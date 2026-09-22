--- v0 (2025-10-26)
+++ v1 (2026-09-22)
@@ -4,88 +4,263 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="58B3A6B1" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D4F4A10" w14:textId="17D34CC5" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="00375168">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="0"/>
-              <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Danh Sách Nguồn Lực Sáng Kiến ​​Công Bằng Sức Khỏe Cộng Đồng</w:t>
+              <w:t xml:space="preserve">Danh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lực Sáng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kiến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ​​Công </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Bằng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97217" w:rsidRPr="006D3735" w14:paraId="0B4D8987" w14:textId="77777777" w:rsidTr="008D4A8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D872A8" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A2DF0F0" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các nguồn lực dưới đây có thể chưa có trang web hoặc dịch vụ bằng ngôn ngữ của bạn. Đối với các thông tin hoặc dịch vụ do Sở Y Tế Công Cộng (DPH, Department of Public Health) hoặc cơ quan chính phủ khác cung cấp, bạn có quyền nhận các thông tin này bằng ngôn ngữ ưu tiên của mình. Nếu bạn muốn tiếp cận các dịch vụ chính phủ, thì bạn có thể yêu cầu dịch vụ thông dịch viên và các tài liệu dịch thuật hoàn toàn miễn phí. Đối với các thông tin hoặc dịch vụ do các tổ chức cộng đồng cung cấp, vui lòng tham khảo phần Nguồn Lực theo Chủ Đề và Cộng Đồng để tìm các tổ chức có cung cấp dịch vụ bằng ngôn ngữ của bạn.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F6265A2" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AD8ED6" w14:textId="40665F58" w:rsidR="00C97217" w:rsidRPr="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Lưu ý: Các nguồn lực có nhãn "Nguồn lực chính phủ" do các cơ quan chính phủ vận hành.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="73FD5006" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2A37DBE6" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4670DE9A" w14:textId="6BF82888" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
@@ -96,229 +271,1182 @@
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Các Nguồn Lực Chung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73188E16" w14:textId="28C6EF6F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-              <w:t>Để được kết nối với các nguồn lực và dịch vụ trong cộng đồng quý vị,</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>hãy gọi 2-1-1,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>sử dụng tính năng</w:t>
-            </w:r>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>năng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>trò chuyện trực tiếp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="14558F"/>
               </w:rPr>
               <w:t>hoặc</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...11 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="14558F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass211.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="14558F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B88763" w14:textId="5CC0FB66" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="11B88763" w14:textId="022062AD" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...13 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00C97217" w:rsidRPr="00C65CC0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://massachusetts.networkofcare.org/mh/services/index.aspx</w:t>
+                <w:t>https://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="416530E9" w14:textId="4079825F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Để được kết nối với các nguồn lực và dịch vụ tại </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Tây Massachusetts</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>, hãy truy cập</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>413 Cares</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -341,5499 +1469,42029 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="333D1B85" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A745546" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7060001D" w14:textId="4D9AE5F2" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Chủ Đề và Nguồn Lực Cộng Đồng Cụ Thể</w:t>
-            </w:r>
+              <w:t>Chủ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nguồn Lực </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Cụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Thể</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26D4A" w:rsidRPr="006D3735" w14:paraId="3C2ECBB3" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4019E9" w14:textId="2585493E" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00000000" w:rsidP="00F26D4A">
+          <w:p w14:paraId="575808E9" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="00C97217">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64547036" w14:textId="7249E0CC" w:rsidR="00C97217" w:rsidRPr="00C97217" w:rsidRDefault="00C97217" w:rsidP="00C97217">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Cộng Đồng Nói Tiếng Việt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4019E9" w14:textId="32649294" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00F26D4A" w:rsidP="00F26D4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+              <w:r w:rsidRPr="00F26D4A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>Sáng Kiến Phát Triển Cộng Đồng Việt Mỹ (Vietnamese American Initiative for Development, Viet-AID)</w:t>
+                <w:t xml:space="preserve">Sáng </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Kiến</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Phát </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Triển</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Cộng</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Đồng</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Việt </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Mỹ</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (Vietnamese American Initiative for Development, Viet-AID)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> mang lại cơ hội phát triển khả năng lãnh đạo cho thanh thiếu niên, xây dựng nhà ở và không gian thương mại có giá phải chăng, hỗ trợ doanh nghiệp nhỏ và cung cấp dịch vụ chăm sóc trẻ em.</w:t>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cơ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>phát</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>triển</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>khả</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>năng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lãnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dựng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gian</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>phải</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>doanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nghiệp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nhỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26D4A" w:rsidRPr="006D3735" w14:paraId="1A15BF5B" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A495383" w14:textId="4E3F488D" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00000000" w:rsidP="00F26D4A">
+          <w:p w14:paraId="6A495383" w14:textId="4E3F488D" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00F26D4A" w:rsidP="00F26D4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>Tổ Chức Chống Bạo Lực Gia Đình Châu Á (Asian Task Force Against Domestic Violence)</w:t>
+                <w:t>Tổ</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Chức</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Chống</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Bạo</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Lực Gia </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Đình</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Châu Á (Asian Task Force Against Domestic Violence)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+            <w:r w:rsidRPr="00F26D4A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>cung cấp một đường dây nóng đa ngôn ngữ 24/7, các dịch vụ vì cộng đồng, nơi trú ẩn khẩn cấp và các chương trình dành cho Những Người Nói Tiếng Anh Là Ngôn Ngữ Thứ Hai.</w:t>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>nóng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ngôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ngữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24/7, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>vì</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>nơi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>trú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>ẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>khẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>chương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nói </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Ngôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Ngữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26D4A" w:rsidRPr="006D3735" w14:paraId="0F7CEEDD" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73EE13DD" w14:textId="6AC7F5EC" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00000000" w:rsidP="00F26D4A">
+          <w:p w14:paraId="73EE13DD" w14:textId="6AC7F5EC" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00F26D4A" w:rsidP="00F26D4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>Hiệp Hội Công Dân Người Mỹ Gốc Á (Asian American Civic Association, AACA)</w:t>
+                <w:t>Hiệp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Hội</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Công </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Dân</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Người</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Mỹ</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Gốc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Á (Asian American Civic Association, AACA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+            <w:r w:rsidRPr="00F26D4A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cung cấp đào tạo nghề, lớp học tiếng Anh và dịch vụ xã hội cho người nhập cư và cư dân Boston.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>đào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nghề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lớp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>học</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>xã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nhập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boston.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26D4A" w:rsidRPr="006D3735" w14:paraId="6924BB28" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77E6B7C3" w14:textId="25C8DA0D" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00000000" w:rsidP="00F26D4A">
+          <w:p w14:paraId="77E6B7C3" w14:textId="25C8DA0D" w:rsidR="00F26D4A" w:rsidRPr="00F26D4A" w:rsidRDefault="00F26D4A" w:rsidP="00F26D4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
+              <w:r w:rsidRPr="00F26D4A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>Liên Minh Cộng Đồng Đông Nam Á Ở Trung MA (Southeast Asian Coalition of Central MA, SEACMA)</w:t>
+                <w:t xml:space="preserve">Liên Minh </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Cộng</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>Đồng</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00F26D4A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Đông Nam Á Ở Trung MA (Southeast Asian Coalition of Central MA, SEACMA)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F26D4A" w:rsidRPr="00F26D4A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> cung cấp đào tạo nghề và trợ giúp nghề nghiệp; thu hẹp khoảng cách giữa cộng đồng Đông Nam Á và cộng đồng Greater Worcester; và hỗ trợ các nhu cầu học tập, kinh tế, cảm xúc, xã hội và văn hóa của những người tìm kiếm sự giúp đỡ.</w:t>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nghề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nghề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nghiệp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hẹp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>khoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giữa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Đông Nam Á </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Greater Worcester; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nhu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>học</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>kinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cảm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xúc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>văn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hóa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F26D4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="40BC97B1" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B7DD687" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1547B889" w14:textId="57CD568A" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Trẻ Em và Thanh Thiếu Niên có Nhu Cầu Chăm Sóc Sức Khỏe Đặc Biệt</w:t>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thanh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nhu Cầu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khỏe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Biệt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2ED2BA" w14:textId="6D466562" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="1A2ED2BA" w14:textId="2FD6FBFD" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="726" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> và gia đình của các em: </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khuyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>biệt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="414A9B40" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4641725E" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57D269DF" w14:textId="3BFBCF03" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">COVID-19 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3574070D" w14:textId="3D1507FA" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="3574070D" w14:textId="631FF713" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Các cập nhật, thông tin và nguồn lực về COVID-19</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> bao gồm địa điểm tiêm vắc-xin tiếp theo của quý vị:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COVID-19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiêm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vắc-xin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:anchor="get-help-">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/covid-19-updates-and-information#get-help-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4E117405" w14:textId="22DEC05E" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="4E117405" w14:textId="7F06F24A" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về dịch vụ chăm sóc, hỗ trợ và nghiên cứu </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, truy cập: </w:t>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghiên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cứu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sau COVID </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chứng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COVID </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Kéo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dài</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="4BD991CE" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6B4E3C49" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4965E56D" w14:textId="259BF68D" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hệ Thống Pháp Luật Hình Sự </w:t>
+              <w:t>Hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pháp </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Luật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Hình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="651F62AF" w14:textId="3D1AE209" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="651F62AF" w14:textId="4889FF49" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...20 lines deleted...]
-              <w:t>, bao gồm cách tìm kiếm và liên hệ với tù nhân:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bè</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>luật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tù</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidR="00085C51">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/resources-for-family-and-friends-of-inmates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4F51C235" w14:textId="6940C9C6" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> dành cho những người hiện đang hoặc trước đây có liên quan đến hệ thống pháp luật hình sự:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trước</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>luật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r w:rsidR="00883C58">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2F46FAA4" w14:textId="4FA5461A" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="4A7683C4" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00C97217" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...14 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>độ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/juvenile-justice-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F46FAA4" w14:textId="185963D0" w:rsidR="00C97217" w:rsidRPr="006D3735" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giới thiệu đến các dịch vụ pháp lý miễn phí hoặc chi phí thấp tại Massachusetts: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://masslrf.org/en/triage/info</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="2F960237" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="476A7492" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="726303DF" w14:textId="336BBE26" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khuyết </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F73BFFE" w14:textId="667BEC10" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId25">
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>quyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>quyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>khuyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>phủ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/disability-rights-access-resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="11FBD45D" w14:textId="68408BD2" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="016CD892" w14:textId="77777777" w:rsidR="00C97217" w:rsidRPr="00C97217" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Các dịch vụ liên quan đến </w:t>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>việc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoạt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>định</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trạng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khuyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="00C97217" w:rsidRPr="001F3A4F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/orgs/massability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="11FBD45D" w14:textId="5F357BE0" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các nguồn lực về tính dục và sức khỏe tình dục dành cho</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> thanh thiếu niên khuyết tật trí tuệ hoặc khuyết tật phát triển:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00C97217">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/massachusetts-rehabilitation-commission</w:t>
+                <w:t>https://yoursexualhealthtoolkit.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="246EEE6F" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="566A3AD9" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="137BF393" w14:textId="5A06EACA" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Việc Làm</w:t>
-            </w:r>
+              <w:t>Việc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="153BF97E" w14:textId="748A2DA4" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="153BF97E" w14:textId="79F60F55" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId27">
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quyền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>động</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghỉ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phép</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vì</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/topics/workers-rights-safety</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2279D0B7" w14:textId="19CFFDC2" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="2279D0B7" w14:textId="6FB73792" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28">
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>luật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>động</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14-18 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="20474F17" w14:textId="55CF1344" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="20474F17" w14:textId="27580B60" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId29">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>báo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>việc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-workplace-complaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc gọi </w:t>
-[...24 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng Lao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Động</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Công </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Bằng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-727-3465. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chiều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sáu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Chủ hãng sở không thể trả đũa quý vị vì đã khiếu nại về điều kiện làm việc không an toàn.</w:t>
+              <w:t>Chủ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sở</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thể</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trả</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đũa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vì</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>việc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="665AED3C" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52BDC047" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="621EC6D6" w14:textId="355681C9" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Hỗ Trợ Thực Phẩm và Tiền Mặt</w:t>
-            </w:r>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Thực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Phẩm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tiền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Mặt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="51BEEFE9" w14:textId="0019BD77" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="51BEEFE9" w14:textId="77B9320C" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId30">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngân </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hàng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phẩm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
               <w:r w:rsidR="004535A7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/find-a-local-food-bank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>hoặc</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>gọi</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>Đường Dây Nóng FoodSource của Project Bread</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
                 <w:color w:val="141414"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>FoodSource</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t> Project Bread</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
               <w:t>theo</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> số 800-645-8333 </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-645-8333 </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t>(TTY: </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>800-377-1292).</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="25069443" w14:textId="05C09581" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="25069443" w14:textId="26682EBD" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId31">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SNAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phẩm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...12 lines deleted...]
-              <w:t>Đường Dây Hỗ Trợ DTA</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DTA</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 877-382-2363. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ từ 8:15 sáng đến 4:45 chiều từ Thứ Hai đến Thứ Sáu.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8:15 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4:45 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chiều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thứ Sáu.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FB33B85" w14:textId="2E6C7D3C" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="6FB33B85" w14:textId="772E9363" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SNAP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hợp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId34">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/emergency-snap-benefits</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4481CD6C" w14:textId="1C9DBD1B" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="4481CD6C" w14:textId="38AD90B6" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId33">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nộp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đơn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00680B9F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>hoặc gọi số 800-942-1007.</w:t>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680B9F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680B9F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680B9F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00680B9F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00680B9F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-942-1007.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="0B538898" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="73844BA2" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5309984D" w14:textId="145DF4C8" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Tiếp Cận Dịch Vụ Chăm Sóc Sức Khỏe</w:t>
+              <w:t>Tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Cận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khỏe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3224B211" w14:textId="6608A70E" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="3224B211" w14:textId="4885BCE0" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Để gia hạn bảo hiểm </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc tìm hiểu xem quý vị có đủ điều kiện tham gia MassHealth hay không, truy cập: </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đủ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MassHealth hay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="00C97217" w:rsidRPr="00E6148D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/masshealth-eligibility-redeterminations</w:t>
+                <w:t>https://www.mass.gov/orgs/masshealth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc gọi số 800-841-2900 (TDD/TTY: 711).</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-841-2900 (TDD/TTY: 711).</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44D005D3" w14:textId="7F9850A3" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> men, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khỏe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-272-4232 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>điền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>biểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mẫu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://hcfama.org/health-insurance-help/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12594571" w14:textId="04F9B690" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="12594571" w14:textId="51EE8E13" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin và tư vấn về bảo hiểm y tế cho người tham gia </w:t>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Medicare</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> và gia đình họ:</w:t>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidR="00C97217" w:rsidRPr="002552AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/health-insurance-counseling</w:t>
+                <w:t>SHINEMA.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="53325BB9" w14:textId="18C16440" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="3227B314" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00C97217" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về cách </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37">
+            <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/accessing-abortion-care-in-massachusetts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00C97217">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C97217" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53325BB9" w14:textId="21AFFA0E" w:rsidR="00C97217" w:rsidRPr="006D3735" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các loại </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>vắc-xin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> được khuyến nghị và nơi tiêm chủng: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00C97217">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/vaccine-information-for-the-general-public</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="2527B822" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56D7156E" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D82102D" w14:textId="66228F0F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Hỗ Trợ Nhà Ở</w:t>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ở</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B373A6" w14:textId="24F9D6F1" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Phục vụ từ 8 giờ sáng – 5 giờ chiều, Thứ Hai </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 866-584-0653. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chiều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Thứ Sáu</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sáu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>, có dịch vụ thông dịch</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C689753" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId38">
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/emergency-housing-assistance-programs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CAE22F4" w14:textId="09027526" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39">
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiền</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thuê</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>công</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="649589AD" w14:textId="2E2E98F1" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, hãy gọi cho Đường Dây An Toàn Quốc Gia Cho Người Chạy Trốn theo số 1-800-786-2929 hoặc nhắn tin cho SAFE và cung cấp thông tin vị trí hiện tại của quý vị (địa chỉ, thành phố, tiểu bang) tới 44357(4HELP).  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>suy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghĩ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trốn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> An </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quốc Gia Cho Người Chạy Trốn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-800-786-2929 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhắn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAFE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trí</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chỉ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phố</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bang) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 44357(4HELP).  </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="372B2EDD" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42482E3C" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26D86558" w14:textId="44606D26" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Người Nhập Cư và Người Tị Nạn</w:t>
-            </w:r>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nhập </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="56B4A621" w14:textId="45C8EC27" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="56B4A621" w14:textId="4CEAE424" w:rsidR="00375168" w:rsidRPr="00C97217" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguồn lực cho người tị nạn và người nhập cư, bao gồm </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>tài chính, việc làm và giáo dục</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nhập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tài</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>việc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/office-for-refugees-and-immigrants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">  hoặc gọi số 617-727-7888 (TTY: 617-727-8147</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-727-7888 (TTY: 617-727-8147</w:t>
             </w:r>
             <w:r w:rsidRPr="000D168F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D168F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="000D168F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Phục vụ từ 9 giờ sáng - 5 giờ chiều, từ Thứ Hai đến Thứ Sáu.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>sáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>chiều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000D168F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thứ Sáu.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B561AF3" w14:textId="710BCF53" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="1731D0F2" w14:textId="10F390FA" w:rsidR="00C97217" w:rsidRPr="006D3735" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>hông tin về </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>quyền và các nguồn lực dành cho người nhậpcư</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> tại Massachusetts: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00C97217">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B561AF3" w14:textId="6B0D84A2" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin cho người nhập cư, bao gồm </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>nguồn nguồn lực về pháp lý</w:t>
-            </w:r>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nhập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:anchor="get-help">
+            <w:hyperlink r:id="rId45" w:anchor="get-help">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.boston.gov/departments/immigrant-advancement#get-help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="25C1552D" w14:textId="5A133506" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>Các dịch vụ dựa vào cộng đồng</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dành cho người tị nạn, người lánh nạn và người nhập cư:</w:t>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dựa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>vào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lánh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nhập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="4D6995"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42">
+            <w:hyperlink r:id="rId46">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.riacboston.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc 617-238-2430. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-238-2430. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung Tâm Hỗ Trợ Người Tị Nạn và Người Nhập Cư (RIAC) có văn phòng tại Boston, Lynn và Worcester. </w:t>
+              <w:t xml:space="preserve">Trung Tâm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nhập </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (RIAC) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>văn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>phòng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boston, Lynn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Worcester. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508D8C57" w14:textId="47B905C5" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="18C33B12" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00D309C7" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...22 lines deleted...]
-              <w:t>trẻ em là Người Học Tiếng Anh</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cư</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cả</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Học </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anh</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
+            <w:hyperlink r:id="rId47">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/ele/families/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...39 lines deleted...]
-          <w:p w14:paraId="0142CCBC" w14:textId="3169A7C8" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="55B06E03" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:ind w:left="726"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...29 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>nguồn lực pháp lý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>, giới thiệu dịch vụ và hỗ trợ về nhập</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>cư: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://masslrf.org/en/triage/start/immigration" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>https://masslrf.org/en/triage/start/immigration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786FD2FC" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Các nguồn lực dành cho người nhập cư, bao gồm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>đường dây trợ giúp người nhập cư, các buổi đào tạo "Biết Quyền Của Quý Vị" (Know Your Rights) và các tờ thông tin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
                 </w:rPr>
-                <w:t>https://www.fcc.gov/acp</w:t>
+                <w:t>https://miracoalition.org/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006D3735">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> / Đường dây trợ giúp: (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://../05.%20Resource%20List%20Translations/508-293-1871" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="auto"/>
-[...36 lines deleted...]
-              <w:t>.</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>508-293-1871</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508D8C57" w14:textId="10F6CF50" w:rsidR="00D309C7" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Giới thiệu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>các dịch vụ pháp lý miễn phí hoặc chi phí thấp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> tại Massachusetts, bao gồm cả dịch vụ pháp lý về nhập cư: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://masslrf.org/en/triage/info" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>https://masslrf.org/en/triage/info</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="160AFAED" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A837565" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A6BCA12" w14:textId="55500959" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguồn lực LGBTQIA+: </w:t>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3433E7A3" w14:textId="544D898C" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>Nguồn lực trợ giúp về sức khỏe LGBTQIA+</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve">, bao gồm cả những nguồn lực dành riêng cho thanh thiếu niên LGBTQIA+: </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cả</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>riêng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>Ủy Ban Massachusetts về Thanh Thiếu Niên LGBTQ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://linktr.ee/malgbt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">).  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36293AA0" w14:textId="68BD9AEF" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Để kết nối với hỗ trợ cộng đồng và các nguồn lực dành cho người chuyển giới hoặc người đang có nhu cầu, hãy gọi </w:t>
-            </w:r>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Trans Lifeline</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> theo số 877-565-8860 hoặc truy cập</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>chuyển</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>giới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>nhu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Trans Lifeline</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 877-565-8860 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://translifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E426DC" w14:textId="1B7369AB" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="17EE6243" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00D309C7" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Các nguồn lực địa phương dành cho </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>người cao tuổi thuộc cộng đồng LGBTQIA+</w:t>
-            </w:r>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, bao gồm </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t>Dự Án Người Cao Tuổi LGBTQIA+ của Fenway Health</w:t>
-            </w:r>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>thuộc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Dự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Án</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LGBTQIA+ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fenway Health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="15D09CB4" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực và thông tin dành cho </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>thanh thiếu niên liên giới tính và tất cả những ai có sự khác biệt trong các đặc điểm giới tính sinh học</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://interactadvocates.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="09E426DC" w14:textId="37C7DA54" w:rsidR="00D309C7" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin và lời khuyên bảo mật về </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>sức khỏe tình dục cũng như các mối quan hệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> dành cho thanh thiếu niên và người trẻ tuổi: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="6A4F0346" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2734462B" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A8B793F" w14:textId="203B8A45" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Sức Khỏe Tinh Thần</w:t>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tinh Thần</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B73BAE" w14:textId="2B718C6B" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gặp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phòng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngừa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khủng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Gặp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khủng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ngăn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ngừa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 988 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://988lifeline.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07795B3B" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> hãy gọi 877-382-1609. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngũ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Can </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thiệp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khủng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lưu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Động</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MCI)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhằm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tượng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gặp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khủng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 877-382-1609. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phục vụ 24 giờ, 7 ngày mỗi tuần. Các dịch vụ MCI được cung cấp cho những người có bảo hiểm từ MassHealth, Medicare và một số chương trình bảo hiểm khác và những người không có bảo hiểm. </w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MCI </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MassHealth, Medicare </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55AD91D1" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...20 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhắn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 833-773-2445 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bắt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chuyện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> masshelpline.com/chat. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="068A49DF" w14:textId="42DC4002" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...36 lines deleted...]
-            <w:hyperlink r:id="rId50">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lựa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chọn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cũng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>như</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mabhaccess.com/Home.aspx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D4C942" w14:textId="5B886AC5" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="7D912CB1" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00C97217" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ảnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hưởng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bởi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trạng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://namimass.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D4C942" w14:textId="22C7D49B" w:rsidR="00C97217" w:rsidRPr="006D3735" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Danh bạ các tổ chức hỗ trợ vượt qua mất mát trên toàn quốc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>dành cho nhiều trải nghiệm đau buồn và mất mát khác nhau: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.griefcarenetwork.org/national-organizations" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="58FBA391" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67749B9E" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05A86F55" w14:textId="1B74B5F1" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đảm Bảo An Toàn trong Thời Tiết Khắc Nghiệt: </w:t>
+              <w:t>Đảm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bảo An </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Khắc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nghiệt: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7FF4BB" w14:textId="06B94C92" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="5C7FF4BB" w14:textId="7332ACEA" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...14 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>biết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đảm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khắc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghiệt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52">
+            <w:hyperlink r:id="rId58">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/extreme-heat-safety-tips</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="1D38035B" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0EE684" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
+          <w:p w14:paraId="3A0EE684" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3852C90A" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6071484C" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="549ABDB5" w14:textId="4376A7C4" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Người Cao Tuổi</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="51B5ADD9" w14:textId="428DE970" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="5171F966" w14:textId="7A2087A0" w:rsidR="00D309C7" w:rsidRPr="00D309C7" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                <w:u w:val="none"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...29 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phát</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>triển</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lựa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chọn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r w:rsidR="00D309C7" w:rsidRPr="00C5448E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/orgs/executive-office-of-elder-affairs</w:t>
+                <w:t>https://www.mass.gov/orgs/executive-office-of-aging-independence-age</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2DF751C2" w14:textId="267781A7" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="2DF751C2" w14:textId="03FB0EC3" w:rsidR="00D309C7" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> Thứ Sáu.</w:t>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các nguồn lực phòng tránh té ngã</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> dành cho người cao tuổi và người chăm sóc của họ: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="6837B621" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7C2A5EE6" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="044B78B4" w14:textId="68AE2766" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Nuôi Dạy Con Cái và Gia Đình</w:t>
-            </w:r>
+              <w:t>Nuôi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dạy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Con </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Cái</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="5E625041" w14:textId="6AE39C86" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="5E625041" w14:textId="04E286FE" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Các nguồn lực hỗ trợ giáo dục</w:t>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>học</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.doe.mass.edu/sfs/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CADB6A9" w14:textId="00F546F5" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>căng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thẳng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>làm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nuôi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dạy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cái</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="002D6E0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.parentshelpingparents.org/stressline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002D6E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc gọi 1-800-632-8188</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-800-632-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D6E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8188</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F456490" w14:textId="66965E86" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="2F456490" w14:textId="10B852D8" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...29 lines deleted...]
-              <w:r w:rsidR="002D6E0B" w:rsidRPr="00981F9D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đủ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đăng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ký</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tài</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ở </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đoạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đầu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidR="00D309C7" w:rsidRPr="00AF7A90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families</w:t>
+                <w:t>https://www.mass.gov/child-care-financial-assistance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="002D6E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D6E0B">
-[...48 lines deleted...]
-            <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>24 giờ mỗi ngày, 7 ngày mỗi tuần. Tất cả các cuộc gọi đều miễn phí và bảo mật. Dịch vụ thông dịch viên có sẵn bằng nhiều ngôn ngữ.</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE37FB6" w14:textId="4A75A678" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="2CE37FB6" w14:textId="1ABAC1AE" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cơ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Giới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thiệu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nguồn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Em</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs\</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4D2F62ED" w14:textId="75AE8A32" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="4D2F62ED" w14:textId="1374C94D" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phúc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lợi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58">
+            <w:hyperlink r:id="rId65">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/child-welfare-information</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="5C68AF30" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DD8ABED" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00CAE234" w14:textId="00879E83" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0078D4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hỗ Trợ trong Quá Trình Mang Thai và Sau Sinh </w:t>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Quá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mang Thai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sau Sinh </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0254899D" w14:textId="10ED4255" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="0254899D" w14:textId="08782937" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Các nguồn lực </w:t>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đoạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trầm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cảm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidR="00D309C7" w:rsidRPr="00FE77D4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>https://www.mass.gov/postpartum-depression</w:t>
+                <w:t>https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2A2D36F8" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> theo số 1-833-852-6262. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trước</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>khi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tinh Thần </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quốc Gia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-833-852-6262. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 24 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>giờ mỗi ngày,</w:t>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>ngày mỗi tuần bằng</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bằng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tây Ban </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nha </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="60A51B40" w14:textId="0A44B5FA" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId60">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xoay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> qua </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67">
               <w:r w:rsidR="00A4766D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://nationalshare.org/massachusetts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="4E1122CD" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A77D8" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22718C26" w14:textId="2C48A6F9" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Báo Cáo Hành Vi Ngược Đãi hoặc Nạn Buôn Người:</w:t>
+              <w:t xml:space="preserve">Báo Cáo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Hành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ngược</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đãi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Buôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Người:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="791A5D13" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Để báo cáo tác hại của một cá nhân trong các nhóm bên dưới, hãy sử dụng đường liên kết hoặc số điện thoại được cung cấp. </w:t>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>báo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhóm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dưới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>điện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thoại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0371A8DA" w14:textId="0DB7747E" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="0371A8DA" w14:textId="6D469CAC" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>định</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngược</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đãi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Quý </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thể</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Văn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phòng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sở</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (DCF) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-child-abuse-or-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> tại 800-792-5200. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nguy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cơ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-792-5200. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A676BEB" w14:textId="06A657BE" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="3A676BEB" w14:textId="48F5656D" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...22 lines deleted...]
-              <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Người cao tuổi từ 60 tuổi trở lên</w:t>
+            </w:r>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Văn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phòng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Điều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đề</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69">
+              <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/report-elder-abuse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006D3735">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00A4766D">
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="00A4766D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>hoặc gọi</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A4766D">
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="00A4766D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> 800</w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">-922-2275. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00375168" w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CA3DD1B" w14:textId="553465B1" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="2CA3DD1B" w14:textId="0940D2A7" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>viện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dưỡng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bệnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>viện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sở</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tế</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Công </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-462-5540 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4CC9AB86" w14:textId="3BBD5A78" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="4CC9AB86" w14:textId="16DE1228" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId64">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khuyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 59 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/reporting-abuse-and-neglect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A4766D">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>hoặc gọi cho</w:t>
-            </w:r>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A4766D">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> theo số 800-426-9009. </w:t>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A4766D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ủy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ban Bảo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Khuyết </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-426-9009. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ, 7 ngày mỗi tuần.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3409F2F5" w14:textId="435FB760" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="3409F2F5" w14:textId="606B58ED" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thể</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>là</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>buôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Văn </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Phòng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tổng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chưởng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lý </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 617-693-2011 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/service-details/human-trafficking-division-resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="13BC74B8" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1F9AA134" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="048938F4" w14:textId="30148E0F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Bạo Lực Tình Dục và/hoặc Bạo Lực Gia Đình</w:t>
-            </w:r>
+              <w:t>Bạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lực </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lực Gia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1F5A9DB1" w14:textId="51B1F78B" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xoay</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trải</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghiệm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>muốn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngược</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đãi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lãng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E1839">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>hoặc tình dục</w:t>
-            </w:r>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004E1839">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E1839">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E1839">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E1839">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E1839">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66">
+            <w:hyperlink r:id="rId73">
               <w:r w:rsidRPr="004E1839">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>hãy gọi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004E1839">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E1839">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>SafeLink</w:t>
             </w:r>
             <w:r w:rsidRPr="004E1839">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>theo số 877-785-2020 hoặc truy cập tính năng</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId67">
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 877-785-2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>năng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74">
               <w:r w:rsidRPr="002C3D63">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>trò chuyện trực tiếp SafeLink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002C3D63">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00523CB9" w:rsidRPr="0029737F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>https://casamyrna.org/chat/</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve">. TTY: 877-521-2601. Đối với tiếng Tây Ban Nha, hãy gọi 800-930-9252. </w:t>
+              <w:t xml:space="preserve">. TTY: 877-521-2601. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tây Ban Nha, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-930-9252. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="726059DA" w14:textId="2DA808A1" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve">Để được hỗ trợ hoặc trợ giúp cho những trải nghiệm tình dục không mong muốn, hãy gọi cho </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t>Đường Dây Nóng Khủng Hoảng Tấn Công Tình Dục</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="141414"/>
               </w:rPr>
-              <w:t xml:space="preserve"> theo số 800-656-4673</w:t>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId68">
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>trải</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>nghiệm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>mong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>muốn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Khủng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Hoảng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Tấn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Công </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>Dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="141414"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-656-4673</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>www.rainn.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> để có tùy chọn trò chuyện trực tuyến.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tùy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chọn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chuyện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tuyến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7563F621" w14:textId="3F84174B" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ngược</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đãi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lãng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nóng </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bạo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lực Gia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-799-7233 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.thehotline.org/help</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> để có tùy chọn trò chuyện trực tuyến.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tùy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chọn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chuyện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tuyến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16E64C99" w14:textId="71C27072" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (13-26 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lãng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>Yêu Thương là Tôn Trọng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> theo số </w:t>
-[...8 lines deleted...]
-            <w:hyperlink r:id="rId71">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">866-331-9474 (TTY: 866-331-8453), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhắn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>loveis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gửi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 22522 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chuyện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuyến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.loveisrespect.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6FB8A954" w14:textId="0FF1DE16" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Nếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>lắng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>nào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đó</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cuộc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>sống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>xử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cả</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hẹn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gặp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gỡ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>kết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Cuộc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thay </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Đổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Call For Change)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 877-898-3411, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gửi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> email </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tới</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidR="008079F5" w:rsidRPr="00981F9D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>help@acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008079F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">hoặc truy cập </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008079F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008079F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008079F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008079F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008079F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="008079F5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>acallforchangehelpline.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> để tìm hiểu thêm về cách trở thành một người bạn đời an toàn. </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thêm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trở</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>một</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bạn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đời</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Đường dây trợ giúp được </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>bảo mật</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> và phục vụ từ 10 giờ sáng đến 10 giờ tối, 365 ngày mỗi năm. </w:t>
-[...6 lines deleted...]
-              <w:t>Có sẵn bản dịch các ngôn ngữ khác nhau.</w:t>
+              <w:t>dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>phục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 365 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>năm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>sẵn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>bản</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>ngôn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>ngữ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>nhau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17EDCED1" w14:textId="27C7C551" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="28C9209F" w14:textId="77777777" w:rsidR="00375168" w:rsidRPr="00D309C7" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>được</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>hướng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>dẫn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>bảo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>mật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>biết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thêm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>thông</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cách</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>giải</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>hành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>đáng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ngại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đối</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mà</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quý</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vị</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tâm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>với</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ngừng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NGAY BÂY GIỜ (Stop It NOW)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>http://www.stopitnow.org/help-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc gọi số 1-888-773-8368 . </w:t>
-[...6 lines deleted...]
-              <w:t>Phục vụ từ 12 giờ trưa đến 6 giờ chiều, từ Thứ Hai đến Thứ Sáu.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-888-773-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8368 .</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>trưa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>chiều</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Thứ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thứ Sáu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17EDCED1" w14:textId="4AFDCE3D" w:rsidR="00D309C7" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin và các nguồn lực giúp </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>phòng ngừa việc bị lén bỏ thuốc vào đồ uống</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="00AF7A90">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/info-details/plan-to-prevent-drink-spiking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D309C7" w:rsidRPr="006D3735" w14:paraId="5AE373E3" w14:textId="77777777" w:rsidTr="008D4A8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D310207" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363067D0" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Sức Khỏe Tình Dục và Sinh Sản</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AD406D" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin và hỗ trợ về các biện pháp tránh thai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> dành cho người trẻ tuổi: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.bedsider.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B02980" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>dịch vụ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>sức khỏe tình dục và sức khỏe sinh sản tại Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.mass.gov/sexual-and-reproductive-health-services</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DE6044" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin và nguồn lực về sức khỏe tình dục dành cho </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>nam giới thuộc cộng đồng LGBTQ+ và những người có giới tính sinh học là nam khi sinh ra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://carethatfitsyou.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48DF195C" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin và lời khuyên bảo mật về </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>sức khỏe tình dục cũng như các mối quan hệ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> dành cho thanh thiếu niên và người trẻ tuổi: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.scarleteen.com/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28ECA74D" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin do chính thanh thiếu niên xây dựng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> về sức khỏe tình dục, các mối quan hệ và tính dục: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://sexetc.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11614011" w14:textId="11F487F8" w:rsidR="00D309C7" w:rsidRPr="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="00D309C7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Thông tin toàn diện về sức khỏe tình dục và sức khỏe sinh sản dành cho </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>thanh thiếu niên</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="1E32004C" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="18320C89" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BAD74B6" w14:textId="0A2713DF" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Sử Dụng Chất Kích Thích</w:t>
+              <w:t>Sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kích</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Thích</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78636C44" w14:textId="3EE175A6" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hồi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thân</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>yêu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://helplinema.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> theo số 800-327-5050. </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chất</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Gây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nghiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Massachusetts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 800-327-5050. </w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Phục vụ 24 giờ mỗi ngày, 7 ngày mỗi tuần.</w:t>
+              <w:t xml:space="preserve">Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giờ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ngày</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mỗi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="193D5A2D" w14:textId="2BFDF74F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>muốn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://makesmokinghistory.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> hoặc gọi cho </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> theo số 1-800-784-8669</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gọi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dây</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Giúp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hút</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>theo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>số</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-800-784-8669</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3923E09E" w14:textId="339C115F" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId77">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tiếp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cận</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đang</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sử</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dụng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>muốn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>bỏ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://ma.mylifemyquit.org/index</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006D3735">
-[...4 lines deleted...]
-              <w:t>hoặc nhắn tin “Start My Quit” gửi 36072</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhắn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tin “Start My Quit” </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gửi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36072</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="129BADF3" w14:textId="5F5AC072" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="129BADF3" w14:textId="2CC9D6C4" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId78">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung Tâm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Phục </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hồi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Từ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Những</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Cảnh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ngộ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đó</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhóm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sự</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiện</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>xã</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hội</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hãy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/info-details/peer-recovery-support-centers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00D309C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D309C7" w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Nguồn lực chính phủ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="3C9E548F" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A4606BE" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A6DB355" w14:textId="531791ED" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dịch Vụ Đưa Đón: </w:t>
+              <w:t>Dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đưa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Đón</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67E0B224" w14:textId="10F98824" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đưa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đón</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>viên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cộng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đồng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khuyết</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cựu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chiến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>binh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xa:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/im-looking-for-transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="734F1357" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17A7A88C" w14:textId="7B7D7219" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="73463356" w14:textId="77777777" w:rsidR="00D309C7" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17A7A88C" w14:textId="3E162996" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cựu Chiến Binh </w:t>
+              <w:t>Cựu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Chiến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Binh </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6924B6A9" w14:textId="27E2DA8A" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="726" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Các dịch vụ hỗ trợ cho cựu chiến binh và gia đình của họ, bao gồm </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Các </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dịch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>vụ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cựu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>chiến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>binh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>đình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>tài</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>khẩn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>cấp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80">
+            <w:hyperlink r:id="rId94">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://www.mass.gov/orgs/executive-office-of-veterans-services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C97217" w:rsidRPr="006D3735" w14:paraId="08E629CB" w14:textId="77777777" w:rsidTr="008D4A8D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1F8D5F" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A78EE27" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="0099030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Phòng Chống và Phục Hồi sau Bạo Lực</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2307794B" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="00C97217">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Thông tin, hỗ trợ và giới thiệu dịch vụ dành cho</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> nạn nhân và những người sống sót sau tội phạm, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>bao gồm cả các nguồn lực bồi thường cho nạn nhân: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.mass.gov/orgs/askmova" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>https://www.mass.gov/orgs/askmova</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Nguồn lực chính phủ)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A693C6" w14:textId="77777777" w:rsidR="00C97217" w:rsidRDefault="00C97217" w:rsidP="00C97217">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các dịch vụ hỗ trợ vượt qua mất mát tại địa phương </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>dành cho</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> trẻ em và thanh thiếu niên từng trải qua việc mất đi cha mẹ, người chăm sóc hoặc người thân yêu khác:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00C97217">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
+                </w:rPr>
+                <w:t>https://nacg.org/find-support/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674CD076" w14:textId="5A26A8CC" w:rsidR="00C97217" w:rsidRPr="00C97217" w:rsidRDefault="00C97217" w:rsidP="00C97217">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Danh bạ các tổ chức hỗ trợ vượt qua mất mát trên toàn quốc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>dành cho nhiều trải nghiệm đau buồn và mất mát khác nhau: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.griefcarenetwork.org/national-organizations" \t "_blank"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>https://www.griefcarenetwork.org/national-organizations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00375168" w:rsidRPr="006D3735" w14:paraId="3A5118AB" w14:textId="77777777" w:rsidTr="008D4A8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54BD8FD7" w14:textId="77777777" w:rsidR="008D4A8D" w:rsidRPr="006D3735" w:rsidRDefault="008D4A8D" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A5B95D1" w14:textId="0D356703" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Thanh Thiếu Niên và Người Lớn Trẻ Tuổi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Thanh </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Lớn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="168F45CD" w14:textId="08DAF628" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nguồn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lực</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dành</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cho</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>lớn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tuổi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>có</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trải</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nghiệm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>các</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khác</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>nhau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gồm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sức</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>khỏe</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thần</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hệ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>thống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pháp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>luật</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>giáo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>dục</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://youthmovemassachusetts.net/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="117578E8" w14:textId="1968FCB3" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thông tin về </w:t>
-[...6 lines deleted...]
-              <w:t>phong trào thanh thiếu niên tham gia chống thuốc lá trên toàn tiểu bang</w:t>
+              <w:t xml:space="preserve">Thông tin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>về</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>phong</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>trào</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>thanh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>thiếu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>niên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tham</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>gia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>chống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>thuốc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>lá</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>trên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>toàn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tiểu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bang</w:t>
             </w:r>
             <w:r w:rsidRPr="006D3735">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82">
+            <w:hyperlink r:id="rId97">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://the84.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04F55964" w14:textId="705A221A" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Để</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tìm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kiếm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hỗ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>trợ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tại</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>địa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>phương</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>liên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>quan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>đến</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>tình</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>huống</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>không</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>còn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>hoặc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>người</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>chăm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>sóc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>truy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>cập</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D3735">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="006D3735">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 </w:rPr>
                 <w:t>https://nacg.org/find-support/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1540498F" w14:textId="0E1875F8" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00375168" w:rsidP="0099030D">
+          <w:p w14:paraId="1540498F" w14:textId="5018BB69" w:rsidR="00375168" w:rsidRPr="006D3735" w:rsidRDefault="00D309C7" w:rsidP="0099030D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3735">
-[...28 lines deleted...]
-              <w:r w:rsidR="008D4A8D" w:rsidRPr="006D3735">
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Các trung tâm hỗ trợ bảo mật không cần hẹn trước</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cung cấp thực phẩm, quần áo, hỗ trợ nhà ở, hỗ trợ sức khỏe tâm thần và các dịch vụ khác dành cho thanh thiếu niên và người trẻ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tuổi:  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D309C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:lang w:val="vi-VN"/>
                 </w:rPr>
-                <w:t>https://www.plannedparenthood.org/learn/teens</w:t>
+                <w:t>https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008D4A8D" w:rsidRPr="006D3735">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D309C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="236BCE67" w14:textId="45E9436E" w:rsidR="009B6EE2" w:rsidRPr="006D3735" w:rsidRDefault="009B6EE2" w:rsidP="00830F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8908"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAC090B" w14:textId="77777777" w:rsidR="00B663CA" w:rsidRPr="006D3735" w:rsidRDefault="00B663CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B663CA" w:rsidRPr="006D3735" w:rsidSect="00375168">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="267A3719" w14:textId="77777777" w:rsidR="0067459C" w:rsidRDefault="0067459C" w:rsidP="00751A8F">
+    <w:p w14:paraId="10991A4F" w14:textId="77777777" w:rsidR="00295EA3" w:rsidRDefault="00295EA3" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DC27426" w14:textId="77777777" w:rsidR="0067459C" w:rsidRDefault="0067459C" w:rsidP="00751A8F">
+    <w:p w14:paraId="0D7F606C" w14:textId="77777777" w:rsidR="00295EA3" w:rsidRDefault="00295EA3" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA02AFA" w14:textId="77777777" w:rsidR="0067459C" w:rsidRDefault="0067459C" w:rsidP="00751A8F">
+    <w:p w14:paraId="52B3FC74" w14:textId="77777777" w:rsidR="00295EA3" w:rsidRDefault="00295EA3" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="002F76A1" w14:textId="77777777" w:rsidR="0067459C" w:rsidRDefault="0067459C" w:rsidP="00751A8F">
+    <w:p w14:paraId="471E906A" w14:textId="77777777" w:rsidR="00295EA3" w:rsidRDefault="00295EA3" w:rsidP="00751A8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA48B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E46A7880"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7260,50 +44918,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8536CE64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446E788D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27D80A0C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDCB2BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="01AEE636">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D6A0418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7372,51 +45143,51 @@
     <w:lvl w:ilvl="7" w:tplc="57F48278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BDA6250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54D317AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="06C61D68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8D66ECE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7485,51 +45256,51 @@
     <w:lvl w:ilvl="7" w:tplc="980435A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="120CAD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A02DCF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="854ADB62"/>
     <w:lvl w:ilvl="0" w:tplc="F8707AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0EFAE44C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7598,51 +45369,51 @@
     <w:lvl w:ilvl="7" w:tplc="4D5C2F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76DE8D1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63C2301A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A650E3D2"/>
     <w:lvl w:ilvl="0" w:tplc="A8F8B784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB629238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7711,51 +45482,51 @@
     <w:lvl w:ilvl="7" w:tplc="37C4B840">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C64A514">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761EE3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46DCE028"/>
     <w:lvl w:ilvl="0" w:tplc="0282B6F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9BF8F0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7824,51 +45595,51 @@
     <w:lvl w:ilvl="7" w:tplc="58BED120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="74A8DC98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764DD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48067A36"/>
     <w:lvl w:ilvl="0" w:tplc="FB02092C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4464200C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7937,51 +45708,164 @@
     <w:lvl w:ilvl="7" w:tplc="8EC83406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21FABB86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F064DDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46E29B9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA5A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE88CDA4"/>
     <w:lvl w:ilvl="0" w:tplc="61FA2352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="676E872E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8051,177 +45935,186 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E337E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1626349725">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="252275775">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1021051863">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="634021100">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2004509599">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1636375400">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1438328211">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="542790974">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1545404787">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1132603118">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="90974739">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1007364473">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1293319175">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="4140394">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="904030319">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="803281379">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1476681992">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="234047999">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132436079">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1736463770">
     <w:abstractNumId w:val="11"/>
   </w:num>
+  <w:num w:numId="21" w16cid:durableId="1644626736">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1035278508">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C60A4"/>
     <w:rsid w:val="00000499"/>
     <w:rsid w:val="0000556E"/>
     <w:rsid w:val="00010CF1"/>
     <w:rsid w:val="000117FD"/>
     <w:rsid w:val="00013FDC"/>
     <w:rsid w:val="0002427C"/>
     <w:rsid w:val="000414A9"/>
     <w:rsid w:val="00085C51"/>
     <w:rsid w:val="00096AD8"/>
     <w:rsid w:val="000C5B1B"/>
     <w:rsid w:val="000D168F"/>
     <w:rsid w:val="000F445B"/>
     <w:rsid w:val="00104BEC"/>
     <w:rsid w:val="00107FA1"/>
     <w:rsid w:val="00110C4A"/>
     <w:rsid w:val="001419FC"/>
     <w:rsid w:val="001829BE"/>
     <w:rsid w:val="00193231"/>
     <w:rsid w:val="0019403B"/>
     <w:rsid w:val="001C0AEA"/>
     <w:rsid w:val="001E10A5"/>
     <w:rsid w:val="00202BC6"/>
     <w:rsid w:val="0020575F"/>
     <w:rsid w:val="00217DF5"/>
     <w:rsid w:val="00243DA3"/>
     <w:rsid w:val="00250A97"/>
     <w:rsid w:val="00253559"/>
     <w:rsid w:val="00292E2A"/>
     <w:rsid w:val="00293DD4"/>
+    <w:rsid w:val="00295EA3"/>
     <w:rsid w:val="00296367"/>
     <w:rsid w:val="002C3BB8"/>
     <w:rsid w:val="002C3D63"/>
     <w:rsid w:val="002C45DA"/>
     <w:rsid w:val="002D6E0B"/>
     <w:rsid w:val="002E1A24"/>
     <w:rsid w:val="00306CE6"/>
     <w:rsid w:val="00307828"/>
     <w:rsid w:val="00312078"/>
     <w:rsid w:val="00317A21"/>
+    <w:rsid w:val="00326DA5"/>
     <w:rsid w:val="00337C9A"/>
     <w:rsid w:val="00344EEA"/>
     <w:rsid w:val="00346F84"/>
     <w:rsid w:val="0036571F"/>
     <w:rsid w:val="00375168"/>
     <w:rsid w:val="00386AE3"/>
     <w:rsid w:val="003E733E"/>
     <w:rsid w:val="003E7BBE"/>
     <w:rsid w:val="003F3461"/>
     <w:rsid w:val="0040539B"/>
     <w:rsid w:val="0041636C"/>
     <w:rsid w:val="00416607"/>
     <w:rsid w:val="00446C4A"/>
     <w:rsid w:val="004535A7"/>
     <w:rsid w:val="00497B15"/>
     <w:rsid w:val="004B592B"/>
     <w:rsid w:val="004E1839"/>
     <w:rsid w:val="00523CB9"/>
     <w:rsid w:val="00526628"/>
     <w:rsid w:val="00542820"/>
     <w:rsid w:val="00572E9D"/>
     <w:rsid w:val="00582BA9"/>
     <w:rsid w:val="00590E14"/>
     <w:rsid w:val="005D1005"/>
     <w:rsid w:val="005E2A31"/>
@@ -8264,54 +46157,56 @@
     <w:rsid w:val="0099030D"/>
     <w:rsid w:val="009B333A"/>
     <w:rsid w:val="009B6EE2"/>
     <w:rsid w:val="009E16FB"/>
     <w:rsid w:val="009E4192"/>
     <w:rsid w:val="00A01A53"/>
     <w:rsid w:val="00A03C91"/>
     <w:rsid w:val="00A0664A"/>
     <w:rsid w:val="00A23054"/>
     <w:rsid w:val="00A43DA4"/>
     <w:rsid w:val="00A4766D"/>
     <w:rsid w:val="00A91D10"/>
     <w:rsid w:val="00AA1B68"/>
     <w:rsid w:val="00AB28FD"/>
     <w:rsid w:val="00AE26F8"/>
     <w:rsid w:val="00AF2B00"/>
     <w:rsid w:val="00B12B40"/>
     <w:rsid w:val="00B21233"/>
     <w:rsid w:val="00B42F08"/>
     <w:rsid w:val="00B663CA"/>
     <w:rsid w:val="00B74525"/>
     <w:rsid w:val="00BA1E00"/>
     <w:rsid w:val="00BF0B5A"/>
     <w:rsid w:val="00BF2A2E"/>
     <w:rsid w:val="00C23B12"/>
+    <w:rsid w:val="00C97217"/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rsid w:val="00CC7E55"/>
     <w:rsid w:val="00CE50A2"/>
     <w:rsid w:val="00D00F50"/>
+    <w:rsid w:val="00D309C7"/>
     <w:rsid w:val="00D32F52"/>
     <w:rsid w:val="00D571B2"/>
     <w:rsid w:val="00D96AF0"/>
     <w:rsid w:val="00DA3E8D"/>
     <w:rsid w:val="00DB6558"/>
     <w:rsid w:val="00DD6602"/>
     <w:rsid w:val="00DE1F13"/>
     <w:rsid w:val="00DF2E67"/>
     <w:rsid w:val="00DF569E"/>
     <w:rsid w:val="00E11E1A"/>
     <w:rsid w:val="00E13A45"/>
     <w:rsid w:val="00E2591E"/>
     <w:rsid w:val="00E4165A"/>
     <w:rsid w:val="00E809D6"/>
     <w:rsid w:val="00E838B1"/>
     <w:rsid w:val="00ED2AD2"/>
     <w:rsid w:val="00F01891"/>
     <w:rsid w:val="00F15DF3"/>
     <w:rsid w:val="00F228CC"/>
     <w:rsid w:val="00F26D4A"/>
     <w:rsid w:val="00F4353E"/>
     <w:rsid w:val="00F75391"/>
     <w:rsid w:val="00F84310"/>
     <w:rsid w:val="00F85E32"/>
     <w:rsid w:val="00FB2AAA"/>
@@ -8325,51 +46220,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E932820"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F20CE6BE-7472-42F7-91AB-802367BC9A01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8751,51 +46646,50 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DE1F13"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -9021,73 +46915,73 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4FAB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D4A8D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="862286530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.networkofcare.org/mh/services/index.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massachusetts-rehabilitation-commission" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-eligibility-redeterminations" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-elder-affairs" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/early-education-and-care-financial-assistance-for-families" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amaze.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/postpartum-depression" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vietaid.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/health-insurance-counseling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs\" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcc.gov/acp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\dharrison\Translations\acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/disability-rights-access-resources" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northamptonma.gov/2402/Post-COVID-Long-Covid-Resources" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/a-guide-to-obtaining-housing-assistance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/ele/families/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/child-care-financial-assistance" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-child-abuse-or-neglect" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://helplinema.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atask.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-c17.incontact.com/inContact/ChatClient/ChatClient.aspx?poc=a9e3c82b-5270-48ed-ab8b-fd0a3633cbeb&amp;bu=4595600" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-local-food-bank" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcfama.org/health-insurance-help/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interactadvocates.org/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/extreme-heat-safety-tips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://makesmokinghistory.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resources-for-family-and-friends-of-inmates" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/massability" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-for-refugees-and-immigrants" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miracoalition.org/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-care-resource-and-referral-agencies-ccrrs\" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/report-elder-abuse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/dharrison/Translations/acallforchangehelpline.org" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carethatfitsyou.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass211.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaca-boston.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masslrf.org/en/triage/info" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-snap-benefits-food-stamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/info-details/serving-the-health-insurance-needs-of-everyone-shine-program" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riacboston.org/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-aging-independence-age" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalshare.org/massachusetts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/covid-19-updates-and-information" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parentshelpingparents.org/stressline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-complaint-regarding-a-hospital" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rainn.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bedsider.org/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plannedparenthood.org/learn/teens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma.mylifemyquit.org/index" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youthmovemassachusetts.net/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vietaid.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrw.org/news/2010/07/15/massachusetts-prison-resources" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yoursexualhealthtoolkit.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/masshealth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://namimass.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass211.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/file-a-workplace-complaint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/resources-for-immigrants-in-massachusetts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fenwayhealth.org/the-fenway-institute/lgbtqia-aging-project/resources/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncoa.org/article/6-steps-to-help-prevent-falls-in-older-adults/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/child-welfare-information" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stopitnow.org/help-guidance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scarleteen.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/executive-office-of-veterans-services" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/youth-young-adult-resource-drop-in-and-access-centers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.masshelpline.com/MABHHLTreatmentConnectionResourceDirectory" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seacma.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/accessing-abortion-care-in-massachusetts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/emergency-snap-benefits" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linktr.ee/malgbt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://988lifeline.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thehotline.org/help" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://the84.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/reporting-abuse-and-neglect" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/peer-recovery-support-centers" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/workers-rights-safety" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/juvenile-justice-information" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/vaccine-information-for-the-general-public" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boston.gov/departments/immigrant-advancement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/perinatal-mood-and-anxiety-disorder-pmad-initiative" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexetc.org/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/plan-to-prevent-drink-spiking" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/topics/services-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.413cares.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/massachusetts-laws-regulating-minors-work-hours" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/apply-for-the-women-infants-children-wic-nutrition-program" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mabhaccess.com/Home.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loveisrespect.org/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://translifeline.org/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/human-trafficking-division-resources" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/im-looking-for-transportation" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nacg.org/find-support/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9369,79 +47263,85 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d325074-d398-43b9-9fad-f1a483cc331c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" xsi:nil="true"/>
+    <Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
+    <If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_ xmlns="7d325074-d398-43b9-9fad-f1a483cc331c" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="844db9d4c951facc69f656dfcbe946e8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9cf721e2e5c5324eeb90f1e9d5c2bb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A4B2F43434AD48489DC7A3A83FD030F7" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="95ceafe754da82e0d50150b538c67038">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d325074-d398-43b9-9fad-f1a483cc331c" xmlns:ns3="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f995b9cd31c696a7c1342eb88fbd6780" ns2:_="" ns3:_="">
     <xsd:import namespace="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <xsd:import namespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" minOccurs="0"/>
+                <xsd:element ref="ns2:If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d325074-d398-43b9-9fad-f1a483cc331c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9465,50 +47365,74 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_" ma:index="25" nillable="true" ma:displayName="Please briefly describe your proposed topic or question: " ma:internalName="Please_x0020_briefly_x0020_describe_x0020_your_x0020_proposed_x0020_topic_x0020_or_x0020_question_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_" ma:index="26" nillable="true" ma:displayName="If this topic is included in CHEI 2026: " ma:internalName="If_x0020_this_x0020_topic_x0020_is_x0020_included_x0020_in_x0020_CHEI_x0020_2026_x003a__x0020_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8df8dc5e-e5f0-476b-aed9-3b59e9fde311" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -9628,83 +47552,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3583CCA-B270-45A3-95DA-52CB963A33AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAC1E43-0E7D-4693-9690-A407B52C4552}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC109F24-8F45-46A3-B86D-4214AC9AFAA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D57FFC7C-0FD2-409C-95D1-F44187C9DFD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7d325074-d398-43b9-9fad-f1a483cc331c"/>
     <ds:schemaRef ds:uri="8df8dc5e-e5f0-476b-aed9-3b59e9fde311"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>18213</Characters>
+  <Pages>8</Pages>
+  <Words>4029</Words>
+  <Characters>22967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>151</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21366</CharactersWithSpaces>
+  <CharactersWithSpaces>26943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bethany Haefner</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4B2F43434AD48489DC7A3A83FD030F7</vt:lpwstr>
   </property>