--- v0 (2025-11-02)
+++ v1 (2026-09-08)
@@ -1,9292 +1,6057 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0A65AD25" w14:textId="0F2E8EC5" w:rsidR="00A117EE" w:rsidRPr="00665F24" w:rsidRDefault="00E65B69" w:rsidP="00A117EE">
+    <w:p w14:paraId="0A65AD25" w14:textId="0F2E8EC5" w:rsidR="00A117EE" w:rsidRPr="00195D82" w:rsidRDefault="00E65B69" w:rsidP="00A117EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHILDCARE</w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> STAFF DOCUMENTATION OF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B02DF1" w14:textId="77777777" w:rsidR="00DE314E" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="000F3AE6">
+    <w:p w14:paraId="79B02DF1" w14:textId="77777777" w:rsidR="00DE314E" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="000F3AE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IMMUNITY TO MEASLES, MUMPS</w:t>
       </w:r>
-      <w:r w:rsidR="00EC231C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00EC231C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND RUBELLA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DF7E05" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
+    <w:p w14:paraId="76DF7E05" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00E45FA7" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>*REQUIRED FOR PROGRAMS REGULATED BY EEC*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F26F3D" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="004F6DA5" w:rsidRDefault="004F6DA5" w:rsidP="004F6DA5">
+    <w:p w14:paraId="76F26F3D" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DA266E1" w14:textId="144E0FF0" w:rsidR="004F6DA5" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
+    <w:p w14:paraId="4DA266E1" w14:textId="144E0FF0" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To determine which staff </w:t>
       </w:r>
-      <w:r w:rsidR="00C05D32">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00C05D32" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">members are immune to measles, mumps, and rubella, follow the instructions below. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the attached worksheet and </w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>indicate immunity with a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ark in the appropriate column</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5198FB" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
+    <w:p w14:paraId="6A5198FB" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5766CDD1" w14:textId="77777777" w:rsidR="00FA4E44" w:rsidRPr="00665F24" w:rsidRDefault="00FA4E44" w:rsidP="0053731B">
+    <w:p w14:paraId="5766CDD1" w14:textId="77777777" w:rsidR="00FA4E44" w:rsidRPr="00195D82" w:rsidRDefault="00FA4E44" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF2B5B3" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
+    <w:p w14:paraId="1DF2B5B3" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A staff member may be considered to have proof of immunity according to the following criteria:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10098" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3192"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3714"/>
+        <w:gridCol w:w="5395"/>
+        <w:gridCol w:w="5395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD585D" w14:paraId="638E6141" w14:textId="77777777" w:rsidTr="003714F1">
+      <w:tr w:rsidR="00356933" w:rsidRPr="008333C2" w14:paraId="638E6141" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
+          <w:trHeight w:val="495"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6384" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="033167A7" w14:textId="77777777" w:rsidR="00FD585D" w:rsidRPr="00FA6DAB" w:rsidRDefault="00FD585D" w:rsidP="0053731B">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="05878500" w14:textId="0B073315" w:rsidR="00356933" w:rsidRPr="008333C2" w:rsidRDefault="00356933" w:rsidP="00356933">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Born before 1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3714" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19621A0F" w14:textId="77777777" w:rsidR="00FD585D" w:rsidRPr="00FA6DAB" w:rsidRDefault="00FD585D" w:rsidP="0053731B">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="19621A0F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="008333C2" w:rsidRDefault="00356933" w:rsidP="00B05F1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Born in or after 1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD585D" w14:paraId="2E0B0482" w14:textId="77777777" w:rsidTr="003714F1">
+      <w:tr w:rsidR="00356933" w:rsidRPr="008333C2" w14:paraId="4219E231" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
+          <w:trHeight w:val="1340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
-[...153 lines deleted...]
-          <w:p w14:paraId="02159BC1" w14:textId="77777777" w:rsidR="00FD585D" w:rsidRPr="00FA6DAB" w:rsidRDefault="00FD585D" w:rsidP="0053731B">
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B8A818" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="002258DF" w:rsidRDefault="00356933" w:rsidP="002258DF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">1 dose of MMR; </w:t>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002258DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These individuals are considered immune to measles, mumps, and rubella and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA6DAB">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="002258DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>or</w:t>
+              <w:t>do not need</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1204F87C" w14:textId="77777777" w:rsidR="00FD585D" w:rsidRPr="00FA6DAB" w:rsidRDefault="00FD585D" w:rsidP="0053731B">
+            <w:r w:rsidRPr="002258DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any further documentation of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002258DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>immunity.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002258DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D10D00" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="008333C2" w:rsidRDefault="00356933" w:rsidP="00356933">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-              <w:t>Laboratory tests to confirm immunity to measles, mumps, and rubella.</w:t>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w14:paraId="71D10D00" w14:textId="77777777" w:rsidR="00FD585D" w:rsidRPr="00FA6DAB" w:rsidRDefault="00FD585D" w:rsidP="0053731B">
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doses of MMR vaccine (or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doses of a measles-containing vaccine and 1 dose each of mumps and rubella vaccines); </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BECAF9C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="008333C2" w:rsidRDefault="00356933" w:rsidP="00356933">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> and rubella.</w:t>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008333C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Laboratory tests to confirm immunity to measles, mumps, and rubella.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="760748A4" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="005F6E2B" w:rsidRDefault="00FD585D" w:rsidP="009501CB">
+    <w:p w14:paraId="760748A4" w14:textId="2E3F6700" w:rsidR="004F6DA5" w:rsidRPr="00576E35" w:rsidRDefault="00FD585D" w:rsidP="009501CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6E2B">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="005F6E2B">
-[...5 lines deleted...]
-        <w:t>t is recommended that women who could become pregnant receive 1 dose of MMR vaccine regardless of age.</w:t>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t is recommended that </w:t>
+      </w:r>
+      <w:r w:rsidR="004D50EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidR="004D50EB" w:rsidRPr="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>who could become pregnant receive 1 dose of MMR vaccine regardless of age.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107AA96D" w14:textId="77777777" w:rsidR="00DE314E" w:rsidRPr="00665F24" w:rsidRDefault="00DE314E" w:rsidP="00DA640B">
+    <w:p w14:paraId="107AA96D" w14:textId="77777777" w:rsidR="00DE314E" w:rsidRPr="00195D82" w:rsidRDefault="00DE314E" w:rsidP="00DA640B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC2792A" w14:textId="77777777" w:rsidR="00FA4E44" w:rsidRPr="00665F24" w:rsidRDefault="00FA4E44" w:rsidP="0053731B">
+    <w:p w14:paraId="4CC2792A" w14:textId="77777777" w:rsidR="00FA4E44" w:rsidRPr="00195D82" w:rsidRDefault="00FA4E44" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00665F24">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAF0D6F" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
+    <w:p w14:paraId="5BAF0D6F" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For each staff member: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A3389C" w14:textId="660764E8" w:rsidR="004F6DA5" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="009501CB">
+    <w:p w14:paraId="65A3389C" w14:textId="62E96E43" w:rsidR="004F6DA5" w:rsidRPr="00195D82" w:rsidRDefault="004F6DA5" w:rsidP="009501CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Record </w:t>
       </w:r>
-      <w:r w:rsidR="00592C7C">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00592C7C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the staff member's</w:t>
       </w:r>
-      <w:r w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA4E44" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00FA4E44" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>name and</w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date of birth in Column</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008A7C46">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="008A7C46" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BF97FB" w14:textId="3DBE0842" w:rsidR="00DE314E" w:rsidRPr="00665F24" w:rsidRDefault="00FA4E44" w:rsidP="009501CB">
+    <w:p w14:paraId="41BF97FB" w14:textId="4BFDFF03" w:rsidR="00DE314E" w:rsidRPr="00195D82" w:rsidRDefault="00FA4E44" w:rsidP="009501CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Place an “X”</w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the column corresponding to their documented immunity.</w:t>
       </w:r>
-      <w:r w:rsidR="008A7C46">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="008A7C46" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C6812" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006C6812" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each staff member should only be counted once</w:t>
       </w:r>
-      <w:r w:rsidR="00CF3C0B">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3C0B" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00576E35">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3C0B" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nly 1 “X” should be placed in Columns</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-8 for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>each individual</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If an individual </w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">has documentation of </w:t>
       </w:r>
-      <w:r w:rsidR="00B30560" w:rsidRPr="00665F24">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B30560" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:i/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
-      <w:r w:rsidR="00B30560" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00B30560" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MMR vaccine and laboratory evi</w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dence of immunity, please</w:t>
       </w:r>
-      <w:r w:rsidR="00EC231C">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00EC231C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mark</w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidR="00DE314E" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00DE314E" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F6DA5" w:rsidRPr="00665F24">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004F6DA5" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the vaccine documentation column.</w:t>
       </w:r>
+      <w:r w:rsidR="006A08B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If an individual has documentation of both a medical and religious exemption, please mark only the medical exemption column.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E3653D2" w14:textId="77777777" w:rsidR="00DE314E" w:rsidRPr="00665F24" w:rsidRDefault="00DE314E" w:rsidP="009501CB">
+    <w:p w14:paraId="6E3653D2" w14:textId="6A2D06C8" w:rsidR="00DE314E" w:rsidRPr="00195D82" w:rsidRDefault="00DE314E" w:rsidP="009501CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Total each column</w:t>
       </w:r>
-      <w:r w:rsidR="00EC231C">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00FA293D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the bottom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353A7EC0" w14:textId="55F32B1A" w:rsidR="00DE314E" w:rsidRPr="00665F24" w:rsidRDefault="004F6DA5" w:rsidP="009501CB">
+    <w:p w14:paraId="4AE5DA4E" w14:textId="5B956917" w:rsidR="00592C7C" w:rsidRPr="0027493F" w:rsidRDefault="004F6DA5" w:rsidP="0053731B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Record the totals of staff members having adequate proof of immunity in questions </w:t>
       </w:r>
-      <w:r w:rsidR="006C6812" w:rsidRPr="00665F24">
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="006C6812" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6812" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE04F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the online survey.</w:t>
       </w:r>
-      <w:r w:rsidR="008A7C46">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4AE5DA4E" w14:textId="77777777" w:rsidR="00592C7C" w:rsidRDefault="00592C7C" w:rsidP="0053731B">
+    <w:p w14:paraId="7FE31627" w14:textId="77777777" w:rsidR="008333C2" w:rsidRDefault="008333C2" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201D4F1D" w14:textId="655A0E5C" w:rsidR="00DE314E" w:rsidRPr="009501CB" w:rsidRDefault="00DE314E" w:rsidP="009501CB">
+    <w:p w14:paraId="450EB43C" w14:textId="1857EB1A" w:rsidR="004F6DA5" w:rsidRDefault="00DE314E" w:rsidP="00F9787E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...67 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXAMPLE WORKSHEET</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10823" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...4 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2297"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="1514"/>
+        <w:gridCol w:w="1614"/>
+        <w:gridCol w:w="1109"/>
+        <w:gridCol w:w="1109"/>
+        <w:gridCol w:w="1211"/>
+        <w:gridCol w:w="807"/>
+        <w:gridCol w:w="807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE314E" w:rsidRPr="008B2B16" w14:paraId="0259E259" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="3A127674" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="935"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DF0A54" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Staff Member’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9BDA16" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="748" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0A3FDA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Record/Non-compliant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10408170" w14:textId="2913D559" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Born Before 1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>5</w:t>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782A19DF" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Born In or After 1957 + 2 Doses of MMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>6</w:t>
+            <w:tcW w:w="561" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="022F8085" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Born In or After 1957 + Lab Evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>7</w:t>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73620F35" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical Exemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...24 lines deleted...]
-              <w:t>8</w:t>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EE5A7F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Religious Exemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30560" w:rsidRPr="008B2B16" w14:paraId="0C90A81D" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="5930FAE1" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>Staff Member’s Name</w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71572272" w14:textId="669FFF6B" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-              <w:t>DOB</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Staff 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1135" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D1553E" w14:textId="4E4BDB66" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>01/01/1985</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721AA08F" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Record/ </w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BFFFAC" w14:textId="4FDBCAB3" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...71 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC01C49" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1D2F02" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A12A94" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EB5B37" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
-            <w:textDirection w:val="btLr"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D171296" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4E44" w:rsidRPr="008B2B16" w14:paraId="31F33E1C" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="750F1A55" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
-[...76 lines deleted...]
-              <w:t>In the United States</w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47156347" w14:textId="7C6362C2" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2. Staff 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Outside of the United States</w:t>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8E76F5" w14:textId="5041A85F" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03/05/1987</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="748" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66765883" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652E8CAE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0248C966" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="067D5514" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="0007372F" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...16 lines deleted...]
-              <w:t>2 doses of MMR</w:t>
+          <w:p w14:paraId="3D630115" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2D50DC" w14:textId="08C68BC9" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D933AA">
-[...42 lines deleted...]
-            <w:vMerge/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
-          </w:tcPr>
-[...24 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5783C450" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4E44" w:rsidRPr="008B2B16" w14:paraId="2682C91C" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="4CA487B8" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
-[...85 lines deleted...]
-              <w:t xml:space="preserve">1 dose of MMR </w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7236F2" w14:textId="5E862C14" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. Staff 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="0007372F">
-[...7 lines deleted...]
-              <w:t>OR</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2DCB9" w14:textId="4652FBA2" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06/14/1999</w:t>
             </w:r>
-            <w:r w:rsidR="00B30560" w:rsidRPr="0007372F">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Lab e</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CA73E1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCC744E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDC68A0" w14:textId="686BC08B" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidRPr="0007372F">
-[...13 lines deleted...]
-            <w:vMerge/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-[...29 lines deleted...]
-            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71A68183" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC3720F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
-          </w:tcPr>
-[...22 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FB597B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4E44" w:rsidRPr="008B2B16" w14:paraId="2DF81EB9" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="04AF5706" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="98"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>Staff 1</w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF774FC" w14:textId="66360373" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4. Staff 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>x</w:t>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564FCAE7" w14:textId="30F772AC" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07/18/1986</w:t>
             </w:r>
-            <w:r w:rsidR="004F6DA5" w:rsidRPr="009501CB">
-[...19 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54254231" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...27 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E27D436" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="690502B7" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEADD63" w14:textId="0D6EA2E4" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA402DD" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...29 lines deleted...]
-            <w:tcW w:w="720" w:type="dxa"/>
+          <w:p w14:paraId="563BE2C6" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5277BCEA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2469EC15" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...23 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="569747EE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4E44" w:rsidRPr="008B2B16" w14:paraId="6046CD92" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="1F8826F2" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="215"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2297" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>Staff 2</w:t>
+            <w:tcW w:w="1213" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AA2153" w14:textId="4CE5F781" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5. Staff 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1103" w:type="dxa"/>
-[...15 lines deleted...]
-              <w:t>x</w:t>
+            <w:tcW w:w="701" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ACD4411" w14:textId="42A58DA8" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12/10/1955</w:t>
             </w:r>
-            <w:r w:rsidR="004F6DA5" w:rsidRPr="009501CB">
-[...11 lines deleted...]
-            <w:tcW w:w="1135" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9CA7A7" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...44 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="2FB934FE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F32AEA4" w14:textId="6140C01D" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140110B8" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="561" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35ACA095" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...29 lines deleted...]
-            <w:tcW w:w="720" w:type="dxa"/>
+          <w:p w14:paraId="07EB14C0" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6087BC2D" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="374" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25374171" w14:textId="77777777" w:rsidR="004F6DA5" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="00FA4E44">
-[...1295 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="524AED8D" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25588E51" w14:textId="02B1E67E" w:rsidR="004F6DA5" w:rsidRPr="00E83AEC" w:rsidRDefault="004F6DA5" w:rsidP="004E3E0B">
+    <w:p w14:paraId="25588E51" w14:textId="02B1E67E" w:rsidR="004F6DA5" w:rsidRPr="008333C2" w:rsidRDefault="004F6DA5" w:rsidP="002258DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8670"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008333C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00147E79" w:rsidRPr="00E83AEC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00147E79" w:rsidRPr="008333C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83AEC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008333C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 doses of a measles-containing vaccine and 1 dose each of mumps and rubella</w:t>
       </w:r>
-      <w:r w:rsidR="004E3E0B" w:rsidRPr="00E83AEC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="004E3E0B" w:rsidRPr="008333C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA6D88C" w14:textId="43A61C5F" w:rsidR="008B2B16" w:rsidRDefault="008B2B16" w:rsidP="008C5981">
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="4141C5BA" w14:textId="77777777" w:rsidR="00195D82" w:rsidRDefault="00195D82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51589091" w14:textId="03DF9AD7" w:rsidR="00B30560" w:rsidRPr="00665F24" w:rsidRDefault="00E65B69" w:rsidP="00665F24">
+    <w:p w14:paraId="51589091" w14:textId="67018B16" w:rsidR="00B30560" w:rsidRPr="00195D82" w:rsidRDefault="00E65B69" w:rsidP="00665F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHILDCARE</w:t>
       </w:r>
-      <w:r w:rsidR="00FA4E44" w:rsidRPr="00665F24">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FA4E44" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> STAFF WORKSHEET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAEEE08" w14:textId="77777777" w:rsidR="00B30560" w:rsidRPr="00665F24" w:rsidRDefault="00B30560" w:rsidP="00665F24">
+    <w:p w14:paraId="4DAEEE08" w14:textId="77777777" w:rsidR="00B30560" w:rsidRPr="00E45FA7" w:rsidRDefault="00B30560" w:rsidP="00665F24">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E45FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*REQUIRED FOR PROGRAMS REGULATED BY EEC*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B378B70" w14:textId="5F138469" w:rsidR="00E33423" w:rsidRDefault="00B30560" w:rsidP="00665F24">
+    <w:p w14:paraId="5B378B70" w14:textId="5F138469" w:rsidR="00E33423" w:rsidRPr="00195D82" w:rsidRDefault="00B30560" w:rsidP="007954FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="288"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Important information:</w:t>
       </w:r>
-      <w:r w:rsidR="008A7C46">
+      <w:r w:rsidR="008A7C46" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF61BD" w:rsidRPr="00665F24">
+      <w:r w:rsidR="00BF61BD" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please appropriately record the MMR immunity status for each staff member at your facility. Use this worksheet to help you fill out the </w:t>
       </w:r>
-      <w:r w:rsidR="00920005" w:rsidRPr="00665F24">
+      <w:r w:rsidR="00920005" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">staff </w:t>
       </w:r>
-      <w:r w:rsidR="00BF61BD" w:rsidRPr="00665F24">
+      <w:r w:rsidR="00BF61BD" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">questions on the </w:t>
       </w:r>
-      <w:r w:rsidR="00E33423">
+      <w:r w:rsidR="00E33423" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>childcare</w:t>
       </w:r>
-      <w:r w:rsidR="00BF61BD" w:rsidRPr="00665F24">
+      <w:r w:rsidR="00BF61BD" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Immunization Survey. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9902AB" w14:textId="6B886DF5" w:rsidR="000F3AE6" w:rsidRDefault="00BF61BD" w:rsidP="00D71ADA">
+    <w:p w14:paraId="7213593C" w14:textId="77777777" w:rsidR="00195D82" w:rsidRDefault="00BF61BD" w:rsidP="007954FC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keep this worksheet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a summary of staff immunity status. In the event of a case of a vaccine-preventable disease at your center, this worksheet will help you identify which staff members are not fully immunized.  This worksheet is for your records only. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC231C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLEASE </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC231C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DO NOT SEND</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC231C" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> THIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195D82" w:rsidRPr="00195D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WORKSHEET TO DPH. The total numbers should be reported in the online Immunization Survey. Make copies of the blank worksheet before filling it out if you know you will need more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551D4777" w14:textId="77777777" w:rsidR="007954FC" w:rsidRDefault="007954FC" w:rsidP="00195D82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="288"/>
-      </w:pPr>
-[...44 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3631"/>
-        <w:tblW w:w="11244" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="809"/>
+        <w:gridCol w:w="3124"/>
+        <w:gridCol w:w="1010"/>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="1362"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D71ADA" w:rsidRPr="006C6CD5" w14:paraId="03FC0996" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="0171F962" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="935"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="dxa"/>
-[...267 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7B8448" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Staff Member’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1327" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298EB85E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319D0C8E" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">No </w:t>
+          <w:p w14:paraId="6343AB83" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Record/Non-compliant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70F76FDC" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...51 lines deleted...]
-                <w:b/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3617B7BA" w14:textId="78EC8E8C" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Born Before 1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>Born In or After 1957</w:t>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FDBE7E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Born In or After 1957 + 2 Doses of MMR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F81AF08" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Born In or After 1957 + Lab Evidence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2495C8" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medical Exemption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE501E7" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-            <w:pPr>
+          <w:p w14:paraId="3F92E542" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...41 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Religious Exemption</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1463E" w:rsidRPr="00F1463E" w14:paraId="45E4FB97" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="0221B5AC" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...37 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C78E75E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1550AE8F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD2C498" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...34 lines deleted...]
-              <w:t>In the United States</w:t>
+          <w:p w14:paraId="534565C6" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285E3981" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0540A7A1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6B6FE8" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B0D565" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF773C8" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="55DB61D7" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62433E41" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>Outside of the United States</w:t>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B83B5A" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC9C036" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDFD39F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2431E108" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2892B717" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F86B643" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0AF811" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="147EBAE9" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4561C0" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC3EB1F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33200570" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7D7938" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463F5CB6" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F572086" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...16 lines deleted...]
-              <w:t>2 doses of MMR</w:t>
+          <w:p w14:paraId="07D48464" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE7B4BC" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0D8A48" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="494C1884" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD52C73" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D933AA">
-[...7 lines deleted...]
-              <w:t>*</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79170D44" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0464F393" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE10A45" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168F774B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E023B5" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C697B7" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B733D5" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="7BA81DCC" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07556B42" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73006B49" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7220C514" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E359051" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C878E4C" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...16 lines deleted...]
-              <w:t>Lab evidence</w:t>
+          <w:p w14:paraId="2E899F42" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AF774C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16809406" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBB75EE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="3850D226" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8C225A" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0ED1A7" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="358DD05B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F00FD" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F9B6D9" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E85BDB" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04189CCE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F443FD0" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="54488926" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9ACF81" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41173738" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AE3164" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA99F32" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFD7C6E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9B68B2" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0C3B53" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564C9DA4" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1463E" w:rsidRPr="00F1463E" w14:paraId="2A66C353" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="274C8BFF" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="242"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:vMerge/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC25835" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BEEE8E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
-          </w:tcPr>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1 dose of MMR </w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED27674" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B173B2D" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464A3F41" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2969731C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D71D27C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A4CCAB" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="33C810EB" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA3813D" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009501CB">
-[...7 lines deleted...]
-              <w:t>OR</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A1E591" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF0AE70" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E60D275" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2BB8BA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175A8DD1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FF4107" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="666E6290" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="1C0B55A1" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3DE2B6" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009501CB">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Lab evidence</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2F23B3" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D798416" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CD15B6" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BA5620" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7486E99B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BCD34B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4502EB58" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="7D6C7016" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E0BFFA" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E31C664" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1694CBD0" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655BAA1A" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042F9D20" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AB9271" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1DCD46" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7858B032" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="5DCC7654" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4414FAFF" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EDDDFA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0769BBC1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E549F5F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
-          </w:tcPr>
-[...13 lines deleted...]
-            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C3A417" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7AE9B6" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3864BF6A" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
-          </w:tcPr>
-[...16 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C100640" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="2A1E3CEE" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E44D62" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C796C69" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3940E0BF" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FAC8BF" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EBED79" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A01DD1F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648CE7DE" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA82849" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71ADA" w:rsidRPr="006C6CD5" w14:paraId="5208453B" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="4A82F6D0" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="326"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65144A14" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="566AD661" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED6D3F1" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...46 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="5BAF1D68" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6807F446" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0451270F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F19A889" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...12 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="385422F2" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECD761C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B38BBA1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="6E2A4A44" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4375FC" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40121804" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113038A2" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F956E7" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="266361F5" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...12 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+          <w:p w14:paraId="4BD17029" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC8AA9D" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79461B14" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB1C886" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...15 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="1189CA80" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="4A827A7D" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677014A0" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D43D21" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5639F041" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C2E295" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E21875F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27532A45" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38669253" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="3C895BFA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9A6786" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71ADA" w:rsidRPr="006C6CD5" w14:paraId="301459CF" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="603CC8B8" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="353"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA1DC2A" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E87E70F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A95979F" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...46 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="3EB8264E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A261EB" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB9C6FF" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DFBD9F" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...12 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="4113D6D7" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3125C468" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EC9C81" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="5FEE6930" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ED1C1A" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="215BE272" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0AF073" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B75F19" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107A6165" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...12 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+          <w:p w14:paraId="2F867EC1" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B98CA0" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A54C026" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F710FF" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...15 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="305C4C78" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="69403FE4" w14:textId="77777777" w:rsidTr="002258DF">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58464F39" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5A100E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4626B477" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E608BA" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4606BB18" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B446F0C" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E53CE0B" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="5B64E557" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BF2D78" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71ADA" w:rsidRPr="006C6CD5" w14:paraId="6605193B" w14:textId="77777777" w:rsidTr="00B855E0">
+      <w:tr w:rsidR="00356933" w:rsidRPr="00E64F07" w14:paraId="7F8FFC13" w14:textId="77777777" w:rsidTr="002258DF">
         <w:trPr>
-          <w:trHeight w:val="344"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="359"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1447" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DFEBDD" w14:textId="77777777" w:rsidR="00356933" w:rsidRDefault="00356933" w:rsidP="002F6BD8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="468" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0968558E" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD0B387" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...46 lines deleted...]
-            <w:tcW w:w="1080" w:type="dxa"/>
+          <w:p w14:paraId="02A6DB04" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:ind w:right="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562CE54B" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325FBC14" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F071254" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...29 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+          <w:p w14:paraId="1DBF18E5" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472AC38F" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="373" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE8A31D" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="009501CB" w:rsidRDefault="00D71ADA" w:rsidP="009A78BC">
-[...3801 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4E9D31E5" w14:textId="77777777" w:rsidR="00356933" w:rsidRPr="00E64F07" w:rsidRDefault="00356933" w:rsidP="007954FC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37EC1355" w14:textId="77777777" w:rsidR="00D71ADA" w:rsidRPr="00665F24" w:rsidRDefault="00D71ADA" w:rsidP="00665F24">
+    <w:p w14:paraId="775FE6AC" w14:textId="77777777" w:rsidR="00871856" w:rsidRPr="00E64F07" w:rsidRDefault="00871856" w:rsidP="002258DF">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Or 2 doses of a measles-containing vaccine and 1 dose each of mumps and rubella</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1538D65E" w14:textId="77777777" w:rsidR="00195D82" w:rsidRPr="00195D82" w:rsidRDefault="00195D82" w:rsidP="00195D82">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48082918" w14:textId="6A00D531" w:rsidR="00CA4539" w:rsidRPr="009501CB" w:rsidRDefault="004F6DA5" w:rsidP="000F3AE6">
-[...32 lines deleted...]
-    <w:sectPr w:rsidR="00CA4539" w:rsidRPr="009501CB" w:rsidSect="009A2329">
+    <w:sectPr w:rsidR="00195D82" w:rsidRPr="00195D82" w:rsidSect="009A2329">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE4D4AE" w14:textId="77777777" w:rsidR="00CD10AB" w:rsidRDefault="00CD10AB" w:rsidP="004F6DA5">
+    <w:p w14:paraId="0E1170AD" w14:textId="77777777" w:rsidR="00225882" w:rsidRDefault="00225882" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AA5A265" w14:textId="77777777" w:rsidR="00CD10AB" w:rsidRDefault="00CD10AB" w:rsidP="004F6DA5">
+    <w:p w14:paraId="31D1B457" w14:textId="77777777" w:rsidR="00225882" w:rsidRDefault="00225882" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="286786224"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="754DDAD0" w14:textId="77777777" w:rsidR="004C6C84" w:rsidRPr="00CD03BF" w:rsidRDefault="004C6C84" w:rsidP="004C6C84">
+      <w:p w14:paraId="754DDAD0" w14:textId="110AD1E8" w:rsidR="004C6C84" w:rsidRPr="00195D82" w:rsidRDefault="004C6C84" w:rsidP="004C6C84">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="10800"/>
           </w:tabs>
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Massachusetts Department of Public Health – Immunization Division</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
-          <w:t>Reviewed September 2025</w:t>
+          <w:t>Reviewed September 202</w:t>
+        </w:r>
+        <w:r w:rsidR="00F96484">
+          <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="1236E2AB" w14:textId="2AF0533F" w:rsidR="009A2329" w:rsidRPr="00026425" w:rsidRDefault="004C6C84" w:rsidP="00026425">
+      <w:p w14:paraId="1236E2AB" w14:textId="2AF0533F" w:rsidR="009A2329" w:rsidRPr="00195D82" w:rsidRDefault="004C6C84" w:rsidP="00026425">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Calibri" w:hAnsi="Avenir Next LT Pro"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C502F7">
+        <w:r w:rsidRPr="00195D82">
           <w:rPr>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29319124" w14:textId="77777777" w:rsidR="00CD10AB" w:rsidRDefault="00CD10AB" w:rsidP="004F6DA5">
+    <w:p w14:paraId="2ACBE931" w14:textId="77777777" w:rsidR="00225882" w:rsidRDefault="00225882" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42A3A312" w14:textId="77777777" w:rsidR="00CD10AB" w:rsidRDefault="00CD10AB" w:rsidP="004F6DA5">
+    <w:p w14:paraId="6A705F50" w14:textId="77777777" w:rsidR="00225882" w:rsidRDefault="00225882" w:rsidP="004F6DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="104F61F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20A6CFCC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -9559,51 +6324,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="229268F7"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0308A71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487B64F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE3A1714"/>
+    <w:tmpl w:val="674E7264"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -9923,190 +6688,259 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1479028725">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="28147246">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="318536128">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1219559742">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1031802041">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1901860309">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2140101756">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="224266745">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="13" w16cid:durableId="1886258888">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372ACF"/>
     <w:rsid w:val="000067DF"/>
     <w:rsid w:val="00026425"/>
     <w:rsid w:val="00057714"/>
     <w:rsid w:val="00061FB4"/>
     <w:rsid w:val="0007372F"/>
     <w:rsid w:val="000B0D69"/>
     <w:rsid w:val="000F3AE6"/>
+    <w:rsid w:val="00126D99"/>
     <w:rsid w:val="001278FF"/>
     <w:rsid w:val="00147E79"/>
     <w:rsid w:val="001507A1"/>
     <w:rsid w:val="00192126"/>
+    <w:rsid w:val="001950BA"/>
+    <w:rsid w:val="00195D82"/>
+    <w:rsid w:val="001B0722"/>
     <w:rsid w:val="001C1CA0"/>
     <w:rsid w:val="001D5451"/>
     <w:rsid w:val="001E27F2"/>
+    <w:rsid w:val="002177D3"/>
+    <w:rsid w:val="00225882"/>
+    <w:rsid w:val="002258DF"/>
     <w:rsid w:val="00253BD1"/>
+    <w:rsid w:val="0027493F"/>
     <w:rsid w:val="002A4476"/>
     <w:rsid w:val="002A4E81"/>
+    <w:rsid w:val="002A569B"/>
     <w:rsid w:val="002C5C44"/>
     <w:rsid w:val="00327E18"/>
+    <w:rsid w:val="00356933"/>
     <w:rsid w:val="003714F1"/>
     <w:rsid w:val="00372ACF"/>
     <w:rsid w:val="003925F5"/>
     <w:rsid w:val="003A355D"/>
+    <w:rsid w:val="003D135C"/>
+    <w:rsid w:val="003D6CDE"/>
+    <w:rsid w:val="003F1D1F"/>
     <w:rsid w:val="00416901"/>
     <w:rsid w:val="004309F3"/>
     <w:rsid w:val="00450F8F"/>
     <w:rsid w:val="00480124"/>
     <w:rsid w:val="0048231A"/>
     <w:rsid w:val="004A3D63"/>
     <w:rsid w:val="004B0D6A"/>
     <w:rsid w:val="004C455C"/>
     <w:rsid w:val="004C6C84"/>
+    <w:rsid w:val="004D50EB"/>
     <w:rsid w:val="004E3E0B"/>
     <w:rsid w:val="004F6DA5"/>
     <w:rsid w:val="004F6F8B"/>
     <w:rsid w:val="0053731B"/>
+    <w:rsid w:val="0055740C"/>
+    <w:rsid w:val="00576E35"/>
     <w:rsid w:val="00592C7C"/>
     <w:rsid w:val="005A314C"/>
     <w:rsid w:val="005A36A5"/>
     <w:rsid w:val="005C0188"/>
     <w:rsid w:val="005D2F55"/>
     <w:rsid w:val="005F6E2B"/>
     <w:rsid w:val="00643E86"/>
     <w:rsid w:val="00665F24"/>
+    <w:rsid w:val="00673164"/>
     <w:rsid w:val="00677FEA"/>
+    <w:rsid w:val="006A08B8"/>
     <w:rsid w:val="006C6812"/>
     <w:rsid w:val="006C6CD5"/>
     <w:rsid w:val="007231A5"/>
     <w:rsid w:val="00740566"/>
+    <w:rsid w:val="007954FC"/>
     <w:rsid w:val="007F24FD"/>
     <w:rsid w:val="007F3CB4"/>
+    <w:rsid w:val="008333C2"/>
+    <w:rsid w:val="00871856"/>
     <w:rsid w:val="00876F08"/>
     <w:rsid w:val="008A7C46"/>
     <w:rsid w:val="008B2B16"/>
     <w:rsid w:val="008C5981"/>
     <w:rsid w:val="008F0DE4"/>
+    <w:rsid w:val="009030FC"/>
     <w:rsid w:val="00920005"/>
     <w:rsid w:val="0094345F"/>
     <w:rsid w:val="009501CB"/>
+    <w:rsid w:val="00977BDD"/>
     <w:rsid w:val="009A2329"/>
     <w:rsid w:val="009A5F74"/>
+    <w:rsid w:val="009D47D5"/>
     <w:rsid w:val="00A117EE"/>
     <w:rsid w:val="00A26711"/>
     <w:rsid w:val="00A34B5C"/>
+    <w:rsid w:val="00A62199"/>
     <w:rsid w:val="00A8475D"/>
     <w:rsid w:val="00AD4AFE"/>
     <w:rsid w:val="00AE397D"/>
     <w:rsid w:val="00AF6379"/>
     <w:rsid w:val="00B04B23"/>
+    <w:rsid w:val="00B05F1E"/>
     <w:rsid w:val="00B30560"/>
+    <w:rsid w:val="00B40D1D"/>
+    <w:rsid w:val="00B51DBD"/>
+    <w:rsid w:val="00B6581A"/>
     <w:rsid w:val="00B855E0"/>
+    <w:rsid w:val="00B86BDA"/>
     <w:rsid w:val="00BA457A"/>
     <w:rsid w:val="00BB1C25"/>
     <w:rsid w:val="00BC6703"/>
     <w:rsid w:val="00BC6CC3"/>
     <w:rsid w:val="00BC790F"/>
     <w:rsid w:val="00BE154F"/>
+    <w:rsid w:val="00BE669E"/>
     <w:rsid w:val="00BF52D6"/>
     <w:rsid w:val="00BF61BD"/>
     <w:rsid w:val="00C05D32"/>
     <w:rsid w:val="00C65136"/>
     <w:rsid w:val="00CA4539"/>
     <w:rsid w:val="00CB6D61"/>
     <w:rsid w:val="00CD10AB"/>
     <w:rsid w:val="00CD1D1C"/>
+    <w:rsid w:val="00CE04F4"/>
     <w:rsid w:val="00CF0F6E"/>
     <w:rsid w:val="00CF3C0B"/>
     <w:rsid w:val="00D45173"/>
     <w:rsid w:val="00D45D18"/>
     <w:rsid w:val="00D56061"/>
     <w:rsid w:val="00D71ADA"/>
     <w:rsid w:val="00D8126B"/>
+    <w:rsid w:val="00D86020"/>
     <w:rsid w:val="00D933AA"/>
     <w:rsid w:val="00DA5649"/>
     <w:rsid w:val="00DA640B"/>
     <w:rsid w:val="00DE314E"/>
     <w:rsid w:val="00E33423"/>
+    <w:rsid w:val="00E45FA7"/>
     <w:rsid w:val="00E56850"/>
+    <w:rsid w:val="00E64F07"/>
     <w:rsid w:val="00E65B69"/>
     <w:rsid w:val="00E83AEC"/>
+    <w:rsid w:val="00EB6E5A"/>
     <w:rsid w:val="00EC06CC"/>
     <w:rsid w:val="00EC231C"/>
     <w:rsid w:val="00ED1638"/>
     <w:rsid w:val="00EF428E"/>
     <w:rsid w:val="00F1463E"/>
     <w:rsid w:val="00F377B9"/>
     <w:rsid w:val="00F77F7A"/>
+    <w:rsid w:val="00F96484"/>
+    <w:rsid w:val="00F9787E"/>
     <w:rsid w:val="00FA180B"/>
+    <w:rsid w:val="00FA293D"/>
     <w:rsid w:val="00FA4E44"/>
     <w:rsid w:val="00FD585D"/>
     <w:rsid w:val="00FF0801"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -10493,50 +7327,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007954FC"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -10985,56 +7820,77 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>552</Words>
-  <Characters>3150</Characters>
+  <Words>485</Words>
+  <Characters>2766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3695</CharactersWithSpaces>
+  <CharactersWithSpaces>3245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>