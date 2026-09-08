--- v0 (2025-11-02)
+++ v1 (2026-09-08)
@@ -7,885 +7,511 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0C7233D-1353-4670-83EF-9C9916D5D99C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6971C48-908A-45B8-B66A-D0090EFFBFFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14355" yWindow="-21600" windowWidth="38610" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-1680" yWindow="-20580" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Requirements" sheetId="7" r:id="rId2"/>
-    <sheet name="Childcare_Preschool Worksheet" sheetId="3" r:id="rId3"/>
+    <sheet name="ChildcarePreschool" sheetId="9" r:id="rId3"/>
     <sheet name="Summary Results" sheetId="4" r:id="rId4"/>
-    <sheet name="Example Worksheet" sheetId="8" r:id="rId5"/>
+    <sheet name="Example Worksheet" sheetId="12" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M19" i="8" l="1"/>
-[...235 lines deleted...]
-  <c r="C5" i="4"/>
+  <c r="Q8" i="12" l="1"/>
+  <c r="P8" i="12"/>
+  <c r="O8" i="12"/>
+  <c r="N8" i="12"/>
+  <c r="L8" i="12"/>
+  <c r="K8" i="12"/>
+  <c r="J8" i="12"/>
+  <c r="I8" i="12"/>
+  <c r="H8" i="12"/>
+  <c r="G8" i="12"/>
+  <c r="F8" i="12"/>
+  <c r="E8" i="12"/>
+  <c r="C8" i="12"/>
+  <c r="M7" i="12"/>
+  <c r="M6" i="12"/>
+  <c r="M5" i="12"/>
+  <c r="M4" i="12"/>
+  <c r="M3" i="12"/>
+  <c r="M53" i="9"/>
+  <c r="Q53" i="9"/>
+  <c r="P53" i="9"/>
+  <c r="O53" i="9"/>
+  <c r="N53" i="9"/>
+  <c r="C14" i="4"/>
+  <c r="C15" i="4"/>
+  <c r="C16" i="4"/>
+  <c r="C17" i="4"/>
+  <c r="I53" i="9"/>
+  <c r="M3" i="9"/>
+  <c r="M8" i="12" l="1"/>
+  <c r="M4" i="9" l="1"/>
+  <c r="M5" i="9"/>
+  <c r="M6" i="9"/>
+  <c r="M7" i="9"/>
+  <c r="M8" i="9"/>
+  <c r="M9" i="9"/>
+  <c r="M10" i="9"/>
+  <c r="M11" i="9"/>
+  <c r="M12" i="9"/>
+  <c r="M13" i="9"/>
+  <c r="M14" i="9"/>
+  <c r="M15" i="9"/>
+  <c r="M16" i="9"/>
+  <c r="M17" i="9"/>
+  <c r="M18" i="9"/>
+  <c r="M19" i="9"/>
+  <c r="M20" i="9"/>
+  <c r="M21" i="9"/>
+  <c r="M22" i="9"/>
+  <c r="M23" i="9"/>
+  <c r="M24" i="9"/>
+  <c r="M25" i="9"/>
+  <c r="M26" i="9"/>
+  <c r="M27" i="9"/>
+  <c r="M28" i="9"/>
+  <c r="M29" i="9"/>
+  <c r="M30" i="9"/>
+  <c r="M31" i="9"/>
+  <c r="M32" i="9"/>
+  <c r="M33" i="9"/>
+  <c r="M34" i="9"/>
+  <c r="M35" i="9"/>
+  <c r="M36" i="9"/>
+  <c r="M37" i="9"/>
+  <c r="M38" i="9"/>
+  <c r="M39" i="9"/>
+  <c r="M40" i="9"/>
+  <c r="M41" i="9"/>
+  <c r="M42" i="9"/>
+  <c r="M43" i="9"/>
+  <c r="M44" i="9"/>
+  <c r="M45" i="9"/>
+  <c r="M46" i="9"/>
+  <c r="M47" i="9"/>
+  <c r="M48" i="9"/>
+  <c r="M49" i="9"/>
+  <c r="M50" i="9"/>
+  <c r="M51" i="9"/>
+  <c r="M52" i="9"/>
+  <c r="F53" i="9" l="1"/>
+  <c r="L53" i="9" l="1"/>
+  <c r="C11" i="4" s="1"/>
+  <c r="K53" i="9"/>
+  <c r="C10" i="4" s="1"/>
+  <c r="J53" i="9"/>
+  <c r="C9" i="4" s="1"/>
+  <c r="H53" i="9"/>
+  <c r="C8" i="4" s="1"/>
+  <c r="G53" i="9"/>
+  <c r="C7" i="4" s="1"/>
   <c r="C6" i="4"/>
-  <c r="M27" i="3"/>
-[...33 lines deleted...]
-  <c r="C14" i="4" l="1"/>
+  <c r="E53" i="9"/>
+  <c r="C5" i="4" s="1"/>
+  <c r="C53" i="9"/>
+  <c r="C4" i="4" s="1"/>
+  <c r="C12" i="4" l="1"/>
   <c r="C13" i="4"/>
-  <c r="C4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="109">
+  <si>
+    <t>MIIS Question #</t>
+  </si>
+  <si>
+    <t>How many students…</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>have the required doses of DTaP vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of Polio vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of MMR vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of Hepatitis B vaccine?</t>
+  </si>
+  <si>
+    <t>have the required doses of Varicella vaccine?</t>
+  </si>
+  <si>
+    <t>This fillable electronic worksheet can be used to help complete the School Immunization Survey.</t>
+  </si>
+  <si>
+    <t>Instructions</t>
+  </si>
+  <si>
+    <t>Requirements</t>
+  </si>
+  <si>
+    <t>Refer to the yellow instructions on the worksheet before entering data.</t>
+  </si>
+  <si>
+    <t>When you enter a student name, the student is automatically included in the "Total Enrollment" count at the bottom.</t>
+  </si>
+  <si>
+    <t>When you mark the "No Record" column, the rest of that student row turns black so no other data should be entered.</t>
+  </si>
+  <si>
+    <t>If you put two marks in one vaccine category for the same student, the marks turn red. Each student should be marked only once for each vaccine.</t>
+  </si>
+  <si>
+    <t>The "Complete Series" column automatically counts students who meet all requirements through vaccination, laboratory evidence, or history of disease.</t>
+  </si>
+  <si>
+    <t>The medical and religious "Exempt to one or more vaccines" columns automatically count students with one or more exemptions.</t>
+  </si>
+  <si>
+    <t>All applicable columns automatically total in the "Totals" row at the bottom.</t>
+  </si>
+  <si>
+    <t>The "Exempt with NO vaccines" columns must be completed manually because the available information cannot determine whether an exempt student has received no vaccines.</t>
+  </si>
+  <si>
+    <t>Summary Results — MIIS</t>
+  </si>
+  <si>
+    <t>Each total is aligned with the corresponding MIIS survey question. Log in to the MIIS survey and transfer each total to the matching question.</t>
+  </si>
+  <si>
+    <t>Example Worksheet</t>
+  </si>
+  <si>
+    <t>The green "Example Worksheet" is an example you can review before completing the actual worksheet. You may add or delete example information.</t>
+  </si>
+  <si>
+    <t>Warning</t>
+  </si>
+  <si>
+    <t>DO NOT SEND THIS ELECTRONIC SPREADSHEET TO DPH.</t>
+  </si>
+  <si>
+    <t>Use</t>
+  </si>
+  <si>
+    <t>Use this workbook only as a tool to calculate totals.</t>
+  </si>
+  <si>
+    <t>Next step</t>
+  </si>
+  <si>
+    <t>Enter the totals from the Summary Results tab into the corresponding survey questions.</t>
+  </si>
+  <si>
+    <t>Vaccine</t>
+  </si>
+  <si>
+    <t>Required Doses</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>DTaP</t>
+  </si>
+  <si>
+    <t>Polio</t>
+  </si>
+  <si>
+    <t>4 doses</t>
+  </si>
+  <si>
+    <t>Hepatitis B</t>
+  </si>
+  <si>
+    <t>3 doses</t>
+  </si>
+  <si>
+    <t>• Laboratory evidence of immunity is acceptable.</t>
+  </si>
+  <si>
+    <t>MMR</t>
+  </si>
+  <si>
+    <t>Varicella</t>
+  </si>
+  <si>
+    <t>Student #</t>
+  </si>
+  <si>
+    <t>Student Name</t>
+  </si>
   <si>
     <t>Birth Date</t>
   </si>
   <si>
     <t>No Record</t>
   </si>
   <si>
-    <t>Polio</t>
-[...107 lines deleted...]
-    <t>Child 14</t>
+    <t>DTaP
+Complete</t>
+  </si>
+  <si>
+    <t>Polio
+Complete</t>
+  </si>
+  <si>
+    <t>MMR
+Complete</t>
+  </si>
+  <si>
+    <t>Hepatitis B
+Complete</t>
+  </si>
+  <si>
+    <t>Varicella
+Complete</t>
+  </si>
+  <si>
+    <t>Varicella
+Disease History</t>
+  </si>
+  <si>
+    <t>Medical Exemption
+One or More Vaccines</t>
+  </si>
+  <si>
+    <t>Religious Exemption
+One or More Vaccines</t>
+  </si>
+  <si>
+    <t>Medical Exemption
+No Vaccines</t>
+  </si>
+  <si>
+    <t>Religious Exemption
+No Vaccines</t>
+  </si>
+  <si>
+    <t>Enrollment</t>
+  </si>
+  <si>
+    <t>Summary</t>
+  </si>
+  <si>
+    <t>Results to be transferred into MIIS Immunization Survey</t>
+  </si>
+  <si>
+    <t>Workbook Purpose</t>
+  </si>
+  <si>
+    <t>Workbook Overview</t>
+  </si>
+  <si>
+    <t>Summary Results — Transfer</t>
+  </si>
+  <si>
+    <t>The yellow "Instructions" worksheet provides an overview of the entire workbook. This is the current worksheet.</t>
+  </si>
+  <si>
+    <t>Student ID</t>
+  </si>
+  <si>
+    <t>Calculated Automatically</t>
+  </si>
+  <si>
+    <t>Enter one student per</t>
+  </si>
+  <si>
+    <t>row.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Complete Series/Meet All Requirements</t>
+  </si>
+  <si>
+    <t>meet all immunization requirements for school entry?</t>
+  </si>
+  <si>
+    <t>The five colored worksheet tabs are explained below. Detailed instructions are also provided in yellow text boxes on the Childcare/Preschool Worksheet, Summary Results, and Example Worksheet tabs.</t>
+  </si>
+  <si>
+    <t>The red "Requirements" worksheet has the latest school immunization requirements for children entering Childcare/Preschool and links to vaccination references. Consult this sheet before entering data.</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Overview</t>
+  </si>
+  <si>
+    <t>Use the blue "Childcare/Preschool Worksheet" when you are ready to enter immunization data for students at your school.</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Instructions</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Enrollment</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — No Record</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Duplicate Marks</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Complete Series</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Exemptions</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — Totals</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Worksheet — No Vaccines</t>
+  </si>
+  <si>
+    <t>Totals from the Childcare/Preschool Worksheet automatically transfer to the orange "Summary Results" worksheet.</t>
+  </si>
+  <si>
+    <t>Childcare/Preschool Immunization Requirements</t>
   </si>
   <si>
     <t>Hib</t>
   </si>
   <si>
-    <t>Varicella (Chickenpox)</t>
-[...20 lines deleted...]
-    <t>History of Disease</t>
+    <t>None</t>
   </si>
   <si>
     <t>1 dose</t>
   </si>
   <si>
-    <t>Exempt to one or more vaccines</t>
-[...97 lines deleted...]
-    <t>Childcare/Preschool Immunization Requirements</t>
+    <t>• Must be given on or after the 1st birthday;
+• Laboratory evidence of immunity acceptable</t>
+  </si>
+  <si>
+    <t>• Must be given on or after the 1st birthday;
+• A reliable history of chickenpox or laboratory evidence of immunity is acceptable</t>
+  </si>
+  <si>
+    <t>• The number of doses is determined by the vaccine product and the age at which the series begins, but the survey only asks for the number of students with three or more doses.</t>
+  </si>
+  <si>
+    <t>*Please note that the required number of doses is also determined by the vaccine product and the age at which the series begins. Doses that meet the ACIP requirement also meet the MDPH requirement. Children with the ACIP recommended number of doses should be included in this total.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">   </t>
+      <t>1-4 doses</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
-        <color rgb="FFFFFFFF"/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>Child’s Name</t>
+      <t>*</t>
     </r>
   </si>
   <si>
-    <t>Exemptions</t>
-[...8 lines deleted...]
-    <t>have 4 or more doses of PCV15 or PCV20?</t>
+    <t>x</t>
+  </si>
+  <si>
+    <t>are enrolled in your program?</t>
   </si>
   <si>
     <t>do not have an immunization record or exemption on file? (No Records)</t>
   </si>
   <si>
-    <t>https://www.cdc.gov/pinkbook/hcp/table-of-contents/appendix-b-vaccines.html</t>
-[...241 lines deleted...]
-    </r>
+    <t>have a history of chickenpox?</t>
+  </si>
+  <si>
+    <t>Hib Complete</t>
+  </si>
+  <si>
+    <t>have a medical exemption to one or more vaccines?</t>
+  </si>
+  <si>
+    <t>have a religious exemption to one or more vaccines?</t>
   </si>
   <si>
     <r>
       <t>with a</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> medical</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> exemption, are completely unimmunized and have an exemption to all vaccines?</t>
@@ -896,549 +522,396 @@
       <t xml:space="preserve">with a </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>religious</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> exemption, are completely unimmunized and have an exemption to all vaccines?</t>
     </r>
   </si>
   <si>
-    <t>Summary Results</t>
-[...24 lines deleted...]
-    <t>1-4 doses*</t>
+    <t>have the required doses of Hib vaccine?</t>
+  </si>
+  <si>
+    <t>Child 1</t>
+  </si>
+  <si>
+    <t>Child 2</t>
+  </si>
+  <si>
+    <t>Child 3</t>
+  </si>
+  <si>
+    <t>Child 4</t>
+  </si>
+  <si>
+    <t>Child 5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...76 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
+      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color theme="1"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-      <color rgb="FFFF0000"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-      <color rgb="FF00B050"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <u/>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <color theme="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="0"/>
+      <sz val="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...12 lines deleted...]
-      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="27">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF808080"/>
+        <fgColor rgb="FFBFBFBF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFDE9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF595959"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF200"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF4F55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0FA9DD"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCE4D6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF252525"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA6A6A6"/>
-[...17 lines deleted...]
-        <fgColor theme="0" tint="-0.499984740745262"/>
+        <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...53 lines deleted...]
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...40 lines deleted...]
-    </fill>
   </fills>
-  <borders count="86">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...48 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
@@ -1461,2734 +934,2345 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...14 lines deleted...]
-      <bottom style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
       <top/>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF333333"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF333333"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...191 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top style="hair">
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF333333"/>
       </top>
-      <bottom style="hair">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
-      <top style="hair">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="hair">
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF333333"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF333333"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...10 lines deleted...]
-      <bottom style="hair">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...22 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color rgb="FF333333"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
-[...105 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...185 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="218">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...91 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="16" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="18" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="19" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="19" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="21" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="21" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="25" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...385 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+    <cellStyle name="Hyperlink" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="16">
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...2 lines deleted...]
-        <vertAlign val="baseline"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <u val="none"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...2 lines deleted...]
-        <vertAlign val="baseline"/>
+        <u val="none"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...2 lines deleted...]
-        <vertAlign val="baseline"/>
+        <u val="none"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
-        <strike val="0"/>
-[...14 lines deleted...]
-        <vertAlign val="baseline"/>
+        <u val="none"/>
         <sz val="10"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...8 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>606426</xdr:colOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextBox 1">
+        <xdr:cNvPr id="2" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14379576" y="0"/>
-          <a:ext cx="4765674" cy="7467600"/>
+          <a:off x="13087350" y="0"/>
+          <a:ext cx="5457825" cy="7334250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="1" u="sng"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>Instructions</a:t>
           </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="1"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>FOR CHILDREN AGE 2 AND OLDER:</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1100" b="0"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="0"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>1. Write the child's name and birthdate.</a:t>
-          </a:r>
-[...25 lines deleted...]
-            <a:t> as a record. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Children with "No Records" are missing ALL immunization and exemption information.</a:t>
-[...3 lines deleted...]
-          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>The format is up to you, as DPH does not collect this information.</a:t>
+          </a:r>
           <a:endParaRPr lang="en-US">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...7 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...74 lines deleted...]
-            <a:t>6. </a:t>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>2. If the child</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>For the "Exempt with NO vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "x" if the child </a:t>
-[...4 lines deleted...]
-          </a:r>
+            <a:t> has no record of any kind, then mark "No Record". Exemptions and partial immunization records </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" u="sng" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>count</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> as a record. Children with "No Records" are missing ALL immunization and exemption information.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...15 lines deleted...]
-          </a:r>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...7 lines deleted...]
-          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>3. For each vaccine, if the child is compliant/up-to-date on the requirements for that vaccine as outlined in the red "Requirements" tab, then mark the box with an "X".</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...15 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>**For Varicella: Only mark 1 of the 2 boxes (either "1 dose or lab evidence" or "History of Disease"). If a child has both the vaccine or lab evidence and history of disease, then ONLY mark "1 dose or lab evidence".</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>DO NOT MARK BOTH.</a:t>
+          </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If the child does not meet the requirements for the vaccine, then leave the box blank.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>4. The "Complete series" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>auto-fill </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>based on the vaccination information you entered. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>A child is considered "Complete" if they have met all of the requirements for school entry through vaccination, laboratory evidence of immunity, or a history of disease. Students with exemptions are not counted here.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>5. For the "Exempt to one or more vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "X"  if the child has any exemptions on file. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>This is NOT a count of the number of exemptions, but of the number of children with an exemption. Any child with an exemption should have a "X" in the appropriate column, regardless of how many vaccines they are exempt from.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>6. For the "Exempt with NO vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "X" if the child with an exemption on file has NO vaccines at all (i.e., is completely unimmunized).</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>7. All columns will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>auto-total</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> in the "Totals" row at the bottom. These totals will then transfer to the orange "Summary Results" tab. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>8. Please go to the "Summary Results" tab when you are complete to see the final totals that are ready to be transfered into the survey. Surveys are accessed through unique links emailed to school contacts in September. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If you have any questions about how to use the worksheet, please email the MA DPH Immunization Division - Data Assessment Unit at </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ImmAssessmentUnit@mass.gov</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>158074</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7315200" y="0"/>
-          <a:ext cx="3657600" cy="2419350"/>
+          <a:off x="6745929" y="0"/>
+          <a:ext cx="3582819" cy="2286000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1" i="0" u="sng" strike="noStrike">
+            <a:rPr sz="1100" b="1" i="0" u="sng">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
             <a:t>Instructions:</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1100" b="1" u="sng"/>
+          <a:r>
+            <a:rPr sz="1100" u="sng"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike">
+            <a:rPr sz="1100" b="0" i="0" u="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
-              <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
-              <a:ea typeface="+mn-ea"/>
-              <a:cs typeface="+mn-cs"/>
+              <a:ea typeface="+mn-lt"/>
+              <a:cs typeface="+mn-lt"/>
             </a:rPr>
-            <a:t>1. </a:t>
-[...32 lines deleted...]
-          </a:endParaRPr>
+            <a:t>1. Log-in to MIIS and go to "Immunization Surveys" under the "School" tab</a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:r>
-[...10 lines deleted...]
-          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
-[...7 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr sz="1100"/>
+            <a:t>2. Select "Start a New Survey" and go to the appropriate school immunization survey by selecting the proper grade level in Step 1</a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:r>
-[...10 lines deleted...]
-          </a:r>
+          <a:endParaRPr/>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" i="0" u="none" strike="noStrike" baseline="0">
-[...65 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr sz="1100"/>
+            <a:t>3. Insert the number from the Total column (Column D) into the corresonding question</a:t>
+          </a:r>
+          <a:endParaRPr/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>21</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>28</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2">
+        <xdr:cNvPr id="2" name="TextBox 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F859A616-D3CC-4CD1-8F57-CDCE713122C0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06918D14-E906-4693-87C7-7F30C7D81951}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1"/>
+        <xdr:cNvSpPr>
+          <a:spLocks noGrp="1"/>
+        </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="14382750" y="0"/>
-          <a:ext cx="4765674" cy="7467600"/>
+          <a:off x="13668375" y="0"/>
+          <a:ext cx="5457825" cy="7334250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFF66"/>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
+        <a:ln w="9525">
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr wrap="square" anchor="t"/>
         <a:lstStyle/>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="1" u="sng"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>Instructions</a:t>
           </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="1"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>FOR CHILDREN AGE 2 AND OLDER:</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1100" b="0"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...5 lines deleted...]
-            <a:rPr lang="en-US" sz="1100" b="0"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t>1. Write the child's name and birthdate.</a:t>
-          </a:r>
-[...25 lines deleted...]
-            <a:t> as a record. </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Children with "No Records" are missing ALL immunization and exemption information.</a:t>
-[...3 lines deleted...]
-          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>The format is up to you, as DPH does not collect this information.</a:t>
+          </a:r>
           <a:endParaRPr lang="en-US">
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...7 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...74 lines deleted...]
-            <a:t>6. </a:t>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>2. If the child</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>For the "Exempt with NO vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "x" if the child </a:t>
-[...4 lines deleted...]
-          </a:r>
+            <a:t> has no record of any kind, then mark "No Record". Exemptions and partial immunization records </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" u="sng" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>count</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> as a record. Children with "No Records" are missing ALL immunization and exemption information.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...15 lines deleted...]
-          </a:r>
+          <a:pPr eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...7 lines deleted...]
-          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>3. For each vaccine, if the child is compliant/up-to-date on the requirements for that vaccine as outlined in the red "Requirements" tab, then mark the box with an "X".</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:pPr>
-[...15 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>**For Varicella: Only mark 1 of the 2 boxes (either "1 dose or lab evidence" or "History of Disease"). If a child has both the vaccine or lab evidence and history of disease, then ONLY mark "1 dose or lab evidence".</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>DO NOT MARK BOTH.</a:t>
+          </a:r>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0"/>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If the child does not meet the requirements for the vaccine, then leave the box blank.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>4. The "Complete series" column will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>auto-fill </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>based on the vaccination information you entered. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>A child is considered "Complete" if they have met all of the requirements for school entry through vaccination, laboratory evidence of immunity, or a history of disease. Students with exemptions are not counted here.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>5. For the "Exempt to one or more vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "X"  if the child has any exemptions on file. </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>This is NOT a count of the number of exemptions, but of the number of children with an exemption. Any child with an exemption should have a "X" in the appropriate column, regardless of how many vaccines they are exempt from.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>6. For the "Exempt with NO vaccines" column, please mark the appropriate box, either "Medical" or "Religious," with an "X" if the child with an exemption on file has NO vaccines at all (i.e., is completely unimmunized).</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>7. All columns will </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>auto-total</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> in the "Totals" row at the bottom. These totals will then transfer to the orange "Summary Results" tab. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>8. Please go to the "Summary Results" tab when you are complete to see the final totals that are ready to be transfered into the survey. Surveys are accessed through unique links emailed to school contacts in September. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" b="0" baseline="0">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="+mn-lt"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="+mn-cs"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>If you have any questions about how to use the worksheet, please email the MA DPH Immunization Division - Data Assessment Unit at </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>ImmAssessmentUnit@mass.gov</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table2" displayName="Table2" ref="A3:C20" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table2" displayName="Table2" ref="A3:C17" totalsRowShown="0" dataDxfId="15">
+  <autoFilter ref="A3:C17" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Survey Question #" dataDxfId="6"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Total" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="MIIS Question #" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="How many students…" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Total" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="1" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...31 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Calibri Light"/>
+        <a:cs typeface="Calibri Light"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4200,110 +3284,99 @@
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
                 <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
@@ -4324,8273 +3397,2407 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/immunization-requirements-for-school-entry-1/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/vaccines-us/abbreviations.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/pinkbook/hcp/table-of-contents/appendix-b-vaccines.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:B19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30" style="83" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="83"/>
+    <col min="1" max="1" width="47.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="104.28515625" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="115" t="s">
+    <row r="1" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="27" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="125" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="29" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="116"/>
-[...28 lines deleted...]
-      <c r="A3" s="84" t="s">
+    </row>
+    <row r="5" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="B3" s="142" t="s">
-[...14 lines deleted...]
-      <c r="A4" s="85" t="s">
+      <c r="B7" s="22" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="127" t="s">
-[...209 lines deleted...]
-      <c r="L16" s="111"/>
+      <c r="B18" s="34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...18 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C669C1F-EEAD-45BB-86C8-BEF2363AF567}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:AB15"/>
+  <dimension ref="A1:L10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="83" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="83"/>
+    <col min="1" max="1" width="34.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="109.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="N2" s="157" t="s">
+    <row r="1" spans="1:12" ht="38.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B1" s="56"/>
+      <c r="C1" s="57"/>
+    </row>
+    <row r="2" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C2" s="67" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="A3" s="115" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="114" t="s">
+        <v>93</v>
+      </c>
+      <c r="C3" s="116" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="64" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="23" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="O2" s="158"/>
-[...15 lines deleted...]
-      <c r="A3" s="89" t="s">
+      <c r="C7" s="23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="30.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="90" t="s">
-[...96 lines deleted...]
-      <c r="N6" s="160" t="s">
+      <c r="B8" s="60" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="61" t="s">
         <v>90</v>
       </c>
-      <c r="O6" s="161"/>
-[...164 lines deleted...]
-      <c r="L15" s="150"/>
+    </row>
+    <row r="10" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="126" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" s="126"/>
+      <c r="C10" s="126"/>
+      <c r="D10" s="126"/>
+      <c r="E10" s="126"/>
+      <c r="F10" s="126"/>
+      <c r="G10" s="126"/>
+      <c r="H10" s="126"/>
+      <c r="I10" s="126"/>
+      <c r="J10" s="126"/>
+      <c r="K10" s="126"/>
+      <c r="L10" s="126"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...6 lines deleted...]
-    <mergeCell ref="C11:L11"/>
+  <mergeCells count="1">
     <mergeCell ref="A10:L10"/>
-    <mergeCell ref="A15:L15"/>
-[...9 lines deleted...]
-    <mergeCell ref="C7:L7"/>
   </mergeCells>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId4"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:T205"/>
+  <dimension ref="A1:Q53"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="95" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="95"/>
+    <col min="1" max="1" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="16" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E1" s="174" t="s">
+    <row r="1" spans="1:17" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="100"/>
+      <c r="B1" s="101" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1" s="103"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="106" t="s">
+        <v>62</v>
+      </c>
+      <c r="N1" s="107"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="101"/>
+      <c r="Q1" s="109"/>
+    </row>
+    <row r="2" spans="1:17" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="88" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="89" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="90" t="s">
+        <v>61</v>
+      </c>
+      <c r="D2" s="91" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2" s="92" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="G2" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="119" t="s">
+        <v>98</v>
+      </c>
+      <c r="J2" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="M2" s="117" t="s">
+        <v>70</v>
+      </c>
+      <c r="N2" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="O2" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="P2" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q2" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
         <v>1</v>
       </c>
-      <c r="F1" s="177" t="s">
-[...30 lines deleted...]
-      <c r="G2" s="64" t="s">
+      <c r="B3" s="110"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="118" t="str">
+        <f>IF(OR(F3="",G3="",AND(I3=""),AND(H3=""),AND(J3=""),AND(K3="",L3="")),"",1)</f>
+        <v/>
+      </c>
+      <c r="N3" s="11"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="10"/>
+    </row>
+    <row r="4" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
         <v>2</v>
       </c>
-      <c r="H2" s="64" t="s">
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="121"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="118" t="str">
+        <f t="shared" ref="M4:M52" si="0">IF(OR(F4="",G4="",AND(H4=""),AND(J4=""),AND(K4="",L4="")),"",1)</f>
+        <v/>
+      </c>
+      <c r="N4" s="5"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="4"/>
+    </row>
+    <row r="5" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
         <v>3</v>
       </c>
-      <c r="I2" s="64" t="s">
-[...149 lines deleted...]
-      <c r="M6" s="16" t="str">
+      <c r="B5" s="110"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="98"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="78"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N6" s="17"/>
-[...8 lines deleted...]
-      <c r="A7" s="12">
+      <c r="N5" s="5"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
         <v>4</v>
       </c>
-      <c r="B7" s="197"/>
-[...10 lines deleted...]
-      <c r="M7" s="16" t="str">
+      <c r="B6" s="110"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="98"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="121"/>
+      <c r="J6" s="78"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N7" s="17"/>
-[...8 lines deleted...]
-      <c r="A8" s="12">
+      <c r="N6" s="5"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="4"/>
+    </row>
+    <row r="7" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="2">
         <v>5</v>
       </c>
-      <c r="B8" s="197"/>
-[...10 lines deleted...]
-      <c r="M8" s="16" t="str">
+      <c r="B7" s="110"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N8" s="17"/>
-[...8 lines deleted...]
-      <c r="A9" s="12">
+      <c r="N7" s="5"/>
+      <c r="O7" s="6"/>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="4"/>
+    </row>
+    <row r="8" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="2">
         <v>6</v>
       </c>
-      <c r="B9" s="197"/>
-[...10 lines deleted...]
-      <c r="M9" s="16" t="str">
+      <c r="B8" s="110"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="70"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="121"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="85"/>
+      <c r="M8" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N9" s="17"/>
-[...8 lines deleted...]
-      <c r="A10" s="12">
+      <c r="N8" s="5"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="4"/>
+    </row>
+    <row r="9" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="2">
         <v>7</v>
       </c>
-      <c r="B10" s="197"/>
-[...10 lines deleted...]
-      <c r="M10" s="16" t="str">
+      <c r="B9" s="110"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="94"/>
+      <c r="F9" s="70"/>
+      <c r="G9" s="98"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="121"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="84"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N10" s="17"/>
-[...8 lines deleted...]
-      <c r="A11" s="12">
+      <c r="N9" s="5"/>
+      <c r="O9" s="6"/>
+      <c r="P9" s="6"/>
+      <c r="Q9" s="4"/>
+    </row>
+    <row r="10" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="2">
         <v>8</v>
       </c>
-      <c r="B11" s="197"/>
-[...10 lines deleted...]
-      <c r="M11" s="16" t="str">
+      <c r="B10" s="110"/>
+      <c r="C10" s="110"/>
+      <c r="D10" s="13"/>
+      <c r="E10" s="94"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="98"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="121"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="84"/>
+      <c r="L10" s="85"/>
+      <c r="M10" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N11" s="17"/>
-[...8 lines deleted...]
-      <c r="A12" s="12">
+      <c r="N10" s="5"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+      <c r="Q10" s="4"/>
+    </row>
+    <row r="11" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="2">
         <v>9</v>
       </c>
-      <c r="B12" s="197"/>
-[...10 lines deleted...]
-      <c r="M12" s="16" t="str">
+      <c r="B11" s="110"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="94"/>
+      <c r="F11" s="70"/>
+      <c r="G11" s="98"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="121"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="84"/>
+      <c r="L11" s="85"/>
+      <c r="M11" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N12" s="17"/>
-[...8 lines deleted...]
-      <c r="A13" s="12">
+      <c r="N11" s="5"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="4"/>
+    </row>
+    <row r="12" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="2">
         <v>10</v>
       </c>
-      <c r="B13" s="197"/>
-[...10 lines deleted...]
-      <c r="M13" s="16" t="str">
+      <c r="B12" s="110"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="13"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="70"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="121"/>
+      <c r="J12" s="78"/>
+      <c r="K12" s="84"/>
+      <c r="L12" s="85"/>
+      <c r="M12" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N13" s="17"/>
-[...8 lines deleted...]
-      <c r="A14" s="12">
+      <c r="N12" s="5"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="4"/>
+    </row>
+    <row r="13" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="2">
         <v>11</v>
       </c>
-      <c r="B14" s="197"/>
-[...10 lines deleted...]
-      <c r="M14" s="16" t="str">
+      <c r="B13" s="110"/>
+      <c r="C13" s="110"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="94"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="98"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="121"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="84"/>
+      <c r="L13" s="85"/>
+      <c r="M13" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N14" s="17"/>
-[...8 lines deleted...]
-      <c r="A15" s="12">
+      <c r="N13" s="5"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="4"/>
+    </row>
+    <row r="14" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="2">
         <v>12</v>
       </c>
-      <c r="B15" s="197"/>
-[...10 lines deleted...]
-      <c r="M15" s="16" t="str">
+      <c r="B14" s="110"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="94"/>
+      <c r="F14" s="70"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="121"/>
+      <c r="J14" s="78"/>
+      <c r="K14" s="84"/>
+      <c r="L14" s="85"/>
+      <c r="M14" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N15" s="17"/>
-[...8 lines deleted...]
-      <c r="A16" s="12">
+      <c r="N14" s="5"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="4"/>
+    </row>
+    <row r="15" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="197"/>
-[...10 lines deleted...]
-      <c r="M16" s="16" t="str">
+      <c r="B15" s="110"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="94"/>
+      <c r="F15" s="70"/>
+      <c r="G15" s="98"/>
+      <c r="H15" s="74"/>
+      <c r="I15" s="121"/>
+      <c r="J15" s="78"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N16" s="17"/>
-[...8 lines deleted...]
-      <c r="A17" s="12">
+      <c r="N15" s="5"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="4"/>
+    </row>
+    <row r="16" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="2">
         <v>14</v>
       </c>
-      <c r="B17" s="197"/>
-[...10 lines deleted...]
-      <c r="M17" s="16" t="str">
+      <c r="B16" s="110"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="94"/>
+      <c r="F16" s="70"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="74"/>
+      <c r="I16" s="121"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="85"/>
+      <c r="M16" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N17" s="17"/>
-[...8 lines deleted...]
-      <c r="A18" s="12">
+      <c r="N16" s="5"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="4"/>
+    </row>
+    <row r="17" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="2">
         <v>15</v>
       </c>
-      <c r="B18" s="197"/>
-[...10 lines deleted...]
-      <c r="M18" s="16" t="str">
+      <c r="B17" s="110"/>
+      <c r="C17" s="110"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="94"/>
+      <c r="F17" s="70"/>
+      <c r="G17" s="98"/>
+      <c r="H17" s="74"/>
+      <c r="I17" s="121"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="84"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N18" s="17"/>
-[...8 lines deleted...]
-      <c r="A19" s="12">
+      <c r="N17" s="5"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="4"/>
+    </row>
+    <row r="18" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="2">
         <v>16</v>
       </c>
-      <c r="B19" s="197"/>
-[...10 lines deleted...]
-      <c r="M19" s="16" t="str">
+      <c r="B18" s="110"/>
+      <c r="C18" s="110"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="94"/>
+      <c r="F18" s="70"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="78"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="85"/>
+      <c r="M18" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N19" s="17"/>
-[...8 lines deleted...]
-      <c r="A20" s="12">
+      <c r="N18" s="5"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="4"/>
+    </row>
+    <row r="19" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="2">
         <v>17</v>
       </c>
-      <c r="B20" s="197"/>
-[...10 lines deleted...]
-      <c r="M20" s="16" t="str">
+      <c r="B19" s="110"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="70"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="74"/>
+      <c r="I19" s="121"/>
+      <c r="J19" s="78"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N20" s="17"/>
-[...8 lines deleted...]
-      <c r="A21" s="12">
+      <c r="N19" s="5"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="4"/>
+    </row>
+    <row r="20" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="2">
         <v>18</v>
       </c>
-      <c r="B21" s="197"/>
-[...10 lines deleted...]
-      <c r="M21" s="16" t="str">
+      <c r="B20" s="110"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="94"/>
+      <c r="F20" s="70"/>
+      <c r="G20" s="98"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="85"/>
+      <c r="M20" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N21" s="17"/>
-[...8 lines deleted...]
-      <c r="A22" s="12">
+      <c r="N20" s="5"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="4"/>
+    </row>
+    <row r="21" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="2">
         <v>19</v>
       </c>
-      <c r="B22" s="197"/>
-[...10 lines deleted...]
-      <c r="M22" s="16" t="str">
+      <c r="B21" s="110"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="121"/>
+      <c r="J21" s="78"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N22" s="17"/>
-[...8 lines deleted...]
-      <c r="A23" s="12">
+      <c r="N21" s="5"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="4"/>
+    </row>
+    <row r="22" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="2">
         <v>20</v>
       </c>
-      <c r="B23" s="197"/>
-[...10 lines deleted...]
-      <c r="M23" s="16" t="str">
+      <c r="B22" s="110"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="70"/>
+      <c r="G22" s="98"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="121"/>
+      <c r="J22" s="78"/>
+      <c r="K22" s="84"/>
+      <c r="L22" s="85"/>
+      <c r="M22" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N23" s="17"/>
-[...8 lines deleted...]
-      <c r="A24" s="12">
+      <c r="N22" s="5"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="4"/>
+    </row>
+    <row r="23" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="2">
         <v>21</v>
       </c>
-      <c r="B24" s="197"/>
-[...10 lines deleted...]
-      <c r="M24" s="16" t="str">
+      <c r="B23" s="110"/>
+      <c r="C23" s="110"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="94"/>
+      <c r="F23" s="70"/>
+      <c r="G23" s="98"/>
+      <c r="H23" s="74"/>
+      <c r="I23" s="121"/>
+      <c r="J23" s="78"/>
+      <c r="K23" s="84"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N24" s="17"/>
-[...8 lines deleted...]
-      <c r="A25" s="12">
+      <c r="N23" s="5"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="4"/>
+    </row>
+    <row r="24" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="2">
         <v>22</v>
       </c>
-      <c r="B25" s="197"/>
-[...10 lines deleted...]
-      <c r="M25" s="16" t="str">
+      <c r="B24" s="110"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="94"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="98"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="121"/>
+      <c r="J24" s="78"/>
+      <c r="K24" s="84"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N25" s="17"/>
-[...8 lines deleted...]
-      <c r="A26" s="12">
+      <c r="N24" s="5"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="4"/>
+    </row>
+    <row r="25" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="2">
         <v>23</v>
       </c>
-      <c r="B26" s="197"/>
-[...10 lines deleted...]
-      <c r="M26" s="16" t="str">
+      <c r="B25" s="110"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="94"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="121"/>
+      <c r="J25" s="78"/>
+      <c r="K25" s="84"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N26" s="17"/>
-[...8 lines deleted...]
-      <c r="A27" s="12">
+      <c r="N25" s="5"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="4"/>
+    </row>
+    <row r="26" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="2">
         <v>24</v>
       </c>
-      <c r="B27" s="197"/>
-[...10 lines deleted...]
-      <c r="M27" s="16" t="str">
+      <c r="B26" s="110"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="94"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="98"/>
+      <c r="H26" s="74"/>
+      <c r="I26" s="121"/>
+      <c r="J26" s="78"/>
+      <c r="K26" s="84"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N27" s="17"/>
-[...8 lines deleted...]
-      <c r="A28" s="12">
+      <c r="N26" s="5"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="4"/>
+    </row>
+    <row r="27" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="2">
         <v>25</v>
       </c>
-      <c r="B28" s="197"/>
-[...10 lines deleted...]
-      <c r="M28" s="16" t="str">
+      <c r="B27" s="110"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="94"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="98"/>
+      <c r="H27" s="74"/>
+      <c r="I27" s="121"/>
+      <c r="J27" s="78"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N28" s="17"/>
-[...8 lines deleted...]
-      <c r="A29" s="12">
+      <c r="N27" s="5"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="4"/>
+    </row>
+    <row r="28" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="2">
         <v>26</v>
       </c>
-      <c r="B29" s="168"/>
-[...10 lines deleted...]
-      <c r="M29" s="16" t="str">
+      <c r="B28" s="110"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="94"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="98"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="121"/>
+      <c r="J28" s="78"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N29" s="17"/>
-[...8 lines deleted...]
-      <c r="A30" s="12">
+      <c r="N28" s="5"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="4"/>
+    </row>
+    <row r="29" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="2">
         <v>27</v>
       </c>
-      <c r="B30" s="168"/>
-[...10 lines deleted...]
-      <c r="M30" s="16" t="str">
+      <c r="B29" s="110"/>
+      <c r="C29" s="110"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="70"/>
+      <c r="G29" s="98"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="121"/>
+      <c r="J29" s="78"/>
+      <c r="K29" s="84"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N30" s="17"/>
-[...8 lines deleted...]
-      <c r="A31" s="12">
+      <c r="N29" s="5"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="4"/>
+    </row>
+    <row r="30" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="2">
         <v>28</v>
       </c>
-      <c r="B31" s="168"/>
-[...10 lines deleted...]
-      <c r="M31" s="16" t="str">
+      <c r="B30" s="110"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="94"/>
+      <c r="F30" s="70"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="121"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="84"/>
+      <c r="L30" s="85"/>
+      <c r="M30" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N31" s="17"/>
-[...8 lines deleted...]
-      <c r="A32" s="12">
+      <c r="N30" s="5"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="4"/>
+    </row>
+    <row r="31" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="2">
         <v>29</v>
       </c>
-      <c r="B32" s="168"/>
-[...10 lines deleted...]
-      <c r="M32" s="16" t="str">
+      <c r="B31" s="110"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="94"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="121"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N32" s="17"/>
-[...8 lines deleted...]
-      <c r="A33" s="12">
+      <c r="N31" s="5"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="4"/>
+    </row>
+    <row r="32" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="2">
         <v>30</v>
       </c>
-      <c r="B33" s="168"/>
-[...10 lines deleted...]
-      <c r="M33" s="16" t="str">
+      <c r="B32" s="110"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="94"/>
+      <c r="F32" s="70"/>
+      <c r="G32" s="98"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="121"/>
+      <c r="J32" s="78"/>
+      <c r="K32" s="84"/>
+      <c r="L32" s="85"/>
+      <c r="M32" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N33" s="17"/>
-[...8 lines deleted...]
-      <c r="A34" s="12">
+      <c r="N32" s="5"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="4"/>
+    </row>
+    <row r="33" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="2">
         <v>31</v>
       </c>
-      <c r="B34" s="168"/>
-[...10 lines deleted...]
-      <c r="M34" s="16" t="str">
+      <c r="B33" s="110"/>
+      <c r="C33" s="110"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="94"/>
+      <c r="F33" s="70"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="121"/>
+      <c r="J33" s="78"/>
+      <c r="K33" s="84"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N34" s="17"/>
-[...8 lines deleted...]
-      <c r="A35" s="12">
+      <c r="N33" s="5"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="4"/>
+    </row>
+    <row r="34" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="2">
         <v>32</v>
       </c>
-      <c r="B35" s="168"/>
-[...10 lines deleted...]
-      <c r="M35" s="16" t="str">
+      <c r="B34" s="110"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="94"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="74"/>
+      <c r="I34" s="121"/>
+      <c r="J34" s="78"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N35" s="17"/>
-[...8 lines deleted...]
-      <c r="A36" s="12">
+      <c r="N34" s="5"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="4"/>
+    </row>
+    <row r="35" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="2">
         <v>33</v>
       </c>
-      <c r="B36" s="168"/>
-[...10 lines deleted...]
-      <c r="M36" s="16" t="str">
+      <c r="B35" s="110"/>
+      <c r="C35" s="110"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="94"/>
+      <c r="F35" s="70"/>
+      <c r="G35" s="98"/>
+      <c r="H35" s="74"/>
+      <c r="I35" s="121"/>
+      <c r="J35" s="78"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N36" s="17"/>
-[...8 lines deleted...]
-      <c r="A37" s="12">
+      <c r="N35" s="5"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="4"/>
+    </row>
+    <row r="36" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="2">
         <v>34</v>
       </c>
-      <c r="B37" s="168"/>
-[...10 lines deleted...]
-      <c r="M37" s="16" t="str">
+      <c r="B36" s="110"/>
+      <c r="C36" s="110"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="94"/>
+      <c r="F36" s="70"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="74"/>
+      <c r="I36" s="121"/>
+      <c r="J36" s="78"/>
+      <c r="K36" s="84"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N37" s="17"/>
-[...8 lines deleted...]
-      <c r="A38" s="12">
+      <c r="N36" s="5"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="4"/>
+    </row>
+    <row r="37" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="2">
         <v>35</v>
       </c>
-      <c r="B38" s="168"/>
-[...10 lines deleted...]
-      <c r="M38" s="16" t="str">
+      <c r="B37" s="110"/>
+      <c r="C37" s="110"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="94"/>
+      <c r="F37" s="70"/>
+      <c r="G37" s="98"/>
+      <c r="H37" s="74"/>
+      <c r="I37" s="121"/>
+      <c r="J37" s="78"/>
+      <c r="K37" s="84"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N38" s="17"/>
-[...8 lines deleted...]
-      <c r="A39" s="12">
+      <c r="N37" s="5"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="4"/>
+    </row>
+    <row r="38" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="2">
         <v>36</v>
       </c>
-      <c r="B39" s="168"/>
-[...10 lines deleted...]
-      <c r="M39" s="16" t="str">
+      <c r="B38" s="110"/>
+      <c r="C38" s="110"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="94"/>
+      <c r="F38" s="70"/>
+      <c r="G38" s="98"/>
+      <c r="H38" s="74"/>
+      <c r="I38" s="121"/>
+      <c r="J38" s="78"/>
+      <c r="K38" s="84"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N39" s="17"/>
-[...8 lines deleted...]
-      <c r="A40" s="12">
+      <c r="N38" s="5"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="4"/>
+    </row>
+    <row r="39" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="2">
         <v>37</v>
       </c>
-      <c r="B40" s="168"/>
-[...10 lines deleted...]
-      <c r="M40" s="16" t="str">
+      <c r="B39" s="110"/>
+      <c r="C39" s="110"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="94"/>
+      <c r="F39" s="70"/>
+      <c r="G39" s="98"/>
+      <c r="H39" s="74"/>
+      <c r="I39" s="121"/>
+      <c r="J39" s="78"/>
+      <c r="K39" s="84"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N40" s="17"/>
-[...8 lines deleted...]
-      <c r="A41" s="12">
+      <c r="N39" s="5"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="4"/>
+    </row>
+    <row r="40" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="2">
         <v>38</v>
       </c>
-      <c r="B41" s="168"/>
-[...10 lines deleted...]
-      <c r="M41" s="16" t="str">
+      <c r="B40" s="110"/>
+      <c r="C40" s="110"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="94"/>
+      <c r="F40" s="70"/>
+      <c r="G40" s="98"/>
+      <c r="H40" s="74"/>
+      <c r="I40" s="121"/>
+      <c r="J40" s="78"/>
+      <c r="K40" s="84"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N41" s="17"/>
-[...8 lines deleted...]
-      <c r="A42" s="12">
+      <c r="N40" s="5"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="4"/>
+    </row>
+    <row r="41" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="2">
         <v>39</v>
       </c>
-      <c r="B42" s="168"/>
-[...10 lines deleted...]
-      <c r="M42" s="16" t="str">
+      <c r="B41" s="110"/>
+      <c r="C41" s="110"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="94"/>
+      <c r="F41" s="70"/>
+      <c r="G41" s="98"/>
+      <c r="H41" s="74"/>
+      <c r="I41" s="121"/>
+      <c r="J41" s="78"/>
+      <c r="K41" s="84"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N42" s="17"/>
-[...8 lines deleted...]
-      <c r="A43" s="12">
+      <c r="N41" s="5"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="4"/>
+    </row>
+    <row r="42" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="2">
         <v>40</v>
       </c>
-      <c r="B43" s="168"/>
-[...10 lines deleted...]
-      <c r="M43" s="16" t="str">
+      <c r="B42" s="110"/>
+      <c r="C42" s="110"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="94"/>
+      <c r="F42" s="70"/>
+      <c r="G42" s="98"/>
+      <c r="H42" s="74"/>
+      <c r="I42" s="121"/>
+      <c r="J42" s="78"/>
+      <c r="K42" s="84"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N43" s="17"/>
-[...8 lines deleted...]
-      <c r="A44" s="12">
+      <c r="N42" s="5"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="4"/>
+    </row>
+    <row r="43" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="2">
         <v>41</v>
       </c>
-      <c r="B44" s="168"/>
-[...10 lines deleted...]
-      <c r="M44" s="16" t="str">
+      <c r="B43" s="110"/>
+      <c r="C43" s="110"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="70"/>
+      <c r="G43" s="98"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="121"/>
+      <c r="J43" s="78"/>
+      <c r="K43" s="84"/>
+      <c r="L43" s="85"/>
+      <c r="M43" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N44" s="17"/>
-[...8 lines deleted...]
-      <c r="A45" s="12">
+      <c r="N43" s="5"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="4"/>
+    </row>
+    <row r="44" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="2">
         <v>42</v>
       </c>
-      <c r="B45" s="168"/>
-[...10 lines deleted...]
-      <c r="M45" s="16" t="str">
+      <c r="B44" s="110"/>
+      <c r="C44" s="110"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="94"/>
+      <c r="F44" s="70"/>
+      <c r="G44" s="98"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="121"/>
+      <c r="J44" s="78"/>
+      <c r="K44" s="84"/>
+      <c r="L44" s="85"/>
+      <c r="M44" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N45" s="17"/>
-[...8 lines deleted...]
-      <c r="A46" s="12">
+      <c r="N44" s="5"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="4"/>
+    </row>
+    <row r="45" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="2">
         <v>43</v>
       </c>
-      <c r="B46" s="168"/>
-[...10 lines deleted...]
-      <c r="M46" s="16" t="str">
+      <c r="B45" s="110"/>
+      <c r="C45" s="110"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="94"/>
+      <c r="F45" s="70"/>
+      <c r="G45" s="98"/>
+      <c r="H45" s="74"/>
+      <c r="I45" s="121"/>
+      <c r="J45" s="78"/>
+      <c r="K45" s="84"/>
+      <c r="L45" s="85"/>
+      <c r="M45" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N46" s="17"/>
-[...8 lines deleted...]
-      <c r="A47" s="12">
+      <c r="N45" s="5"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="4"/>
+    </row>
+    <row r="46" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="2">
         <v>44</v>
       </c>
-      <c r="B47" s="168"/>
-[...10 lines deleted...]
-      <c r="M47" s="16" t="str">
+      <c r="B46" s="110"/>
+      <c r="C46" s="110"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="94"/>
+      <c r="F46" s="70"/>
+      <c r="G46" s="98"/>
+      <c r="H46" s="74"/>
+      <c r="I46" s="121"/>
+      <c r="J46" s="78"/>
+      <c r="K46" s="84"/>
+      <c r="L46" s="85"/>
+      <c r="M46" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N47" s="17"/>
-[...8 lines deleted...]
-      <c r="A48" s="12">
+      <c r="N46" s="5"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="4"/>
+    </row>
+    <row r="47" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A47" s="2">
         <v>45</v>
       </c>
-      <c r="B48" s="168"/>
-[...10 lines deleted...]
-      <c r="M48" s="16" t="str">
+      <c r="B47" s="110"/>
+      <c r="C47" s="110"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="94"/>
+      <c r="F47" s="70"/>
+      <c r="G47" s="98"/>
+      <c r="H47" s="74"/>
+      <c r="I47" s="121"/>
+      <c r="J47" s="78"/>
+      <c r="K47" s="84"/>
+      <c r="L47" s="85"/>
+      <c r="M47" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N48" s="17"/>
-[...8 lines deleted...]
-      <c r="A49" s="12">
+      <c r="N47" s="5"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="4"/>
+    </row>
+    <row r="48" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A48" s="2">
         <v>46</v>
       </c>
-      <c r="B49" s="168"/>
-[...10 lines deleted...]
-      <c r="M49" s="16" t="str">
+      <c r="B48" s="110"/>
+      <c r="C48" s="110"/>
+      <c r="D48" s="13"/>
+      <c r="E48" s="94"/>
+      <c r="F48" s="70"/>
+      <c r="G48" s="98"/>
+      <c r="H48" s="74"/>
+      <c r="I48" s="121"/>
+      <c r="J48" s="78"/>
+      <c r="K48" s="84"/>
+      <c r="L48" s="85"/>
+      <c r="M48" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N49" s="17"/>
-[...8 lines deleted...]
-      <c r="A50" s="12">
+      <c r="N48" s="5"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="4"/>
+    </row>
+    <row r="49" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A49" s="2">
         <v>47</v>
       </c>
-      <c r="B50" s="168"/>
-[...10 lines deleted...]
-      <c r="M50" s="16" t="str">
+      <c r="B49" s="110"/>
+      <c r="C49" s="110"/>
+      <c r="D49" s="13"/>
+      <c r="E49" s="94"/>
+      <c r="F49" s="70"/>
+      <c r="G49" s="98"/>
+      <c r="H49" s="74"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="78"/>
+      <c r="K49" s="84"/>
+      <c r="L49" s="85"/>
+      <c r="M49" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N50" s="17"/>
-[...8 lines deleted...]
-      <c r="A51" s="12">
+      <c r="N49" s="5"/>
+      <c r="O49" s="6"/>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="4"/>
+    </row>
+    <row r="50" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A50" s="2">
         <v>48</v>
       </c>
-      <c r="B51" s="168"/>
-[...10 lines deleted...]
-      <c r="M51" s="16" t="str">
+      <c r="B50" s="110"/>
+      <c r="C50" s="110"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="94"/>
+      <c r="F50" s="70"/>
+      <c r="G50" s="98"/>
+      <c r="H50" s="74"/>
+      <c r="I50" s="121"/>
+      <c r="J50" s="78"/>
+      <c r="K50" s="84"/>
+      <c r="L50" s="85"/>
+      <c r="M50" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N51" s="17"/>
-[...8 lines deleted...]
-      <c r="A52" s="12">
+      <c r="N50" s="5"/>
+      <c r="O50" s="6"/>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="4"/>
+    </row>
+    <row r="51" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A51" s="2">
         <v>49</v>
       </c>
-      <c r="B52" s="168"/>
-[...10 lines deleted...]
-      <c r="M52" s="16" t="str">
+      <c r="B51" s="110"/>
+      <c r="C51" s="110"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="70"/>
+      <c r="G51" s="98"/>
+      <c r="H51" s="74"/>
+      <c r="I51" s="121"/>
+      <c r="J51" s="78"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="85"/>
+      <c r="M51" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N52" s="17"/>
-[...8 lines deleted...]
-      <c r="A53" s="12">
+      <c r="N51" s="5"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="4"/>
+    </row>
+    <row r="52" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="111">
         <v>50</v>
       </c>
-      <c r="B53" s="168"/>
-[...10 lines deleted...]
-      <c r="M53" s="16" t="str">
+      <c r="B52" s="112"/>
+      <c r="C52" s="112"/>
+      <c r="D52" s="113"/>
+      <c r="E52" s="95"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="99"/>
+      <c r="H52" s="75"/>
+      <c r="I52" s="122"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="86"/>
+      <c r="L52" s="87"/>
+      <c r="M52" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N53" s="17"/>
-[...89 lines deleted...]
-      <c r="A57" s="12">
+      <c r="N52" s="8"/>
+      <c r="O52" s="9"/>
+      <c r="P52" s="9"/>
+      <c r="Q52" s="7"/>
+    </row>
+    <row r="53" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="B57" s="168"/>
-[...1144 lines deleted...]
-      <c r="M99" s="16" t="str">
+      <c r="C53" s="46">
+        <f>COUNTA(B3:B52)</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="45"/>
+      <c r="E53" s="41">
+        <f t="shared" ref="E53:Q53" si="1">COUNTA(E3:E52)</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M100" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="G53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M101" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="H53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M102" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="I53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M103" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="J53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M104" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="K53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M105" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="L53" s="40">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M106" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="M53" s="41">
+        <f>SUM(M3:M52)</f>
+        <v>0</v>
+      </c>
+      <c r="N53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M107" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="O53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M108" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="P53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...24 lines deleted...]
-      <c r="M109" s="16" t="str">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="42">
         <f t="shared" si="1"/>
-        <v/>
-[...2553 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("B4:C"&amp;ROW()-1))</f>
         <v>0</v>
       </c>
-      <c r="D204" s="48" t="s">
-[...125 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="212">
-[...215 lines deleted...]
-      <formula>NOT(ISBLANK($E4))</formula>
+  <conditionalFormatting sqref="F3:F52">
+    <cfRule type="expression" dxfId="11" priority="19">
+      <formula>COUNTA($F3:$F3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K4:L203">
-[...1 lines deleted...]
-      <formula>COUNTA($K4:$L4)&gt;1</formula>
+  <conditionalFormatting sqref="F3:Q52">
+    <cfRule type="expression" dxfId="10" priority="6">
+      <formula>NOT(ISBLANK($E3))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G3:G52">
+    <cfRule type="expression" dxfId="9" priority="18">
+      <formula>COUNTA($G3:$G3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H3:I52">
+    <cfRule type="expression" dxfId="8" priority="15">
+      <formula>COUNTA($H3:$H3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J3:J52">
+    <cfRule type="expression" dxfId="7" priority="12">
+      <formula>COUNTA($J3:$J3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K3:L52">
+    <cfRule type="expression" dxfId="6" priority="9">
+      <formula>COUNTA($K3:$L3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="M53" formula="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
-  <dimension ref="A1:C20"/>
+  <dimension ref="A1:C17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="83" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="83"/>
+    <col min="1" max="1" width="17.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="78.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>13</v>
+    <row r="1" spans="1:3" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:3" ht="21" x14ac:dyDescent="0.2">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A4" s="98">
+      <c r="A4" s="123">
         <v>1</v>
       </c>
-      <c r="B4" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!C204</f>
+      <c r="B4" s="124" t="s">
+        <v>95</v>
+      </c>
+      <c r="C4" s="3">
+        <f>ChildcarePreschool!C53</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A5" s="98">
+      <c r="A5" s="123">
         <v>2</v>
       </c>
-      <c r="B5" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!E204</f>
+      <c r="B5" s="124" t="s">
+        <v>96</v>
+      </c>
+      <c r="C5" s="3">
+        <f>ChildcarePreschool!E53</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A6" s="98">
+      <c r="A6" s="123">
         <v>3</v>
       </c>
-      <c r="B6" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!F204</f>
+      <c r="B6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="3">
+        <f>ChildcarePreschool!F53</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A7" s="98">
+      <c r="A7" s="123">
         <v>4</v>
       </c>
-      <c r="B7" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!G204</f>
+      <c r="B7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="3">
+        <f>ChildcarePreschool!G53</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A8" s="98">
+      <c r="A8" s="123">
         <v>5</v>
       </c>
-      <c r="B8" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!H204</f>
+      <c r="B8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="3">
+        <f>ChildcarePreschool!H53</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="98">
+      <c r="A9" s="123">
         <v>6</v>
       </c>
-      <c r="B9" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!I204</f>
+      <c r="B9" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C9" s="3">
+        <f>ChildcarePreschool!J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="98">
+      <c r="A10" s="123">
         <v>7</v>
       </c>
-      <c r="B10" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!J204</f>
+      <c r="B10" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="3">
+        <f>ChildcarePreschool!K53</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="98">
+      <c r="A11" s="123">
         <v>8</v>
       </c>
-      <c r="B11" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!K204</f>
+      <c r="B11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="3">
+        <f>ChildcarePreschool!L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A12" s="98">
+      <c r="A12" s="123">
         <v>9</v>
       </c>
-      <c r="B12" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!L204</f>
+      <c r="B12" s="124" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="3">
+        <f>ChildcarePreschool!M53</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A13" s="98">
+      <c r="A13" s="123">
         <v>10</v>
       </c>
-      <c r="B13" s="83" t="s">
-[...3 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!M204</f>
+      <c r="B13" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="3">
+        <f>ChildcarePreschool!N53</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A14" s="98">
-[...6 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!N204</f>
+      <c r="A14" s="123">
+        <v>14</v>
+      </c>
+      <c r="B14" s="124" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="3">
+        <f>ChildcarePreschool!Q54</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A15" s="98">
-[...6 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!O204</f>
+      <c r="A15" s="123">
+        <v>15</v>
+      </c>
+      <c r="B15" s="124" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="3">
+        <f>ChildcarePreschool!Q55</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A16" s="98">
-[...6 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!P204</f>
+      <c r="A16" s="123">
+        <v>16</v>
+      </c>
+      <c r="B16" s="124" t="s">
+        <v>101</v>
+      </c>
+      <c r="C16" s="3">
+        <f>ChildcarePreschool!Q56</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A17" s="98">
-[...6 lines deleted...]
-        <f ca="1">'Childcare_Preschool Worksheet'!Q204</f>
+      <c r="A17" s="123">
+        <v>17</v>
+      </c>
+      <c r="B17" s="124" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="3">
+        <f>ChildcarePreschool!Q57</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{466BA791-8CEE-45FD-BA5D-0D36C2E511DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F05B761A-CFA8-4C2A-86FA-900BC16B1452}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="95" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="95"/>
+    <col min="1" max="1" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" customWidth="1"/>
+    <col min="10" max="10" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="16" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="23.25" x14ac:dyDescent="0.35">
-[...56 lines deleted...]
-      <c r="E3" s="213" t="s">
+    <row r="1" spans="1:17" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="100"/>
+      <c r="B1" s="101" t="s">
+        <v>63</v>
+      </c>
+      <c r="C1" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1" s="103"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="106" t="s">
+        <v>62</v>
+      </c>
+      <c r="N1" s="107"/>
+      <c r="O1" s="108"/>
+      <c r="P1" s="101"/>
+      <c r="Q1" s="109"/>
+    </row>
+    <row r="2" spans="1:17" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="88" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="89" t="s">
+        <v>41</v>
+      </c>
+      <c r="C2" s="90" t="s">
+        <v>61</v>
+      </c>
+      <c r="D2" s="91" t="s">
+        <v>42</v>
+      </c>
+      <c r="E2" s="92" t="s">
+        <v>43</v>
+      </c>
+      <c r="F2" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="G2" s="96" t="s">
+        <v>45</v>
+      </c>
+      <c r="H2" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="I2" s="119" t="s">
+        <v>98</v>
+      </c>
+      <c r="J2" s="76" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" s="81" t="s">
+        <v>49</v>
+      </c>
+      <c r="M2" s="117" t="s">
+        <v>70</v>
+      </c>
+      <c r="N2" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="O2" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="P2" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q2" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="1">
         <v>1</v>
       </c>
-      <c r="F3" s="178" t="s">
-[...30 lines deleted...]
-      <c r="G4" s="64" t="s">
+      <c r="B3" s="110" t="s">
+        <v>104</v>
+      </c>
+      <c r="C3" s="110" t="s">
+        <v>65</v>
+      </c>
+      <c r="D3" s="38">
+        <v>44927</v>
+      </c>
+      <c r="E3" s="93" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3" s="69"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="118" t="str">
+        <f>IF(OR(F3="",G3="",AND(I3=""),AND(H3=""),AND(J3=""),AND(K3="",L3="")),"",1)</f>
+        <v/>
+      </c>
+      <c r="N3" s="11"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="12"/>
+      <c r="Q3" s="10"/>
+    </row>
+    <row r="4" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="2">
         <v>2</v>
       </c>
-      <c r="H4" s="64" t="s">
+      <c r="B4" s="110" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="110" t="s">
+        <v>66</v>
+      </c>
+      <c r="D4" s="38">
+        <v>44928</v>
+      </c>
+      <c r="E4" s="94"/>
+      <c r="F4" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="G4" s="98" t="s">
+        <v>94</v>
+      </c>
+      <c r="H4" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="I4" s="121" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" s="78" t="s">
+        <v>94</v>
+      </c>
+      <c r="K4" s="84" t="s">
+        <v>94</v>
+      </c>
+      <c r="L4" s="85"/>
+      <c r="M4" s="118">
+        <f t="shared" ref="M4:M7" si="0">IF(OR(F4="",G4="",AND(H4=""),AND(J4=""),AND(K4="",L4="")),"",1)</f>
+        <v>1</v>
+      </c>
+      <c r="N4" s="5"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="4"/>
+    </row>
+    <row r="5" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="2">
         <v>3</v>
       </c>
-      <c r="I4" s="64" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="64" t="s">
+      <c r="B5" s="110" t="s">
+        <v>106</v>
+      </c>
+      <c r="C5" s="110" t="s">
+        <v>67</v>
+      </c>
+      <c r="D5" s="38">
+        <v>44929</v>
+      </c>
+      <c r="E5" s="94"/>
+      <c r="F5" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="G5" s="98" t="s">
+        <v>94</v>
+      </c>
+      <c r="H5" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="I5" s="121" t="s">
+        <v>94</v>
+      </c>
+      <c r="J5" s="78" t="s">
+        <v>94</v>
+      </c>
+      <c r="K5" s="84"/>
+      <c r="L5" s="85" t="s">
+        <v>94</v>
+      </c>
+      <c r="M5" s="118">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+      <c r="N5" s="5"/>
+      <c r="O5" s="6"/>
+      <c r="P5" s="6"/>
+      <c r="Q5" s="4"/>
+    </row>
+    <row r="6" spans="1:17" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="2">
         <v>4</v>
       </c>
-      <c r="K4" s="193" t="s">
-[...215 lines deleted...]
-      <c r="M9" s="16" t="str">
+      <c r="B6" s="110" t="s">
+        <v>107</v>
+      </c>
+      <c r="C6" s="110" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="38">
+        <v>44930</v>
+      </c>
+      <c r="E6" s="94"/>
+      <c r="F6" s="70" t="s">
+        <v>94</v>
+      </c>
+      <c r="G6" s="98"/>
+      <c r="H6" s="74" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="121"/>
+      <c r="J6" s="78" t="s">
+        <v>94</v>
+      </c>
+      <c r="K6" s="84"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N9" s="82" t="s">
-[...16 lines deleted...]
-      <c r="A10" s="12">
+      <c r="N6" s="5"/>
+      <c r="O6" s="6"/>
+      <c r="P6" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q6" s="4"/>
+    </row>
+    <row r="7" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
         <v>5</v>
       </c>
-      <c r="B10" s="197" t="s">
-[...114 lines deleted...]
-      <c r="M12" s="16" t="str">
+      <c r="B7" s="110" t="s">
+        <v>108</v>
+      </c>
+      <c r="C7" s="110" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="38">
+        <v>44931</v>
+      </c>
+      <c r="E7" s="94"/>
+      <c r="F7" s="70"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="121"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="84"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="118" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N12" s="82"/>
-[...39 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="46">
+        <f>COUNTA(B3:B7)</f>
+        <v>5</v>
+      </c>
+      <c r="D8" s="45"/>
+      <c r="E8" s="41">
+        <f t="shared" ref="E8:L8" si="1">COUNTA(E3:E7)</f>
         <v>1</v>
       </c>
-      <c r="N13" s="82" t="s">
-[...45 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F8" s="42">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="G8" s="42">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="H8" s="42">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="I8" s="42">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="J8" s="42">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="K8" s="42">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="N14" s="82"/>
-[...125 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="L8" s="40">
+        <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="N17" s="82" t="s">
-[...86 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="M8" s="41">
+        <f>SUM(M3:M7)</f>
+        <v>2</v>
+      </c>
+      <c r="N8" s="42">
+        <f>COUNTA(N3:N7)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="42">
+        <f>COUNTA(O3:O7)</f>
         <v>1</v>
       </c>
-      <c r="N19" s="82"/>
-[...317 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("E6:E"&amp;ROW()-1))</f>
+      <c r="P8" s="42">
+        <f>COUNTA(P3:P7)</f>
         <v>1</v>
       </c>
-      <c r="F31" s="49">
-[...44 lines deleted...]
-        <f ca="1">COUNTA(INDIRECT("Q6:Q"&amp;ROW()-1))</f>
+      <c r="Q8" s="42">
+        <f>COUNTA(Q3:Q7)</f>
         <v>1</v>
       </c>
-      <c r="R31" s="50">
-[...70 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="39">
-[...42 lines deleted...]
-      <formula>NOT(ISBLANK($E6))</formula>
+  <phoneticPr fontId="19" type="noConversion"/>
+  <conditionalFormatting sqref="F3:F7">
+    <cfRule type="expression" dxfId="5" priority="6">
+      <formula>COUNTA($F3:$F3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K6:L30">
+  <conditionalFormatting sqref="F3:Q7">
+    <cfRule type="expression" dxfId="4" priority="1">
+      <formula>NOT(ISBLANK($E3))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G3:G7">
+    <cfRule type="expression" dxfId="3" priority="5">
+      <formula>COUNTA($G3:$G3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H3:I7">
+    <cfRule type="expression" dxfId="2" priority="4">
+      <formula>COUNTA($H3:$H3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J3:J7">
+    <cfRule type="expression" dxfId="1" priority="3">
+      <formula>COUNTA($J3:$J3)&gt;1</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K3:L7">
     <cfRule type="expression" dxfId="0" priority="2">
-      <formula>COUNTA($K6:$L6)&gt;1</formula>
+      <formula>COUNTA($K3:$L3)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>Requirements</vt:lpstr>
-      <vt:lpstr>Childcare_Preschool Worksheet</vt:lpstr>
+      <vt:lpstr>ChildcarePreschool</vt:lpstr>
       <vt:lpstr>Summary Results</vt:lpstr>
       <vt:lpstr>Example Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
   <cp:lastModifiedBy/>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>