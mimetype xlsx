--- v0 (2025-10-27)
+++ v1 (2026-04-04)
@@ -1,139 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85449CA4-8A0A-4623-A5C1-3175970F5BFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D2F71193-D101-43C2-A736-39824002BB61}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11910" yWindow="2460" windowWidth="21660" windowHeight="13695" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Notes by County" sheetId="2" r:id="rId1"/>
-    <sheet name="ChildcarePreK Rates by County" sheetId="3" r:id="rId2"/>
+    <sheet name="Notes" sheetId="4" r:id="rId1"/>
+    <sheet name="ChildcarePreK Rates by County" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'ChildcarePreK Rates by County'!$1:$1</definedName>
     <definedName name="qry_MA_counties" localSheetId="0">#REF!</definedName>
     <definedName name="qry_MA_counties">#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="60">
   <si>
     <t>Notes:</t>
   </si>
   <si>
-    <t>The Massachusetts Department of Public Health Immunization Division is pleased to make available the 2024-2025 Childcare/Preschool Immunization Survey results by county. Please be aware that the data are limited in a number of ways, including those listed below.</t>
+    <t>The Massachusetts Department of Public Health Immunization Division is pleased to make available the 2025-2026 Childcare/Preschool Immunization Survey results by county. Please be aware that the data are limited in a number of ways, including those listed below.</t>
   </si>
   <si>
     <t>• All data are self-reported by programs, and discrepancies may exist. The Immunization Division continues to work with programs to resolve discrepancies and update immunization data when possible.</t>
   </si>
   <si>
     <t>• Data are collected from September through January, but immunization data are updated throughout the year. Rates during the same school year may be higher than reported if additional children receive immunizations after data are reported. Also, the student body is dynamic; some students join or leave the school, which may affect immunization rates.</t>
   </si>
   <si>
     <t>• Children are allowed a medical or religious exemption to one or more vaccines.</t>
   </si>
   <si>
     <t>• Children without the required number of doses of vaccine do not necessarily have an exemption on file.</t>
   </si>
   <si>
     <t>• Children without a record of vaccination who have serologic proof of immunity to certain diseases (measles, mumps, rubella, hepatitis B, and varicella) meet school entry requirements and may be counted as vaccinated.</t>
   </si>
   <si>
     <t>Data Definitions:</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
-    <t>Number of programs includes all those in a county. Data shown are an aggregate of those programs that responded and had no discrepancies.</t>
+    <t>Number of programs includes all those in a county. Student counts, immunization, exemption, and non-compliance rates shown are an aggregate of those schools that responded and had no discrepancies.</t>
   </si>
   <si>
     <t>4 DTaP</t>
   </si>
   <si>
     <t>4 or more doses of DTaP (diphtheria, tetanus, and acellular pertussis) vaccine.</t>
   </si>
   <si>
     <t>3 Polio</t>
   </si>
   <si>
     <t>3 or more doses of polio vaccine.</t>
   </si>
   <si>
     <t>1 MMR</t>
   </si>
   <si>
     <t>1 or more doses of MMR (measles, mumps, and rubella) vaccine.</t>
   </si>
   <si>
     <t>3 Hib</t>
   </si>
   <si>
+    <t>3 or more doses of Haemophilus influenzae type b vaccine - children may meet childcare/preschool entry requirements with fewer doses based on age - these children may not be reported here.</t>
+  </si>
+  <si>
     <t>3 Hep B</t>
   </si>
   <si>
     <t>3 doses of hepatitis B vaccine.</t>
   </si>
   <si>
     <t>1 Varicella</t>
   </si>
   <si>
     <t>1 or more doses of varicella vaccine or a reliable history of chickenpox disease.</t>
   </si>
   <si>
     <t>Series</t>
+  </si>
+  <si>
+    <t>4 DTaP + 3 Polio + 1 MMR + 3 Hib + 3 Hep B + 1 varicella</t>
   </si>
   <si>
     <t>Medical Exemption</t>
   </si>
   <si>
     <t>Students with a medical exemption to at least one of the required vaccines</t>
   </si>
   <si>
     <t>Religious Exemption</t>
   </si>
   <si>
     <t>Students with a religious exemption to at least one of the required vaccines</t>
   </si>
   <si>
     <t xml:space="preserve"> Total Exemption</t>
   </si>
   <si>
     <t>Students with either a medical or religious exemption to at least one of the required vaccines</t>
   </si>
   <si>
     <t>Unimmunized</t>
   </si>
   <si>
     <t>Children with an exemption that have no documented vaccines.</t>
   </si>
@@ -203,54 +209,51 @@
   <si>
     <t>Hampshire</t>
   </si>
   <si>
     <t>Middlesex</t>
   </si>
   <si>
     <t>Nantucket</t>
   </si>
   <si>
     <t>Norfolk</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>Suffolk</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Grand Total</t>
   </si>
   <si>
-    <t>3 or more doses of Haemophilus influenzae type B vaccine - children may meet childcare/preschool entry requirements with fewer doses based on age - these children may not be reported here.</t>
-[...2 lines deleted...]
-    <t>4 DTaP + 3 Polio + 1 MMR + 3 Hib + 3 Hep B + 1 Varicella</t>
+    <t>• Rates for vaccines are rounded and may slightly under- or overestimate true immunization rates and may not always add up to 100%.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -579,109 +582,109 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -706,51 +709,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
@@ -759,51 +762,51 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="12" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1"/>
@@ -890,135 +893,147 @@
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="31" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="32" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="33" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="34" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="9" fontId="12" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 18 2" xfId="1" xr:uid="{20A1D8AE-A50D-4034-B1D0-9E7AFC346ECE}"/>
-[...5 lines deleted...]
-    <cellStyle name="Normal 3" xfId="5" xr:uid="{70A22C33-C955-44D6-B050-EB61CDABDF07}"/>
+    <cellStyle name="Normal 18 2" xfId="1" xr:uid="{04BE83D5-A6FF-4482-A73C-0C91FFED8023}"/>
+    <cellStyle name="Normal 18 2 2" xfId="2" xr:uid="{9D47258C-ACB2-49EF-8482-D16826AE5B0E}"/>
+    <cellStyle name="Normal 2" xfId="6" xr:uid="{B4113C5F-55CB-4D70-8A84-906E63B7D471}"/>
+    <cellStyle name="Normal 2 2" xfId="7" xr:uid="{CD79EE58-3AA3-4ED7-AABA-23C7E1DDAFF4}"/>
+    <cellStyle name="Normal 2 2 2 2 2" xfId="3" xr:uid="{1A87E935-C2E8-491F-8DDC-98B6D5FC7610}"/>
+    <cellStyle name="Normal 20 2 2" xfId="4" xr:uid="{4C943064-9F49-413D-BC2A-701973D80C95}"/>
+    <cellStyle name="Normal 3" xfId="5" xr:uid="{260DB7BE-332C-4554-94A2-BB75651FCEA8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1263,1111 +1278,1121 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E462C05-36E4-4A3C-9EFC-C3FCECB8A491}">
-  <dimension ref="A1:E22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D55FF1A-2EB3-4D68-87DF-C71364CC846A}">
+  <dimension ref="A1:E23"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:E16"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="5" width="26.7109375" style="5" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...2 lines deleted...]
-      <c r="E1" s="50"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="52"/>
     </row>
     <row r="2" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="52"/>
-[...2 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="55"/>
     </row>
     <row r="3" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="55"/>
-[...2 lines deleted...]
-      <c r="E3" s="56"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="58"/>
     </row>
     <row r="4" spans="1:5" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="58"/>
-[...2 lines deleted...]
-      <c r="E4" s="59"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="61"/>
     </row>
     <row r="5" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="51" t="s">
+      <c r="A5" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="52"/>
-[...2 lines deleted...]
-      <c r="E5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="55"/>
     </row>
     <row r="6" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="61"/>
-[...2 lines deleted...]
-      <c r="E6" s="62"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="49"/>
     </row>
     <row r="7" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="61"/>
-[...12 lines deleted...]
-      <c r="A9" s="66" t="s">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="49"/>
+    </row>
+    <row r="8" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="64"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="65"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="67"/>
+    </row>
+    <row r="10" spans="1:5" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="67"/>
-[...5 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="B10" s="69"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="70"/>
+    </row>
+    <row r="11" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B11" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="46"/>
-[...12 lines deleted...]
-      <c r="E11" s="56"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="72"/>
     </row>
     <row r="12" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      <c r="E12" s="47"/>
+        <v>10</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="58"/>
     </row>
     <row r="13" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="72"/>
+    </row>
+    <row r="14" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B14" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="46"/>
-[...4 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="72"/>
+    </row>
+    <row r="15" spans="1:5" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="52" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="B15" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="52" t="s">
-[...4 lines deleted...]
-      <c r="E15" s="53"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="55"/>
     </row>
     <row r="16" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="52" t="s">
-[...4 lines deleted...]
-      <c r="E16" s="53"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="55"/>
     </row>
     <row r="17" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="52" t="s">
-[...4 lines deleted...]
-      <c r="E17" s="53"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="55"/>
     </row>
     <row r="18" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="52"/>
-[...1 lines deleted...]
-      <c r="E18" s="53"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="55"/>
     </row>
     <row r="19" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="52" t="s">
+      <c r="B19" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="52"/>
-[...1 lines deleted...]
-      <c r="E19" s="53"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="55"/>
     </row>
     <row r="20" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="52" t="s">
+      <c r="B20" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="52"/>
-[...1 lines deleted...]
-      <c r="E20" s="53"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="55"/>
     </row>
     <row r="21" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="46" t="s">
+      <c r="B21" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="C21" s="46"/>
-[...4 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="55"/>
+    </row>
+    <row r="22" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="69" t="s">
+      <c r="B22" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="C22" s="69"/>
-[...1 lines deleted...]
-      <c r="E22" s="70"/>
+      <c r="C22" s="71"/>
+      <c r="D22" s="71"/>
+      <c r="E22" s="72"/>
+    </row>
+    <row r="23" spans="1:5" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
+  <mergeCells count="23">
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
     <mergeCell ref="B17:E17"/>
-    <mergeCell ref="B18:E18"/>
-    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="A6:E6"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A6:E6"/>
-[...4 lines deleted...]
-    <mergeCell ref="B11:E11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F480CE22-23CE-44F4-8922-07983E763DD2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{434B5631-C0D1-44E8-A979-636CF0B8CBE1}">
   <dimension ref="A1:O16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="130" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0"/>
+    <sheetView view="pageLayout" zoomScale="130" zoomScaleNormal="100" zoomScalePageLayoutView="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="107.5703125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="15" width="8.85546875" style="45" customWidth="1"/>
     <col min="16" max="16" width="8.28515625" style="10" customWidth="1"/>
     <col min="17" max="17" width="15.5703125" style="10" customWidth="1"/>
     <col min="18" max="16384" width="107.5703125" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="43.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E1" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H1" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I1" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J1" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="K1" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="L1" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="N1" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="O1" s="9" t="s">
         <v>32</v>
-      </c>
-[...40 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B2" s="12">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="C2" s="12">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="D2" s="13">
-        <v>0.94899999999999995</v>
+        <v>0.95799999999999996</v>
       </c>
       <c r="E2" s="13">
-        <v>0.93899999999999995</v>
+        <v>0.96</v>
       </c>
       <c r="F2" s="13">
-        <v>0.95</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="G2" s="13">
-        <v>0.94299999999999995</v>
+        <v>0.96</v>
       </c>
       <c r="H2" s="13">
-        <v>0.93899999999999995</v>
+        <v>0.96199999999999997</v>
       </c>
       <c r="I2" s="13">
-        <v>0.94299999999999995</v>
+        <v>0.95799999999999996</v>
       </c>
       <c r="J2" s="13">
-        <v>0.91900000000000004</v>
+        <v>0.94199999999999995</v>
       </c>
       <c r="K2" s="13">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="L2" s="14">
-        <v>2.1000000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="M2" s="14">
-        <v>2.4E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="N2" s="14">
-        <v>1.7000000000000001E-2</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="O2" s="15">
-        <v>5.7000000000000002E-2</v>
+        <v>2.7E-2</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B3" s="17">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="C3" s="18">
-        <v>1569</v>
+        <v>1480</v>
       </c>
       <c r="D3" s="19">
-        <v>0.93500000000000005</v>
+        <v>0.95299999999999996</v>
       </c>
       <c r="E3" s="20">
-        <v>0.95299999999999996</v>
+        <v>0.96099999999999997</v>
       </c>
       <c r="F3" s="20">
-        <v>0.95</v>
+        <v>0.96299999999999997</v>
       </c>
       <c r="G3" s="20">
-        <v>0.94599999999999995</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="H3" s="20">
-        <v>0.93799999999999994</v>
+        <v>0.94899999999999995</v>
       </c>
       <c r="I3" s="20">
-        <v>0.93700000000000006</v>
+        <v>0.95599999999999996</v>
       </c>
       <c r="J3" s="20">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>1E-3</v>
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="K3" s="26">
+        <v>0</v>
       </c>
       <c r="L3" s="21">
-        <v>1.2999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="M3" s="22">
-        <v>1.2999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="N3" s="22">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="O3" s="23">
-        <v>8.6999999999999994E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="17">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="C4" s="24">
-        <v>7174</v>
+        <v>6795</v>
       </c>
       <c r="D4" s="22">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="E4" s="19">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="F4" s="20">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="G4" s="20">
         <v>0.97599999999999998</v>
       </c>
-      <c r="E4" s="19">
-[...7 lines deleted...]
-      </c>
       <c r="H4" s="20">
+        <v>0.97899999999999998</v>
+      </c>
+      <c r="I4" s="20">
         <v>0.98</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.98099999999999998</v>
       </c>
       <c r="J4" s="20">
         <v>0.95799999999999996</v>
       </c>
       <c r="K4" s="20">
         <v>1E-3</v>
       </c>
       <c r="L4" s="21">
-        <v>0.01</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="M4" s="20">
         <v>0.01</v>
       </c>
       <c r="N4" s="22">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="O4" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B5" s="17">
         <v>16</v>
       </c>
       <c r="C5" s="24">
-        <v>260</v>
+        <v>158</v>
       </c>
       <c r="D5" s="25">
-        <v>0.93500000000000005</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="E5" s="22">
-        <v>0.94599999999999995</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="F5" s="20">
-        <v>0.94199999999999995</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="G5" s="20">
-        <v>0.94199999999999995</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="H5" s="20">
-        <v>0.93100000000000005</v>
+        <v>0.94899999999999995</v>
       </c>
       <c r="I5" s="20">
-        <v>0.94199999999999995</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="J5" s="20">
-        <v>0.92300000000000004</v>
-[...1 lines deleted...]
-      <c r="K5" s="20">
+        <v>0.94899999999999995</v>
+      </c>
+      <c r="K5" s="26">
         <v>0</v>
       </c>
       <c r="L5" s="21">
-        <v>5.3999999999999999E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="M5" s="20">
-        <v>5.3999999999999999E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="N5" s="22">
-        <v>4.2000000000000003E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="O5" s="23">
-        <v>2.3E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="17">
-        <v>385</v>
+        <v>341</v>
       </c>
       <c r="C6" s="24">
-        <v>12073</v>
+        <v>11906</v>
       </c>
       <c r="D6" s="25">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="E6" s="25">
+        <v>0.96699999999999997</v>
+      </c>
+      <c r="F6" s="22">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="G6" s="19">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="H6" s="19">
         <v>0.96599999999999997</v>
       </c>
-      <c r="E6" s="25">
-[...10 lines deleted...]
-      </c>
       <c r="I6" s="20">
-        <v>0.96899999999999997</v>
+        <v>0.96599999999999997</v>
       </c>
       <c r="J6" s="20">
         <v>0.94599999999999995</v>
       </c>
       <c r="K6" s="20">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="L6" s="21">
-        <v>1.2E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="M6" s="20">
-        <v>1.2999999999999999E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="N6" s="22">
-        <v>8.0000000000000002E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="O6" s="23">
-        <v>4.1000000000000002E-2</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" s="17">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C7" s="24">
-        <v>595</v>
+        <v>724</v>
       </c>
       <c r="D7" s="25">
-        <v>0.90800000000000003</v>
+        <v>0.93500000000000005</v>
       </c>
       <c r="E7" s="25">
-        <v>0.91800000000000004</v>
+        <v>0.95299999999999996</v>
       </c>
       <c r="F7" s="22">
-        <v>0.91400000000000003</v>
+        <v>0.96499999999999997</v>
       </c>
       <c r="G7" s="19">
-        <v>0.89700000000000002</v>
+        <v>0.95299999999999996</v>
       </c>
       <c r="H7" s="19">
-        <v>0.90100000000000002</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="I7" s="20">
-        <v>0.90900000000000003</v>
+        <v>0.95</v>
       </c>
       <c r="J7" s="19">
-        <v>0.83</v>
+        <v>0.91300000000000003</v>
       </c>
       <c r="K7" s="26">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="L7" s="21">
-        <v>3.5000000000000003E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="M7" s="20">
-        <v>3.6999999999999998E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="N7" s="22">
-        <v>2.5000000000000001E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="O7" s="23">
-        <v>0.13300000000000001</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B8" s="17">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="C8" s="24">
-        <v>6016</v>
+        <v>5579</v>
       </c>
       <c r="D8" s="25">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="E8" s="25">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="F8" s="25">
+        <v>0.96399999999999997</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0.93899999999999995</v>
+      </c>
+      <c r="H8" s="25">
         <v>0.95</v>
       </c>
-      <c r="E8" s="25">
-[...10 lines deleted...]
-      </c>
       <c r="I8" s="22">
-        <v>0.96799999999999997</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="J8" s="19">
-        <v>0.92800000000000005</v>
+        <v>0.90800000000000003</v>
       </c>
       <c r="K8" s="19">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="L8" s="21">
-        <v>1.7000000000000001E-2</v>
+        <v>0.02</v>
       </c>
       <c r="M8" s="20">
-        <v>1.9E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="N8" s="22">
-        <v>1.2999999999999999E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="O8" s="23">
-        <v>5.2999999999999999E-2</v>
+        <v>7.0999999999999994E-2</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B9" s="27">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C9" s="28">
-        <v>1856</v>
+        <v>1818</v>
       </c>
       <c r="D9" s="29">
-        <v>0.96</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="E9" s="29">
-        <v>0.96799999999999997</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="F9" s="29">
-        <v>0.97499999999999998</v>
+        <v>0.98</v>
       </c>
       <c r="G9" s="29">
-        <v>0.96599999999999997</v>
+        <v>0.97299999999999998</v>
       </c>
       <c r="H9" s="29">
-        <v>0.97</v>
+        <v>0.97199999999999998</v>
       </c>
       <c r="I9" s="30">
-        <v>0.97299999999999998</v>
+        <v>0.97699999999999998</v>
       </c>
       <c r="J9" s="30">
-        <v>0.94399999999999995</v>
+        <v>0.94799999999999995</v>
       </c>
       <c r="K9" s="31">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="L9" s="21">
-        <v>1.4999999999999999E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="M9" s="20">
-        <v>1.4999999999999999E-2</v>
+        <v>0.01</v>
       </c>
       <c r="N9" s="22">
-        <v>1.0999999999999999E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="O9" s="23">
-        <v>4.1000000000000002E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B10" s="27">
-        <v>836</v>
+        <v>766</v>
       </c>
       <c r="C10" s="28">
-        <v>23922</v>
+        <v>22257</v>
       </c>
       <c r="D10" s="29">
-        <v>0.97399999999999998</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="E10" s="29">
         <v>0.97499999999999998</v>
       </c>
       <c r="F10" s="29">
         <v>0.98199999999999998</v>
       </c>
       <c r="G10" s="29">
-        <v>0.97099999999999997</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="H10" s="29">
-        <v>0.97599999999999998</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="I10" s="29">
         <v>0.97699999999999998</v>
       </c>
       <c r="J10" s="29">
-        <v>0.95399999999999996</v>
+        <v>0.95699999999999996</v>
       </c>
       <c r="K10" s="22">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="L10" s="21">
-        <v>7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="M10" s="20">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N10" s="22">
-        <v>5.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="O10" s="23">
-        <v>3.6999999999999998E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B11" s="32">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C11" s="33">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="D11" s="34">
-        <v>0.93700000000000006</v>
+        <v>0.94699999999999995</v>
       </c>
       <c r="E11" s="34">
-        <v>0.95299999999999996</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="F11" s="34">
         <v>0.95299999999999996</v>
       </c>
       <c r="G11" s="34">
-        <v>0.96099999999999997</v>
+        <v>0.94199999999999995</v>
       </c>
       <c r="H11" s="34">
-        <v>0.95299999999999996</v>
+        <v>0.93600000000000005</v>
       </c>
       <c r="I11" s="34">
-        <v>0.95299999999999996</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="J11" s="34">
-        <v>0.92900000000000005</v>
+        <v>0.90100000000000002</v>
       </c>
       <c r="K11" s="35">
         <v>0</v>
       </c>
       <c r="L11" s="22">
-        <v>2.4E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="M11" s="20">
-        <v>2.4E-2</v>
-[...2 lines deleted...]
-        <v>1.6E-2</v>
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="N11" s="46">
+        <v>0</v>
       </c>
       <c r="O11" s="23">
-        <v>4.7E-2</v>
+        <v>8.2000000000000003E-2</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B12" s="17">
-        <v>371</v>
+        <v>339</v>
       </c>
       <c r="C12" s="24">
-        <v>11200</v>
+        <v>10572</v>
       </c>
       <c r="D12" s="25">
-        <v>0.97599999999999998</v>
+        <v>0.97399999999999998</v>
       </c>
       <c r="E12" s="25">
-        <v>0.98099999999999998</v>
+        <v>0.97699999999999998</v>
       </c>
       <c r="F12" s="25">
-        <v>0.98499999999999999</v>
+        <v>0.98299999999999998</v>
       </c>
       <c r="G12" s="25">
-        <v>0.98099999999999998</v>
+        <v>0.97699999999999998</v>
       </c>
       <c r="H12" s="25">
         <v>0.97899999999999998</v>
       </c>
       <c r="I12" s="25">
-        <v>0.98</v>
+        <v>0.98099999999999998</v>
       </c>
       <c r="J12" s="25">
-        <v>0.96399999999999997</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="K12" s="25">
         <v>1E-3</v>
       </c>
       <c r="L12" s="25">
-        <v>7.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="M12" s="22">
-        <v>8.0000000000000002E-3</v>
+        <v>0.01</v>
       </c>
       <c r="N12" s="22">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="O12" s="23">
-        <v>2.8000000000000001E-2</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B13" s="27">
-        <v>231</v>
+        <v>201</v>
       </c>
       <c r="C13" s="28">
-        <v>7710</v>
+        <v>7213</v>
       </c>
       <c r="D13" s="29">
-        <v>0.95</v>
+        <v>0.94899999999999995</v>
       </c>
       <c r="E13" s="29">
+        <v>0.95399999999999996</v>
+      </c>
+      <c r="F13" s="29">
         <v>0.95499999999999996</v>
       </c>
-      <c r="F13" s="29">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="29">
-        <v>0.95</v>
+        <v>0.94399999999999995</v>
       </c>
       <c r="H13" s="29">
-        <v>0.96299999999999997</v>
+        <v>0.94899999999999995</v>
       </c>
       <c r="I13" s="29">
-        <v>0.96499999999999997</v>
+        <v>0.95299999999999996</v>
       </c>
       <c r="J13" s="29">
-        <v>0.91800000000000004</v>
+        <v>0.92500000000000004</v>
       </c>
       <c r="K13" s="29">
         <v>2E-3</v>
       </c>
       <c r="L13" s="29">
-        <v>1.4E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="M13" s="30">
-        <v>1.6E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="N13" s="22">
-        <v>1.0999999999999999E-2</v>
+        <v>0.01</v>
       </c>
       <c r="O13" s="23">
-        <v>6.7000000000000004E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B14" s="17">
-        <v>377</v>
+        <v>321</v>
       </c>
       <c r="C14" s="24">
-        <v>9209</v>
+        <v>9595</v>
       </c>
       <c r="D14" s="25">
-        <v>0.94599999999999995</v>
+        <v>0.96</v>
       </c>
       <c r="E14" s="25">
-        <v>0.95399999999999996</v>
+        <v>0.97</v>
       </c>
       <c r="F14" s="25">
-        <v>0.96599999999999997</v>
+        <v>0.97799999999999998</v>
       </c>
       <c r="G14" s="25">
-        <v>0.94299999999999995</v>
+        <v>0.96099999999999997</v>
       </c>
       <c r="H14" s="25">
-        <v>0.95299999999999996</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="I14" s="25">
-        <v>0.96399999999999997</v>
+        <v>0.97</v>
       </c>
       <c r="J14" s="25">
-        <v>0.90700000000000003</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="K14" s="25">
         <v>1E-3</v>
       </c>
       <c r="L14" s="25">
-        <v>5.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="M14" s="22">
-        <v>6.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="N14" s="22">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="O14" s="23">
-        <v>8.5999999999999993E-2</v>
+        <v>5.8999999999999997E-2</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="36" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B15" s="37">
-        <v>347</v>
+        <v>312</v>
       </c>
       <c r="C15" s="38">
-        <v>10768</v>
+        <v>9998</v>
       </c>
       <c r="D15" s="39">
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="E15" s="39">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="F15" s="39">
         <v>0.97199999999999998</v>
       </c>
-      <c r="E15" s="39">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="39">
-        <v>0.97199999999999998</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="H15" s="39">
-        <v>0.96699999999999997</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="I15" s="39">
-        <v>0.97499999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="J15" s="39">
-        <v>0.94599999999999995</v>
+        <v>0.93799999999999994</v>
       </c>
       <c r="K15" s="39">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="L15" s="39">
+        <v>1.6E-2</v>
+      </c>
+      <c r="M15" s="21">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="N15" s="21">
         <v>1.0999999999999999E-2</v>
       </c>
-      <c r="M15" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="40">
-        <v>4.1000000000000002E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" s="41">
-        <v>3306</v>
+        <v>2965</v>
       </c>
       <c r="C16" s="41">
-        <v>94528</v>
+        <v>90319</v>
       </c>
       <c r="D16" s="42">
-        <v>0.96499999999999997</v>
+        <v>0.96399999999999997</v>
       </c>
       <c r="E16" s="42">
-        <v>0.96799999999999997</v>
+        <v>0.97</v>
       </c>
       <c r="F16" s="42">
-        <v>0.97599999999999998</v>
+        <v>0.97499999999999998</v>
       </c>
       <c r="G16" s="42">
         <v>0.96599999999999997</v>
       </c>
       <c r="H16" s="42">
-        <v>0.96699999999999997</v>
+        <v>0.96799999999999997</v>
       </c>
       <c r="I16" s="42">
-        <v>0.97199999999999998</v>
+        <v>0.97099999999999997</v>
       </c>
       <c r="J16" s="42">
-        <v>0.94199999999999995</v>
+        <v>0.94399999999999995</v>
       </c>
       <c r="K16" s="42">
         <v>1E-3</v>
       </c>
       <c r="L16" s="42">
-        <v>0.01</v>
+        <v>1.2E-2</v>
       </c>
       <c r="M16" s="43">
-        <v>1.2E-2</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="N16" s="42">
-        <v>7.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="O16" s="44">
-        <v>4.7E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1" bottom="1" header="0.25" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"-,Bold"&amp;16Childcare/Preschool Immunization and Exemption Rates by County 2024-2025&amp;"-,Regular"&amp;11
+    <oddHeader>&amp;C&amp;"-,Bold"&amp;16Childcare/Preschool Immunization and Exemption Rates by County 2025-2026&amp;"-,Regular"&amp;11
 &amp;10&amp;KC00000See "Notes" Tab for Explanation of Symbols and Limitations</oddHeader>
-    <oddFooter>&amp;CMassachusetts Department of Public Health Immunization Division&amp;RUpdated April 2025 - Page &amp;P</oddFooter>
+    <oddFooter>&amp;CMassachusetts Department of Public Health Immunization Division&amp;RUpdated March 2026 - Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Notes by County</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>ChildcarePreK Rates by County</vt:lpstr>
       <vt:lpstr>'ChildcarePreK Rates by County'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>