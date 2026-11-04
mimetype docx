--- v0 (2025-11-02)
+++ v1 (2026-11-04)
@@ -28,248 +28,255 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB6230" w:rsidRPr="00FB6230" w14:paraId="22BEB066" w14:textId="77777777" w:rsidTr="00E9017D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047860ED" w14:textId="46D6EC77" w:rsidR="009B04BA" w:rsidRDefault="009B04BA" w:rsidP="00CA3C56">
+          <w:p w14:paraId="047860ED" w14:textId="1D8C2676" w:rsidR="009B04BA" w:rsidRDefault="009B04BA" w:rsidP="00CA3C56">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Massachusetts </w:t>
             </w:r>
             <w:r w:rsidR="00004E0E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Childcare</w:t>
             </w:r>
             <w:r w:rsidR="00DA043C" w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">/Preschool </w:t>
             </w:r>
             <w:r w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunization Survey Instructions – </w:t>
             </w:r>
             <w:r w:rsidR="00CA3C56" w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3C56">
+            <w:r w:rsidR="000B4883">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00CA3C56" w:rsidRPr="005B48C6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00CA3C56">
+            <w:r w:rsidR="000B4883">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2977CF73" w14:textId="5709F84B" w:rsidR="00CA3C56" w:rsidRPr="001873F9" w:rsidRDefault="00CA3C56" w:rsidP="00CA3C56">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Childcare/Preschool</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192B072B" w14:textId="77777777" w:rsidR="009B04BA" w:rsidRPr="00FB6230" w:rsidRDefault="009B04BA" w:rsidP="00FB6230">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794210" w:rsidRPr="00FB6230" w14:paraId="7E4FED10" w14:textId="77777777" w:rsidTr="00E9017D">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0882003E" w14:textId="77777777" w:rsidR="00794210" w:rsidRPr="00794210" w:rsidRDefault="004E05DD" w:rsidP="004E05DD">
+          <w:p w14:paraId="0882003E" w14:textId="77777777" w:rsidR="00794210" w:rsidRPr="00BB3A64" w:rsidRDefault="004E05DD" w:rsidP="004E05DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk81298744"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Before You Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB6230" w:rsidRPr="00FB6230" w14:paraId="28A6A41E" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="26CA3784" w14:textId="14A359FD" w:rsidR="00DA0FF4" w:rsidRPr="0051104D" w:rsidRDefault="00DA0FF4" w:rsidP="00BE1012">
+          <w:p w14:paraId="26CA3784" w14:textId="2F4E5873" w:rsidR="00DA0FF4" w:rsidRPr="0051104D" w:rsidRDefault="00DA0FF4" w:rsidP="00BE1012">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys must be completed no later than January </w:t>
             </w:r>
             <w:r w:rsidR="00CA3C56">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>23</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B414A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00BF6602">
+            <w:r w:rsidR="00B414A7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A2D3D3" w14:textId="13751720" w:rsidR="004F4B63" w:rsidRDefault="00151FBC" w:rsidP="00BE1012">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0504F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">All supporting school survey documents can be found </w:t>
             </w:r>
             <w:r w:rsidR="00AE1CE7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -943,55 +950,55 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B478D3" w:rsidRPr="00FB6230" w14:paraId="2EAA3A7D" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2550FA97" w14:textId="5DBEFC37" w:rsidR="00B478D3" w:rsidRPr="00B75B86" w:rsidRDefault="00B478D3" w:rsidP="00ED6875">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6875">
+            <w:r w:rsidRPr="00BB3A64">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B75B86" w:rsidRPr="00FB6230" w14:paraId="6B025FC0" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="4A400877" w14:textId="3A43E7FA" w:rsidR="001A61FF" w:rsidRDefault="008828CE" w:rsidP="003C0BED">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
@@ -1434,67 +1441,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ask how many CHILDREN meet the specified requirements (or recommendations). These questions ARE NOT asking for the </w:t>
             </w:r>
             <w:r w:rsidR="00CA3C56">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">total </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">number of </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>number of doses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6857C3B7" w14:textId="128195CB" w:rsidR="00826CE8" w:rsidRDefault="00826CE8" w:rsidP="003C0BED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please note that vaccine doses that meet </w:t>
             </w:r>
             <w:r w:rsidR="005866B1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
@@ -1609,86 +1600,76 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5005" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2930"/>
         <w:gridCol w:w="7854"/>
         <w:gridCol w:w="17"/>
       </w:tblGrid>
       <w:tr w:rsidR="00197888" w:rsidRPr="00FB6230" w14:paraId="736BE84E" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="33EBAD80" w14:textId="2CB4EB67" w:rsidR="00197888" w:rsidRPr="0051104D" w:rsidRDefault="00601241" w:rsidP="00197888">
+          <w:p w14:paraId="33EBAD80" w14:textId="2CB4EB67" w:rsidR="00197888" w:rsidRPr="00BB3A64" w:rsidRDefault="00601241" w:rsidP="00197888">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...7 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Step</w:t>
-[...15 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:t xml:space="preserve">Step </w:t>
+            </w:r>
+            <w:r w:rsidR="00197888" w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00794210" w:rsidRPr="00FB6230" w14:paraId="18DBEEDA" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="64D34A72" w14:textId="1141A3B9" w:rsidR="00794210" w:rsidRPr="00794210" w:rsidRDefault="00794210" w:rsidP="00794210">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
@@ -2063,66 +2044,66 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>As long as</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A0504F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> a child has AT LEAST that number of doses, count that child.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0504F" w:rsidRPr="00FB6230" w14:paraId="058844C6" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="11766187" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00A0504F" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
+          <w:p w14:paraId="11766187" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00BB3A64" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A0504F">
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>REQUIRED VACCINES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00794210" w:rsidRPr="00FB6230" w14:paraId="71CC4E73" w14:textId="77777777" w:rsidTr="00ED6875">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="57C31368" w14:textId="1B647838" w:rsidR="00794210" w:rsidRPr="00A0504F" w:rsidRDefault="00794210" w:rsidP="00A0504F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -3289,86 +3270,126 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0504F" w:rsidRPr="00FB6230" w14:paraId="49ED7E03" w14:textId="77777777" w:rsidTr="00805F01">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="pct"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5B2FF68B" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00D60D56" w:rsidRDefault="00A0504F" w:rsidP="00D60D56">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60D56">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>How many of the children age 2 and older have a history of chickenpox disease? (Do not include those with a dose of vaccine.)</w:t>
+              <w:t xml:space="preserve">How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D60D56">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>many of the</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60D56">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> children </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D60D56">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D60D56">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 and older have a history of chickenpox disease? (Do not include those with a dose of vaccine.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3636" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5A1220DD" w14:textId="77777777" w:rsidR="00D60D56" w:rsidRDefault="00D60D56" w:rsidP="00D60D56">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Insert the number of children that have a physician-certified history of chickenpox disease on file with your school</w:t>
             </w:r>
             <w:r w:rsidR="007B1994">
               <w:t>/facility</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0483AD7C" w14:textId="77777777" w:rsidR="00D60D56" w:rsidRPr="001E1BC2" w:rsidRDefault="00D60D56" w:rsidP="00D60D56">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1BC2">
-              <w:t>A reliable history of chickenpox disease requires a diagnosis of chickenpox or interpretation of parent/guardian description of chickenpox by a physician, nurse practitioner, physician assistant or designee.</w:t>
+              <w:t xml:space="preserve">A reliable history of chickenpox disease requires a diagnosis of chickenpox or interpretation of parent/guardian description of chickenpox by a physician, nurse practitioner, physician assistant or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E1BC2">
+              <w:t>designee</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001E1BC2">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AA31070" w14:textId="4FD7B055" w:rsidR="00D60D56" w:rsidRPr="00D60D56" w:rsidRDefault="00D60D56" w:rsidP="00D82932">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="001E1BC2">
               <w:t xml:space="preserve">If a </w:t>
             </w:r>
             <w:r>
               <w:t>child</w:t>
             </w:r>
             <w:r w:rsidRPr="001E1BC2">
               <w:t xml:space="preserve"> has BOTH </w:t>
             </w:r>
             <w:r w:rsidR="003D4B4C">
               <w:t>1 dose of V</w:t>
             </w:r>
             <w:r>
               <w:t>aricella vaccine and history of disease</w:t>
             </w:r>
@@ -3810,92 +3831,92 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="000B038B">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>e.g. cannot be 15 if only 10 have 1 dose of MMR.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A0504F" w:rsidRPr="00FB6230" w14:paraId="49D8682A" w14:textId="77777777" w:rsidTr="00805F01">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9AB31E" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
+          <w:p w14:paraId="4F9AB31E" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00BB3A64" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>RECOMMENDED VACCINES (not required)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD671CB" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00A0504F" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
+          <w:p w14:paraId="7CD671CB" w14:textId="77777777" w:rsidR="00A0504F" w:rsidRPr="00BB3A64" w:rsidRDefault="00A0504F" w:rsidP="00A0504F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B038B">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B038B">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> list the information you have available – if you do not have information on one or more vaccines, please put “0”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B038B" w:rsidRPr="00FB6230" w14:paraId="20CA2308" w14:textId="77777777" w:rsidTr="00805F01">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0E20F0FF" w14:textId="35811D8C" w:rsidR="000B038B" w:rsidRPr="000B038B" w:rsidRDefault="000B038B" w:rsidP="000B038B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -4248,54 +4269,54 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> of the “Rotavirus” column in the Immunization Survey Worksheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76593" w:rsidRPr="00FB6230" w14:paraId="614267A0" w14:textId="77777777" w:rsidTr="00805F01">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2B4716CC" w14:textId="62230B6E" w:rsidR="00A76593" w:rsidRDefault="00A76593" w:rsidP="00A76593">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EXEMPTIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76593" w:rsidRPr="00FB6230" w14:paraId="5E9B64F0" w14:textId="77777777" w:rsidTr="00A76593">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="16CD5750" w14:textId="416A58D1" w:rsidR="00A76593" w:rsidRPr="007B1994" w:rsidRDefault="00A76593" w:rsidP="00A76593">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -4390,51 +4411,59 @@
             <w:r w:rsidRPr="00A0504F">
               <w:t xml:space="preserve">A medical exemption is a statement from a physician stating that a vaccine is medically contraindicated for a </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">child </w:t>
             </w:r>
             <w:r w:rsidRPr="00A0504F">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r>
               <w:t>should</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0504F">
               <w:t xml:space="preserve"> be renewed annually at the start of the school year.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BEB274" w14:textId="77777777" w:rsidR="00A76593" w:rsidRPr="00A0504F" w:rsidRDefault="00A76593" w:rsidP="00A76593">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0504F">
-              <w:t xml:space="preserve">NOTE: This question is asking for the </w:t>
+              <w:t xml:space="preserve">NOTE: This question is asking </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A0504F">
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A0504F">
+              <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r w:rsidRPr="00A0504F">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">number of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>children</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0504F">
               <w:t xml:space="preserve">, not the total number of medical exemptions. If a </w:t>
             </w:r>
             <w:r>
               <w:t>child</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0504F">
               <w:t xml:space="preserve"> has medical exemptions to multiple vaccines, this only counts as 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5069,130 +5098,104 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (see Question 23 through 27)</w:t>
             </w:r>
             <w:r w:rsidRPr="00282A21">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76593" w:rsidRPr="00FB6230" w14:paraId="4CC9C004" w14:textId="77777777" w:rsidTr="00A76593">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="5F975CA3" w14:textId="4513A94A" w:rsidR="00A76593" w:rsidRPr="007B1994" w:rsidRDefault="00A76593" w:rsidP="00A76593">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> about staff immunizations.</w:t>
+          <w:p w14:paraId="5F975CA3" w14:textId="4513A94A" w:rsidR="00A76593" w:rsidRPr="00BB3A64" w:rsidRDefault="00A76593" w:rsidP="00A76593">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If you are licensed by EEC, please answer questions 21 through 25 about staff immunizations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76593" w:rsidRPr="00794210" w14:paraId="5655D637" w14:textId="77777777" w:rsidTr="00B3072C">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="590956DA" w14:textId="543154AF" w:rsidR="00A76593" w:rsidRPr="009F5B7E" w:rsidRDefault="00A76593" w:rsidP="00A76593">
+          <w:p w14:paraId="590956DA" w14:textId="543154AF" w:rsidR="00A76593" w:rsidRPr="00BB3A64" w:rsidRDefault="00A76593" w:rsidP="00A76593">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r w:rsidRPr="00BB3A64">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
+                <w:b/>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Step</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Step 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76593" w:rsidRPr="00794210" w14:paraId="4E7772EF" w14:textId="77777777" w:rsidTr="00B3072C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="674937F3" w14:textId="08ED4B8C" w:rsidR="00A76593" w:rsidRPr="006E134C" w:rsidRDefault="00A76593" w:rsidP="00A76593">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Helvetica"/>
@@ -5497,61 +5500,61 @@
     </w:tbl>
     <w:p w14:paraId="3682045B" w14:textId="77777777" w:rsidR="00036B9F" w:rsidRPr="00FB6230" w:rsidRDefault="00036B9F" w:rsidP="00FB0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00036B9F" w:rsidRPr="00FB6230" w:rsidSect="00E9017D">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="770C5788" w14:textId="77777777" w:rsidR="00D26C47" w:rsidRDefault="00D26C47" w:rsidP="00151FBC">
+    <w:p w14:paraId="75B62A83" w14:textId="77777777" w:rsidR="00FF4A7A" w:rsidRDefault="00FF4A7A" w:rsidP="00151FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67314E74" w14:textId="77777777" w:rsidR="00D26C47" w:rsidRDefault="00D26C47" w:rsidP="00151FBC">
+    <w:p w14:paraId="0A87D06E" w14:textId="77777777" w:rsidR="00FF4A7A" w:rsidRDefault="00FF4A7A" w:rsidP="00151FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5570,107 +5573,120 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="286786224"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="30085167" w14:textId="77777777" w:rsidR="00CA3C56" w:rsidRPr="00CD03BF" w:rsidRDefault="00CA3C56" w:rsidP="00CA3C56">
+      <w:p w14:paraId="30085167" w14:textId="428A7CC2" w:rsidR="00CA3C56" w:rsidRPr="00CD03BF" w:rsidRDefault="00CA3C56" w:rsidP="00CA3C56">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="10800"/>
           </w:tabs>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Massachusetts Department of Public Health – Immunization Division</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
-          <w:t>Reviewed September 2025</w:t>
+          <w:t>Reviewed September 202</w:t>
+        </w:r>
+        <w:r w:rsidR="000C0AF1">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="5094CF4C" w14:textId="6CB08A72" w:rsidR="00E9017D" w:rsidRPr="00601241" w:rsidRDefault="00CA3C56" w:rsidP="00601241">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00C502F7">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00C502F7">
@@ -5689,61 +5705,61 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00C502F7">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F264C23" w14:textId="77777777" w:rsidR="00D26C47" w:rsidRDefault="00D26C47" w:rsidP="00151FBC">
+    <w:p w14:paraId="7A9CFEDF" w14:textId="77777777" w:rsidR="00FF4A7A" w:rsidRDefault="00FF4A7A" w:rsidP="00151FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A6AB733" w14:textId="77777777" w:rsidR="00D26C47" w:rsidRDefault="00D26C47" w:rsidP="00151FBC">
+    <w:p w14:paraId="0D1EE26C" w14:textId="77777777" w:rsidR="00FF4A7A" w:rsidRDefault="00FF4A7A" w:rsidP="00151FBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038F3D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42F4122C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -8961,51 +8977,53 @@
     <w:rsid w:val="00014CFE"/>
     <w:rsid w:val="0003033E"/>
     <w:rsid w:val="0003048A"/>
     <w:rsid w:val="000367D7"/>
     <w:rsid w:val="00036B9F"/>
     <w:rsid w:val="00042527"/>
     <w:rsid w:val="00044EA3"/>
     <w:rsid w:val="00045383"/>
     <w:rsid w:val="000455C7"/>
     <w:rsid w:val="0004662B"/>
     <w:rsid w:val="000529D1"/>
     <w:rsid w:val="00061739"/>
     <w:rsid w:val="0006200B"/>
     <w:rsid w:val="0006217C"/>
     <w:rsid w:val="00062CCC"/>
     <w:rsid w:val="0007142A"/>
     <w:rsid w:val="00071D7F"/>
     <w:rsid w:val="00072386"/>
     <w:rsid w:val="00082BF7"/>
     <w:rsid w:val="000932A4"/>
     <w:rsid w:val="000942BD"/>
     <w:rsid w:val="00094E15"/>
     <w:rsid w:val="00097833"/>
     <w:rsid w:val="000A3228"/>
     <w:rsid w:val="000B038B"/>
+    <w:rsid w:val="000B4883"/>
     <w:rsid w:val="000B6839"/>
+    <w:rsid w:val="000C0AF1"/>
     <w:rsid w:val="000C465C"/>
     <w:rsid w:val="000C66A2"/>
     <w:rsid w:val="000D5AF7"/>
     <w:rsid w:val="000E0F4E"/>
     <w:rsid w:val="000E110A"/>
     <w:rsid w:val="000E3CF2"/>
     <w:rsid w:val="000E4FC2"/>
     <w:rsid w:val="000F1401"/>
     <w:rsid w:val="001022FD"/>
     <w:rsid w:val="00103E92"/>
     <w:rsid w:val="00106886"/>
     <w:rsid w:val="00106EEB"/>
     <w:rsid w:val="0011276A"/>
     <w:rsid w:val="00113BF9"/>
     <w:rsid w:val="00113F9D"/>
     <w:rsid w:val="00120983"/>
     <w:rsid w:val="00126556"/>
     <w:rsid w:val="001276E6"/>
     <w:rsid w:val="00137CD0"/>
     <w:rsid w:val="0014689D"/>
     <w:rsid w:val="00146FA6"/>
     <w:rsid w:val="00150800"/>
     <w:rsid w:val="00151FBC"/>
     <w:rsid w:val="00153247"/>
     <w:rsid w:val="001560F8"/>
@@ -9097,226 +9115,235 @@
     <w:rsid w:val="004C1C49"/>
     <w:rsid w:val="004D0777"/>
     <w:rsid w:val="004E05DD"/>
     <w:rsid w:val="004E517F"/>
     <w:rsid w:val="004F097B"/>
     <w:rsid w:val="004F1766"/>
     <w:rsid w:val="004F4B63"/>
     <w:rsid w:val="00507C59"/>
     <w:rsid w:val="005107D6"/>
     <w:rsid w:val="0051104D"/>
     <w:rsid w:val="00523E51"/>
     <w:rsid w:val="00533CEF"/>
     <w:rsid w:val="005449E5"/>
     <w:rsid w:val="00544E24"/>
     <w:rsid w:val="0055640E"/>
     <w:rsid w:val="00565C9B"/>
     <w:rsid w:val="0058622A"/>
     <w:rsid w:val="005866B1"/>
     <w:rsid w:val="00587BB1"/>
     <w:rsid w:val="005904CA"/>
     <w:rsid w:val="005906CD"/>
     <w:rsid w:val="005B426E"/>
     <w:rsid w:val="005B48C6"/>
     <w:rsid w:val="005B5238"/>
     <w:rsid w:val="005B7AF3"/>
+    <w:rsid w:val="005C5B93"/>
     <w:rsid w:val="005F1AA9"/>
     <w:rsid w:val="005F3061"/>
     <w:rsid w:val="00600446"/>
     <w:rsid w:val="00601241"/>
     <w:rsid w:val="0060617C"/>
     <w:rsid w:val="00612142"/>
     <w:rsid w:val="00612720"/>
     <w:rsid w:val="00615EF7"/>
     <w:rsid w:val="00621CE9"/>
     <w:rsid w:val="0062234D"/>
     <w:rsid w:val="0062446E"/>
     <w:rsid w:val="00637C91"/>
     <w:rsid w:val="00645A8D"/>
     <w:rsid w:val="006528D5"/>
     <w:rsid w:val="006536FA"/>
     <w:rsid w:val="00660E39"/>
     <w:rsid w:val="006676CF"/>
     <w:rsid w:val="00681D78"/>
     <w:rsid w:val="006834B6"/>
     <w:rsid w:val="00683A05"/>
     <w:rsid w:val="00683D72"/>
     <w:rsid w:val="00685616"/>
+    <w:rsid w:val="00685C3E"/>
     <w:rsid w:val="00692C9F"/>
     <w:rsid w:val="00697A21"/>
     <w:rsid w:val="006A307F"/>
     <w:rsid w:val="006B38F8"/>
     <w:rsid w:val="006B3F1C"/>
     <w:rsid w:val="006C457F"/>
     <w:rsid w:val="006C4D60"/>
     <w:rsid w:val="006E134C"/>
     <w:rsid w:val="007108EE"/>
     <w:rsid w:val="00717AFB"/>
     <w:rsid w:val="00724C66"/>
     <w:rsid w:val="00726EDC"/>
     <w:rsid w:val="00735124"/>
     <w:rsid w:val="0073664C"/>
     <w:rsid w:val="00736D5E"/>
     <w:rsid w:val="00740E5F"/>
+    <w:rsid w:val="00750698"/>
     <w:rsid w:val="00762E08"/>
     <w:rsid w:val="0076339F"/>
     <w:rsid w:val="0076461E"/>
     <w:rsid w:val="0077406F"/>
     <w:rsid w:val="00783A51"/>
     <w:rsid w:val="00787065"/>
     <w:rsid w:val="00792A5B"/>
     <w:rsid w:val="00794210"/>
     <w:rsid w:val="00797A7E"/>
     <w:rsid w:val="007A4545"/>
     <w:rsid w:val="007B1994"/>
     <w:rsid w:val="007B7970"/>
     <w:rsid w:val="007B7A1C"/>
     <w:rsid w:val="007C0F76"/>
     <w:rsid w:val="007C46E2"/>
     <w:rsid w:val="007C49C3"/>
     <w:rsid w:val="007C5DDA"/>
     <w:rsid w:val="007C5FF2"/>
     <w:rsid w:val="007E52E2"/>
     <w:rsid w:val="007E7D53"/>
     <w:rsid w:val="007F3E92"/>
     <w:rsid w:val="007F3FB8"/>
     <w:rsid w:val="00803B6C"/>
     <w:rsid w:val="00805F01"/>
     <w:rsid w:val="008109AD"/>
     <w:rsid w:val="00820A77"/>
     <w:rsid w:val="00823D8F"/>
     <w:rsid w:val="00826CE8"/>
     <w:rsid w:val="00836249"/>
     <w:rsid w:val="0084460B"/>
     <w:rsid w:val="0085042A"/>
     <w:rsid w:val="00854311"/>
     <w:rsid w:val="00854350"/>
     <w:rsid w:val="00860543"/>
     <w:rsid w:val="00860CBE"/>
     <w:rsid w:val="00862304"/>
     <w:rsid w:val="008828CE"/>
     <w:rsid w:val="00886AB2"/>
     <w:rsid w:val="00890FFE"/>
     <w:rsid w:val="00892675"/>
     <w:rsid w:val="00894285"/>
     <w:rsid w:val="008A093A"/>
     <w:rsid w:val="008A0A69"/>
     <w:rsid w:val="008A3126"/>
     <w:rsid w:val="008C1EBD"/>
     <w:rsid w:val="008C46C8"/>
+    <w:rsid w:val="008C6307"/>
     <w:rsid w:val="008C7D37"/>
     <w:rsid w:val="008D0D83"/>
     <w:rsid w:val="008D202D"/>
     <w:rsid w:val="008D33E1"/>
     <w:rsid w:val="008D5409"/>
     <w:rsid w:val="008E65F6"/>
     <w:rsid w:val="009058F1"/>
     <w:rsid w:val="00906240"/>
     <w:rsid w:val="00911DB7"/>
     <w:rsid w:val="00913614"/>
     <w:rsid w:val="0091517A"/>
     <w:rsid w:val="00916586"/>
     <w:rsid w:val="009211BA"/>
     <w:rsid w:val="009213DA"/>
     <w:rsid w:val="0092254B"/>
     <w:rsid w:val="0093331F"/>
     <w:rsid w:val="0094432E"/>
     <w:rsid w:val="0095224D"/>
     <w:rsid w:val="00952B0B"/>
     <w:rsid w:val="00952C80"/>
     <w:rsid w:val="009607D8"/>
     <w:rsid w:val="009666D5"/>
     <w:rsid w:val="009719AE"/>
     <w:rsid w:val="00973332"/>
     <w:rsid w:val="00976710"/>
     <w:rsid w:val="009843F1"/>
     <w:rsid w:val="0099352A"/>
     <w:rsid w:val="009A2F29"/>
     <w:rsid w:val="009A40DB"/>
     <w:rsid w:val="009B04BA"/>
     <w:rsid w:val="009C4358"/>
     <w:rsid w:val="009C4D6A"/>
     <w:rsid w:val="009C70C3"/>
     <w:rsid w:val="009D0B7F"/>
+    <w:rsid w:val="009D479A"/>
+    <w:rsid w:val="009D4B88"/>
     <w:rsid w:val="009F11AC"/>
     <w:rsid w:val="009F4A3B"/>
     <w:rsid w:val="009F5B7E"/>
     <w:rsid w:val="009F706E"/>
     <w:rsid w:val="00A0073C"/>
     <w:rsid w:val="00A0504F"/>
     <w:rsid w:val="00A07B37"/>
     <w:rsid w:val="00A124B3"/>
     <w:rsid w:val="00A1317C"/>
     <w:rsid w:val="00A1793E"/>
     <w:rsid w:val="00A2410F"/>
     <w:rsid w:val="00A40C19"/>
     <w:rsid w:val="00A46095"/>
     <w:rsid w:val="00A55522"/>
     <w:rsid w:val="00A6022C"/>
     <w:rsid w:val="00A640B4"/>
     <w:rsid w:val="00A73511"/>
     <w:rsid w:val="00A76593"/>
     <w:rsid w:val="00A80FEC"/>
     <w:rsid w:val="00A836A9"/>
     <w:rsid w:val="00A841F0"/>
     <w:rsid w:val="00A84355"/>
     <w:rsid w:val="00A956D5"/>
     <w:rsid w:val="00A96C25"/>
     <w:rsid w:val="00AB1328"/>
     <w:rsid w:val="00AB2926"/>
     <w:rsid w:val="00AC3F6B"/>
     <w:rsid w:val="00AC55BD"/>
     <w:rsid w:val="00AD2080"/>
     <w:rsid w:val="00AE1CE7"/>
     <w:rsid w:val="00AE6CDE"/>
     <w:rsid w:val="00AF5956"/>
     <w:rsid w:val="00AF6FE7"/>
     <w:rsid w:val="00AF7EAD"/>
     <w:rsid w:val="00B219EF"/>
     <w:rsid w:val="00B3072C"/>
     <w:rsid w:val="00B32BD4"/>
+    <w:rsid w:val="00B414A7"/>
     <w:rsid w:val="00B42EA4"/>
     <w:rsid w:val="00B478D3"/>
     <w:rsid w:val="00B507A7"/>
     <w:rsid w:val="00B510CB"/>
     <w:rsid w:val="00B5205A"/>
     <w:rsid w:val="00B61854"/>
     <w:rsid w:val="00B71616"/>
     <w:rsid w:val="00B74C65"/>
     <w:rsid w:val="00B75B86"/>
     <w:rsid w:val="00B94620"/>
     <w:rsid w:val="00BA2146"/>
     <w:rsid w:val="00BA4979"/>
     <w:rsid w:val="00BB0FCD"/>
     <w:rsid w:val="00BB1703"/>
     <w:rsid w:val="00BB288A"/>
+    <w:rsid w:val="00BB3A64"/>
     <w:rsid w:val="00BB49A3"/>
     <w:rsid w:val="00BC01C8"/>
     <w:rsid w:val="00BE1012"/>
     <w:rsid w:val="00BE490B"/>
     <w:rsid w:val="00BE57EE"/>
     <w:rsid w:val="00BE5C72"/>
+    <w:rsid w:val="00BF14D9"/>
     <w:rsid w:val="00BF24B9"/>
     <w:rsid w:val="00BF6602"/>
     <w:rsid w:val="00C15D8C"/>
     <w:rsid w:val="00C250C2"/>
     <w:rsid w:val="00C3010F"/>
     <w:rsid w:val="00C32269"/>
     <w:rsid w:val="00C33C6D"/>
     <w:rsid w:val="00C427E9"/>
     <w:rsid w:val="00C535EF"/>
     <w:rsid w:val="00C549B2"/>
     <w:rsid w:val="00C5672E"/>
     <w:rsid w:val="00C57ECB"/>
     <w:rsid w:val="00C65344"/>
     <w:rsid w:val="00C76335"/>
     <w:rsid w:val="00C77275"/>
     <w:rsid w:val="00C83BFA"/>
     <w:rsid w:val="00C866D6"/>
     <w:rsid w:val="00C929AD"/>
     <w:rsid w:val="00C94B6F"/>
     <w:rsid w:val="00C9554D"/>
     <w:rsid w:val="00C959C6"/>
     <w:rsid w:val="00CA22E5"/>
     <w:rsid w:val="00CA3C56"/>
     <w:rsid w:val="00CC4A08"/>
     <w:rsid w:val="00CD2A1D"/>
@@ -9342,50 +9369,51 @@
     <w:rsid w:val="00D82738"/>
     <w:rsid w:val="00D82932"/>
     <w:rsid w:val="00D83234"/>
     <w:rsid w:val="00D87FD1"/>
     <w:rsid w:val="00D93DA0"/>
     <w:rsid w:val="00DA043C"/>
     <w:rsid w:val="00DA0FF4"/>
     <w:rsid w:val="00DB157A"/>
     <w:rsid w:val="00DB27C9"/>
     <w:rsid w:val="00DB3DB1"/>
     <w:rsid w:val="00DB6E04"/>
     <w:rsid w:val="00DC1270"/>
     <w:rsid w:val="00DC39EA"/>
     <w:rsid w:val="00DC7EA3"/>
     <w:rsid w:val="00DE3E42"/>
     <w:rsid w:val="00DE5CDC"/>
     <w:rsid w:val="00DF2312"/>
     <w:rsid w:val="00DF52C2"/>
     <w:rsid w:val="00E0348A"/>
     <w:rsid w:val="00E30670"/>
     <w:rsid w:val="00E33A40"/>
     <w:rsid w:val="00E374A4"/>
     <w:rsid w:val="00E41C50"/>
     <w:rsid w:val="00E45C04"/>
     <w:rsid w:val="00E46301"/>
+    <w:rsid w:val="00E53D98"/>
     <w:rsid w:val="00E6759A"/>
     <w:rsid w:val="00E73888"/>
     <w:rsid w:val="00E75876"/>
     <w:rsid w:val="00E76DCD"/>
     <w:rsid w:val="00E80428"/>
     <w:rsid w:val="00E841DC"/>
     <w:rsid w:val="00E87E9F"/>
     <w:rsid w:val="00E9017D"/>
     <w:rsid w:val="00E933D9"/>
     <w:rsid w:val="00E94A6A"/>
     <w:rsid w:val="00EA1017"/>
     <w:rsid w:val="00EA268F"/>
     <w:rsid w:val="00EA6740"/>
     <w:rsid w:val="00EA6EAF"/>
     <w:rsid w:val="00EB52ED"/>
     <w:rsid w:val="00EC0A0E"/>
     <w:rsid w:val="00EC2A0D"/>
     <w:rsid w:val="00ED2638"/>
     <w:rsid w:val="00ED426B"/>
     <w:rsid w:val="00ED6875"/>
     <w:rsid w:val="00ED70D1"/>
     <w:rsid w:val="00EE3613"/>
     <w:rsid w:val="00EF33A4"/>
     <w:rsid w:val="00EF6E87"/>
     <w:rsid w:val="00F028FF"/>
@@ -9393,65 +9421,66 @@
     <w:rsid w:val="00F07FC1"/>
     <w:rsid w:val="00F1009B"/>
     <w:rsid w:val="00F11B4A"/>
     <w:rsid w:val="00F222B2"/>
     <w:rsid w:val="00F36352"/>
     <w:rsid w:val="00F37488"/>
     <w:rsid w:val="00F4113A"/>
     <w:rsid w:val="00F450C6"/>
     <w:rsid w:val="00F4738E"/>
     <w:rsid w:val="00F47FEA"/>
     <w:rsid w:val="00F53F84"/>
     <w:rsid w:val="00F65A0C"/>
     <w:rsid w:val="00F9184D"/>
     <w:rsid w:val="00F91EBB"/>
     <w:rsid w:val="00F928D1"/>
     <w:rsid w:val="00FA0400"/>
     <w:rsid w:val="00FB0BAC"/>
     <w:rsid w:val="00FB4255"/>
     <w:rsid w:val="00FB6230"/>
     <w:rsid w:val="00FB775B"/>
     <w:rsid w:val="00FC4A6B"/>
     <w:rsid w:val="00FD205B"/>
     <w:rsid w:val="00FE0445"/>
     <w:rsid w:val="00FE6D51"/>
     <w:rsid w:val="00FE7D74"/>
+    <w:rsid w:val="00FF4A7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="435CCA24"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -10478,57 +10507,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2107</Words>
   <Characters>12013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>100</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>