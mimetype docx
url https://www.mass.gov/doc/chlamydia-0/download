--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -97,87 +97,101 @@
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00F555AF" w:rsidRPr="269CA80C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>hlamydia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471C3CDB" w14:textId="77777777" w:rsidR="00F555AF" w:rsidRPr="0044778F" w:rsidRDefault="00F555AF" w:rsidP="1BDB3C4F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1BDB3C4F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What is chlamydia?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215783C3" w14:textId="555D0A1C" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="1DEF1F37">
+    <w:p w14:paraId="215783C3" w14:textId="188171ED" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="1DEF1F37">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlamydia is a common sexually transmitted infection (STI) caused by </w:t>
       </w:r>
       <w:r w:rsidR="7C68445B" w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the bacterium, </w:t>
       </w:r>
       <w:r w:rsidR="7C68445B" w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Chlamydia trachomatis</w:t>
       </w:r>
       <w:r w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. People with chlamydia may not always have symptoms; however, untreated chlamydia can cause severe and permanent damage to reproductive organs, affect fertility, and increase the risk of pregnancy complications. This STI is curable with antibiotic medicine. An individual can get chlamydia</w:t>
+        <w:t xml:space="preserve">. People with chlamydia may not always have symptoms; however, untreated chlamydia can cause severe and permanent damage to reproductive organs, affect fertility, and increase the risk of pregnancy complications. This STI is curable with antibiotic medicine. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F04A50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anyone </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1DEF1F37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>can get chlamydia</w:t>
       </w:r>
       <w:r w:rsidR="2356A643" w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> more</w:t>
       </w:r>
       <w:r w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> than once; however, you can reduce your risk of getting chlamydia in the future with some simple steps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3566A064" w14:textId="77777777" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="1DEF1F37">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -191,102 +205,70 @@
     <w:p w14:paraId="3D23D9EB" w14:textId="1073E802" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="756092BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="756092BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Chlamydia is </w:t>
       </w:r>
       <w:r w:rsidRPr="756092BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">spread through sexual contact. It is </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> during condomless sex, including vaginal, anal, or oral sex, with someone who has the infection.</w:t>
+        <w:t>spread through sexual contact. It is most commonly spread during condomless sex, including vaginal, anal, or oral sex, with someone who has the infection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236BF20D" w14:textId="77777777" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="756092BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="756092BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">A pregnant person can pass chlamydia </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> their baby during childbirth. </w:t>
+        <w:t xml:space="preserve">A pregnant person can pass chlamydia to their baby during childbirth. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F31A2DA" w14:textId="77777777" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="1DEF1F37">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DEF1F37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">What are the signs and symptoms of chlamydia? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E418600" w14:textId="2F838EC8" w:rsidR="00F555AF" w:rsidRDefault="00F555AF" w:rsidP="1DEF1F37">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
@@ -475,77 +457,59 @@
         <w:t xml:space="preserve">you </w:t>
       </w:r>
       <w:r w:rsidR="00F555AF" w:rsidRPr="4ECD6079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>experience symptoms of chlamydia or are exposed to chlamydia.</w:t>
       </w:r>
       <w:r w:rsidR="00A83E96" w:rsidRPr="4ECD6079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> For testing options in your area, consult the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidR="4F757E4D" w:rsidRPr="4ECD6079">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:highlight w:val="white"/>
           </w:rPr>
-          <w:t xml:space="preserve">integrated testing and linkage to services </w:t>
-[...8 lines deleted...]
-          <w:t>locator</w:t>
+          <w:t>integrated testing and linkage to services locator</w:t>
         </w:r>
         <w:r w:rsidR="5559E356" w:rsidRPr="4ECD6079">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:highlight w:val="white"/>
           </w:rPr>
-          <w:t xml:space="preserve"> .</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> . </w:t>
         </w:r>
         <w:r w:rsidR="00761C93" w:rsidRPr="4ECD6079">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:highlight w:val="white"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A83E96" w:rsidRPr="4ECD6079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F555AF" w:rsidRPr="4ECD6079">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laboratory tests, using urine samples and/or swabs, can confirm chlamydia. </w:t>
       </w:r>
       <w:r w:rsidR="00F555AF" w:rsidRPr="4ECD6079">
@@ -1414,61 +1378,61 @@
         <w:t xml:space="preserve"> information from the Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24399AD5" w14:textId="77777777" w:rsidR="003700AD" w:rsidRPr="00F555AF" w:rsidRDefault="003700AD" w:rsidP="1DEF1F37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003700AD" w:rsidRPr="00F555AF" w:rsidSect="00F555AF">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="787BBE76" w14:textId="77777777" w:rsidR="00F619DC" w:rsidRDefault="00F619DC">
+    <w:p w14:paraId="52C5765F" w14:textId="77777777" w:rsidR="009D0377" w:rsidRDefault="009D0377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35A972CF" w14:textId="77777777" w:rsidR="00F619DC" w:rsidRDefault="00F619DC">
+    <w:p w14:paraId="4B149312" w14:textId="77777777" w:rsidR="009D0377" w:rsidRDefault="009D0377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1498,61 +1462,61 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AF230FD" w14:textId="77777777" w:rsidR="00F619DC" w:rsidRDefault="00F619DC">
+    <w:p w14:paraId="12924823" w14:textId="77777777" w:rsidR="009D0377" w:rsidRDefault="009D0377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CEA49FC" w14:textId="77777777" w:rsidR="00F619DC" w:rsidRDefault="00F619DC">
+    <w:p w14:paraId="6767D162" w14:textId="77777777" w:rsidR="009D0377" w:rsidRDefault="009D0377">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4235CB65" w14:textId="77777777" w:rsidR="00F555AF" w:rsidRDefault="00F555AF"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B28280"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A45CF0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -2462,104 +2426,107 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="12654909">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="455877011">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="730924233">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="295768232">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="447314235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="229654676">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F555AF"/>
     <w:rsid w:val="00044CC3"/>
     <w:rsid w:val="00133D41"/>
     <w:rsid w:val="001C1FFD"/>
     <w:rsid w:val="001D5816"/>
     <w:rsid w:val="003009E4"/>
     <w:rsid w:val="003700AD"/>
     <w:rsid w:val="003F21F8"/>
     <w:rsid w:val="0044778F"/>
+    <w:rsid w:val="006027F5"/>
     <w:rsid w:val="00685ECA"/>
     <w:rsid w:val="006C4946"/>
     <w:rsid w:val="00731CB5"/>
     <w:rsid w:val="00761C93"/>
     <w:rsid w:val="00762D53"/>
     <w:rsid w:val="007C72B0"/>
     <w:rsid w:val="00830860"/>
     <w:rsid w:val="00871DF2"/>
     <w:rsid w:val="0089226B"/>
+    <w:rsid w:val="009D0377"/>
     <w:rsid w:val="00A03863"/>
     <w:rsid w:val="00A15756"/>
     <w:rsid w:val="00A5465B"/>
     <w:rsid w:val="00A83E96"/>
     <w:rsid w:val="00AE15A5"/>
     <w:rsid w:val="00B16643"/>
     <w:rsid w:val="00BD4B8F"/>
     <w:rsid w:val="00CE01DD"/>
     <w:rsid w:val="00D75DB3"/>
     <w:rsid w:val="00DF44E0"/>
     <w:rsid w:val="00E262CB"/>
     <w:rsid w:val="00E405A9"/>
+    <w:rsid w:val="00E55176"/>
     <w:rsid w:val="00EB12E4"/>
     <w:rsid w:val="00EB629D"/>
     <w:rsid w:val="00ED1881"/>
     <w:rsid w:val="00EF49C4"/>
+    <w:rsid w:val="00F04A50"/>
     <w:rsid w:val="00F555AF"/>
     <w:rsid w:val="00F619DC"/>
     <w:rsid w:val="063C4E73"/>
     <w:rsid w:val="0837443E"/>
     <w:rsid w:val="09B42917"/>
     <w:rsid w:val="0A7D07C2"/>
     <w:rsid w:val="0F9481EC"/>
     <w:rsid w:val="11204F26"/>
     <w:rsid w:val="15CAE92A"/>
     <w:rsid w:val="181CB815"/>
     <w:rsid w:val="18B285CC"/>
     <w:rsid w:val="1A1038BE"/>
     <w:rsid w:val="1BDB3C4F"/>
     <w:rsid w:val="1DEF1F37"/>
     <w:rsid w:val="211CA0AB"/>
     <w:rsid w:val="21BA1A3A"/>
     <w:rsid w:val="2356A643"/>
     <w:rsid w:val="269CA80C"/>
     <w:rsid w:val="2E37E882"/>
     <w:rsid w:val="3149C950"/>
     <w:rsid w:val="377B4D32"/>
     <w:rsid w:val="3B67B59A"/>
     <w:rsid w:val="3BD8EBD9"/>
     <w:rsid w:val="3C38A8E7"/>
     <w:rsid w:val="3CABCFA5"/>
@@ -3954,54 +3921,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>992</Words>
-  <Characters>5658</Characters>
+  <Words>991</Words>
+  <Characters>5652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6637</CharactersWithSpaces>
+  <CharactersWithSpaces>6630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ramirez, Victor M (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>