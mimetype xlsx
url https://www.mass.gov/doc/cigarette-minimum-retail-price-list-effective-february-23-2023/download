--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -1,2713 +1,2666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\cigarette excise\Minimum Prices\List #2\67-01-28-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\piccolov\Desktop\DAILY TEMP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8293540-1940-4617-8E10-802FB4794CCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BCF66E4-A302-4366-BA50-470051307F66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{EEF55476-EBE2-43C6-8C18-9746D82DAA2A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BD333A37-18BF-4BF2-BF15-126A7608A83C}"/>
   </bookViews>
   <sheets>
-    <sheet name="Retailers" sheetId="1" r:id="rId1"/>
+    <sheet name="Retailers" sheetId="5" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...5 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="95">
+  <si>
+    <t>CIGARETTE AND TOBACCO EXCISE UNIT</t>
+  </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Non-Chain Stores</t>
+  </si>
+  <si>
+    <t>Chain Stores</t>
+  </si>
+  <si>
+    <t>1st Class</t>
+  </si>
+  <si>
+    <t>24/7</t>
+  </si>
+  <si>
+    <t>Basic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benson &amp; Hedges  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benson &amp; Hedges Green </t>
+  </si>
+  <si>
+    <t>Camel 99( Blue, Filter 99, Classic Gold 99)</t>
+  </si>
+  <si>
+    <t>Camel Core</t>
+  </si>
+  <si>
+    <t>Camel Regular - Non Filter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camel Tail </t>
+  </si>
+  <si>
+    <t>Capri</t>
+  </si>
+  <si>
+    <t>Carlton</t>
+  </si>
+  <si>
+    <t>Crown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doral         </t>
+  </si>
+  <si>
+    <t>Dunhill</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eagle 20's </t>
+  </si>
+  <si>
+    <t>Edgefield</t>
+  </si>
+  <si>
+    <t>Eve</t>
+  </si>
+  <si>
+    <t>Export A</t>
+  </si>
+  <si>
+    <t>Fortuna</t>
+  </si>
+  <si>
+    <t>GPC</t>
+  </si>
+  <si>
+    <t>Gran Prix</t>
+  </si>
+  <si>
+    <t>Kamel Red</t>
+  </si>
+  <si>
+    <t>Kent</t>
+  </si>
+  <si>
+    <t>Kool</t>
+  </si>
+  <si>
+    <t>L &amp; M</t>
+  </si>
+  <si>
+    <t>LD</t>
+  </si>
+  <si>
+    <t>Liggett Select</t>
+  </si>
+  <si>
+    <t>Lucky Strike Non Filter</t>
+  </si>
+  <si>
+    <t>Lucky Strike All Other</t>
+  </si>
+  <si>
+    <t>Malibu</t>
+  </si>
+  <si>
+    <t>Manitou</t>
+  </si>
+  <si>
+    <t>Marlboro 72's</t>
+  </si>
+  <si>
+    <t>Marlboro Black</t>
+  </si>
+  <si>
+    <t>Marlboro Blue</t>
+  </si>
+  <si>
+    <t>Marlboro Mainline</t>
+  </si>
+  <si>
+    <t>Marlboro Special Blend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maverick  </t>
+  </si>
+  <si>
+    <t>Merit</t>
+  </si>
+  <si>
+    <t>Misty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monarch          </t>
+  </si>
+  <si>
+    <t>Montclair</t>
+  </si>
+  <si>
+    <t>Montego</t>
+  </si>
+  <si>
+    <t>More</t>
+  </si>
+  <si>
+    <t>Nat's</t>
+  </si>
+  <si>
+    <t>NewPort Beyond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NewPort Non Menthol </t>
+  </si>
+  <si>
+    <t>Now</t>
+  </si>
+  <si>
+    <t>Old Gold</t>
+  </si>
+  <si>
+    <t>Pall Mall</t>
+  </si>
+  <si>
+    <t>Pall Mall - NF &amp; Vintage</t>
+  </si>
+  <si>
+    <t>Pall Mall Select</t>
+  </si>
+  <si>
+    <t>Parliament</t>
+  </si>
+  <si>
+    <t>Rave</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salem        </t>
+  </si>
+  <si>
+    <t>Seneca 120's</t>
+  </si>
+  <si>
+    <t>Seneca Kigs/100's</t>
+  </si>
+  <si>
+    <t>Shield</t>
+  </si>
+  <si>
+    <t>Sonoma</t>
+  </si>
+  <si>
+    <t>State Express 555</t>
+  </si>
+  <si>
+    <t>Tareyton</t>
+  </si>
+  <si>
+    <t>Traffic</t>
+  </si>
+  <si>
+    <t>True</t>
+  </si>
+  <si>
+    <t>USA Gold</t>
+  </si>
+  <si>
+    <t>Vantage</t>
+  </si>
+  <si>
+    <t>Virginia Slims</t>
+  </si>
+  <si>
+    <t>VLN King Box</t>
+  </si>
+  <si>
+    <t>VLN Menthol King Box</t>
+  </si>
+  <si>
+    <t>Wave</t>
+  </si>
+  <si>
+    <t>Wildhorse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Winston       </t>
+  </si>
+  <si>
+    <t>Winston Black Box</t>
+  </si>
+  <si>
+    <t>Winston Black Box 100</t>
+  </si>
+  <si>
+    <t>Winston Select</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The prices listed below are based on cigarettes delivered by the wholesaler and do not include the 6.25 percent sales tax.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brands of cigarettes held in current inventory may be sold at the new presumptive minimum prices  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">for those brands.      </t>
+  </si>
+  <si>
+    <t>Retail</t>
+  </si>
+  <si>
+    <t>Brand (Alpha)</t>
+  </si>
+  <si>
+    <t>Carton</t>
+  </si>
+  <si>
+    <t>Pack</t>
+  </si>
+  <si>
+    <t>ACE</t>
+  </si>
+  <si>
+    <t>Benson &amp; Hedges King (princess pk)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eclipse </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natural American Spirit </t>
+  </si>
+  <si>
+    <t>Nautral American Spirit Organic</t>
+  </si>
+  <si>
+    <t>Pyramids</t>
+  </si>
+  <si>
     <t>The above prices are based on cigarettes delivered by the wholesaler.</t>
   </si>
   <si>
-    <t>Winston Black Box 100</t>
-[...266 lines deleted...]
-    <t>MASSACHUSETTS DEPARTMENT OF REVENUE</t>
+    <t>Carton2</t>
+  </si>
+  <si>
+    <t>Pack2</t>
+  </si>
+  <si>
+    <t>MASSACHUSETTS DEPARTMENT OF REVENUE: Miscellaneous Excise Unit</t>
+  </si>
+  <si>
+    <t>PRESUMPTIVE MINIMUM RETAIL PRICES EFFECTIVE  6/17/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
-    <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF00B050"/>
-[...11 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...1 lines deleted...]
-      <patternFill patternType="gray0625"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray0625">
-        <bgColor theme="0"/>
+      <patternFill patternType="solid">
+        <fgColor indexed="65"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCCFFCC"/>
+        <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="5">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...53 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Heading 1" xfId="3" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="4" builtinId="17"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{5439E55E-1707-4B36-B084-5056C048DE76}"/>
+    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{76819A9F-AAC2-4E41-ACD3-8317E0189C26}"/>
+    <cellStyle name="Normal 2 2 2" xfId="2" xr:uid="{91797A58-6005-44C4-8722-53529F78B429}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="8">
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="2"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="gray0625">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="2" formatCode="0.00"/>
+      <fill>
+        <patternFill patternType="gray0625">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...26 lines deleted...]
-</externalLink>
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1509D7DE-CCE9-4A6D-A445-7ABA4C12FD46}" name="Table1" displayName="Table1" ref="A11:E91" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4" headerRowCellStyle="Normal 2 2" dataCellStyle="Normal 2 2">
+  <autoFilter ref="A11:E91" xr:uid="{1509D7DE-CCE9-4A6D-A445-7ABA4C12FD46}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{26B8AF0B-94A9-4952-8620-623C794116CF}" name="Brand (Alpha)"/>
+    <tableColumn id="3" xr3:uid="{7FA771B5-BA60-425D-9AC0-3B02F58393B9}" name="Carton" dataDxfId="3" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="4" xr3:uid="{70AC3636-3A9E-4A70-8FF7-B179154E0079}" name="Pack" dataDxfId="2" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="6" xr3:uid="{D4B67C31-253D-4F30-BF68-F7D964220C12}" name="Carton2" dataDxfId="1" dataCellStyle="Normal 2 2"/>
+    <tableColumn id="7" xr3:uid="{EE52FE20-2629-4AA0-99A1-9065DADB495C}" name="Pack2" dataDxfId="0" dataCellStyle="Normal 2 2"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{728B5C05-9AD2-4F6E-82D8-0A5DA91456AE}">
-[...3 lines deleted...]
-  <dimension ref="A1:I96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAB7C780-02CE-4469-88AB-D43CEF5033CB}">
+  <dimension ref="A1:E98"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A16" sqref="A16"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="58.1796875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="49.28515625" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" customWidth="1"/>
+    <col min="3" max="5" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="13" x14ac:dyDescent="0.3">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:5" s="23" customFormat="1" ht="19.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+    </row>
+    <row r="2" spans="1:5" s="23" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+    </row>
+    <row r="3" spans="1:5" s="23" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B6" s="13"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="13"/>
+      <c r="B9" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="30"/>
+      <c r="D9" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="31"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="10"/>
+      <c r="B10" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="27"/>
+      <c r="D10" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" s="28"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" s="21" t="s">
         <v>91</v>
       </c>
-      <c r="B1" s="48"/>
-[...8 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="E11" s="21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>1839</v>
+      </c>
+      <c r="B12" s="18">
+        <v>106.88</v>
+      </c>
+      <c r="C12" s="18">
+        <v>10.69</v>
+      </c>
+      <c r="D12" s="22">
+        <v>105.3</v>
+      </c>
+      <c r="E12" s="22">
+        <v>10.53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="18">
+        <v>78.680000000000007</v>
+      </c>
+      <c r="C13" s="18">
+        <v>7.87</v>
+      </c>
+      <c r="D13" s="22">
+        <v>77.53</v>
+      </c>
+      <c r="E13" s="22">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="18">
+        <v>77.78</v>
+      </c>
+      <c r="C14" s="18">
+        <v>7.78</v>
+      </c>
+      <c r="D14" s="22">
+        <v>76.64</v>
+      </c>
+      <c r="E14" s="22">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="18">
+        <v>79.45</v>
+      </c>
+      <c r="C15" s="18">
+        <v>7.95</v>
+      </c>
+      <c r="D15" s="22">
+        <v>78.290000000000006</v>
+      </c>
+      <c r="E15" s="22">
+        <v>7.83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="18">
+        <v>76.239999999999995</v>
+      </c>
+      <c r="C16" s="18">
+        <v>7.62</v>
+      </c>
+      <c r="D16" s="22">
+        <v>75.11</v>
+      </c>
+      <c r="E16" s="22">
+        <v>7.51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="18">
+        <v>188.58</v>
+      </c>
+      <c r="C17" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="D17" s="22">
+        <v>185.8</v>
+      </c>
+      <c r="E17" s="22">
+        <v>18.579999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="18">
+        <v>188.58</v>
+      </c>
+      <c r="C18" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="D18" s="22">
+        <v>185.8</v>
+      </c>
+      <c r="E18" s="22">
+        <v>18.579999999999998</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="18">
+        <v>188.58</v>
+      </c>
+      <c r="C19" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="D19" s="22">
+        <v>185.8</v>
+      </c>
+      <c r="E19" s="22">
+        <v>18.579999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="19">
+        <v>149.78</v>
+      </c>
+      <c r="C20" s="19">
+        <v>14.98</v>
+      </c>
+      <c r="D20" s="22">
+        <v>147.58000000000001</v>
+      </c>
+      <c r="E20" s="22">
+        <v>14.76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="18">
+        <v>149.78</v>
+      </c>
+      <c r="C21" s="18">
+        <v>14.98</v>
+      </c>
+      <c r="D21" s="22">
+        <v>147.58000000000001</v>
+      </c>
+      <c r="E21" s="22">
+        <v>14.76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="19">
+        <v>205.53</v>
+      </c>
+      <c r="C22" s="19">
+        <v>20.55</v>
+      </c>
+      <c r="D22" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E22" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="18">
+        <v>175.34</v>
+      </c>
+      <c r="C23" s="18">
+        <v>17.53</v>
+      </c>
+      <c r="D23" s="22">
+        <v>172.76</v>
+      </c>
+      <c r="E23" s="22">
+        <v>17.28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C24" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D24" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E24" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C25" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D25" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E25" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="18">
+        <v>86.44</v>
+      </c>
+      <c r="C26" s="18">
+        <v>8.64</v>
+      </c>
+      <c r="D26" s="22">
+        <v>85.16</v>
+      </c>
+      <c r="E26" s="22">
+        <v>8.52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="18">
+        <v>172.65</v>
+      </c>
+      <c r="C27" s="18">
+        <v>17.27</v>
+      </c>
+      <c r="D27" s="22">
+        <v>170.11</v>
+      </c>
+      <c r="E27" s="22">
+        <v>17.010000000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C28" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D28" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E28" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="18">
+        <v>117.86</v>
+      </c>
+      <c r="C29" s="18">
+        <v>11.79</v>
+      </c>
+      <c r="D29" s="22">
+        <v>116.13</v>
+      </c>
+      <c r="E29" s="22">
+        <v>11.61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C30" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D30" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E30" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="18">
+        <v>87.54</v>
+      </c>
+      <c r="C31" s="18">
+        <v>8.75</v>
+      </c>
+      <c r="D31" s="22">
+        <v>86.25</v>
+      </c>
+      <c r="E31" s="22">
+        <v>8.6300000000000008</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="18">
+        <v>155.43</v>
+      </c>
+      <c r="C32" s="18">
+        <v>15.54</v>
+      </c>
+      <c r="D32" s="22">
+        <v>153.13999999999999</v>
+      </c>
+      <c r="E32" s="22">
+        <v>15.31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B33" s="18">
+        <v>135.53</v>
+      </c>
+      <c r="C33" s="18">
+        <v>13.55</v>
+      </c>
+      <c r="D33" s="22">
+        <v>133.53</v>
+      </c>
+      <c r="E33" s="22">
+        <v>13.35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B34" s="18">
+        <v>152.01</v>
+      </c>
+      <c r="C34" s="18">
+        <v>15.2</v>
+      </c>
+      <c r="D34" s="22">
+        <v>149.78</v>
+      </c>
+      <c r="E34" s="22">
+        <v>14.98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="18">
+        <v>192.69</v>
+      </c>
+      <c r="C35" s="18">
+        <v>19.27</v>
+      </c>
+      <c r="D35" s="22">
+        <v>189.85</v>
+      </c>
+      <c r="E35" s="22">
+        <v>18.989999999999998</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="18">
+        <v>148.49</v>
+      </c>
+      <c r="C36" s="18">
+        <v>14.85</v>
+      </c>
+      <c r="D36" s="22">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="E36" s="22">
+        <v>14.63</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="18">
+        <v>192.69</v>
+      </c>
+      <c r="C37" s="18">
+        <v>19.27</v>
+      </c>
+      <c r="D37" s="22">
+        <v>189.85</v>
+      </c>
+      <c r="E37" s="22">
+        <v>18.989999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B38" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C38" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D38" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E38" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B39" s="18">
+        <v>154.33000000000001</v>
+      </c>
+      <c r="C39" s="18">
+        <v>15.43</v>
+      </c>
+      <c r="D39" s="22">
+        <v>152.06</v>
+      </c>
+      <c r="E39" s="22">
+        <v>15.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B40" s="18">
+        <v>139.04</v>
+      </c>
+      <c r="C40" s="18">
+        <v>13.9</v>
+      </c>
+      <c r="D40" s="22">
+        <v>137</v>
+      </c>
+      <c r="E40" s="22">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="18">
+        <v>81.25</v>
+      </c>
+      <c r="C41" s="18">
+        <v>8.1300000000000008</v>
+      </c>
+      <c r="D41" s="22">
+        <v>80.05</v>
+      </c>
+      <c r="E41" s="22">
+        <v>8.01</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B42" s="18">
+        <v>152.28</v>
+      </c>
+      <c r="C42" s="18">
+        <v>15.23</v>
+      </c>
+      <c r="D42" s="22">
+        <v>150.04</v>
+      </c>
+      <c r="E42" s="22">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C43" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D43" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E43" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B44" s="18">
+        <v>103.86</v>
+      </c>
+      <c r="C44" s="18">
+        <v>10.39</v>
+      </c>
+      <c r="D44" s="22">
+        <v>102.33</v>
+      </c>
+      <c r="E44" s="22">
+        <v>10.23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="18">
+        <v>77.08</v>
+      </c>
+      <c r="C45" s="18">
+        <v>7.71</v>
+      </c>
+      <c r="D45" s="22">
+        <v>75.94</v>
+      </c>
+      <c r="E45" s="22">
+        <v>7.59</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="18">
+        <v>107.71</v>
+      </c>
+      <c r="C46" s="18">
+        <v>10.77</v>
+      </c>
+      <c r="D46" s="22">
+        <v>106.13</v>
+      </c>
+      <c r="E46" s="22">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47" s="18">
+        <v>145.72999999999999</v>
+      </c>
+      <c r="C47" s="18">
+        <v>14.57</v>
+      </c>
+      <c r="D47" s="22">
+        <v>143.58000000000001</v>
+      </c>
+      <c r="E47" s="22">
+        <v>14.36</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B48" s="18">
+        <v>147.65</v>
+      </c>
+      <c r="C48" s="18">
+        <v>14.77</v>
+      </c>
+      <c r="D48" s="22">
+        <v>145.47999999999999</v>
+      </c>
+      <c r="E48" s="22">
+        <v>14.55</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="18">
+        <v>162.43</v>
+      </c>
+      <c r="C49" s="18">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="D49" s="22">
+        <v>160.04</v>
+      </c>
+      <c r="E49" s="22">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B50" s="18">
+        <v>156</v>
+      </c>
+      <c r="C50" s="18">
+        <v>15.6</v>
+      </c>
+      <c r="D50" s="22">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="E50" s="22">
+        <v>15.37</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" s="18">
+        <v>142.51</v>
+      </c>
+      <c r="C51" s="18">
+        <v>14.25</v>
+      </c>
+      <c r="D51" s="22">
+        <v>140.41</v>
+      </c>
+      <c r="E51" s="22">
+        <v>14.04</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="18">
+        <v>117.65</v>
+      </c>
+      <c r="C52" s="18">
+        <v>11.77</v>
+      </c>
+      <c r="D52" s="22">
+        <v>115.93</v>
+      </c>
+      <c r="E52" s="22">
+        <v>11.59</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B53" s="18">
+        <v>188.58</v>
+      </c>
+      <c r="C53" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="D53" s="22">
+        <v>185.8</v>
+      </c>
+      <c r="E53" s="22">
+        <v>18.579999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B54" s="18">
+        <v>179.84</v>
+      </c>
+      <c r="C54" s="18">
+        <v>17.98</v>
+      </c>
+      <c r="D54" s="22">
+        <v>177.2</v>
+      </c>
+      <c r="E54" s="22">
+        <v>17.72</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B55" s="19">
+        <v>192.69</v>
+      </c>
+      <c r="C55" s="19">
+        <v>19.27</v>
+      </c>
+      <c r="D55" s="22">
+        <v>189.85</v>
+      </c>
+      <c r="E55" s="22">
+        <v>18.989999999999998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B56" s="18">
+        <v>106.55</v>
+      </c>
+      <c r="C56" s="18">
+        <v>10.66</v>
+      </c>
+      <c r="D56" s="22">
+        <v>104.99</v>
+      </c>
+      <c r="E56" s="22">
+        <v>10.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B57" s="19">
+        <v>91.71</v>
+      </c>
+      <c r="C57" s="19">
+        <v>9.17</v>
+      </c>
+      <c r="D57" s="22">
+        <v>90.38</v>
+      </c>
+      <c r="E57" s="22">
+        <v>9.0399999999999991</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B58" s="19">
+        <v>205.53</v>
+      </c>
+      <c r="C58" s="19">
+        <v>20.55</v>
+      </c>
+      <c r="D58" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E58" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B59" s="18">
+        <v>145.97999999999999</v>
+      </c>
+      <c r="C59" s="18">
+        <v>14.6</v>
+      </c>
+      <c r="D59" s="22">
+        <v>143.83000000000001</v>
+      </c>
+      <c r="E59" s="22">
+        <v>14.38</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="18">
+        <v>162.75</v>
+      </c>
+      <c r="C60" s="18">
+        <v>16.28</v>
+      </c>
+      <c r="D60" s="22">
+        <v>160.36000000000001</v>
+      </c>
+      <c r="E60" s="22">
+        <v>16.04</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B61" s="18">
+        <v>168.93</v>
+      </c>
+      <c r="C61" s="18">
+        <v>16.89</v>
+      </c>
+      <c r="D61" s="22">
+        <v>166.44</v>
+      </c>
+      <c r="E61" s="22">
+        <v>16.64</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B62" s="18">
+        <v>150.44999999999999</v>
+      </c>
+      <c r="C62" s="18">
+        <v>15.05</v>
+      </c>
+      <c r="D62" s="22">
+        <v>148.24</v>
+      </c>
+      <c r="E62" s="22">
+        <v>14.82</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B63" s="19">
+        <v>143.03</v>
+      </c>
+      <c r="C63" s="19">
+        <v>14.3</v>
+      </c>
+      <c r="D63" s="22">
+        <v>140.93</v>
+      </c>
+      <c r="E63" s="22">
+        <v>14.09</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B64" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C64" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D64" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E64" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B65" s="18">
+        <v>192.69</v>
+      </c>
+      <c r="C65" s="18">
+        <v>19.27</v>
+      </c>
+      <c r="D65" s="22">
+        <v>189.85</v>
+      </c>
+      <c r="E65" s="22">
+        <v>18.989999999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B66" s="18">
+        <v>135.53</v>
+      </c>
+      <c r="C66" s="18">
+        <v>13.55</v>
+      </c>
+      <c r="D66" s="22">
+        <v>133.53</v>
+      </c>
+      <c r="E66" s="22">
+        <v>13.35</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B67" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C67" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D67" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E67" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B68" s="18">
+        <v>101.16</v>
+      </c>
+      <c r="C68" s="18">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="D68" s="22">
+        <v>99.68</v>
+      </c>
+      <c r="E68" s="22">
+        <v>9.9700000000000006</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B69" s="18">
+        <v>173.34</v>
+      </c>
+      <c r="C69" s="18">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="D69" s="22">
+        <v>170.79</v>
+      </c>
+      <c r="E69" s="22">
+        <v>17.079999999999998</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B70" s="18">
+        <v>133.79</v>
+      </c>
+      <c r="C70" s="18">
+        <v>13.38</v>
+      </c>
+      <c r="D70" s="22">
+        <v>131.83000000000001</v>
+      </c>
+      <c r="E70" s="22">
+        <v>13.18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B71" s="18">
+        <v>152.01</v>
+      </c>
+      <c r="C71" s="18">
+        <v>15.2</v>
+      </c>
+      <c r="D71" s="22">
+        <v>149.78</v>
+      </c>
+      <c r="E71" s="22">
+        <v>14.98</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="18">
+        <v>175.4</v>
+      </c>
+      <c r="C72" s="18">
+        <v>17.54</v>
+      </c>
+      <c r="D72" s="22">
+        <v>172.81</v>
+      </c>
+      <c r="E72" s="22">
+        <v>17.28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B73" s="19">
+        <v>82.33</v>
+      </c>
+      <c r="C73" s="19">
+        <v>8.23</v>
+      </c>
+      <c r="D73" s="22">
+        <v>81.11</v>
+      </c>
+      <c r="E73" s="22">
+        <v>8.11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B74" s="19">
+        <v>78.48</v>
+      </c>
+      <c r="C74" s="19">
+        <v>7.85</v>
+      </c>
+      <c r="D74" s="22">
+        <v>77.33</v>
+      </c>
+      <c r="E74" s="22">
+        <v>7.73</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B75" s="18">
+        <v>107.26</v>
+      </c>
+      <c r="C75" s="18">
+        <v>10.73</v>
+      </c>
+      <c r="D75" s="22">
+        <v>105.69</v>
+      </c>
+      <c r="E75" s="22">
+        <v>10.57</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B76" s="18">
+        <v>102.76</v>
+      </c>
+      <c r="C76" s="18">
+        <v>10.28</v>
+      </c>
+      <c r="D76" s="22">
+        <v>101.25</v>
+      </c>
+      <c r="E76" s="22">
+        <v>10.130000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B77" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C77" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D77" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E77" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C78" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D78" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E78" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B79" s="18">
+        <v>71.88</v>
+      </c>
+      <c r="C79" s="18">
+        <v>7.19</v>
+      </c>
+      <c r="D79" s="22">
+        <v>70.81</v>
+      </c>
+      <c r="E79" s="22">
+        <v>7.08</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B80" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C80" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D80" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E80" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B81" s="18">
+        <v>160.13</v>
+      </c>
+      <c r="C81" s="18">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="D81" s="22">
+        <v>157.76</v>
+      </c>
+      <c r="E81" s="22">
+        <v>15.78</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B82" s="18">
+        <v>205.53</v>
+      </c>
+      <c r="C82" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="D82" s="22">
+        <v>202.51</v>
+      </c>
+      <c r="E82" s="22">
+        <v>20.25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B83" s="18">
+        <v>173.34</v>
+      </c>
+      <c r="C83" s="18">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="D83" s="22">
+        <v>170.79</v>
+      </c>
+      <c r="E83" s="22">
+        <v>17.079999999999998</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B84" s="18">
+        <v>127.94</v>
+      </c>
+      <c r="C84" s="18">
+        <v>12.79</v>
+      </c>
+      <c r="D84" s="22">
+        <v>126.06</v>
+      </c>
+      <c r="E84" s="22">
+        <v>12.61</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B85" s="18">
+        <v>127.94</v>
+      </c>
+      <c r="C85" s="18">
+        <v>12.79</v>
+      </c>
+      <c r="D85" s="22">
+        <v>126.06</v>
+      </c>
+      <c r="E85" s="22">
+        <v>12.61</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B86" s="18">
+        <v>115.34</v>
+      </c>
+      <c r="C86" s="18">
+        <v>11.53</v>
+      </c>
+      <c r="D86" s="22">
+        <v>113.65</v>
+      </c>
+      <c r="E86" s="22">
+        <v>11.37</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B87" s="18">
+        <v>95.38</v>
+      </c>
+      <c r="C87" s="18">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="D87" s="22">
+        <v>93.98</v>
+      </c>
+      <c r="E87" s="22">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B88" s="18">
+        <v>133.9</v>
+      </c>
+      <c r="C88" s="18">
+        <v>13.39</v>
+      </c>
+      <c r="D88" s="22">
+        <v>131.94</v>
+      </c>
+      <c r="E88" s="22">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B89" s="18">
+        <v>133.9</v>
+      </c>
+      <c r="C89" s="18">
+        <v>13.39</v>
+      </c>
+      <c r="D89" s="22">
+        <v>131.94</v>
+      </c>
+      <c r="E89" s="22">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B90" s="18">
+        <v>133.9</v>
+      </c>
+      <c r="C90" s="18">
+        <v>13.39</v>
+      </c>
+      <c r="D90" s="22">
+        <v>131.94</v>
+      </c>
+      <c r="E90" s="22">
+        <v>13.19</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B91" s="18">
+        <v>103.2</v>
+      </c>
+      <c r="C91" s="18">
+        <v>10.32</v>
+      </c>
+      <c r="D91" s="22">
+        <v>101.69</v>
+      </c>
+      <c r="E91" s="22">
+        <v>10.17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="12"/>
+      <c r="B92" s="12"/>
+      <c r="C92" s="12"/>
+      <c r="D92" s="12"/>
+      <c r="E92" s="12"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="12" t="s">
         <v>90</v>
       </c>
-      <c r="B2" s="48"/>
-[...1691 lines deleted...]
-      <c r="A96" s="1" t="s">
+      <c r="B93" s="12"/>
+      <c r="C93" s="12"/>
+      <c r="D93" s="12"/>
+      <c r="E93" s="12"/>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="12"/>
+      <c r="B94" s="12"/>
+      <c r="C94" s="12"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="12"/>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="12"/>
+      <c r="B95" s="12"/>
+      <c r="C95" s="12"/>
+      <c r="D95" s="12"/>
+      <c r="E95" s="12"/>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B96" s="12"/>
+      <c r="C96" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="D96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D96" s="12"/>
+      <c r="E96" s="12"/>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="12"/>
+      <c r="B97" s="12"/>
+      <c r="C97" s="12"/>
+      <c r="D97" s="12"/>
+      <c r="E97" s="12"/>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="14"/>
+      <c r="B98" s="14"/>
+      <c r="C98" s="14"/>
+      <c r="D98" s="14"/>
+      <c r="E98" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...9 lines deleted...]
-    <mergeCell ref="E5:G5"/>
+  <mergeCells count="7">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Retailers</vt:lpstr>
-      <vt:lpstr>Retailers!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gebreselassie, Tewedaj E. (DOR)</dc:creator>
+  <dc:creator>Kourtidis, Alexia (DOR)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>