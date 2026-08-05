--- v0 (2025-12-08)
+++ v1 (2026-08-05)
@@ -1,329 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7207FD60" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="37903D3E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
+    <w:p w14:paraId="338A469F" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7964"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5AC40618" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00A25D4A" w:rsidRDefault="003B5642" w:rsidP="0060194E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A25D4A">
+        <w:t>Circular: DCP 19-</w:t>
+      </w:r>
+      <w:r w:rsidR="002006AD" w:rsidRPr="00A25D4A">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A25D4A">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002006AD" w:rsidRPr="00A25D4A">
+        <w:t>108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2AB9BC" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...45 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B24342B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts Registered Prescribers and Pharmacies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="16F22B6B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="63785A85" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FROM:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>James Lavery, Director, Bureau of Health Professions Licensure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1B35986E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="72256DF4" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E4076B" w:rsidRPr="00851612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">December </w:t>
       </w:r>
       <w:r w:rsidR="002006AD" w:rsidRPr="00851612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00851612">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="20F81A1C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="690E705F" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SUBJECT:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Electronic Prescribing and Dispensing Manual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="69F9E24C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="326B6C21" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5E2004C1" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purpose of this Manual is to provide guidance to registered prescribers and pharmacies</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for prescribing and dispensing </w:t>
       </w:r>
@@ -368,59 +344,59 @@
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="006239CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Department’s ePrescribing regulation</w:t>
       </w:r>
       <w:r w:rsidR="00E4076B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006239CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="0D6346FE" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00762E73" w:rsidRDefault="007928BE" w:rsidP="00DD05F9">
+    <w:p w14:paraId="34A740D0" w14:textId="77777777" w:rsidR="00762E73" w:rsidRDefault="007928BE" w:rsidP="00DD05F9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The regulation provides a one-year grace period</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -465,59 +441,59 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>controlled substances and medical devices</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be issued electronically.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00762E73" w:rsidRDefault="00762E73" w:rsidP="003B5642">
+    <w:p w14:paraId="0F6E2A6E" w14:textId="77777777" w:rsidR="00762E73" w:rsidRDefault="00762E73" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B3DD4" w:rsidRDefault="00DD05F9" w:rsidP="003B5642">
+    <w:p w14:paraId="105E80A6" w14:textId="77777777" w:rsidR="009B3DD4" w:rsidRDefault="00DD05F9" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E4076B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="009B3DD4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>used throughout this guidance</w:t>
       </w:r>
       <w:r w:rsidR="00E4076B">
@@ -535,51 +511,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the following terms shall have the </w:t>
       </w:r>
       <w:r w:rsidR="009B3DD4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> meaning</w:t>
       </w:r>
       <w:r w:rsidR="009B3DD4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B3DD4" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
+    <w:p w14:paraId="147A2D1C" w14:textId="77777777" w:rsidR="009B3DD4" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In Massachusetts, </w:t>
       </w:r>
       <w:r w:rsidRPr="00874F99">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>controlled substances</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
@@ -617,51 +593,51 @@
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>all prescription drugs not included in schedules I-V.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD05F9" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
+    <w:p w14:paraId="2E21459E" w14:textId="77777777" w:rsidR="00DD05F9" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="00DD05F9">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Medical devices</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> include those with a controlled substance component, </w:t>
@@ -671,78 +647,86 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">which require a prescription, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>as well as devices and Durable Medical Equipment (DME),</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regulated by the Federal Food and Drug Administration (FDA), which a patient may purchase without a prescription, and for which insurance coverage may be available with a prescription.</w:t>
+        <w:t xml:space="preserve"> regulated by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD05F9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Federal Food and Drug Administration (FDA), which a patient may purchase without a prescription, and for which insurance coverage may be available with a prescription.</w:t>
       </w:r>
       <w:r w:rsidR="00DD05F9" w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003F1FA8" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="4D788BF3" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003F1FA8" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F1FA8">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Exceptions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C00AD" w:rsidRPr="00DC51C2" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
+    <w:p w14:paraId="249DC30B" w14:textId="77777777" w:rsidR="004C00AD" w:rsidRPr="00DC51C2" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When an exception applies, prescribers may issue written or oral prescriptions, which may be dispensed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by pharmacists </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as valid prescriptions, provided the prescription meets </w:t>
       </w:r>
       <w:r>
@@ -773,59 +757,59 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regulation</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C00AD" w:rsidRPr="00DC51C2" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
+    <w:p w14:paraId="535047B3" w14:textId="77777777" w:rsidR="004C00AD" w:rsidRPr="00DC51C2" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A54AD3" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
+    <w:p w14:paraId="49DB7B8A" w14:textId="77777777" w:rsidR="00A54AD3" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">An ePrescription is always permitted, even when an exception is applicable to the type of prescription or situation under which the prescription is issued. Just because a prescriber </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is permitted to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issue a written or oral prescription under a given circumstance does not mean </w:t>
       </w:r>
       <w:r>
@@ -879,329 +863,329 @@
       <w:r w:rsidR="00874F99">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003B5642" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> where appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00D214E1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003B5642" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="041F2AFD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3AC0D4D2" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1555"/>
           <w:tab w:val="left" w:pos="1915"/>
           <w:tab w:val="left" w:pos="2275"/>
           <w:tab w:val="left" w:pos="2635"/>
           <w:tab w:val="left" w:pos="2995"/>
           <w:tab w:val="left" w:pos="7675"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued by veterinarians</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="12B15CE0" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1555"/>
           <w:tab w:val="left" w:pos="1915"/>
           <w:tab w:val="left" w:pos="2275"/>
           <w:tab w:val="left" w:pos="2635"/>
           <w:tab w:val="left" w:pos="2995"/>
           <w:tab w:val="left" w:pos="7675"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This exception is available to all licensed veterinarians</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with a Massachusetts Controlled Substance Registration (MCSR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3944B606" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1555"/>
           <w:tab w:val="left" w:pos="1915"/>
           <w:tab w:val="left" w:pos="2275"/>
           <w:tab w:val="left" w:pos="2635"/>
           <w:tab w:val="left" w:pos="2995"/>
           <w:tab w:val="left" w:pos="7675"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1C07C3F2" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued during a temporary technological or electrical failure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="70F4E47E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This exception may apply when a prescriber is usually able to issue electronic prescriptions, but such functions are temporarily unavailable due to technological or electrical failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7DEE9DD8" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="462A7336" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6592AF50" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A power outage affecting the prescriber’s or facility’s </w:t>
       </w:r>
       <w:r w:rsidR="00D214E1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Electronic Prescription of Controlled Substances (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EPCS</w:t>
       </w:r>
       <w:r w:rsidR="00D214E1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="475C81F4" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A transmission failure for a schedule II-V controlled substance that is returned to the prescriber for re-prescribing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="42F24B14" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="64370525" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued by practitioners who have applied for and received a waiver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2DCD5634" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Time-Limited </w:t>
       </w:r>
@@ -1232,345 +1216,345 @@
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">section below on </w:t>
       </w:r>
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00346B4E" w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3970C2BC" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="35EB88D4" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="0089192F" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prescriptions issued or dispensed in emergency situations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="27ED0163" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency Situation section below on </w:t>
       </w:r>
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00CC5948">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0089192F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874F99" w:rsidRDefault="00874F99">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="4A5AFAAC" w14:textId="77777777" w:rsidR="00874F99" w:rsidRDefault="00874F99">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4F6BCF" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions that cannot be issued electronically under federal or state law or regulations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="44E79713" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This exception may apply when federal or state law sets requirements that prevent ePrescribing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="039B9A8F" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="03850D96" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2266D85C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The U.S. Food and Drug Administration (FDA) requires </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a signed certification under Risk Evaluation and Mitigation Strategies (REMS) be attached to the prescription, and the EPCS </w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">system </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>does not permit the attachment of documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5E8702FC" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">state or </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">federal law is passed requiring a written prescription for a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> drug</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7C8A54E9" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00697D10" w:rsidRDefault="00697D10">
+    <w:p w14:paraId="61E866E7" w14:textId="77777777" w:rsidR="00697D10" w:rsidRDefault="00697D10">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2BC09A4A" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued outside the jurisdiction of the Commonwealth of Massachusetts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="16EBD1B7" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This exception applies to prescriptions issued </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">from locations physically </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">outside of Massachusetts, </w:t>
       </w:r>
       <w:r>
@@ -1588,302 +1572,338 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">those operated by </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Veterans’ Administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Indian Health Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6FD9223C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="78033FF2" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rescriptions issued for expedited partner therapy for treatment of chlamydia</w:t>
+        <w:t xml:space="preserve">rescriptions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for expedited partner therapy for treatment of chlamydia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2FB91356" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This exception is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>necessary</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow prescribers to issue prescriptions that are intended for dispensing to the patient’s partner(s) without requiring the partner’s identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as authorized by law</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6A279DC9" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDD162B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions for compounded drug preparations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00C864C3" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="18A8238D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00C864C3" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C864C3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> compounded drug preparation is a preparation created through mixing, assembling, altering, packaging</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C864C3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">labeling </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C864C3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>as a result of a practitioner’s order or in anticipation of such an order based on routine, regularly observed prescribing patterns.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C864C3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a practitioner’s order or in anticipation of such an order based on routine, regularly observed prescribing patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056886FB" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00C864C3" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="160F0BD9" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00C864C3" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nothing should prevent a prescriber from issuing an ePrescription for a compounded drug preparation if the technology is available to do so. This exception is available for those limited instances when the technology is unsuitable for the complexity, length</w:t>
       </w:r>
       <w:r w:rsidR="00D214E1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00D26A68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>urgency of the particular preparation, or other specialized reason.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+        <w:t xml:space="preserve">urgency of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>particular preparation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or other specialized reason.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46544E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="571D1152" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued for controlled substances in schedule VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D214E1" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="112E6097" w14:textId="77777777" w:rsidR="00D214E1" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This exception authorizes oral and written prescriptions for all non-federally controlled substances, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>also referred to as Schedule V</w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
@@ -1907,59 +1927,59 @@
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00480A4E" w:rsidRPr="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00480A4E" w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>but does not prohibit ePrescriptions for these medications</w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00762E73" w:rsidRDefault="00762E73" w:rsidP="003B5642">
+    <w:p w14:paraId="3B3C469D" w14:textId="77777777" w:rsidR="00762E73" w:rsidRDefault="00762E73" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="126DD300" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prescribers choosing to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issue, and pharmacists receiving, </w:t>
       </w:r>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">schedule VI </w:t>
       </w:r>
       <w:r>
@@ -2019,269 +2039,311 @@
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00CC5948">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC435D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for further guidance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874F99" w:rsidRDefault="00874F99">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1A4451F0" w14:textId="77777777" w:rsidR="00874F99" w:rsidRDefault="00874F99">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A081ABC" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions for durable medical equipment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="33F68121" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Although a prescription is generally not needed for medical devices, this exception recognizes that patients may request a prescription in order to secure insurance coverage for the item, and that DME</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Although a prescription is generally not needed for medical devices, this exception recognizes that patients may request a prescription </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00315655">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> secure insurance coverage for the item, and that DME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315655">
+        <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00315655">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> suppliers are typically not capable of receiving ePrescriptions. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="12C498DF" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1B295A3D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rescriptions issued prior to January 1, 2023 to nursing home residents</w:t>
+        <w:t xml:space="preserve">rescriptions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to January 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to nursing home residents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1C77849E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This exception is limited in duration until January 1, 2023, or such later date as determined by the Department. The exception applies to Level I, II, or III Long-Term Care Facilities, as defined in regulation.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="30276C8E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00697D10" w:rsidRDefault="00697D10">
+    <w:p w14:paraId="737C3E2D" w14:textId="77777777" w:rsidR="00697D10" w:rsidRDefault="00697D10">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="006A4634" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rescriptions issued in response to urgent public health matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="0813E421" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This section anticipates the unanticipated by allowing written and oral prescriptions to be issued in rare circumstances when the state acts:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7E23720B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in response to a public health emergency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="30DB1435" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the treatment, control and prevention of diseases</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
@@ -2298,121 +2360,121 @@
         <w:t>including sexually transmitted infections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5FA30F64" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="005E0FA7" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in response to urgent public health matters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="0D925CE0" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="4301C648" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>These urgent situations may require the immediate prescription of controlled substances to unidentified patients or to large numbers of patients, making ePrescribing impractical or impossible given emergency constraints, such as limited time or geographic difficulties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="362087E2" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1909A6C5" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Written or Electronic Follow-Up Prescription</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="224F99DA" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If an oral prescription is issued </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for a controlled substance in Schedule II-V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under one of the exceptions discussed </w:t>
       </w:r>
       <w:r>
@@ -2448,59 +2510,59 @@
       <w:r w:rsidR="00D22577" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">issue a written or electronic follow-up prescription to the dispensing pharmacy within </w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business days. The follow-up prescription must include on its face a notation that the prescription is being issued “to document an oral prescription.” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="62CE0235" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="14378612" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Because</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the original prescription will have been issued under an exception to ePrescribing, the expectation is that most follow-up prescriptions will be written</w:t>
       </w:r>
       <w:r w:rsidR="00074FD3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rather than electronic</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
@@ -2517,510 +2579,634 @@
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If mailed, the follow-up prescription </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must be postmarked within </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> business day</w:t>
+        <w:t xml:space="preserve"> business</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> timeframe</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="311F19B6" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="00762E73" w:rsidP="003B5642">
+    <w:p w14:paraId="112A254D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="00762E73" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No written follow-up is required for schedule VI oral prescriptions. For additional Federal follow-up requirements for schedule II prescriptions, please refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Emergency Prescribing of Schedule II Controlled Substances</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00346B4E" w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="18E5A7B5" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3D5F8F17" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Emergency Situations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="16013203" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The CARE Act </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">authorizes a pharmacist to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dispens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a schedule II-VI substance upon written or oral prescription in emergency situations. Pursuant to 105 CMR 721.001, an emergency situation arises when the immediate administration of a controlled substance is necessary for the proper treatment of the patient, and</w:t>
+        <w:t xml:space="preserve">a schedule II-VI substance upon written or oral prescription in emergency situations. Pursuant to 105 CMR 721.001, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arises when the immediate administration of a controlled substance is necessary for the proper treatment of the patient, and</w:t>
       </w:r>
       <w:r w:rsidR="00762E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C75456" w:rsidRPr="00DC51C2" w:rsidRDefault="00C75456" w:rsidP="003B5642">
+    <w:p w14:paraId="46E84999" w14:textId="77777777" w:rsidR="00C75456" w:rsidRPr="00DC51C2" w:rsidRDefault="00C75456" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="00A54AD3">
+    <w:p w14:paraId="585C4860" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="00A54AD3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is not reasonably possible for the prescriber to generate or transmit an electronic prescription prior to dispensing; or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="00A54AD3">
+    <w:p w14:paraId="675163E3" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="00A54AD3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51C2">
-[...13 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescriber determines that the electronic prescription requirement would result in a delay that would adversely impact the patient’s medical condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3871F393" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069A2EC4" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6400B8F1" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51C2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">An emergency situation may arise when a patient is discharged with from a hospital’s emergency department with a prescription at a time or in a location that does not allow the patient to visit a pharmacy with which she has a routine relationship. In such </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may arise when a patient is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discharged with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from a hospital’s emergency department with a prescription at a time or in a location that does not allow the patient to visit a pharmacy with which she has a routine relationship. In such </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">instances, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patient’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ability to take a written prescription to a 24-hour pharmacy on route to the patient’s home or temporary residence may be essential to the prompt treatment of the patient’s condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="0AC3E80B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51C2">
-[...3 lines deleted...]
-        <w:t>An emergency situation may arise when a hospice patient is experiencing sudden, breakthrough pain that is not relieved by previously dispensed medication, and the patient’s prescriber is on vacation</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may arise when a hospice patient is experiencing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sudden,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> breakthrough pain that is not relieved by previously dispensed medication, and the patient’s prescriber is on vacation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unable to log into her hospital’s EPCS system to generate an electronic prescription</w:t>
+        <w:t xml:space="preserve"> unable to log into her hospital’s EPCS system to generate an electronic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prescription</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and is unable</w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is unable</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to reach a covering prescriber to generate such prescription.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="18A9B674" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C94C6B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As with other exceptions discussed </w:t>
       </w:r>
       <w:r w:rsidR="00762E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, an oral prescription </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for a controlled substance in Federal schedule II-V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> issued in an emergency situation must be followed within </w:t>
+        <w:t xml:space="preserve"> issued in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be followed within </w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business days by a written or electronic prescription for the emergency quantity, including the notation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Issued to Document an Oral Prescription."</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="62857B43" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D6A3BD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Emergency Prescribing of Schedule II Controlled Substances</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C00AD" w:rsidRPr="002A08D9" w:rsidRDefault="003B5642" w:rsidP="000F47E3">
+    <w:p w14:paraId="065460CE" w14:textId="77777777" w:rsidR="004C00AD" w:rsidRPr="002A08D9" w:rsidRDefault="003B5642" w:rsidP="000F47E3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional rules apply when issuing an oral prescription for a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">chedule II controlled substance in an emergency situation. The follow-up written or electronic prescription must include the additional notation, </w:t>
+        <w:t>chedule II controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substance in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an emergency situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The follow-up written or electronic prescription must include the additional notation, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"Authorization for Emergency Dispensing."</w:t>
       </w:r>
       <w:r w:rsidR="007A6BE3">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, if a prescriber fails to issue a follow-up written or electronic prescription within </w:t>
       </w:r>
       <w:r w:rsidR="00480A4E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> business days, the pharmacist is required to notify the U.S. Drug Enforcement Administration (DEA) of such failure.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6E127BD3" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5625484F" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">Limited </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
@@ -3035,51 +3221,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00697D10">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Request and Approval </w:t>
       </w:r>
       <w:r w:rsidR="00E61D10">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proces</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="00E61D10" w:rsidP="003B5642">
+    <w:p w14:paraId="6F53E5DF" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="00E61D10" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="003B5642" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prescriber </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -3170,89 +3356,89 @@
         </w:rPr>
         <w:t xml:space="preserve">a prescriber or </w:t>
       </w:r>
       <w:r w:rsidR="003B5642">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="003B5642" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a health care facility (HCF).</w:t>
       </w:r>
       <w:r w:rsidR="003B5642">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="00A6A0CA" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="137313C4" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When applying for a time-limited waiver, the applicant must provide DCP with written documentation supporting its request for a waiver. Applicants should use the form provided by DCP for this purpose. The form, which is available </w:t>
       </w:r>
       <w:r w:rsidRPr="00851612">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">online </w:t>
       </w:r>
       <w:r w:rsidR="00851612">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00851612" w:rsidRPr="00851612">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>waiver</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00851612">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00851612">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
@@ -3261,181 +3447,206 @@
         </w:rPr>
         <w:t xml:space="preserve"> includes space to document support for </w:t>
       </w:r>
       <w:r w:rsidR="007A6BE3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>four</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>key findings that DCP must make to warrant approval:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874F99" w:rsidRPr="00DC51C2" w:rsidRDefault="00874F99" w:rsidP="003B5642">
+    <w:p w14:paraId="40CA0A64" w14:textId="77777777" w:rsidR="00874F99" w:rsidRPr="00DC51C2" w:rsidRDefault="00874F99" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="21FD688C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the time period for which the waiver is requested is fact-based and reasonable; and</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for which the waiver is requested is fact-based and reasonable; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A0864C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance would impose a demonstrable economic hardship on the applicant, </w:t>
       </w:r>
       <w:r w:rsidRPr="00874F99">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the applicant is impacted by technical limitations that are not reasonably within the applicant’s control, </w:t>
       </w:r>
       <w:r w:rsidRPr="00874F99">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> other exceptional circumstances; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="564CD75E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the applicant’s temporary non-compliance does not jeopardize the health or safety of individuals or the public; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD361B" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5CEF0F1B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD361B" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD361B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the applicant has instituted compensating measures that are acceptable to the Commissioner.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD361B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applicant has instituted compensating measures that are acceptable to the Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A237678" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1D84B682" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A time-limited waiver may be requested for up to one year</w:t>
       </w:r>
       <w:r w:rsidR="00A54AD3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -3463,345 +3674,414 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00762E73">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ew</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> application. However, this waiver provision is intended to allow only minimal interruption of compliance with ePrescribing requirements until such time as the prescriber’s barrier to compliance is relieved. Therefore, an applicant should request the briefest waiver term possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="075A55B3" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2F96578B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="35A94D15" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A mid-size adolescent psychiatry practice has been told by its vendor that the compliant EPCS system will not be available to issue schedule II-V ePrescriptions until May 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he applicant should request no more than a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003A1526">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">six </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">month waiver from 1/1/21 to 6/1/21. Prior to expiration, the </w:t>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waiver from 1/1/21 to 6/1/21. Prior to expiration, the </w:t>
       </w:r>
       <w:r w:rsidR="00A54AD3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">practitioner may request renewal of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>waiver if a new application justifies such extension.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3AFEF373" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="61CE4DEE" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To ensure compliance with waiver terms and procedures by prescribers, including those prescribers operating under a HCF waiver, all prescriptions are subject to periodic review.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="4290846B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3D34D85C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DCP will begin accepting waiver applications on January 1, 2020. Prescribers and HCFs may submit an application any time the need arises</w:t>
+        <w:t xml:space="preserve">DCP will begin accepting waiver applications on January 1, 2020. Prescribers and HCFs may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any time the need arises</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> however, anyone wishing to have a waiver application approved by January 1, 2021, is strongly encouraged to submit an application </w:t>
+        <w:t xml:space="preserve"> however, anyone wishing to have a waiver application approved by January 1, 2021, is strongly encouraged to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>submit an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> October 1, 2020, to provide sufficient time for processing and follow-up communication, as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2F5D12F2" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="20AC995E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibilities of Prescribers and Pharmacists</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1884819E" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exceptions and waivers build flexibility into the ePrescribing requirements, subject to an expectation of responsible prescribing practices. This expectation is reflected in 105 CMR 721.070(A), which states</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="0068659C" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="2E6D5567" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="0068659C" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[N]</w:t>
+        <w:t>[N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="0068659C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>o Written or Oral Prescription may be issued under any [enumerated exception] in an effort to circumvent the requirement to issue an Electronic Prescription.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BA48B7" w:rsidRDefault="00BA48B7" w:rsidP="004A50B0">
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068659C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Written or Oral Prescription may be issued under any [enumerated exception] </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0068659C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in an effort to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0068659C">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> circumvent the requirement to issue an Electronic Prescription.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33722371" w14:textId="77777777" w:rsidR="00BA48B7" w:rsidRDefault="00BA48B7" w:rsidP="004A50B0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A50B0" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
+    <w:p w14:paraId="3CC6636B" w14:textId="77777777" w:rsidR="004A50B0" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The pharmacy community must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be able to rely on the integrity of the ePrescribing requirements, including exceptions from those requirements, to prevent needless confusion or delay that may result from attempts to subvert ePrescribing requirements. Therefore, a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s stated in 105 CMR 721.070(C):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A50B0" w:rsidRPr="0068659C" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
+    <w:p w14:paraId="21E0D0A5" w14:textId="77777777" w:rsidR="004A50B0" w:rsidRPr="0068659C" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068659C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A pharmacist who receives an otherwise valid Written or Oral Prescription is not required to verify that such Prescription properly falls under one of the exceptions to electronically prescribe, including a waiver.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A50B0" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00546152" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="48B11C70" w14:textId="77777777" w:rsidR="004A50B0" w:rsidRDefault="004A50B0" w:rsidP="004A50B0">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9CCE00" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00546152" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546152">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DCP will continue </w:t>
       </w:r>
       <w:r w:rsidR="004A50B0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00546152">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>engag</w:t>
       </w:r>
       <w:r w:rsidR="004A50B0">
@@ -3840,110 +4120,124 @@
       <w:r w:rsidRPr="00C024B1">
         <w:t>and the Board of Registration in Pharmacy</w:t>
       </w:r>
       <w:r w:rsidRPr="00546152">
         <w:t xml:space="preserve"> to work </w:t>
       </w:r>
       <w:r w:rsidR="004A50B0">
         <w:t>through any implementation issues</w:t>
       </w:r>
       <w:r w:rsidRPr="00546152">
         <w:t xml:space="preserve">. However, a pattern of compliance and communication failures may warrant a referral to </w:t>
       </w:r>
       <w:r>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="00546152">
         <w:t xml:space="preserve"> appropriate lice</w:t>
       </w:r>
       <w:r>
         <w:t>nsing board</w:t>
       </w:r>
       <w:r w:rsidRPr="00546152">
         <w:t xml:space="preserve"> or, if necessary, action against an MCSR.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="1397C3A0" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="000F47E3" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="40387AA3" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="000F47E3" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F47E3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dispensing Schedule VI ePrescriptions – Failovers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="008C6EB0" w:rsidP="00AB3C03">
+    <w:p w14:paraId="51C58AD1" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="008C6EB0" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Failover results when a prescriber issue</w:t>
       </w:r>
       <w:r w:rsidR="007A6BE3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>electronic prescription for a schedule VI controlled substance</w:t>
+        <w:t xml:space="preserve">electronic prescription for a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>schedule VI controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substance</w:t>
       </w:r>
       <w:r w:rsidR="007A6BE3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that electronic prescription </w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is converted and transmitted to a pharmacy as a computer-generated facsimile</w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> due to a defect in the electronic prescribing system beyond the prescriber’s control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or awareness.</w:t>
       </w:r>
@@ -3992,128 +4286,136 @@
       <w:r w:rsidR="00AB3C03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">appears encoded and </w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">does not </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appear on the facsimile</w:t>
       </w:r>
       <w:r w:rsidR="00AB3C03" w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as an actual signature, leaving the prescription un-signed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="226B5855" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="0B2877A5" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To address this, the ePrescribing regulation allows a </w:t>
       </w:r>
       <w:r w:rsidR="008C6EB0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pharmacist to dispense a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Failover as a valid oral prescription if the following process is followed</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001970F3" w:rsidRPr="00DC51C2" w:rsidRDefault="001970F3" w:rsidP="00AB3C03">
+    <w:p w14:paraId="2A82A259" w14:textId="77777777" w:rsidR="001970F3" w:rsidRPr="00DC51C2" w:rsidRDefault="001970F3" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="709B0D04" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Failover must contain all information required </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>of an oral prescription</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an oral prescription</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> but need not contain </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the practitioner’s signature</w:t>
@@ -4122,69 +4424,69 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as required for a written prescription</w:t>
       </w:r>
       <w:r w:rsidR="00CB5AE2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="074F46BF" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The prescription must be immediately entered into a compliant electronic pharmacy system or otherwise reduced to writing by the pharmacist; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="0759BD45" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">f the prescriber is </w:t>
       </w:r>
       <w:r w:rsidR="00697D10">
@@ -4236,186 +4538,208 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> good faith effort to determine that </w:t>
       </w:r>
       <w:r w:rsidR="00697D10">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Failover was issued by an authorized prescriber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="18BEB62B" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Failover must not be for an Additional Drug</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., gabapentin).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="675F48A4" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="4D729E2F" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRPr="00DC51C2" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC51C2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">In the event that a </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pharmacist receives a Failover </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">prescription for gabapentin, or any other medication designated as an Additional Drug, the pharmacist may not dispense the medication, </w:t>
-[...5 lines deleted...]
-        <w:t>and instead</w:t>
+        <w:t xml:space="preserve">prescription for gabapentin, or any other medication designated as an Additional Drug, the pharmacist may not dispense the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medication, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must contact the prescriber for a new written</w:t>
       </w:r>
       <w:r w:rsidR="008C6EB0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> oral prescription. </w:t>
       </w:r>
       <w:r w:rsidR="008C6EB0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o additional written follow-up</w:t>
       </w:r>
       <w:r w:rsidR="008C6EB0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is required for a Failover dispensed as an oral prescription</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F47E3" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
-[...6 lines deleted...]
-    <w:p w:rsidR="000F47E3" w:rsidRPr="000F47E3" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
+    <w:p w14:paraId="412B4C69" w14:textId="77777777" w:rsidR="000F47E3" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351F4218" w14:textId="77777777" w:rsidR="000F47E3" w:rsidRPr="000F47E3" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F47E3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dispensing Schedule II ePrescriptions – Endorsement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
+    <w:p w14:paraId="0B37666B" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r>
@@ -4463,99 +4787,115 @@
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires a</w:t>
       </w:r>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pharmacist filling a</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> pharmacist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Schedule II</w:t>
-      </w:r>
+        <w:t>filling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e</w:t>
+        <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t xml:space="preserve"> Schedule II</w:t>
       </w:r>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">rescription </w:t>
+        <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="004C00AD">
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">endorse his own signature on the face thereof. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00424E56">
+        <w:t xml:space="preserve">rescription </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C00AD">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endorse his own signature on the face thereof. </w:t>
+      </w:r>
+      <w:r w:rsidR="00424E56">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>pharmacist</w:t>
       </w:r>
       <w:r w:rsidR="00424E56">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A08D9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">act of final verification of </w:t>
@@ -4575,137 +4915,151 @@
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="002A08D9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>rescription</w:t>
       </w:r>
       <w:r w:rsidR="00424E56">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> shall fulfill this endorsement requirement</w:t>
       </w:r>
       <w:r w:rsidRPr="002A08D9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F47E3" w:rsidRPr="00DC51C2" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
+    <w:p w14:paraId="6760C639" w14:textId="77777777" w:rsidR="000F47E3" w:rsidRPr="00DC51C2" w:rsidRDefault="000F47E3" w:rsidP="000F47E3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="06A1711F" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partial Fill</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7A7D61C3" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As you are aware, the requirement to include a partial fill notation on all opioid prescriptions has been in place since 2016.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> This law was expanded in 2018</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to apply to </w:t>
       </w:r>
       <w:r w:rsidRPr="00190F81">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> schedule II controlled substance prescriptions and to allow dispensing of the remainder after the initial partial fill. These updated requirements have been included in this regulation as 105 CMR 721.055.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>schedule II controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC51C2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substance prescriptions and to allow dispensing of the remainder after the initial partial fill. These updated requirements have been included in this regulation as 105 CMR 721.055.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371C7C30" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="5AD50B23" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No change has been made to the notation requirement, which continues to apply as a matter of law to written </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> electronic prescriptions for schedule II </w:t>
       </w:r>
       <w:r w:rsidR="0041387E">
@@ -4743,656 +5097,653 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> upgrades undertaken as part of their ePrescribing implementation.</w:t>
       </w:r>
       <w:r w:rsidR="004C00AD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pharmacists should continue to dispense under this law pursuant to joint guidance of DCP and the Board of Registration in Pharmacy.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="004B2684" w:rsidRDefault="004B2684">
+    <w:p w14:paraId="3A19256B" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BD3C54" w14:textId="77777777" w:rsidR="004B2684" w:rsidRDefault="004B2684">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="03C06725" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DC51C2" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contact Information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00495DEF" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="0741970A" w14:textId="77777777" w:rsidR="00495DEF" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Questions or concerns regarding this information should be directed to </w:t>
       </w:r>
       <w:r w:rsidR="00C75456">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he Drug Control Program:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00DC51C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>dcp.dph@state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="7A4C0EA1" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="52DA38F0" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B5642">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
-[...6 lines deleted...]
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="18C7322C" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CDC7370" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:r w:rsidRPr="003B5642">
         <w:t>For more information regarding prescription format and security, please find the relevant statutory language and approved, post-comment regulation here:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="003B5642" w:rsidRPr="003B5642">
+    <w:p w14:paraId="20456508" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642"/>
+    <w:p w14:paraId="2141B97A" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003B5642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="003B5642" w:rsidRPr="003B5642">
+    <w:p w14:paraId="7175416D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642"/>
+    <w:p w14:paraId="3A5BF712" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003B5642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="003B5642" w:rsidRPr="003B5642">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003B5642">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mass.gov/lists/standards-for-prescription-format-and-security</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="006A32ED" w:rsidRDefault="006A32ED"/>
-    <w:p w:rsidR="006A32ED" w:rsidRDefault="006A32ED" w:rsidP="006A32ED">
+    <w:p w14:paraId="75224CC5" w14:textId="77777777" w:rsidR="006A32ED" w:rsidRDefault="006A32ED"/>
+    <w:p w14:paraId="3FE81C99" w14:textId="77777777" w:rsidR="006A32ED" w:rsidRDefault="006A32ED" w:rsidP="006A32ED">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5642">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ePrescribing At-a-Glance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, visit our webpage: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00851612">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.mass.gov/lists/eprescribing</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="003B5642" w:rsidRPr="000A1F17" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="469DFD50" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="000A1F17" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B5642" w:rsidRPr="000A1F17" w:rsidSect="004B029D">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00221536" w:rsidRDefault="00221536">
+    <w:p w14:paraId="7E644C3E" w14:textId="77777777" w:rsidR="00E8487A" w:rsidRDefault="00E8487A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00221536" w:rsidRDefault="00221536">
+    <w:p w14:paraId="3AC0A5DB" w14:textId="77777777" w:rsidR="00E8487A" w:rsidRDefault="00E8487A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="215789796"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00874F99" w:rsidRDefault="00874F99" w:rsidP="00874F99">
+      <w:p w14:paraId="0BBC1207" w14:textId="77777777" w:rsidR="00874F99" w:rsidRDefault="00874F99" w:rsidP="00874F99">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004B2684">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="004B029D" w:rsidRDefault="004B2684" w:rsidP="00DB582D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A06963C" w14:textId="77777777" w:rsidR="004B029D" w:rsidRDefault="00E8487A" w:rsidP="00DB582D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-595947933"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00243687">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00243687">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00243687">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="004B2684">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00243687">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00221536" w:rsidRDefault="00221536">
+    <w:p w14:paraId="30339861" w14:textId="77777777" w:rsidR="00E8487A" w:rsidRDefault="00E8487A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00221536" w:rsidRDefault="00221536">
+    <w:p w14:paraId="596702DB" w14:textId="77777777" w:rsidR="00E8487A" w:rsidRDefault="00E8487A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="142B6A3D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authorized prescribers and pharmacies must possess a Massachusetts Controlled Substance Registration.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00E4076B" w:rsidRPr="00DD05F9" w:rsidRDefault="00E4076B">
+    <w:p w14:paraId="60975597" w14:textId="77777777" w:rsidR="00E4076B" w:rsidRPr="00DD05F9" w:rsidRDefault="00E4076B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Electronic prescribing requirements are included in M.G.L. c. 94C, §§ 1, 17, 18, 20, and 23.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="006239CD" w:rsidRPr="00DD05F9" w:rsidRDefault="006239CD">
+    <w:p w14:paraId="28BB71E0" w14:textId="77777777" w:rsidR="006239CD" w:rsidRPr="00DD05F9" w:rsidRDefault="006239CD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105 CMR 721.000:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Standards for Prescription Format and Security in Massachusetts.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="007928BE" w:rsidRPr="00DD05F9" w:rsidRDefault="007928BE" w:rsidP="007928BE">
+    <w:p w14:paraId="3A0C670E" w14:textId="77777777" w:rsidR="007928BE" w:rsidRPr="00DD05F9" w:rsidRDefault="007928BE" w:rsidP="007928BE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105 CMR 700.020(H).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="004C00AD" w:rsidRPr="00DD05F9" w:rsidRDefault="004C00AD">
+    <w:p w14:paraId="08DA6546" w14:textId="77777777" w:rsidR="004C00AD" w:rsidRPr="00DD05F9" w:rsidRDefault="004C00AD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 110 of chapter 208 of the acts of 2018 makes the ePrescribing requirements effective on January 1, 2020.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="007928BE" w:rsidRPr="00DD05F9" w:rsidRDefault="007928BE" w:rsidP="007928BE">
+    <w:p w14:paraId="3D6BD219" w14:textId="77777777" w:rsidR="007928BE" w:rsidRPr="00DD05F9" w:rsidRDefault="007928BE" w:rsidP="007928BE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> M.G.L. c. 94C, §17, as amended by chapter 208 of the acts of 2018.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6C67CE3D" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -5437,451 +5788,476 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the commissioner shall by regulation as aforesaid establish a sixth schedule which shall include all prescription drugs not included in the first five schedules. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>M.G.L. c. 94C, §</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2(a).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="655FED19" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00DD05F9" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Durable medical equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is equipment which can withstand repeated use, </w:t>
+        <w:t xml:space="preserve"> is equipment which can withstand repeated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD05F9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="poms-italic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="poms-italic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">generally is not useful to a person in the absence of an illness or injury, </w:t>
+        <w:t xml:space="preserve">is primarily and customarily used to serve a medical purpose, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:rStyle w:val="poms-italic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>is</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">generally is not useful to a person in the absence of an illness or injury, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD05F9">
         <w:rPr>
+          <w:rStyle w:val="poms-italic"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD05F9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A723D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD05F9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>appropriate for use in the home. HI 00610.200, U.S. Social Security Administration, Program Operations Manual System (POMS).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="004C00AD" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
+    <w:p w14:paraId="2C17CA80" w14:textId="77777777" w:rsidR="004C00AD" w:rsidRDefault="004C00AD" w:rsidP="004C00AD">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t xml:space="preserve">105 CMR 721.020: </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Prescription Formats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="27C051FD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D3048">
         <w:t>M.G.L. c. 111, § 121B</w:t>
       </w:r>
       <w:r w:rsidR="005E3713">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="18162750" w14:textId="77777777" w:rsidR="003B5642" w:rsidRPr="00315655" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidRPr="00315655">
         <w:t>s defined in 42 U.S.C. § 1395x(n)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="24EED7B8" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:t xml:space="preserve">105 CMR 150.000, </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Standards for Long-Term Care Facilities</w:t>
       </w:r>
       <w:r w:rsidR="00D26A68">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="79D67566" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">M.G.L. c. 17, </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§ 2A</w:t>
       </w:r>
       <w:r w:rsidR="00D26A68">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="3362B5CD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0FA7">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M.G.L. c. 111, § 6</w:t>
       </w:r>
       <w:r w:rsidR="00D26A68">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="6CE55B1A" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t>105 CMR 721.020(G)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="35E4E849" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M.G.L. c. 94C, § 20(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="29B00B78" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M.G.L. c. 94C, § 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC51C2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
+    <w:p w14:paraId="61B4B0FD" w14:textId="77777777" w:rsidR="00AB3C03" w:rsidRDefault="00AB3C03" w:rsidP="00AB3C03">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Additional Drug</w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t xml:space="preserve"> means a controlled substance in </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
@@ -5889,354 +6265,354 @@
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Implementation of M.G.L. c. 94C.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t xml:space="preserve"> Currently, gabapentin is the only medication on this list. Circular Letter: DHCQ 17-5-101: </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Requirements for Gabapentin Data Submission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="6BF6D52A" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t>M.G.L. c. 94C, § 18(d¾), as inserted by chapter 52 of the acts of 2016.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="775CA4BD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t xml:space="preserve">M.G.L. c. 94C, § 18(d¾), as </w:t>
       </w:r>
       <w:r>
         <w:t>amended</w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t xml:space="preserve"> by chapter 2</w:t>
       </w:r>
       <w:r>
         <w:t>08 of the acts of 2018</w:t>
       </w:r>
       <w:r w:rsidRPr="009A723D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w:rsidR="0041387E" w:rsidRDefault="0041387E">
+    <w:p w14:paraId="3828E9DC" w14:textId="77777777" w:rsidR="0041387E" w:rsidRDefault="0041387E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0041387E">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Any prescription issued by a practitioner for an opioid substance contained in Schedule II of section 3 shall include a notation on the prescription that the patient may fill, upon request, the prescription in compliance with subsection (d 3/4) of section 18 in an amount not to exceed the full prescribed quantity. M.G.L. c. 94C, § 22(c).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
+    <w:p w14:paraId="14A078DD" w14:textId="77777777" w:rsidR="003B5642" w:rsidRDefault="003B5642" w:rsidP="003B5642">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00186BE4">
         <w:t>Circular Letter: DCP 18-10-104</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00186BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00532A4B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Patient Requests for Partial Fill of Schedule II Prescriptions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00186BE4">
         <w:t>November 1, 2018</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00DB582D" w:rsidRDefault="00DB582D" w:rsidP="00DB582D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44881522" w14:textId="77777777" w:rsidR="00DB582D" w:rsidRDefault="00DB582D" w:rsidP="00DB582D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="1816"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7918A11F" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2801" w:y="711"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>The Commonwealth of Massachusetts</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="40EA1846" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="ExecOffice"/>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2801" w:y="711"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Executive Office of Health and Human Services</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="6FB21290" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="ExecOffice"/>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2801" w:y="711"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Department of Public Health</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="1D7F160D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="ExecOffice"/>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2801" w:y="711"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Bureau of Health Professions Licensure</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="2F7DAE64" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="ExecOffice"/>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2801" w:y="711"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Drug Control Program</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="0397F89D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00CA45F0" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="ExecOffice"/>
       <w:framePr w:w="6953" w:h="1971" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2801" w:y="711"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CA45F0">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>239 Causeway Street, Boston, MA 02114</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="7829610B" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47F4DAED" wp14:editId="177F8F44">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47F4DAED" wp14:editId="1FAFED06">
           <wp:extent cx="914400" cy="1152525"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-          <wp:docPr id="5" name="Picture 5"/>
+          <wp:docPr id="5" name="Picture 5" descr="DPH Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 5"/>
+                  <pic:cNvPr id="5" name="Picture 5" descr="DPH Logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="914400" cy="1152525"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="667CE42C" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-90"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="left" w:pos="7560"/>
       </w:tabs>
       <w:ind w:right="-720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13A7DD07" wp14:editId="29D7074C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-681104</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>140071</wp:posOffset>
@@ -6261,161 +6637,161 @@
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="79B057EA" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>CHARLES D. BAKER</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="7D29AB28" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Governor</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="4298272D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>KARYN E. POLITO</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="6223B6BF" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Lieutenant Governor</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="13A7DD07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-53.65pt;margin-top:11.05pt;width:105.95pt;height:63.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaDTMnfgIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO2yAUfa/Uf0C8Z7zUycTWOKNZ6qrS&#10;dJFm+gEEcIyKgQKJPa36773gJJPpIlVV/YBZLucu51wuLsdeoh23TmhV4+wsxYgrqplQmxp/emhm&#10;S4ycJ4oRqRWv8SN3+HL18sXFYCqe605Lxi0CEOWqwdS4895USeJox3vizrThCg5bbXviYWk3CbNk&#10;APReJnmaLpJBW2asptw52L2dDvEq4rctp/5D2zrukawxxObjaOO4DmOyuiDVxhLTCboPg/xDFD0R&#10;CpweoW6JJ2hrxS9QvaBWO936M6r7RLetoDzmANlk6U/Z3HfE8JgLFMeZY5nc/4Ol73cfLRKsxjlG&#10;ivRA0QMfPbrWI1qE6gzGVWB0b8DMj7ANLMdMnbnT9LNDSt90RG34lbV66DhhEF0WbiYnVyccF0DW&#10;wzvNwA3Zeh2Bxtb2oXRQDATowNLjkZkQCg0uXxXz8zzDiMLZMgXm59EFqQ63jXX+Ddc9CpMaW2A+&#10;opPdnfMhGlIdTIIzp6VgjZAyLuxmfSMt2hFQSRO/PfozM6mCsdLh2oQ47UCQ4COchXAj69/KLC/S&#10;67ycNYvl+axoivmsPE+XszQrr8tFWpTFbfM9BJgVVScY4+pOKH5QYFb8HcP7Xpi0EzWIhhqX83w+&#10;UfTHJNP4/S7JXnhoSCn6UOfwBSNSBWJfKxbnngg5zZPn4ccqQw0O/1iVKIPA/KQBP65HQAnaWGv2&#10;CIKwGvgC1uEVgUmn7VeMBujIGrsvW2I5RvKtAlGVWVGEFo6LIAdY2NOT9ekJURSgauwxmqY3fmr7&#10;rbFi04Gng4yvQIiNiBp5imovX+i6mMz+hQhtfbqOVk/v2OoHAAAA//8DAFBLAwQUAAYACAAAACEA&#10;tpHG0+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokttZOCKFK41QIiQV1&#10;oIWB8Rq7cUhsh9hpw9tzneh2p/v0/9+Vm9n27KTH0HonIVkKYNrVXrWukfD58bpYAQsRncLeOy3h&#10;VwfYVLc3JRbKn91On/axYRTiQoESTIxDwXmojbYYln7Qjm5HP1qMtI4NVyOeKdz2PBUi5xZbRw0G&#10;B/1idN3tJ0sl21BPO//znWw7/mW6HB/fzZuU93fz8xpY1HP8h+GiT+pQkdPBT04F1ktYJOLpgVgJ&#10;aZoAuxAiy4EdaMhWGfCq5Nc/VH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmg0zJ34C&#10;AAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtpHG&#10;0+AAAAALAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+            <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-53.65pt;margin-top:11.05pt;width:105.95pt;height:63.15pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU8qTG8AEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3pwhI1XS1dFSEt&#10;C9KyH+A4TmLheMzYbVK+nrGTdgt7Q+RgeTL2m3lvntc3Q2fYQaHXYAu+mM05U1ZCpW1T8KfvuzfX&#10;nPkgbCUMWFXwo/L8ZvP61bp3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWQN2IlCITVah6Am9&#10;M9lyPn+X9YCVQ5DKe/p7Nyb5JuHXtZLha117FZgpOPUW0oppLeOabdYib1C4VsupDfEPXXRCWyp6&#10;hroTQbA96hdQnZYIHuowk9BlUNdaqsSB2Czmf7F5bIVTiQuJ491ZJv//YOXD4dF9QxaGjzDQABMJ&#10;7+5B/vDMwrYVtlG3iNC3SlRUeBEly3rn8+lqlNrnPoKU/ReoaMhiHyABDTV2URXiyQidBnA8i66G&#10;wGQs+XZ19X654ExS7npOQ71KJUR+uu3Qh08KOhY3BUcaakIXh3sfYjciPx2JxTwYXe20MSnAptwa&#10;ZAdBBtilb0L/45ix8bCFeG1EjH8Szchs5BiGcqBkpFtCdSTCCKOh6AHQpgX8xVlPZiq4/7kXqDgz&#10;ny2J9mGxWkX3pSDSpQAvM+VlRlhJUAUPnI3bbRgdu3eom5YqncZ0S0LvdNLguaupbzJMkmYyd3Tk&#10;ZZxOPT/BzW8AAAD//wMAUEsDBBQABgAIAAAAIQC2kcbT4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI+xTsMwEIZ3JN7BOiS21k4IoUrjVAiJBXWghYHxGrtxSGyH2GnD23Od6Han+/T/35Wb2fbs&#10;pMfQeichWQpg2tVeta6R8PnxulgBCxGdwt47LeFXB9hUtzclFsqf3U6f9rFhFOJCgRJMjEPBeaiN&#10;thiWftCObkc/Woy0jg1XI54p3PY8FSLnFltHDQYH/WJ03e0nSyXbUE87//OdbDv+ZbocH9/Nm5T3&#10;d/PzGljUc/yH4aJP6lCR08FPTgXWS1gk4umBWAlpmgC7ECLLgR1oyFYZ8Krk1z9UfwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCU8qTG8AEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2kcbT4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="79B057EA" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>CHARLES D. BAKER</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="7D29AB28" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Governor</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="4298272D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>KARYN E. POLITO</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="6223B6BF" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Lieutenant Governor</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="393FB977" wp14:editId="5CBACF50">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4741545</wp:posOffset>
@@ -6426,311 +6802,310 @@
               <wp:extent cx="1572895" cy="1136015"/>
               <wp:effectExtent l="0" t="0" r="0" b="6985"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1572895" cy="1136015"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00787FAF" w:rsidRPr="003A7AFC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="5A2A93B6" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="003A7AFC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Weld"/>
                           </w:pPr>
                           <w:r>
                             <w:t>MARYLOU SUDDERS</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="2E7189E1" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Secretary</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRPr="00FC6B42" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="54C351A2" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00FC6B42" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:pStyle w:val="Governor"/>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>MONICA BHAREL, MD, MPH</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="641F85F9" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00FC6B42">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Commissioner</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="28637E4C" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRPr="004813AC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="0BF0DF1D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="004813AC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004813AC">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                             </w:rPr>
                             <w:t>Tel: 617-624-6000</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00787FAF" w:rsidRPr="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                        <w:p w14:paraId="32AC032C" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="fr-FR"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="004813AC">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="14"/>
                               <w:szCs w:val="14"/>
                               <w:lang w:val="fr-FR"/>
                             </w:rPr>
                             <w:t>www.mass.gov/dph</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="393FB977" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:373.35pt;margin-top:8.15pt;width:123.85pt;height:89.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxehBd9wEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk16MOEXXIsOA&#10;7gK0+wBGlmNhtqhRSuzu60fJSZptb8NeBPGiQ55Dank7dK3Ya/IGbSnzyVQKbRVWxm5L+e15/e5a&#10;Ch/AVtCi1aV80V7ert6+Wfau0DNssK00CQaxvuhdKZsQXJFlXjW6Az9Bpy0Ha6QOApu0zSqCntG7&#10;NptNp5dZj1Q5QqW9Z+/DGJSrhF/XWoUvde11EG0pubeQTkrnJp7ZagnFlsA1Rh3agH/oogNjuegJ&#10;6gECiB2Zv6A6owg91mGisMuwro3SiQOzyad/sHlqwOnEhcXx7iST/3+w6vP+KwlTlfJCCgsdj+hZ&#10;D0G8x0FcRXV65wtOenKcFgZ285QTU+8eUX33wuJ9A3ar74iwbzRU3F0eX2ZnT0ccH0E2/SesuAzs&#10;AiagoaYuSsdiCEbnKb2cJhNbUbHk4mp2fbOQQnEszy8up/ki1YDi+NyRDx80diJeSkk8+gQP+0cf&#10;YjtQHFNiNYtr07Zp/K39zcGJo4eLH55GJrH5kUYYNkOSLNGMsQ1WL0yNcNwv/g98aZB+StHzbpXS&#10;/9gBaSnaj5blucnn87iMyZgzNTboPLI5j4BVDFXKIMV4vQ/jAu8cmW3DlY4DuWNJ1yaRfe3qMAje&#10;n6TBYdfjgp7bKev1R65+AQAA//8DAFBLAwQUAAYACAAAACEABeL04N4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi60XW0NJ0mPiQOuzDK3WtMU9EkVZOt3b/HnOBov49e&#10;Py63s+3FmcbQeadguUhAkGu87lyroP54vXsAESI6jb13pOBCAbbV9VWJhfaTe6fzIbaCS1woUIGJ&#10;cSikDI0hi2HhB3KcffnRYuRxbKUeceJy28tVkmTSYuf4gsGBngw134eTVRCj3i0v9YsNb5/z/nky&#10;SbPGWqnbm3n3CCLSHP9g+NVndajY6ehPTgfRK9ik2YZRDrJ7EAzkeZqCOPIiX69AVqX8/0L1AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHF6EF33AQAA2QMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAXi9ODeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;UQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="393FB977" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:373.35pt;margin-top:8.15pt;width:123.85pt;height:89.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeClwo4QEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9GO0zAQfEfiHyy/0ySlPe6ipqfjTkVI&#10;x4F08AGO4yQWides3Sbl61k7aa/AG+LFsr3O7MzsZHM79h07KHQaTMGzRcqZMhIqbZqCf/u6e3PN&#10;mfPCVKIDowp+VI7fbl+/2gw2V0tooasUMgIxLh9swVvvbZ4kTraqF24BVhkq1oC98HTEJqlQDITe&#10;d8kyTa+SAbCyCFI5R7cPU5FvI35dK+k/17VTnnUFJ24+rhjXMqzJdiPyBoVttZxpiH9g0QttqOkZ&#10;6kF4wfao/4LqtURwUPuFhD6ButZSRQ2kJkv/UPPcCquiFjLH2bNN7v/ByqfDs/2CzI/vYaQBRhHO&#10;PoL87piB+1aYRt0hwtAqUVHjLFiWDNbl86fBape7AFIOn6CiIYu9hwg01tgHV0gnI3QawPFsuho9&#10;k6Hl+t3y+mbNmaRalr29SrN17CHy0+cWnf+goGdhU3CkqUZ4cXh0PtAR+elJ6GZgp7suTrYzv13Q&#10;w3AT6QfGE3c/liPT1awtqCmhOpIehCkvlG/atIA/ORsoKwV3P/YCFWfdR0Oe3GSrVQhXPKxIDx3w&#10;slJeVoSRBFVwz9m0vfdTIPcWddNSp9MU7sjHnY4KX1jN9CkPUfic3RC4y3N89fKHbX8BAAD//wMA&#10;UEsDBBQABgAIAAAAIQAF4vTg3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyH&#10;yEjcWLrRdbQ0nSY+JA67MMrda0xT0SRVk63dv8ec4Gi/j14/Lrez7cWZxtB5p2C5SECQa7zuXKug&#10;/ni9ewARIjqNvXek4EIBttX1VYmF9pN7p/MhtoJLXChQgYlxKKQMjSGLYeEHcpx9+dFi5HFspR5x&#10;4nLby1WSZNJi5/iCwYGeDDXfh5NVEKPeLS/1iw1vn/P+eTJJs8ZaqdubefcIItIc/2D41Wd1qNjp&#10;6E9OB9Er2KTZhlEOsnsQDOR5moI48iJfr0BWpfz/QvUDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA3gpcKOEBAACpAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEABeL04N4AAAAKAQAADwAAAAAAAAAAAAAAAAA7BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w:rsidR="00787FAF" w:rsidRPr="003A7AFC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="5A2A93B6" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="003A7AFC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Weld"/>
                     </w:pPr>
                     <w:r>
                       <w:t>MARYLOU SUDDERS</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="2E7189E1" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Secretary</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRPr="00FC6B42" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="54C351A2" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00FC6B42" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:pStyle w:val="Governor"/>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>MONICA BHAREL, MD, MPH</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="641F85F9" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00FC6B42">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Commissioner</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="28637E4C" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRPr="004813AC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="0BF0DF1D" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="004813AC" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004813AC">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                       <w:t>Tel: 617-624-6000</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w:rsidR="00787FAF" w:rsidRPr="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+                  <w:p w14:paraId="32AC032C" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRPr="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="004813AC">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                       <w:t>www.mass.gov/dph</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
+  <w:p w14:paraId="604A4B84" w14:textId="77777777" w:rsidR="00787FAF" w:rsidRDefault="00787FAF" w:rsidP="00787FAF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="-90"/>
         <w:tab w:val="center" w:pos="4680"/>
       </w:tabs>
       <w:ind w:left="-720" w:right="-720"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000405"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000888"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
@@ -6746,51 +7121,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04125184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA520B82"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6832,51 +7207,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C8905D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77FEB5F6"/>
     <w:lvl w:ilvl="0" w:tplc="EEE8CFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6921,51 +7296,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F81A95D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7034,51 +7409,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B5544A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE5CFC76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7147,51 +7522,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DDC46F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A36A99BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7260,51 +7635,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211310A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1B8F67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7775,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26595F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B538DA02"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7513,51 +7888,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="288D57DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4686CDE8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E02A2A32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -7604,51 +7979,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="328D0976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DF27FF0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7690,51 +8065,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="332C6DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C6C560C"/>
     <w:lvl w:ilvl="0" w:tplc="CEA40F6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7803,51 +8178,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="346833D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D98457CA"/>
     <w:lvl w:ilvl="0" w:tplc="CEA40F6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -7916,51 +8291,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34A37C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B50ADCB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8029,51 +8404,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A55565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A3A6DA2"/>
     <w:lvl w:ilvl="0" w:tplc="EEE8CFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8115,51 +8490,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D9A6D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD2AD95A"/>
     <w:lvl w:ilvl="0" w:tplc="CEA40F6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -8228,51 +8603,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C2604C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04E04B8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8341,51 +8716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C535CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CB82B26"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8454,51 +8829,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D3D5988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEFAB592"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8567,51 +8942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D7678AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0267930"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8656,51 +9031,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DFF7C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AB4AD8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8769,51 +9144,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E316294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16AC1818"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8882,51 +9257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F74802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9DA8A26"/>
     <w:lvl w:ilvl="0" w:tplc="A76E9CC4">
       <w:start w:val="234"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8995,51 +9370,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="523B6E86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C09EE4E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9108,51 +9483,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57EF2758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99DC0C3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9221,51 +9596,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621F7934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38AC7154"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9334,51 +9709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624823D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB48C1A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9447,51 +9822,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B100E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A626AA7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9560,51 +9935,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68B839CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3DCFF4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9673,51 +10048,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6963594E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D24C3626"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9786,51 +10161,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEA56C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DFE44D4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9872,51 +10247,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C276D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A3A6DA2"/>
     <w:lvl w:ilvl="0" w:tplc="EEE8CFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9958,51 +10333,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74746955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83640016"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10071,51 +10446,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="752A0DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1F43C08"/>
     <w:lvl w:ilvl="0" w:tplc="EEE8CFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10160,51 +10535,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA71066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4686CDE8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E02A2A32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -10251,214 +10626,216 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1627276404">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1069620338">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1638488291">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="867794218">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="975066944">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="175702129">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="701324517">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2024235867">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="394932607">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1363900792">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1107390176">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1804150187">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="77211737">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1192450437">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1683703782">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1295480909">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="808210004">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1670520486">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1289512466">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1832408754">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1061513463">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="705644813">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1264915978">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1889947463">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="695428549">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="975720425">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2085640402">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="946430372">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1307779342">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1877346373">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="899292083">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="93789278">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1080828476">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2033219691">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1392073938">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E32BF5"/>
     <w:rsid w:val="00000622"/>
     <w:rsid w:val="00002386"/>
     <w:rsid w:val="00002FF8"/>
     <w:rsid w:val="0000489B"/>
     <w:rsid w:val="00005231"/>
     <w:rsid w:val="000057DA"/>
     <w:rsid w:val="000079C4"/>
     <w:rsid w:val="00011173"/>
     <w:rsid w:val="00011E17"/>
     <w:rsid w:val="00013736"/>
     <w:rsid w:val="00013DBF"/>
     <w:rsid w:val="000159C9"/>
     <w:rsid w:val="00015B4E"/>
     <w:rsid w:val="0002450C"/>
     <w:rsid w:val="00025781"/>
     <w:rsid w:val="0002590E"/>
     <w:rsid w:val="0002626D"/>
     <w:rsid w:val="00026741"/>
     <w:rsid w:val="00030193"/>
     <w:rsid w:val="00034A0F"/>
     <w:rsid w:val="00035E33"/>
     <w:rsid w:val="000360CD"/>
@@ -10672,50 +11049,51 @@
     <w:rsid w:val="00210260"/>
     <w:rsid w:val="00210C3F"/>
     <w:rsid w:val="002126B4"/>
     <w:rsid w:val="00212B0C"/>
     <w:rsid w:val="00212C27"/>
     <w:rsid w:val="00212E52"/>
     <w:rsid w:val="00213E9F"/>
     <w:rsid w:val="002147C5"/>
     <w:rsid w:val="0021498F"/>
     <w:rsid w:val="00217708"/>
     <w:rsid w:val="00217B40"/>
     <w:rsid w:val="002211A9"/>
     <w:rsid w:val="00221536"/>
     <w:rsid w:val="00221FC8"/>
     <w:rsid w:val="00224414"/>
     <w:rsid w:val="00226E4C"/>
     <w:rsid w:val="00235A7C"/>
     <w:rsid w:val="00235C77"/>
     <w:rsid w:val="002400CF"/>
     <w:rsid w:val="00241C35"/>
     <w:rsid w:val="00243687"/>
     <w:rsid w:val="002444FA"/>
     <w:rsid w:val="002454C4"/>
     <w:rsid w:val="00245E5E"/>
     <w:rsid w:val="00246EB6"/>
+    <w:rsid w:val="00252BDB"/>
     <w:rsid w:val="002559CD"/>
     <w:rsid w:val="00257A67"/>
     <w:rsid w:val="00260CCB"/>
     <w:rsid w:val="00262CCA"/>
     <w:rsid w:val="0026386F"/>
     <w:rsid w:val="00263BE0"/>
     <w:rsid w:val="00263E35"/>
     <w:rsid w:val="002701D1"/>
     <w:rsid w:val="002704F9"/>
     <w:rsid w:val="002715E7"/>
     <w:rsid w:val="00271792"/>
     <w:rsid w:val="002720CD"/>
     <w:rsid w:val="0027321A"/>
     <w:rsid w:val="002735C4"/>
     <w:rsid w:val="00274A8D"/>
     <w:rsid w:val="002758CC"/>
     <w:rsid w:val="00275A76"/>
     <w:rsid w:val="00277212"/>
     <w:rsid w:val="0028047B"/>
     <w:rsid w:val="002809AB"/>
     <w:rsid w:val="0028394D"/>
     <w:rsid w:val="00283DFC"/>
     <w:rsid w:val="00283F5A"/>
     <w:rsid w:val="00286B3F"/>
     <w:rsid w:val="00290A84"/>
@@ -10782,50 +11160,51 @@
     <w:rsid w:val="003179DB"/>
     <w:rsid w:val="003215C8"/>
     <w:rsid w:val="00321A43"/>
     <w:rsid w:val="00322E47"/>
     <w:rsid w:val="0032362A"/>
     <w:rsid w:val="00326479"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="003272EE"/>
     <w:rsid w:val="00331A48"/>
     <w:rsid w:val="0033272F"/>
     <w:rsid w:val="00332B6D"/>
     <w:rsid w:val="003345EB"/>
     <w:rsid w:val="0033464B"/>
     <w:rsid w:val="0033689A"/>
     <w:rsid w:val="00336B25"/>
     <w:rsid w:val="003406A2"/>
     <w:rsid w:val="003447D4"/>
     <w:rsid w:val="00346B4E"/>
     <w:rsid w:val="00347353"/>
     <w:rsid w:val="00350DC8"/>
     <w:rsid w:val="003511AC"/>
     <w:rsid w:val="003524BD"/>
     <w:rsid w:val="003559F2"/>
     <w:rsid w:val="0035623F"/>
     <w:rsid w:val="00357365"/>
+    <w:rsid w:val="003576E4"/>
     <w:rsid w:val="003579B9"/>
     <w:rsid w:val="00361F4B"/>
     <w:rsid w:val="00362549"/>
     <w:rsid w:val="003651ED"/>
     <w:rsid w:val="003652BF"/>
     <w:rsid w:val="00365BAB"/>
     <w:rsid w:val="00370ABD"/>
     <w:rsid w:val="003714B2"/>
     <w:rsid w:val="00373B3B"/>
     <w:rsid w:val="00374F8C"/>
     <w:rsid w:val="00375301"/>
     <w:rsid w:val="003753FE"/>
     <w:rsid w:val="0037772D"/>
     <w:rsid w:val="003801FC"/>
     <w:rsid w:val="00382454"/>
     <w:rsid w:val="00383FF3"/>
     <w:rsid w:val="00384470"/>
     <w:rsid w:val="00384976"/>
     <w:rsid w:val="00386583"/>
     <w:rsid w:val="003872A4"/>
     <w:rsid w:val="00387440"/>
     <w:rsid w:val="00387DA9"/>
     <w:rsid w:val="003909C3"/>
     <w:rsid w:val="003931E2"/>
     <w:rsid w:val="00393420"/>
@@ -11078,50 +11457,51 @@
     <w:rsid w:val="005C4FC3"/>
     <w:rsid w:val="005C60BF"/>
     <w:rsid w:val="005C6DF7"/>
     <w:rsid w:val="005C73DD"/>
     <w:rsid w:val="005C748A"/>
     <w:rsid w:val="005D0437"/>
     <w:rsid w:val="005D0C13"/>
     <w:rsid w:val="005D1946"/>
     <w:rsid w:val="005D539C"/>
     <w:rsid w:val="005D6E87"/>
     <w:rsid w:val="005D6F91"/>
     <w:rsid w:val="005D7458"/>
     <w:rsid w:val="005D78A8"/>
     <w:rsid w:val="005E0FA7"/>
     <w:rsid w:val="005E3713"/>
     <w:rsid w:val="005E4672"/>
     <w:rsid w:val="005F02C9"/>
     <w:rsid w:val="005F0F4C"/>
     <w:rsid w:val="005F111A"/>
     <w:rsid w:val="005F1C7B"/>
     <w:rsid w:val="005F295B"/>
     <w:rsid w:val="005F3A8B"/>
     <w:rsid w:val="005F515F"/>
     <w:rsid w:val="0060083F"/>
     <w:rsid w:val="00600852"/>
+    <w:rsid w:val="0060194E"/>
     <w:rsid w:val="006025A7"/>
     <w:rsid w:val="006026A7"/>
     <w:rsid w:val="00602C41"/>
     <w:rsid w:val="00603848"/>
     <w:rsid w:val="006046E5"/>
     <w:rsid w:val="00610F04"/>
     <w:rsid w:val="00612F1F"/>
     <w:rsid w:val="00613D7D"/>
     <w:rsid w:val="00615675"/>
     <w:rsid w:val="0061734A"/>
     <w:rsid w:val="006205FE"/>
     <w:rsid w:val="006208EA"/>
     <w:rsid w:val="00622840"/>
     <w:rsid w:val="006239CD"/>
     <w:rsid w:val="00624A9B"/>
     <w:rsid w:val="00624FB0"/>
     <w:rsid w:val="0062511B"/>
     <w:rsid w:val="00625390"/>
     <w:rsid w:val="00627310"/>
     <w:rsid w:val="00630483"/>
     <w:rsid w:val="00635AE6"/>
     <w:rsid w:val="00635CEF"/>
     <w:rsid w:val="00635F0B"/>
     <w:rsid w:val="006363A8"/>
     <w:rsid w:val="00637187"/>
@@ -11477,50 +11857,51 @@
     <w:rsid w:val="009565D6"/>
     <w:rsid w:val="00956B59"/>
     <w:rsid w:val="00956B5E"/>
     <w:rsid w:val="00956D29"/>
     <w:rsid w:val="00957736"/>
     <w:rsid w:val="009602F5"/>
     <w:rsid w:val="0096081C"/>
     <w:rsid w:val="00961778"/>
     <w:rsid w:val="00962D4F"/>
     <w:rsid w:val="00966592"/>
     <w:rsid w:val="00967260"/>
     <w:rsid w:val="009677B7"/>
     <w:rsid w:val="009711F1"/>
     <w:rsid w:val="00971224"/>
     <w:rsid w:val="00971BE9"/>
     <w:rsid w:val="00973B58"/>
     <w:rsid w:val="00974301"/>
     <w:rsid w:val="00977354"/>
     <w:rsid w:val="009811C2"/>
     <w:rsid w:val="0098251C"/>
     <w:rsid w:val="00982A1A"/>
     <w:rsid w:val="0098326E"/>
     <w:rsid w:val="00984BE4"/>
     <w:rsid w:val="00986B5E"/>
     <w:rsid w:val="0098703F"/>
+    <w:rsid w:val="00987CD7"/>
     <w:rsid w:val="00990467"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00991012"/>
     <w:rsid w:val="00991799"/>
     <w:rsid w:val="00991BC1"/>
     <w:rsid w:val="00992DE9"/>
     <w:rsid w:val="00994240"/>
     <w:rsid w:val="009944EF"/>
     <w:rsid w:val="0099587E"/>
     <w:rsid w:val="00995D71"/>
     <w:rsid w:val="00995DE3"/>
     <w:rsid w:val="00996F70"/>
     <w:rsid w:val="00997227"/>
     <w:rsid w:val="009A0004"/>
     <w:rsid w:val="009A06AE"/>
     <w:rsid w:val="009A222D"/>
     <w:rsid w:val="009A318D"/>
     <w:rsid w:val="009A597E"/>
     <w:rsid w:val="009A6082"/>
     <w:rsid w:val="009A6960"/>
     <w:rsid w:val="009A723D"/>
     <w:rsid w:val="009B008D"/>
     <w:rsid w:val="009B04A2"/>
     <w:rsid w:val="009B1889"/>
     <w:rsid w:val="009B3DD4"/>
@@ -11563,50 +11944,51 @@
     <w:rsid w:val="009F267E"/>
     <w:rsid w:val="009F3EF9"/>
     <w:rsid w:val="009F53C2"/>
     <w:rsid w:val="009F5937"/>
     <w:rsid w:val="009F5CA5"/>
     <w:rsid w:val="009F5DE5"/>
     <w:rsid w:val="009F6A84"/>
     <w:rsid w:val="009F7C3A"/>
     <w:rsid w:val="00A008E1"/>
     <w:rsid w:val="00A00EBB"/>
     <w:rsid w:val="00A01295"/>
     <w:rsid w:val="00A02881"/>
     <w:rsid w:val="00A02D79"/>
     <w:rsid w:val="00A03298"/>
     <w:rsid w:val="00A04F54"/>
     <w:rsid w:val="00A06FD5"/>
     <w:rsid w:val="00A07CDA"/>
     <w:rsid w:val="00A10DE3"/>
     <w:rsid w:val="00A122AB"/>
     <w:rsid w:val="00A12BED"/>
     <w:rsid w:val="00A171E4"/>
     <w:rsid w:val="00A1745E"/>
     <w:rsid w:val="00A20FCC"/>
     <w:rsid w:val="00A212C0"/>
     <w:rsid w:val="00A23155"/>
+    <w:rsid w:val="00A25D4A"/>
     <w:rsid w:val="00A2671D"/>
     <w:rsid w:val="00A26F10"/>
     <w:rsid w:val="00A27197"/>
     <w:rsid w:val="00A3113E"/>
     <w:rsid w:val="00A312C2"/>
     <w:rsid w:val="00A32C28"/>
     <w:rsid w:val="00A3484F"/>
     <w:rsid w:val="00A35EC6"/>
     <w:rsid w:val="00A37614"/>
     <w:rsid w:val="00A37F35"/>
     <w:rsid w:val="00A4009E"/>
     <w:rsid w:val="00A40362"/>
     <w:rsid w:val="00A409D4"/>
     <w:rsid w:val="00A40AEA"/>
     <w:rsid w:val="00A40CCD"/>
     <w:rsid w:val="00A479B8"/>
     <w:rsid w:val="00A523C6"/>
     <w:rsid w:val="00A54354"/>
     <w:rsid w:val="00A54559"/>
     <w:rsid w:val="00A548B1"/>
     <w:rsid w:val="00A54AD3"/>
     <w:rsid w:val="00A55163"/>
     <w:rsid w:val="00A6070F"/>
     <w:rsid w:val="00A60B80"/>
     <w:rsid w:val="00A616B5"/>
@@ -11620,50 +12002,51 @@
     <w:rsid w:val="00A666F4"/>
     <w:rsid w:val="00A66B80"/>
     <w:rsid w:val="00A67D3F"/>
     <w:rsid w:val="00A728B8"/>
     <w:rsid w:val="00A73BC4"/>
     <w:rsid w:val="00A73DB4"/>
     <w:rsid w:val="00A770CB"/>
     <w:rsid w:val="00A86EA4"/>
     <w:rsid w:val="00A878E9"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A9245C"/>
     <w:rsid w:val="00A97F17"/>
     <w:rsid w:val="00AA136B"/>
     <w:rsid w:val="00AA7E09"/>
     <w:rsid w:val="00AB1FC6"/>
     <w:rsid w:val="00AB3193"/>
     <w:rsid w:val="00AB3C03"/>
     <w:rsid w:val="00AB574E"/>
     <w:rsid w:val="00AB7848"/>
     <w:rsid w:val="00AC1624"/>
     <w:rsid w:val="00AC2687"/>
     <w:rsid w:val="00AC3902"/>
     <w:rsid w:val="00AC410F"/>
     <w:rsid w:val="00AC489E"/>
     <w:rsid w:val="00AC578C"/>
+    <w:rsid w:val="00AC5D7A"/>
     <w:rsid w:val="00AC6BE9"/>
     <w:rsid w:val="00AC72F7"/>
     <w:rsid w:val="00AD005A"/>
     <w:rsid w:val="00AD1BCE"/>
     <w:rsid w:val="00AD3302"/>
     <w:rsid w:val="00AD3609"/>
     <w:rsid w:val="00AD4DDA"/>
     <w:rsid w:val="00AE1D7B"/>
     <w:rsid w:val="00AE3B53"/>
     <w:rsid w:val="00AE5D69"/>
     <w:rsid w:val="00AE5DD9"/>
     <w:rsid w:val="00AE7751"/>
     <w:rsid w:val="00AF0061"/>
     <w:rsid w:val="00AF1CCE"/>
     <w:rsid w:val="00AF2634"/>
     <w:rsid w:val="00AF3F2F"/>
     <w:rsid w:val="00AF49D5"/>
     <w:rsid w:val="00AF4EB3"/>
     <w:rsid w:val="00AF5360"/>
     <w:rsid w:val="00AF67B1"/>
     <w:rsid w:val="00B005E1"/>
     <w:rsid w:val="00B014F5"/>
     <w:rsid w:val="00B03057"/>
     <w:rsid w:val="00B0427D"/>
     <w:rsid w:val="00B05551"/>
@@ -12023,50 +12406,51 @@
     <w:rsid w:val="00E46C4D"/>
     <w:rsid w:val="00E46DE0"/>
     <w:rsid w:val="00E47601"/>
     <w:rsid w:val="00E50A75"/>
     <w:rsid w:val="00E52639"/>
     <w:rsid w:val="00E52B0C"/>
     <w:rsid w:val="00E53231"/>
     <w:rsid w:val="00E548D7"/>
     <w:rsid w:val="00E54ED6"/>
     <w:rsid w:val="00E55FEE"/>
     <w:rsid w:val="00E57A8B"/>
     <w:rsid w:val="00E6079C"/>
     <w:rsid w:val="00E608BB"/>
     <w:rsid w:val="00E61ACF"/>
     <w:rsid w:val="00E61D10"/>
     <w:rsid w:val="00E7270A"/>
     <w:rsid w:val="00E72D85"/>
     <w:rsid w:val="00E739B8"/>
     <w:rsid w:val="00E742AD"/>
     <w:rsid w:val="00E7437C"/>
     <w:rsid w:val="00E74D5B"/>
     <w:rsid w:val="00E76C68"/>
     <w:rsid w:val="00E80B90"/>
     <w:rsid w:val="00E80D76"/>
     <w:rsid w:val="00E84730"/>
+    <w:rsid w:val="00E8487A"/>
     <w:rsid w:val="00E86C78"/>
     <w:rsid w:val="00E872AA"/>
     <w:rsid w:val="00E87D68"/>
     <w:rsid w:val="00E87DFF"/>
     <w:rsid w:val="00E90F47"/>
     <w:rsid w:val="00E913DC"/>
     <w:rsid w:val="00E9296C"/>
     <w:rsid w:val="00E93291"/>
     <w:rsid w:val="00E935E1"/>
     <w:rsid w:val="00E93D78"/>
     <w:rsid w:val="00E94A0F"/>
     <w:rsid w:val="00E957B3"/>
     <w:rsid w:val="00E96465"/>
     <w:rsid w:val="00E97A00"/>
     <w:rsid w:val="00E97E5E"/>
     <w:rsid w:val="00EA1569"/>
     <w:rsid w:val="00EA1D0B"/>
     <w:rsid w:val="00EA26DC"/>
     <w:rsid w:val="00EA287D"/>
     <w:rsid w:val="00EA2BEA"/>
     <w:rsid w:val="00EA3A5F"/>
     <w:rsid w:val="00EA3E50"/>
     <w:rsid w:val="00EA4771"/>
     <w:rsid w:val="00EA5853"/>
     <w:rsid w:val="00EA5AD6"/>
@@ -12218,219 +12602,482 @@
     <w:rsid w:val="00FF1513"/>
     <w:rsid w:val="00FF1F1D"/>
     <w:rsid w:val="00FF1F3B"/>
     <w:rsid w:val="00FF3452"/>
     <w:rsid w:val="00FF5A65"/>
     <w:rsid w:val="00FF7FC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4B71D8D8"/>
+  <w15:docId w15:val="{7C9DEDAE-3462-4E34-8966-923206358553}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:locked="0" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:locked="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:locked="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E32BF5"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="0060194E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00E32BF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
@@ -13173,1027 +13820,114 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:color w:val="000080"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008D78EE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="poms-italic">
     <w:name w:val="poms-italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00891C25"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00851612"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...155 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00E32BF5"/>
+    <w:locked/>
+    <w:rsid w:val="00A25D4A"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A25D4A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...27 lines deleted...]
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E32BF5"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0060194E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...734 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103768840">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="677076500">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15498,51 +15232,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1748187933">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/standards-for-prescription-format-and-security" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/standards-for-prescription-format-and-security" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@state.ma.us" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/eprescribing-waiver-application/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/eprescribing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/eprescribing-waiver-application/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/eprescribing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/standards-for-prescription-format-and-security" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/standards-for-prescription-format-and-security" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@state.ma.us" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -15804,72 +15538,78 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FCB5829-5E7F-484F-ADB8-76D6B9EEC102}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>15400</Characters>
+  <Pages>9</Pages>
+  <Words>2673</Words>
+  <Characters>15240</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>128</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>127</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Commonwealth of Massachusetts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DPH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17884</CharactersWithSpaces>
+  <CharactersWithSpaces>17878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Commonwealth of Massachusetts</dc:title>
   <dc:creator>Mangan, Thomas (DPH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>