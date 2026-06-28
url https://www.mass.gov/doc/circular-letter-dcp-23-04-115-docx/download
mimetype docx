--- v0 (2025-11-07)
+++ v1 (2026-06-28)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="000F315B">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -325,51 +325,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="593B8E20" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:389.6pt;margin-top:42.5pt;width:142.85pt;height:89.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAopFl/BwIAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOk6414hRdigwD&#10;ugvQ7gNkWbaFyaJGKbG7rx8lJ1m2vQ3TgyCK1CHPIbW+G3vDDgq9BlvyfDbnTFkJtbZtyb8+797c&#10;cOaDsLUwYFXJX5Tnd5vXr9aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4FMbLMaxUDo&#10;vckW8/l1NgDWDkEq7+n2YXLyTcJvGiXD56bxKjBTcqotpB3TXsU926xF0aJwnZbHMsQ/VNELbSnp&#10;GepBBMH2qP+C6rVE8NCEmYQ+g6bRUiUOxCaf/8HmqRNOJS4kjndnmfz/g5WfDl+Q6brkV5xZ0VOL&#10;ntUY2DsY2SKqMzhfUNCTo7Aw0jV1OTH17hHkN88sbDthW3WPCEOnRE3V5fFldvF0wvERpBo+Qk1p&#10;xD5AAhob7KN0JAYjdOrSy7kzsRQZU97ky/x2xZkkX55fXc/zVcohitNzhz68V9CzeCg5UusTvDg8&#10;+hDLEcUpJGbzYHS908YkA9tqa5AdBI3JLq0j+m9hxsZgC/HZhBhvEs9IbSIZxmo86lZB/UKMEaax&#10;o29Chw7wB2cDjVzJ/fe9QMWZ+WBJtdt8uYwzmozl6u2CDLz0VJceYSVBlTxwNh23YZrrvUPddpTp&#10;1Kd7UnqnkwaxJVNVx7pprJI0xy8Q5/bSTlG/PurmJwAAAP//AwBQSwMEFAAGAAgAAAAhABYXtZvg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoQ6BpEzKpKio2LJAoSLB0&#10;40kcET9ku2n4e9wVXY7m6N5z682sRzaRD4M1CPeLDBiZ1srB9AifHy93a2AhCiPFaA0h/FKATXN9&#10;VYtK2pN5p2kfe5ZCTKgEgorRVZyHVpEWYWEdmfTrrNciptP3XHpxSuF65HmWFVyLwaQGJRw9K2p/&#10;9keN8KXVIHf+7buT47R77bZLN3uHeHszb5+ARZrjPwxn/aQOTXI62KORgY0Iq1WZJxRhvUybzkBW&#10;PJbADgh58VACb2p+uaH5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACikWX8HAgAA8AMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABYXtZvgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:389.6pt;margin-top:42.5pt;width:142.85pt;height:89.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBn7zb8wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1pl92o6Wrpqghp&#10;WZAWPsBxnMTC8Zix22T5esZO2y1wQ+RgeTL2m3lvnte3Y2/YQaHXYEuez+acKSuh1rYt+bevuzfX&#10;nPkgbC0MWFXyZ+X57eb1q/XgCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsgHsRaAQ26xGMRB6&#10;b7LFfH6VDYC1Q5DKe/p7PyX5JuE3jZLhc9N4FZgpOfUW0oppreKabdaiaFG4TstjG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqRIHYpPP/2Dz1AmnEhcSx7uzTP7/wcrHw5P7giyM72GkASYS&#10;3j2A/O6ZhW0nbKvuEGHolKipcB4lywbni+PVKLUvfASphk9Q05DFPkACGhvsoyrEkxE6DeD5LLoa&#10;A5Ox5HW+zG9WnEnK5fnbq3m+SjVEcbru0IcPCnoWNyVHmmqCF4cHH2I7ojgdidU8GF3vtDEpwLba&#10;GmQHQQ7Ype+I/tsxY+NhC/HahBj/JJ6R2kQyjNVIyci3gvqZGCNMjqIXQJsO8CdnA7mp5P7HXqDi&#10;zHy0pNpNvlxG+6VguXq3oAAvM9VlRlhJUCUPnE3bbZgsu3eo244qneZ0R0rvdNLgpatj3+SYJM3R&#10;3dGSl3E69fIGN78AAAD//wMAUEsDBBQABgAIAAAAIQAWF7Wb4AAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsqEOgaRMyqSoqNiyQKEiwdONJHBE/ZLtp+HvcFV2O5ujec+vN&#10;rEc2kQ+DNQj3iwwYmdbKwfQInx8vd2tgIQojxWgNIfxSgE1zfVWLStqTeadpH3uWQkyoBIKK0VWc&#10;h1aRFmFhHZn066zXIqbT91x6cUrheuR5lhVci8GkBiUcPStqf/ZHjfCl1SB3/u27k+O0e+22Szd7&#10;h3h7M2+fgEWa4z8MZ/2kDk1yOtijkYGNCKtVmScUYb1Mm85AVjyWwA4IefFQAm9qfrmh+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBn7zb8wEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWF7Wb4AAAAAsBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0CBD0671" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4AACE62E" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRPr="00530145" w:rsidRDefault="009D48CD" w:rsidP="009D48CD">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00530145">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
@@ -596,51 +596,51 @@
                               <w:pStyle w:val="Governor"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Lieutenant Governor</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5CC856F6" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-51.35pt;margin-top:42.5pt;width:123.85pt;height:63.15pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGM3WzBgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJki014hRdigwD&#10;ugvQ7gNkWbaFyaJGKbGzrx8lJ2m2vRXVgyCK1CHPIbW+HTrDDgq9Blvw2WTKmbISKm2bgv942r1b&#10;ceaDsJUwYFXBj8rz283bN+ve5WoOLZhKISMQ6/PeFbwNweVZ5mWrOuEn4JQlZw3YiUAmNlmFoif0&#10;zmTz6fR91gNWDkEq7+n2fnTyTcKvayXDt7r2KjBTcKotpB3TXsY926xF3qBwrZanMsQLquiEtpT0&#10;AnUvgmB71P9BdVoieKjDREKXQV1rqRIHYjOb/sPmsRVOJS4kjncXmfzrwcqvh+/IdFXwOWdWdNSi&#10;JzUE9hEGNo/q9M7nFPToKCwMdE1dTky9ewD50zML21bYRt0hQt8qUVF1s/gyu3o64vgIUvZfoKI0&#10;Yh8gAQ01dlE6EoMROnXpeOlMLEXGlMsP89XNkjNJvtWUOr9MKUR+fu3Qh08KOhYPBUfqfEIXhwcf&#10;YjUiP4fEZB6MrnbamGRgU24NsoOgKdmldUL/K8zYGGwhPhsR402iGZmNHMNQDknPpEGUoITqSLwR&#10;xuGjz0KHFvA3Zz0NXsH9r71AxZn5bEm7m9liESc1GQviTQZee8prj7CSoAoeOBuP2zBO996hblrK&#10;dO7WHem900mK56pO5dNwJYVOHyFO77Wdop6/6+YPAAAA//8DAFBLAwQUAAYACAAAACEApKEL4N8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvawthUmk4TExcOSAwkdswa&#10;t6lonCjJuvL2pCd2s+VPv7+/2k5mYCP60FsSkC8zYEiNVT11Ar4+XxcbYCFKUnKwhAJ+McC2vr2p&#10;ZKnshT5wPMSOpRAKpRSgY3Ql56HRaGRYWoeUbq31Rsa0+o4rLy8p3Ay8yLInbmRP6YOWDl80Nj+H&#10;sxHwbXSv9v792Kph3L+1u5WbvBPi/m7aPQOLOMV/GGb9pA51cjrZM6nABgGLPCvWiRWwWaVSM/E4&#10;DycBRZ4/AK8rft2h/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGM3WzBgIAAPYDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkoQvg3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="5CC856F6" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-51.35pt;margin-top:42.5pt;width:123.85pt;height:63.15pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhQ+vp8wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3Vwm7UdLV0VYS0&#10;sEgLH+A4TmLheMzYbVK+nrGTdgvcEDlYnoz9Zt6b583d0Bl2VOg12IIvZnPOlJVQadsU/NvX/Zsb&#10;znwQthIGrCr4SXl+t339atO7XC2hBVMpZARifd67grchuDzLvGxVJ/wMnLKUrAE7ESjEJqtQ9ITe&#10;mWw5n7/NesDKIUjlPf19GJN8m/DrWsnwVNdeBWYKTr2FtGJay7hm243IGxSu1XJqQ/xDF53Qlope&#10;oB5EEOyA+i+oTksED3WYSegyqGstVeJAbBbzP9g8t8KpxIXE8e4ik/9/sPLz8dl9QRaG9zDQABMJ&#10;7x5BfvfMwq4VtlH3iNC3SlRUeBEly3rn8+lqlNrnPoKU/SeoaMjiECABDTV2URXiyQidBnC6iK6G&#10;wGQsuX63vLldcyYpdzOnoa5TCZGfbzv04YOCjsVNwZGGmtDF8dGH2I3Iz0diMQ9GV3ttTAqwKXcG&#10;2VGQAfbpm9B/O2ZsPGwhXhsR459EMzIbOYahHJiuJg0i6xKqE/FGGH1F74A2LeBPznryVMH9j4NA&#10;xZn5aEm728VqFU2YghXxpgCvM+V1RlhJUAUPnI3bXRiNe3Com5Yqnad1T3rvdZLipaupffJNUmjy&#10;eDTmdZxOvbzE7S8AAAD//wMAUEsDBBQABgAIAAAAIQCkoQvg3wAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuW9rC2FSaThMTFw5IDCR2zBq3qWicKMm68vakJ3az5U+/v7/a&#10;TmZgI/rQWxKQLzNgSI1VPXUCvj5fFxtgIUpScrCEAn4xwLa+valkqeyFPnA8xI6lEAqlFKBjdCXn&#10;odFoZFhah5RurfVGxrT6jisvLyncDLzIsiduZE/pg5YOXzQ2P4ezEfBtdK/2/v3YqmHcv7W7lZu8&#10;E+L+bto9A4s4xX8YZv2kDnVyOtkzqcAGAYs8K9aJFbBZpVIz8TgPJwFFnj8Aryt+3aH+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOFD6+nzAQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKShC+DfAAAACwEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="0D7A3CE7" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="00FC6B42" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="257F23FD" w14:textId="77777777" w:rsidR="00FC6B42" w:rsidRDefault="002D1C21" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:pStyle w:val="Governor"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>MAURA T. HEALEY</w:t>
                       </w:r>
@@ -1027,51 +1027,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B327196" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prior to administering medications to an individual housed at a facility operated by the DOC or an HOC, unlicensed personnel must receive competency-based training from a licensed nurse.  A record of the unlicensed personnel’s training and competency must be kept on file. A current list of unlicensed personnel deemed competent to administer medication must be provided to the delegating licensed nurse.</w:t>
+        <w:t xml:space="preserve">Prior to administering medications to an individual housed at a facility operated by the DOC or an HOC, unlicensed personnel must receive competency-based training from a licensed nurse.  A record of the unlicensed personnel’s training and competency must be kept </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file. A current list of unlicensed personnel deemed competent to administer medication must be provided to the delegating licensed nurse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793C44C8" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18279CD4" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1086,98 +1104,128 @@
         </w:rPr>
         <w:t xml:space="preserve">Such training should include but not be limited to the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B82158" w14:textId="77777777" w:rsidR="00A01859" w:rsidRPr="00F312FC" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>storage, handling, administration, wasting, disposal, and documentation of the medication(s);</w:t>
-      </w:r>
+        <w:t>storage, handling, administration, wasting, disposal, and documentation of the medication(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2CE40CE1" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the five rights of safe medication administration;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the five rights of safe medication </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administration;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="43CEDA65" w14:textId="77777777" w:rsidR="00A01859" w:rsidRPr="00F312FC" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the specific needs of individuals to whom they are administering medications;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the specific needs of individuals to whom they are administering </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>medications;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="719D398B" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how to access available support from the delegating nurse or other health care professionals; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B57611" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
@@ -1221,51 +1269,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798651EE" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prior to delegating medication administration, the delegating licensed nurse shall be responsible for verifying that the unlicensed personnel administering medications has documented training and competency on file.</w:t>
+        <w:t xml:space="preserve">Prior to delegating medication administration, the delegating licensed nurse shall be responsible for verifying that the unlicensed personnel administering medications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documented training and competency on file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310218DD" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3880A470" w14:textId="77777777" w:rsidR="00A01859" w:rsidRDefault="00A01859" w:rsidP="00A01859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1344,70 +1410,70 @@
           <w:rStyle w:val="None"/>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557A8B37" w14:textId="26F0F59E" w:rsidR="00033154" w:rsidRPr="001C1017" w:rsidRDefault="00033154" w:rsidP="00A01859">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00033154" w:rsidRPr="001C1017">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0728AFC9" w14:textId="77777777" w:rsidR="00767341" w:rsidRDefault="00767341" w:rsidP="00593606">
+    <w:p w14:paraId="79217402" w14:textId="77777777" w:rsidR="00286EB1" w:rsidRDefault="00286EB1" w:rsidP="00593606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B6F284C" w14:textId="77777777" w:rsidR="00767341" w:rsidRDefault="00767341" w:rsidP="00593606">
+    <w:p w14:paraId="3FBCC8A9" w14:textId="77777777" w:rsidR="00286EB1" w:rsidRDefault="00286EB1" w:rsidP="00593606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1425,73 +1491,73 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1693906946"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="44CA3F21" w14:textId="67AF5CB9" w:rsidR="00593606" w:rsidRDefault="00593606">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -1571,70 +1637,70 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3CA01D3E" w14:textId="77777777" w:rsidR="00593606" w:rsidRDefault="00593606">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="600772B3" w14:textId="77777777" w:rsidR="00767341" w:rsidRDefault="00767341" w:rsidP="00593606">
+    <w:p w14:paraId="5270BA43" w14:textId="77777777" w:rsidR="00286EB1" w:rsidRDefault="00286EB1" w:rsidP="00593606">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="501F08F0" w14:textId="77777777" w:rsidR="00767341" w:rsidRDefault="00767341" w:rsidP="00593606">
+    <w:p w14:paraId="11B49886" w14:textId="77777777" w:rsidR="00286EB1" w:rsidRDefault="00286EB1" w:rsidP="00593606">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27A1157A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4406EAB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2339,209 +2405,216 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F663F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F9E11EE"/>
     <w:numStyleLink w:val="ImportedStyle2"/>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="698775083">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1538424296">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1486162407">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="6374250">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2052072863">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1209298617">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000218B"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000B7D96"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="001125C0"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C1017"/>
     <w:rsid w:val="0021698C"/>
     <w:rsid w:val="00260D54"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
+    <w:rsid w:val="00286EB1"/>
+    <w:rsid w:val="002948D5"/>
     <w:rsid w:val="002A132F"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="00300D42"/>
     <w:rsid w:val="00301022"/>
     <w:rsid w:val="00375EAD"/>
     <w:rsid w:val="00385812"/>
     <w:rsid w:val="00392D0B"/>
     <w:rsid w:val="003A7AFC"/>
     <w:rsid w:val="003C60EF"/>
     <w:rsid w:val="004813AC"/>
     <w:rsid w:val="004B37A0"/>
     <w:rsid w:val="004B5CFB"/>
     <w:rsid w:val="004D6B39"/>
     <w:rsid w:val="004E0C3F"/>
     <w:rsid w:val="00512956"/>
     <w:rsid w:val="00530145"/>
     <w:rsid w:val="005448AA"/>
     <w:rsid w:val="00550141"/>
     <w:rsid w:val="00593606"/>
     <w:rsid w:val="005E4D12"/>
+    <w:rsid w:val="006148AB"/>
     <w:rsid w:val="006D06D9"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="00702109"/>
     <w:rsid w:val="0072610D"/>
     <w:rsid w:val="00757006"/>
+    <w:rsid w:val="007631C0"/>
     <w:rsid w:val="00767341"/>
     <w:rsid w:val="007B3F4B"/>
     <w:rsid w:val="007B7347"/>
     <w:rsid w:val="007D10F3"/>
     <w:rsid w:val="007F3CDB"/>
     <w:rsid w:val="009730E5"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
     <w:rsid w:val="009C4428"/>
     <w:rsid w:val="009D48CD"/>
     <w:rsid w:val="00A01859"/>
     <w:rsid w:val="00A65101"/>
     <w:rsid w:val="00AD0937"/>
     <w:rsid w:val="00B403BF"/>
     <w:rsid w:val="00B608D9"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
     <w:rsid w:val="00C20BFE"/>
     <w:rsid w:val="00C46D29"/>
     <w:rsid w:val="00CC1778"/>
     <w:rsid w:val="00CE575B"/>
     <w:rsid w:val="00CF1192"/>
     <w:rsid w:val="00CF3DE8"/>
     <w:rsid w:val="00D0493F"/>
     <w:rsid w:val="00D56F91"/>
+    <w:rsid w:val="00D70087"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D91390"/>
     <w:rsid w:val="00DA57C3"/>
     <w:rsid w:val="00DC3855"/>
     <w:rsid w:val="00E242A8"/>
     <w:rsid w:val="00E274B8"/>
     <w:rsid w:val="00E72707"/>
     <w:rsid w:val="00E739E9"/>
     <w:rsid w:val="00EB0335"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F43932"/>
+    <w:rsid w:val="00F66240"/>
     <w:rsid w:val="00FA575E"/>
     <w:rsid w:val="00FC6B42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCFA160E-D377-4B05-982F-B9CF6A55D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -3080,51 +3153,51 @@
     <w:name w:val="Imported Style 2"/>
     <w:rsid w:val="00A01859"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="None">
     <w:name w:val="None"/>
     <w:rsid w:val="00A01859"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink0">
     <w:name w:val="Hyperlink.0"/>
     <w:rsid w:val="00A01859"/>
     <w:rPr>
       <w:outline w:val="0"/>
       <w:color w:val="0000FF"/>
       <w:u w:val="single" w:color="0000FF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dcp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/order-of-the-commissioner-of-public-health-covid-19-public-health-emergency-order-no-2022-08/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
@@ -3716,72 +3789,72 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>DPH Letterhead.dot</Template>
+  <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2657</Characters>
+  <Pages>2</Pages>
+  <Words>465</Words>
+  <Characters>2656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3117</CharactersWithSpaces>
+  <CharactersWithSpaces>3115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>