--- v0 (2025-11-06)
+++ v1 (2026-08-18)
@@ -272,65 +272,86 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630791" w:rsidRPr="00966112" w14:paraId="4B92A2BD" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFF4342" w14:textId="6FD1C8DB" w:rsidR="00630791" w:rsidRPr="00630791" w:rsidRDefault="00630791" w:rsidP="00D64C62">
+          <w:p w14:paraId="4CB490E8" w14:textId="77777777" w:rsidR="00630791" w:rsidRDefault="00630791" w:rsidP="00D64C62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630791">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Boston - Mattapan Riverway Plaza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CFF4342" w14:textId="14BCD263" w:rsidR="0025121F" w:rsidRPr="0025121F" w:rsidRDefault="0025121F" w:rsidP="00D64C62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00F3B1F4" w14:textId="77777777" w:rsidR="00630791" w:rsidRPr="00630791" w:rsidRDefault="00630791" w:rsidP="00630791">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630791">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 River St. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FFE8D86" w14:textId="77777777" w:rsidR="00630791" w:rsidRPr="00630791" w:rsidRDefault="00630791" w:rsidP="00630791">
@@ -347,65 +368,84 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630791">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mattapan, MA  02126</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="1BE81BAD" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DC7CA9" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="00D64C62">
+          <w:p w14:paraId="38C8C5BA" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRDefault="00FF0CDD" w:rsidP="00D64C62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Braintree RMV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DC7CA9" w14:textId="09563369" w:rsidR="0025121F" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="00D64C62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA722D4" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 Plain St.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F00B24" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
@@ -413,65 +453,84 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Braintree, MA 02184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00630791" w:rsidRPr="00966112" w14:paraId="6A2FA1CE" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC1FD6" w14:textId="364F7C6A" w:rsidR="00630791" w:rsidRPr="005A1A79" w:rsidRDefault="00630791" w:rsidP="00D64C62">
+          <w:p w14:paraId="326A81E2" w14:textId="77777777" w:rsidR="00630791" w:rsidRDefault="00630791" w:rsidP="00D64C62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630791">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Braintree Granite Plaza</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BC1FD6" w14:textId="3B058967" w:rsidR="0025121F" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="00D64C62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A54DA12" w14:textId="77777777" w:rsidR="00630791" w:rsidRPr="00630791" w:rsidRDefault="00630791" w:rsidP="00630791">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630791">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>717 Granite St</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="643EB024" w14:textId="77777777" w:rsidR="00630791" w:rsidRPr="00630791" w:rsidRDefault="00630791" w:rsidP="00630791">
@@ -555,50 +614,135 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>490 Forest Ave.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F97F0EC" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Brockton, MA 02301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00736156" w:rsidRPr="00966112" w14:paraId="59F97F23" w14:textId="77777777" w:rsidTr="007A4B24">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9FB7EF" w14:textId="77777777" w:rsidR="00736156" w:rsidRDefault="00736156" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chelsea RMV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7453602C" w14:textId="6C602D14" w:rsidR="0025121F" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E3C5F7" w14:textId="77777777" w:rsidR="00736156" w:rsidRDefault="00736156" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>121 Webster Ave.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D9D635B" w14:textId="31AA0F91" w:rsidR="00736156" w:rsidRPr="005A1A79" w:rsidRDefault="00736156" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Chelsea, MA 02150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="4B9BE7C8" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154DFB4C" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fall River RMV</w:t>
             </w:r>
           </w:p>
@@ -747,59 +891,69 @@
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="438506FA" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="067CED72" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Haverhill RMV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01ADE005" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="00033E1A" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
+          <w:p w14:paraId="01ADE005" w14:textId="40AE4FA0" w:rsidR="00FF0CDD" w:rsidRPr="00033E1A" w:rsidRDefault="0025121F" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0677DCBD" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>229c Lincoln Avenue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F5BE5A0" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
@@ -1325,69 +1479,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fridays Only:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C94F94" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="00033E1A" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00033E1A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Must</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> visit the Nantucket service center to schedule.</w:t>
+              <w:t>Must visit the Nantucket service center to schedule.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00FEDA27" w14:textId="77777777" w:rsidR="005A1A79" w:rsidRPr="005A1A79" w:rsidRDefault="005A1A79" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>16 Broad St.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C03C789" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="005A1A79" w:rsidP="005A1A79">
@@ -1412,153 +1555,138 @@
       <w:tr w:rsidR="004B5129" w:rsidRPr="00966112" w14:paraId="43A44BA2" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D869742" w14:textId="77777777" w:rsidR="004B5129" w:rsidRPr="004B5129" w:rsidRDefault="004B5129" w:rsidP="004B5129">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5129">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New Bedford RMV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F6573A6" w14:textId="77777777" w:rsidR="004B5129" w:rsidRPr="004B5129" w:rsidRDefault="004B5129" w:rsidP="004B5129">
-[...8 lines deleted...]
-          <w:p w14:paraId="584D412F" w14:textId="72129BBE" w:rsidR="004B5129" w:rsidRPr="005A1A79" w:rsidRDefault="004B5129" w:rsidP="004B5129">
+          <w:p w14:paraId="584D412F" w14:textId="55E6B20B" w:rsidR="004B5129" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="004B5129">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1A0B7" w14:textId="77777777" w:rsidR="004B5129" w:rsidRPr="004B5129" w:rsidRDefault="004B5129" w:rsidP="004B5129">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5129">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>No Motorcycle</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>212 Theodore H. Rice Blvd</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="26CA8D87" w14:textId="69AF592A" w:rsidR="004B5129" w:rsidRPr="005A1A79" w:rsidRDefault="004B5129" w:rsidP="004B5129">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5129">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>New Bedford, MA 02740</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="0BC6E815" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02AF12D3" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pittsfield RMV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="435127A5" w14:textId="34119180" w:rsidR="007A4B24" w:rsidRPr="000D2D0D" w:rsidRDefault="000D2D0D" w:rsidP="007A4B24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D2D0D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tuesday - Friday</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1171CA39" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
@@ -1611,227 +1739,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="5A05D2C9" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C237E1" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Plymouth RMV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE6B329" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7DE6B329" w14:textId="0E4931EE" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="167438D6" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40 Industrial Park Rd.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03B536D9" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plymouth, MA 02360</w:t>
-            </w:r>
-[...125 lines deleted...]
-              <w:t>Revere, MA  02151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="6C111789" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C744C73" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2153,58 +2163,68 @@
       <w:tr w:rsidR="00FF0CDD" w:rsidRPr="00966112" w14:paraId="150760C1" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4DB3E0" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Watertown RMV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11FA8CE4" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="11FA8CE4" w14:textId="290D3A73" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="005A1A79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53FBCBB0" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>550 Arsenal St.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DC1F600" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
@@ -2231,58 +2251,68 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57177E3D" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wilmington RMV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B52D7DB" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
+          <w:p w14:paraId="3B52D7DB" w14:textId="7B881016" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="0025121F" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="742FC366" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A1A79">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>355 Middlesex Ave.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67680DE6" w14:textId="77777777" w:rsidR="00FF0CDD" w:rsidRPr="005A1A79" w:rsidRDefault="00FF0CDD" w:rsidP="005A1A79">
             <w:pPr>
@@ -2400,106 +2430,90 @@
       <w:tr w:rsidR="004212F7" w:rsidRPr="00966112" w14:paraId="4138B53A" w14:textId="77777777" w:rsidTr="007A4B24">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B800EBF" w14:textId="77777777" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="004212F7" w:rsidP="004212F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004212F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DCR Buffone Arena Skating Rink</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC28A94" w14:textId="77777777" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="004212F7" w:rsidP="004212F7">
-[...8 lines deleted...]
-          <w:p w14:paraId="591F3074" w14:textId="744B3DC2" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="004212F7" w:rsidP="004212F7">
+          <w:p w14:paraId="591F3074" w14:textId="43FCB033" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="0025121F" w:rsidP="004212F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025121F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No Motorcycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE8FDF2" w14:textId="77777777" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="004212F7" w:rsidP="004212F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004212F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8:00am - 4:00pm</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>284 Lake Avenue</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="4D103970" w14:textId="02785415" w:rsidR="004212F7" w:rsidRPr="004212F7" w:rsidRDefault="004212F7" w:rsidP="004212F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004212F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Worcester, MA  01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -2572,69 +2586,73 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF0CDD"/>
     <w:rsid w:val="00033E1A"/>
     <w:rsid w:val="00070E58"/>
     <w:rsid w:val="000D2D0D"/>
     <w:rsid w:val="00126A94"/>
+    <w:rsid w:val="0025121F"/>
     <w:rsid w:val="002C680B"/>
+    <w:rsid w:val="002E05E5"/>
     <w:rsid w:val="00332C9D"/>
     <w:rsid w:val="003E1987"/>
     <w:rsid w:val="003F133A"/>
     <w:rsid w:val="004212F7"/>
     <w:rsid w:val="004225D1"/>
     <w:rsid w:val="00474FAD"/>
     <w:rsid w:val="004B5129"/>
     <w:rsid w:val="0055510D"/>
     <w:rsid w:val="00570084"/>
     <w:rsid w:val="005A1A79"/>
     <w:rsid w:val="00630791"/>
     <w:rsid w:val="00641D5F"/>
     <w:rsid w:val="006B0307"/>
     <w:rsid w:val="007150BB"/>
+    <w:rsid w:val="00736156"/>
     <w:rsid w:val="007A4B24"/>
     <w:rsid w:val="007B4EBC"/>
     <w:rsid w:val="007E008A"/>
     <w:rsid w:val="0089686A"/>
+    <w:rsid w:val="008F7F58"/>
     <w:rsid w:val="009B79C6"/>
     <w:rsid w:val="00B06CBF"/>
     <w:rsid w:val="00B607DF"/>
     <w:rsid w:val="00BF4817"/>
     <w:rsid w:val="00C13634"/>
     <w:rsid w:val="00C96333"/>
     <w:rsid w:val="00D64C62"/>
     <w:rsid w:val="00E900BC"/>
     <w:rsid w:val="00F37731"/>
     <w:rsid w:val="00FF0CDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -3554,66 +3572,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>256</Words>
-  <Characters>1463</Characters>
+  <Words>265</Words>
+  <Characters>1513</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MassDOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1716</CharactersWithSpaces>
+  <CharactersWithSpaces>1775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cox, Nancy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>