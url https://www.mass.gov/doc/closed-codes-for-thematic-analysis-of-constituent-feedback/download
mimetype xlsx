--- v0 (2026-03-25)
+++ v1 (2026-05-12)
@@ -1,236 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29816"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7CA22269-111E-49BA-8D57-7A982E590F47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E812241-C02A-4EEA-9622-E990C8F5BF02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" firstSheet="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Theme dictionary" sheetId="2" r:id="rId1"/>
-    <sheet name="example usage of themes" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="73">
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>Bucket definition</t>
   </si>
   <si>
     <t>Bucket examples</t>
   </si>
   <si>
     <t>Topic</t>
   </si>
   <si>
     <t>Topic definition</t>
   </si>
   <si>
     <t>Topic examples</t>
   </si>
   <si>
     <t>Subtopic</t>
   </si>
   <si>
     <t>Subtopic definition</t>
   </si>
   <si>
     <t>Subtopic examples</t>
   </si>
   <si>
     <t>find information</t>
   </si>
   <si>
     <t xml:space="preserve">Locating information. Treat info that is indirectly about action as "find information," too. For example, learning about eligibility is find information, even if you suspect they want to apply.
 </t>
   </si>
   <si>
     <t>1. I was interested in finding job postings within Mass digital.
 2. I was looking for the fiduciary tax tables and could not find them.
 3. I want a map of state parks that have camping
 4. Searching for my Hearing date
-5. I need an affordable house for seniors of over seventy years in Brockton MA ?</t>
+5. I need an affordable house for seniors of over seventy years in Brockton MA ?
+6. Why can’t I find digitized records on this site?</t>
   </si>
   <si>
     <t>apply</t>
   </si>
   <si>
     <t>The beginning stage of a service or process, from the desire to apply through submitting an application. Includes "signing up" and "reporting" things. Also includes eligibility.</t>
   </si>
   <si>
-    <t xml:space="preserve">1. renew license
+    <t>1. renew license
 2. Is there a place to be put on an email newsletter?
-</t>
+3. Need # to call to pay tolls
+4. I want to enroll not train</t>
   </si>
   <si>
     <t>technical difficulty</t>
   </si>
   <si>
     <t xml:space="preserve">If it's about submitting documents, use submitting/uploading.
 Bugs, functionality that's either broken or doesn't work the way the person expected it, accessibility issues. We recommend using it to cover "feature requests," too.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. The link I need to access is broken
+    <t>1. The link I need to access is broken
 2. BUG REPORT: The site's certificate has expired
-</t>
+3. Not a single link or reference works on this page. The links on this website regarding VIP DO NOT work and haven’t for multiple weeks.</t>
   </si>
   <si>
     <t>take action</t>
   </si>
   <si>
-    <t xml:space="preserve">Want to do something such as apply, make an appointment, log in,  download, call. Questions about how to find or submit an application are about "action." Trying to contact someone is taking action.
- Questions about eligibility are "information. </t>
+    <t>Want to do something such as apply, make an appointment, log in,  download, call. Questions about how to find or submit an application are about "action." Trying to contact someone is taking action.
+ Questions about eligibility are "information."
+Includes requests for contact information (e.g., phone number, email) when used to enable contacting.
+Includes system failure language (e.g., "does not work," "won't load," "loop") as evidence of attempted action.</t>
   </si>
   <si>
     <t>1. Need # to call to pay tolls
 2. I’m trying to find the page where I can upload documents
-3. I need to apply for ssp</t>
+3. I need to apply for ssp
+4. I want to enroll not train
+5. Need a phone number my mother was born there and later was adopted I need help like how much do both cost and how much wud the total be</t>
   </si>
   <si>
     <t>learning</t>
   </si>
   <si>
     <t xml:space="preserve">Go with "apply" instead when the "learning" is clearly a part of an application process. 
 Applies most frequently when the service is information.
 Researching (for personal or professional reasons) or consuming (or trying to consume) information provided as a public good. 
 Does not matter if they're looking for something you don't offer. 
 </t>
   </si>
   <si>
     <t>1. looking for the team info
 2. I was specifically looking for Heritage State Parks.
 3. I want a map of state parks that have camping
 4. Why do I have to do this course? Is it because I have a CDL I have no traffic accidents no blemishes on my driving record yet. I can't find anybody to tell me why I have to take this course.</t>
   </si>
   <si>
     <t>engagement and contact info</t>
   </si>
   <si>
     <t xml:space="preserve"> If they are looking for contact info to send payment/documents, choose "submitting/uploading"
 This is broad and covers various forms of getting in touch: email, phone, messaging, but also list servs, newsletters, in-person appointments and public meetings. 
 Includes looking for contact info, contact info is wrong, wanting to engage with organization. 
 </t>
   </si>
   <si>
     <t>1. Need # to call to pay tolls
 2. How can I sign-up for newsletters and notifications to be sent to my e-mail.
-3. how do I email a question?</t>
+3. how do I email a question?
+4. Is there an email address to correspond with this dot district?</t>
   </si>
   <si>
     <t>comprehend information</t>
   </si>
   <si>
     <t>About information being opaque or unclear. 
-Distinguished from "find information" based on the submitter's perception of the problem: Do they say they're looking for something (findability), or do they say they're confused, don't understand, or not able to use (comprehension)? Also includes confusion about jargon.</t>
+Distinguished from "find information" based on the submitter's perception of the problem: Do they say they're looking for something (findability), or do they say they're confused, don't understand, or not able to use (comprehension)? Also includes confusion about jargon.
+Use when the difficulty is with the text itself — jargon, complex sentence structure, or content that is hard to parse. Do not use when the user understands the text but cannot find the information they need, cannot navigate to it, or cannot understand a policy or process.</t>
   </si>
   <si>
     <t>1. 	What does caseload mean? 
 2. You all have this unnecessarily convoluted and vague process to apply for initial provider licensure. No body who has never done this stuff before would know what any of this is
 3. What is "1 day per week" watering restriction"? Is it any day I choose?</t>
   </si>
   <si>
     <t>appeals/hearings</t>
   </si>
   <si>
     <t xml:space="preserve">Covers hearings and the part of a service that didn't go the way the constituent wanted, e.g., confusion about why an application was denied, current appeal status, info they have to provide for an appeal, etc. </t>
   </si>
   <si>
     <t>1. once you file the appeal how are you notified that either it has been approved or denied?
 2. I need to know why my claim was denied. It makes no sense. I was sick after a treatment and did not take any PTO hours for this.</t>
   </si>
   <si>
     <t>continue, modify, stop</t>
   </si>
   <si>
     <t xml:space="preserve">Want to get something moving, or change or stop something in process, e.g., an application, request, etc. 
 </t>
   </si>
   <si>
     <t>1. To cancel my ez pass
-2. Trying to change my phone number with DOR for unemployment</t>
+2. Trying to change my phone number with DOR for unemployment
+3. I received a certified copy of my birth certificate but my name is spelled wrong. I want a corrected copy.</t>
   </si>
   <si>
     <t>frustration</t>
   </si>
   <si>
     <t xml:space="preserve">Don't use this for messages where another bucket clearly fits and the person is (in addition) frustrated. 
 Message whose purpose is primarily to communicate frustration, not to tell you what's wrong. Might be an insult or nonspecific complaint about the experience being bad.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1. you guys suck!!
+    <t>1. you guys suck!!
 2. terrible
-3. Not helpful </t>
+3. Not helpful 
+4. Massachusetts public records are horrible on many levels
+5. Try to find needle in haystack</t>
   </si>
   <si>
     <t>service delivery</t>
   </si>
   <si>
     <t>The "getting what you applied for" or "what the organization requires of you." "Service" is broad, including stuff govt provides, stuff govt requires, etc. 
 Includes benefits delivered, payments made and required, stopping benefits or services, closing an account, the results of application, the results of government judgments, etc. 
 Use "appeals" when the comment is about reacting to a judgment or legal recourse if you disagree with a decision.</t>
   </si>
   <si>
     <t>1. Can’t find how to make payment
 2. Will new placards automatically be mailed out or do we come to Motor Vehicle to exchange the old for a new one 
 3. To cancel my ez pass</t>
   </si>
   <si>
     <t>log in or access</t>
   </si>
   <si>
     <t xml:space="preserve">Find a login or website or application. Log in. Also includes account access (credentials, password resets, two-factor) 
 </t>
   </si>
   <si>
     <t>1. How can I reset my password?
 2. I need a replacement card and I cannot login to my account
 3. Where is the link to the fully online class. Link is just for in person.</t>
@@ -289,338 +298,235 @@
     </r>
   </si>
   <si>
     <t>1. vfsdds
 2. Website work that make web.  Im hiring Email  xxxxxxx  @gmail.com</t>
   </si>
   <si>
     <t>account admin</t>
   </si>
   <si>
     <t>Looking for information about or in their account, e.g., related to their profile and preferences. Includes things like needing to update contact info and login credentials. 
 Closing an account is "service delivery."</t>
   </si>
   <si>
     <t>1. I'm trying to find my personal plan info and I'm unable to. 
 2. where can i find past record of tickets i already paid
 3. I cannot find where to update my address</t>
   </si>
   <si>
     <t>check status</t>
   </si>
   <si>
     <t>Want to know what's going on with an application, appeal, or request. Includes not knowing and not understanding their current status. Also includes questions about timelines and how long things take.</t>
   </si>
   <si>
-    <t xml:space="preserve">1. Looking for the status of my drivers license renewal 
-2. When is my appointment   </t>
+    <t>1. Looking for the status of my drivers license renewal 
+2. When is my appointment   
+3. I send the form and the check to the correct department for my divorce certificate that was done in 2012 i have not received it yet. Please check on it</t>
+  </si>
+  <si>
+    <t>not enough context</t>
+  </si>
+  <si>
+    <t>Message does not clearly indicate what the user is doing (e.g., asking for information, trying to complete a task, or making a suggestion), even if a topic is present.
+Use when there is no clear question, action, or suggestion.</t>
+  </si>
+  <si>
+    <t>1. status
+2. Marriage results
+3. boston buses???</t>
   </si>
   <si>
     <t>call center or chatbot</t>
   </si>
   <si>
     <t>Interactions with a call center (or phone-related support) or chatbot, including any IVR/recorded content, e.g., stuck on hold, got hung up on, got wrong info from rep, bot doesn't answer my question, etc.</t>
   </si>
   <si>
     <t>1. Answer the phone?
 2. I have been trying to reach ANYONE about my claim for weeks now but I am unable to reach a person. When I try to check the status it tells me my PIN is not set up. 
 3. Give me a phone number to call, your chatbot doesn't help</t>
   </si>
   <si>
     <t>eligibility and requirements</t>
   </si>
   <si>
     <t>Who is this for, what do you need to access it (e.g. documents, situations), messages about different levels of benefits</t>
   </si>
   <si>
     <t>1. why do I have to work each month to collect MA Health if I am a senior citizen?    
-2. I am looking for what  information/ forms needed to show  when you own a home and the house is in a trust and you are grantee</t>
+2. I am looking for what  information/ forms needed to show  when you own a home and the house is in a trust and you are grantee
+3. I wanted to know if there is a grace period for new babies if we want to change their name right after leaving the hospital</t>
   </si>
   <si>
     <t>upload or submit</t>
   </si>
   <si>
     <t>Trouble submitting documents or payments e.g. through upload, fax, mail. This includes knowing what to submit and knowing how or where to submit it. Default to this rather than "technical problem" if you know the issue is about submitting a document.</t>
   </si>
   <si>
     <t>1. When I try and submit documents its says file size to large..wat does that mean?
 2. What form do I fill out, how much does the fee and where do I sent it to.
 3. Trying to update by uploading a document, but can't, you don't have a place for that</t>
   </si>
   <si>
     <t>identify verification</t>
   </si>
   <si>
     <t>Proving you are who you say you are in the process of getting a service</t>
   </si>
   <si>
     <t>1.  I am unable to complete the process online because the system will not accept my Driver's License number from another state.
 2. Very unclear what I need to proof identity. The number listed does not work. The quiz has glitches and is faulty.</t>
   </si>
   <si>
     <t>expected a topic or action</t>
   </si>
   <si>
     <t xml:space="preserve">Don't use this if a more specific subtopic covers it, e.g., if someone expected eligibility information, use eligibility/requirements
 Assumed a topic would be covered but it wasn't. Assumed they'd be able to do something but can't. 
+Use only when the message explicitly states an expectation and a mismatch (e.g., "expected," "thought," "should," "figured," "couldn't find," or similar language). Do not use for fragments or unclear input.
 </t>
   </si>
   <si>
     <t>1. Statistics or data on adult abuse; number of cases, number substantiated, cases by gender, by abuser, by type of abuse, etc. 
-2. If I let a friend stay to help them for a short time and I want them to leave my lease what do you do</t>
+2. If I let a friend stay to help them for a short time and I want them to leave my lease what do you do
+3. There was no access to any vital records to be found. I figured that pre-1950 records would be freely available to search, like the other states I am doing genealogy through. If it is there, I couldn’t find the access point.</t>
   </si>
   <si>
     <t>end of worksheet</t>
-  </si>
-[...99 lines deleted...]
-    <t>About the "official...criteria" for accessing PFML.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF292A2E"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="11">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -813,56 +719,56 @@
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E55FE960-0B0C-46D1-8E5E-C121D7D5416C}" name="Theme_dictionary" displayName="Theme_dictionary" ref="A1:I10" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
-  <autoFilter ref="A1:I10" xr:uid="{E55FE960-0B0C-46D1-8E5E-C121D7D5416C}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E55FE960-0B0C-46D1-8E5E-C121D7D5416C}" name="Theme_dictionary" displayName="Theme_dictionary" ref="A1:I11" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+  <autoFilter ref="A1:I11" xr:uid="{E55FE960-0B0C-46D1-8E5E-C121D7D5416C}"/>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{DC345EE6-D836-42A9-AC3F-FAC229F598CF}" name="Bucket" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{659548DA-E828-4962-B0E7-6CD3432CD7F5}" name="Bucket definition" dataDxfId="7"/>
     <tableColumn id="3" xr3:uid="{2122320F-214C-4293-8E59-D1067B88DA0C}" name="Bucket examples" dataDxfId="6"/>
     <tableColumn id="4" xr3:uid="{97212E3B-9F45-40B4-A41E-960A4DC5D5C0}" name="Topic" dataDxfId="5"/>
     <tableColumn id="5" xr3:uid="{11314984-DCE1-40D0-B8BF-211EF815224D}" name="Topic definition" dataDxfId="4"/>
     <tableColumn id="6" xr3:uid="{49E08B7A-9006-4451-A910-3C4CA45A9014}" name="Topic examples" dataDxfId="3"/>
     <tableColumn id="7" xr3:uid="{D9012364-731C-4D69-88E8-A87BF13EADC6}" name="Subtopic" dataDxfId="2"/>
     <tableColumn id="8" xr3:uid="{AEDEE0BE-1AE5-4A4E-AE77-A9BC80D2A41D}" name="Subtopic definition" dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{A02AC297-05EA-4ED4-AA75-F3907E9B63E8}" name="Subtopic examples" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1135,549 +1041,430 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F6E2CD3-6254-460B-83E0-4FE480FCF84F}">
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="J2" sqref="J2"/>
+    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="6" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" style="8" customWidth="1"/>
-    <col min="3" max="3" width="35.85546875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="43.140625" style="8" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" style="8" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="33.140625" style="8" customWidth="1"/>
     <col min="7" max="7" width="25.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="35.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="35" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="8" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="5" customFormat="1">
+    <row r="1" spans="1:10" s="5" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
+      <c r="J1" s="10"/>
     </row>
-    <row r="2" spans="1:9" ht="163.5" customHeight="1">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:10" ht="152.25">
+      <c r="A2" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="15" t="s">
+      <c r="C2" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="15" t="s">
+      <c r="E2" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="17" t="s">
+      <c r="F2" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="18" t="s">
+      <c r="G2" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="H2" s="17" t="s">
+      <c r="H2" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="I2" s="15" t="s">
+      <c r="I2" s="10" t="s">
         <v>17</v>
       </c>
+      <c r="J2" s="12"/>
     </row>
-    <row r="3" spans="1:9" ht="214.5" customHeight="1">
-      <c r="A3" s="16" t="s">
+    <row r="3" spans="1:10" ht="214.5" customHeight="1">
+      <c r="A3" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D3" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="17" t="s">
+      <c r="F3" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="19" t="s">
+      <c r="G3" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="17" t="s">
+      <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="I3" s="10" t="s">
         <v>26</v>
       </c>
+      <c r="J3" s="12"/>
     </row>
-    <row r="4" spans="1:9" ht="152.25">
-      <c r="A4" s="16" t="s">
+    <row r="4" spans="1:10" ht="198">
+      <c r="A4" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="18" t="s">
+      <c r="G4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="15" t="s">
+      <c r="I4" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="J4" s="12"/>
     </row>
-    <row r="5" spans="1:9" ht="213">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:10" ht="213">
+      <c r="A5" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="15" t="s">
+      <c r="B5" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="C5" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="D5" s="14" t="s">
+      <c r="D5" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="15" t="s">
+      <c r="E5" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="15" t="s">
+      <c r="F5" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="18" t="s">
+      <c r="G5" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="17" t="s">
+      <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="15" t="s">
+      <c r="I5" s="10" t="s">
         <v>44</v>
       </c>
+      <c r="J5" s="12"/>
     </row>
-    <row r="6" spans="1:9" ht="137.25">
-      <c r="A6" s="14" t="s">
+    <row r="6" spans="1:10" ht="137.25">
+      <c r="A6" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="D6" s="14" t="s">
+      <c r="D6" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E6" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="F6" s="17" t="s">
+      <c r="F6" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="G6" s="18" t="s">
+      <c r="G6" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="H6" s="17" t="s">
+      <c r="H6" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I6" s="10" t="s">
         <v>53</v>
       </c>
+      <c r="J6" s="12"/>
     </row>
-    <row r="7" spans="1:9" ht="167.25">
-[...3 lines deleted...]
-      <c r="D7" s="14" t="s">
+    <row r="7" spans="1:10" ht="167.25">
+      <c r="A7" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="B7" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="F7" s="15" t="s">
+      <c r="C7" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="G7" s="18" t="s">
+      <c r="D7" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="H7" s="17" t="s">
+      <c r="E7" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="I7" s="15" t="s">
+      <c r="F7" s="10" t="s">
         <v>59</v>
       </c>
+      <c r="G7" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I7" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:9" ht="167.25">
-[...14 lines deleted...]
-      </c>
+    <row r="8" spans="1:10" ht="121.5">
+      <c r="A8" s="11"/>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:9" ht="152.25">
-[...14 lines deleted...]
-      </c>
+    <row r="9" spans="1:10" ht="152.25">
+      <c r="A9" s="11"/>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="12"/>
     </row>
-    <row r="10" spans="1:9" ht="152.25">
-[...14 lines deleted...]
-      </c>
+    <row r="10" spans="1:10" ht="244.5">
+      <c r="A10" s="11"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:9">
-[...10 lines deleted...]
-      <c r="I11" s="15"/>
+    <row r="11" spans="1:10" ht="121.5">
+      <c r="A11" s="11"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="12"/>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="11"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="12"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="11"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="11"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...173 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1386935909c66a6ba402059ac216ff3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea13429913466bde6ce5753ce1c34dc" ns2:_="" ns3:_="">
     <xsd:import namespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
     <xsd:import namespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -1854,60 +1641,81 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" xsi:nil="true"/>
+    <FolderDescription xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23FA4844-266E-4663-BAC3-40A15D82A9B1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB8DE61-D9F1-404C-8CF7-79AF1D5D14CB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B93EC3-679E-4780-896E-DA7FBC169D14}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB8DE61-D9F1-404C-8CF7-79AF1D5D14CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23FA4844-266E-4663-BAC3-40A15D82A9B1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>