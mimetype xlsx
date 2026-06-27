--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30023"/>
   <workbookPr defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E812241-C02A-4EEA-9622-E990C8F5BF02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{00A9AD6B-DF32-47B4-82F8-49DC48F237B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Theme dictionary" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -303,60 +303,62 @@
   </si>
   <si>
     <t>account admin</t>
   </si>
   <si>
     <t>Looking for information about or in their account, e.g., related to their profile and preferences. Includes things like needing to update contact info and login credentials. 
 Closing an account is "service delivery."</t>
   </si>
   <si>
     <t>1. I'm trying to find my personal plan info and I'm unable to. 
 2. where can i find past record of tickets i already paid
 3. I cannot find where to update my address</t>
   </si>
   <si>
     <t>check status</t>
   </si>
   <si>
     <t>Want to know what's going on with an application, appeal, or request. Includes not knowing and not understanding their current status. Also includes questions about timelines and how long things take.</t>
   </si>
   <si>
     <t>1. Looking for the status of my drivers license renewal 
 2. When is my appointment   
 3. I send the form and the check to the correct department for my divorce certificate that was done in 2012 i have not received it yet. Please check on it</t>
   </si>
   <si>
-    <t>not enough context</t>
-[...2 lines deleted...]
-    <t>Message does not clearly indicate what the user is doing (e.g., asking for information, trying to complete a task, or making a suggestion), even if a topic is present.
+    <t>Blank</t>
+  </si>
+  <si>
+    <t>Choose if you're not sure what theme fits or if you don't have enough context to choose. Also use on positive feedback with little/no text.
+Use for messages that don't clearly indicate what the user is doing (e.g., asking for information, trying to complete a task, or making a suggestion), even if a topic is present.
 Use when there is no clear question, action, or suggestion.</t>
   </si>
   <si>
     <t>1. status
 2. Marriage results
-3. boston buses???</t>
+3. boston buses???
+4. good information</t>
   </si>
   <si>
     <t>call center or chatbot</t>
   </si>
   <si>
     <t>Interactions with a call center (or phone-related support) or chatbot, including any IVR/recorded content, e.g., stuck on hold, got hung up on, got wrong info from rep, bot doesn't answer my question, etc.</t>
   </si>
   <si>
     <t>1. Answer the phone?
 2. I have been trying to reach ANYONE about my claim for weeks now but I am unable to reach a person. When I try to check the status it tells me my PIN is not set up. 
 3. Give me a phone number to call, your chatbot doesn't help</t>
   </si>
   <si>
     <t>eligibility and requirements</t>
   </si>
   <si>
     <t>Who is this for, what do you need to access it (e.g. documents, situations), messages about different levels of benefits</t>
   </si>
   <si>
     <t>1. why do I have to work each month to collect MA Health if I am a senior citizen?    
 2. I am looking for what  information/ forms needed to show  when you own a home and the house is in a trust and you are grantee
 3. I wanted to know if there is a grace period for new babies if we want to change their name right after leaving the hospital</t>
   </si>
   <si>
     <t>upload or submit</t>
@@ -1043,52 +1045,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F6E2CD3-6254-460B-83E0-4FE480FCF84F}">
   <dimension ref="A1:J15"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+    <sheetView tabSelected="1" topLeftCell="C7" workbookViewId="0">
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="6" customWidth="1"/>
     <col min="2" max="2" width="51.85546875" style="8" customWidth="1"/>
     <col min="3" max="3" width="43.140625" style="8" customWidth="1"/>
     <col min="4" max="4" width="20.28515625" style="8" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="33.140625" style="8" customWidth="1"/>
     <col min="7" max="7" width="25.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="35.42578125" style="8" customWidth="1"/>
     <col min="9" max="9" width="35" style="5" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="8" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="5" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
@@ -1272,58 +1274,58 @@
         <v>55</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>56</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>57</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>58</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>60</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>62</v>
       </c>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:10" ht="121.5">
+    <row r="8" spans="1:10" ht="198">
       <c r="A8" s="11"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="E8" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>65</v>
       </c>
       <c r="J8" s="12"/>
     </row>
     <row r="9" spans="1:10" ht="152.25">
       <c r="A9" s="11"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="14" t="s">
         <v>66</v>
@@ -1332,51 +1334,51 @@
         <v>67</v>
       </c>
       <c r="I9" s="10" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="12"/>
     </row>
     <row r="10" spans="1:10" ht="244.5">
       <c r="A10" s="11"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="14" t="s">
         <v>69</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:10" ht="121.5">
+    <row r="11" spans="1:10" ht="198">
       <c r="A11" s="11"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="14" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="10" t="s">
         <v>56</v>
       </c>
       <c r="J11" s="12"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
@@ -1421,50 +1423,59 @@
       <c r="H15" s="12"/>
       <c r="I15" s="10"/>
       <c r="J15" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1386935909c66a6ba402059ac216ff3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea13429913466bde6ce5753ce1c34dc" ns2:_="" ns3:_="">
     <xsd:import namespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
     <xsd:import namespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -1641,77 +1652,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" xsi:nil="true"/>
     <FolderDescription xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B93EC3-679E-4780-896E-DA7FBC169D14}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB8DE61-D9F1-404C-8CF7-79AF1D5D14CB}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B93EC3-679E-4780-896E-DA7FBC169D14}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23FA4844-266E-4663-BAC3-40A15D82A9B1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>