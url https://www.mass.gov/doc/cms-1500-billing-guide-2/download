--- v0 (2025-11-02)
+++ v1 (2026-06-03)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="033458F5" w14:textId="21A0C8B7" w:rsidR="00710BBC" w:rsidRPr="007D1ADB" w:rsidRDefault="00710BBC" w:rsidP="00CE00E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4403"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D1ADB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="36"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidRPr="007D1ADB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -97,77 +94,75 @@
           <w:spacing w:val="0"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="TableGrid"/>
             <w:tblW w:w="0" w:type="auto"/>
             <w:tblBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             <w:tblCaption w:val="MassHealth Billing Guide for the CMS-1500"/>
             <w:tblDescription w:val="Cover graphic text: MassHealth Billing Guide for the CMS-1500"/>
           </w:tblPr>
           <w:tblGrid>
-            <w:gridCol w:w="4403"/>
-            <w:gridCol w:w="5461"/>
+            <w:gridCol w:w="4344"/>
+            <w:gridCol w:w="5304"/>
           </w:tblGrid>
           <w:tr w:rsidR="006C5E6E" w14:paraId="1F4F97CE" w14:textId="77777777" w:rsidTr="00710BBC">
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9864" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="710671FB" w14:textId="0A455A2B" w:rsidR="006C5E6E" w:rsidRPr="007D1ADB" w:rsidRDefault="006C5E6E" w:rsidP="00CE00E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D1ADB">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:spacing w:val="-20"/>
                     <w:kern w:val="36"/>
                     <w:sz w:val="72"/>
                     <w:szCs w:val="72"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Billing Guide </w:t>
                 </w:r>
-                <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                <w:bookmarkEnd w:id="0"/>
                 <w:r w:rsidRPr="007D1ADB">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:spacing w:val="-20"/>
                     <w:kern w:val="36"/>
                     <w:sz w:val="72"/>
                     <w:szCs w:val="72"/>
                   </w:rPr>
                   <w:br/>
                   <w:t>for the CMS-1500</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr w:rsidR="006C5E6E" w14:paraId="7FCA9F22" w14:textId="77777777" w:rsidTr="00710BBC">
             <w:trPr>
               <w:trHeight w:val="8496"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4403" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:tcPr>
               <w:p w14:paraId="4B7F89C9" w14:textId="77777777" w:rsidR="006C5E6E" w:rsidRDefault="006C5E6E" w:rsidP="00CE00E8"/>
             </w:tc>
@@ -204,51 +199,51 @@
                   <w:rPr>
                     <w:noProof/>
                     <w:spacing w:val="-10"/>
                     <w:w w:val="124"/>
                     <w:sz w:val="72"/>
                     <w:szCs w:val="72"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="689AAA48" wp14:editId="10838252">
                       <wp:extent cx="1666875" cy="828675"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:docPr id="7" name="Picture 7" descr="mhlogo B&amp;W 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 1" descr="mhlogo B&amp;W 2"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId9">
+                              <a:blip r:embed="rId8">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1666875" cy="828675"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -401,51 +396,51 @@
               </w:p>
               <w:p w14:paraId="366C3761" w14:textId="77777777" w:rsidR="006C5E6E" w:rsidRPr="00835343" w:rsidRDefault="006C5E6E" w:rsidP="00CE00E8">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00835343">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   </w:rPr>
                   <w:t>MassHealth</w:t>
                 </w:r>
               </w:p>
               <w:p w14:paraId="70954905" w14:textId="3E1A6B8D" w:rsidR="006C5E6E" w:rsidRDefault="001A371B" w:rsidP="001C3CDB">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                   </w:rPr>
                   <w:t xml:space="preserve">February 2021 </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w14:paraId="0B31F361" w14:textId="77777777" w:rsidR="003D56A3" w:rsidRPr="00767C67" w:rsidRDefault="001A097B" w:rsidP="00767C67">
+        <w:p w14:paraId="0B31F361" w14:textId="77777777" w:rsidR="003D56A3" w:rsidRPr="00767C67" w:rsidRDefault="00481482" w:rsidP="00767C67">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="SubheaderUN"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:i/>
               <w:noProof/>
               <w:kern w:val="32"/>
               <w:szCs w:val="28"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="165288E3" w14:textId="77777777" w:rsidR="008F6D0C" w:rsidRPr="002D4BCA" w:rsidRDefault="008F6D0C" w:rsidP="008F6D0C">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
@@ -540,970 +535,970 @@
         <w:r w:rsidR="00821AC1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00821AC1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44176451" w14:textId="77777777" w:rsidR="0045440F" w:rsidRDefault="0045440F" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5070444D" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B" w:rsidP="00D422AA">
+    <w:p w14:paraId="5070444D" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717123" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>General Instructions for Submitting Paper Claims</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717123 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DF925BF" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="7DF925BF" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717124" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CMS-1500 Claim Form</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717124 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A2A002E" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="5A2A002E" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717125" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Entering Information on the CMS-1500 Claim Form</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717125 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1855BEDA" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="1855BEDA" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717126" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Time Limitations on the Submission of Claims</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717126 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C877861" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="2C877861" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717127" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Claims for Members with Medicare or Other Health</w:t>
         </w:r>
         <w:r w:rsidR="00112C35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Insurance Coverage</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717127 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6421EA24" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="6421EA24" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717128" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Provider Preventable Conditions</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717128 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04205D2B" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="04205D2B" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717129" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>340B Drugs</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717129 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68A2F849" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="68A2F849" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717130" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Electronic Claims</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717130 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1BF52A" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="4F1BF52A" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717131" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Where to Send Paper Claim Forms</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717131 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E9934A1" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B">
+    <w:p w14:paraId="7E9934A1" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717132" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Further Assistance</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717132 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="568505AA" w14:textId="77777777" w:rsidR="0045440F" w:rsidRDefault="0045440F" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48372A4B" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="001A097B" w:rsidP="00D422AA">
+    <w:p w14:paraId="48372A4B" w14:textId="77777777" w:rsidR="00821AC1" w:rsidRDefault="00821AC1" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717133" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00DD7A7A">
+        <w:r w:rsidRPr="00DD7A7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How to Complete the CMS-1500 Claim Form</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717133 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="075E496E" w14:textId="77777777" w:rsidR="00926F55" w:rsidRPr="008E5081" w:rsidRDefault="00926F55" w:rsidP="008E5081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4733ADB1" w14:textId="7CC069BD" w:rsidR="00821AC1" w:rsidRDefault="001A097B" w:rsidP="00D422AA">
+    <w:p w14:paraId="4733ADB1" w14:textId="7CC069BD" w:rsidR="00821AC1" w:rsidRDefault="00821AC1" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717134" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix A: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for </w:t>
         </w:r>
         <w:r w:rsidR="00053B3D" w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00D422AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">     </w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Members</w:t>
         </w:r>
         <w:r w:rsidR="00053B3D" w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>with Medicare Coverage</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717134 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="249B4A00" w14:textId="77777777" w:rsidR="00926F55" w:rsidRPr="008E5081" w:rsidRDefault="00926F55" w:rsidP="008E5081">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7472AEA6" w14:textId="79391C33" w:rsidR="00821AC1" w:rsidRDefault="001A097B" w:rsidP="00D422AA">
+    <w:p w14:paraId="7472AEA6" w14:textId="79391C33" w:rsidR="00821AC1" w:rsidRDefault="00821AC1" w:rsidP="00D422AA">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc377717135" w:history="1">
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for</w:t>
         </w:r>
         <w:r w:rsidR="00053B3D" w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Members</w:t>
         </w:r>
         <w:r w:rsidR="00053B3D" w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>with Commercial Insuranc</w:t>
         </w:r>
         <w:r w:rsidR="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc377717135 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00A45231">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00821AC1" w:rsidRPr="00053B3D">
+        <w:r w:rsidRPr="00053B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6EA30F89" w14:textId="77777777" w:rsidR="00596051" w:rsidRPr="009658E0" w:rsidRDefault="008F6D0C" w:rsidP="008F6D0C">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00596051" w:rsidRPr="009658E0" w:rsidSect="003D56A3">
-          <w:headerReference w:type="default" r:id="rId10"/>
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001C1671">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:b/>
           <w:i/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0097F714" w14:textId="77777777" w:rsidR="00A851BF" w:rsidRPr="007B10B0" w:rsidRDefault="00A851BF" w:rsidP="007B10B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc377717122"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc377717122"/>
       <w:r w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="60EE7AED" w14:textId="41653E2A" w:rsidR="00243554" w:rsidRDefault="00243554" w:rsidP="00243554">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This guide provides detailed instructions for completing </w:t>
       </w:r>
       <w:r w:rsidRPr="0045440F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the CMS-1500</w:t>
       </w:r>
@@ -1569,51 +1564,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, claim status and payment, claim correction, and billing for members with other health insurance, are located in Subchapter 5 of your MassHealth provider manual</w:t>
       </w:r>
       <w:r w:rsidR="009701C6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. You also can </w:t>
       </w:r>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00ED483B" w:rsidRPr="007E296E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your Ma</w:t>
       </w:r>
       <w:r w:rsidR="005729A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ssHealth provider manual</w:t>
       </w:r>
       <w:r w:rsidR="001A371B">
         <w:rPr>
@@ -1621,116 +1616,107 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> which </w:t>
       </w:r>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is available on the MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00CE00E8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>web</w:t>
       </w:r>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">site at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00ED483B" w:rsidRPr="00F24109">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealthpubs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">. Click on Provider Library, </w:t>
+      </w:r>
+      <w:r w:rsidR="00053B3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidR="00ED483B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Click on Provider Library, </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>then on MassHealth Provider Manual Appendices.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="37EECCF0" w14:textId="77777777" w:rsidR="008B1353" w:rsidRDefault="00243554" w:rsidP="00D04381">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For information about the resulting remittance advice, see the </w:t>
       </w:r>
       <w:r w:rsidR="00CB090D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008B4740">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Guide to </w:t>
         </w:r>
         <w:r w:rsidR="00017D45" w:rsidRPr="008B4740">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">the </w:t>
         </w:r>
         <w:r w:rsidRPr="008B4740">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Remittance Advice </w:t>
         </w:r>
         <w:r w:rsidR="002F24A0">
@@ -2017,51 +2003,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or on paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225AC037" w14:textId="179F227E" w:rsidR="000711A8" w:rsidRPr="00F978D2" w:rsidRDefault="000711A8" w:rsidP="00662BCD">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F978D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 217</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE00E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -2076,51 +2062,51 @@
       </w:r>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 2011</w:t>
       </w:r>
       <w:r w:rsidR="00CE00E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="003D6504">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE00E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -2223,51 +2209,51 @@
       </w:r>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lease also </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00716B34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin</w:t>
         </w:r>
         <w:r w:rsidR="001A371B" w:rsidRPr="00716B34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidRPr="00716B34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
@@ -2337,51 +2323,51 @@
       </w:r>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>December 2011</w:t>
       </w:r>
       <w:r w:rsidR="00CE00E8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003D6504">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0069151D" w:rsidRPr="009658E0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009658E0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -2416,105 +2402,105 @@
       </w:r>
       <w:r w:rsidR="0069151D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00716B34">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helpful information is also available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00716B34" w:rsidRPr="00716B34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletins 232 and 233</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00716B34">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (February 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8CB308" w14:textId="77777777" w:rsidR="00C90A15" w:rsidRPr="007B10B0" w:rsidRDefault="00C90A15" w:rsidP="007B10B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc377717123"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc377717123"/>
       <w:r w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>General Instructions for Submitting Paper Claims</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="46BD0476" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00D86273" w:rsidRDefault="00EF5F9B" w:rsidP="00D86273">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc377717124"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc377717124"/>
       <w:r w:rsidRPr="0045440F">
         <w:t>CMS-1500</w:t>
       </w:r>
       <w:r w:rsidR="00007DCC" w:rsidRPr="0045440F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E48D9" w:rsidRPr="0045440F">
         <w:t>Claim Form</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="007E48D9" w:rsidRPr="00D86273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C60F271" w14:textId="77777777" w:rsidR="00A956A5" w:rsidRDefault="00A956A5" w:rsidP="00A956A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2586,81 +2572,80 @@
       </w:r>
       <w:r w:rsidR="00DA4DA2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E41AF26" w14:textId="77777777" w:rsidR="00D57CFD" w:rsidRDefault="00D57CFD" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D57CFD" w:rsidSect="003F672E">
-          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E8ECF8" w14:textId="67A1F652" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bortion clinics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD7A75B" w14:textId="4B739F13" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3155,51 +3140,50 @@
         </w:rPr>
         <w:t>care corporations (elderly waiver)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628EADF9" w14:textId="3C53CA38" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ospital</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-licensed health centers (for professional services provided by hospital-based physicians only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B51954" w14:textId="75818BCD" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
@@ -3475,66 +3459,64 @@
       </w:r>
       <w:r w:rsidR="00704D17" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>unicipally based health service providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E020B4" w14:textId="325B00FA" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cularists</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6C537EFE" w14:textId="68413250" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2CFB">
@@ -3747,71 +3729,69 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ersonal care attendant (PCA) fiscal intermediaries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140D9E1E" w14:textId="6977A230" w:rsidR="00C23B2E" w:rsidRPr="00C23B2E" w:rsidRDefault="00C23B2E" w:rsidP="00C23B2E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C23B2E">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>General Instructions for Submitting Paper Claims</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="719AE8A0" w14:textId="759D26C9" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="006D0705" w:rsidP="00C23B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DE23FEC" w14:textId="77777777" w:rsidR="00C23B2E" w:rsidRDefault="00C23B2E" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3826,51 +3806,50 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDB2614" w14:textId="2D95FB9B" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="SymbolMT" w:hAnsi="SymbolMT" w:cs="SymbolMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hysicians</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1850B319" w14:textId="0295D591" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4101,51 +4080,50 @@
         <w:t>ehabilitation centers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C4B2CC" w14:textId="2EC92080" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enal </w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="003C2CFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dialysis centers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0C22B1" w14:textId="74F0917C" w:rsidR="006D0705" w:rsidRPr="003C2CFB" w:rsidRDefault="00D422AA" w:rsidP="006D57B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
@@ -4396,68 +4374,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ransportation providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADD373D" w14:textId="77777777" w:rsidR="00D57CFD" w:rsidRDefault="00D57CFD" w:rsidP="00D57CFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D57CFD" w:rsidSect="00C23B2E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="639CCC44" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00D86273" w:rsidRDefault="007E48D9" w:rsidP="00D86273">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc377717125"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc377717125"/>
       <w:r w:rsidRPr="00D86273">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Entering Information on </w:t>
       </w:r>
       <w:r w:rsidR="00007DCC" w:rsidRPr="00D86273">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00EF5F9B" w:rsidRPr="00D86273">
         <w:t>CMS-1500</w:t>
       </w:r>
       <w:r w:rsidR="00007DCC" w:rsidRPr="00D86273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86273">
         <w:t>Claim Form</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D86273">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115533E2" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00C90A15" w:rsidRDefault="007E48D9" w:rsidP="00774388">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1267"/>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4703,55 +4680,55 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00BC61EC" w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
       <w:r w:rsidR="00BC61EC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A62B18" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00FD10BB" w:rsidRDefault="007E48D9" w:rsidP="00D24F16">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc377717126"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc377717126"/>
       <w:r w:rsidRPr="00FD10BB">
         <w:t>Time Limitations on the Submission of Claims</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4CD01887" w14:textId="77777777" w:rsidR="00C156B4" w:rsidRPr="007F41F8" w:rsidRDefault="00124E0C" w:rsidP="00C156B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth must receive c</w:t>
       </w:r>
       <w:r w:rsidR="00C156B4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">laims within 90 days </w:t>
       </w:r>
@@ -4773,67 +4750,67 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:r w:rsidR="00BC61EC" w:rsidRPr="008E5081">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidR="00C156B4" w:rsidRPr="008E5081">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the deadlines for submitting claims, please see MassHealth billing regulations (beginning at 130 CMR 450.309).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6649C097" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="008E5081" w:rsidRDefault="007E48D9" w:rsidP="00AC72FC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc377717127"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc377717127"/>
       <w:r w:rsidRPr="008E5081">
         <w:t>Claims for Members with</w:t>
       </w:r>
       <w:r w:rsidR="0048768A" w:rsidRPr="008E5081">
         <w:t xml:space="preserve"> Medicare or </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5081">
         <w:t>Other Health</w:t>
       </w:r>
       <w:r w:rsidR="00BC61EC" w:rsidRPr="008E5081">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5081">
         <w:t>Insurance Coverage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="366E60FC" w14:textId="77777777" w:rsidR="00EA2FA6" w:rsidRDefault="00124E0C" w:rsidP="007A56F7">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="547" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You can find s</w:t>
       </w:r>
       <w:r w:rsidR="007E48D9" w:rsidRPr="008E5081">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pecial instructions for submitting claims for services furnished to members with</w:t>
       </w:r>
       <w:r w:rsidR="0048768A" w:rsidRPr="008E5081">
@@ -4917,57 +4894,57 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00F71B11" w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>anual</w:t>
       </w:r>
       <w:r w:rsidR="007E48D9" w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438B6E40" w14:textId="77777777" w:rsidR="00B17C86" w:rsidRPr="00752DE2" w:rsidRDefault="00B17C86" w:rsidP="00B17C86">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc327797825"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc377717128"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc327797825"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc377717128"/>
       <w:r w:rsidRPr="00752DE2">
         <w:t>Provider Preventable Conditions</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="57116AC2" w14:textId="77777777" w:rsidR="00B17C86" w:rsidRPr="00B17C86" w:rsidRDefault="00B17C86" w:rsidP="00B17C86">
       <w:pPr>
         <w:ind w:left="547"/>
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17C86">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See Appendix V of your provider manual for more information on how to bill for </w:t>
       </w:r>
       <w:r w:rsidR="00630C7B" w:rsidRPr="0045440F">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
@@ -5041,55 +5018,55 @@
       <w:r w:rsidRPr="0045440F">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B17C86">
         <w:rPr>
           <w:rFonts w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523988B1" w14:textId="77777777" w:rsidR="007A3635" w:rsidRPr="00B908D3" w:rsidRDefault="007A3635" w:rsidP="007A3635">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc377717129"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc377717129"/>
       <w:r w:rsidRPr="00B908D3">
         <w:t>340B Drugs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="043DBD94" w14:textId="77777777" w:rsidR="007A3635" w:rsidRPr="00B908D3" w:rsidRDefault="007A3635" w:rsidP="007A3635">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="540" w:firstLine="7"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B908D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The enactment of the Veterans Health Care Act of 1992 resulted in the 340B Drug Pricing Program, </w:t>
       </w:r>
       <w:r w:rsidR="0069151D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>known as</w:t>
       </w:r>
       <w:r w:rsidRPr="00B908D3">
@@ -5197,71 +5174,69 @@
       <w:r w:rsidR="007A3635" w:rsidRPr="002001F4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UD modifier.</w:t>
       </w:r>
       <w:r w:rsidR="007A3635" w:rsidRPr="00B908D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This will allow Medicaid programs to identify claims for 340B drugs and exclude them from the Medicaid drug rebate collection process. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73618F81" w14:textId="77777777" w:rsidR="007133AD" w:rsidRPr="00C23B2E" w:rsidRDefault="007133AD" w:rsidP="007133AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C23B2E">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>General Instructions for Submitting Paper Claims</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="112CF28F" w14:textId="2832612C" w:rsidR="00A51F61" w:rsidRDefault="00A51F61" w:rsidP="007A3635">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046217B8" w14:textId="77777777" w:rsidR="007A3635" w:rsidRPr="00EA2FA6" w:rsidRDefault="007A3635" w:rsidP="007A3635">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="576" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B908D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5348,55 +5323,55 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20412">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00B908D3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4234910F" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00AC72FC" w:rsidRDefault="007E48D9" w:rsidP="00D86273">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc377717130"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc377717130"/>
       <w:r w:rsidRPr="00AC72FC">
         <w:t>Electronic Claims</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="75ADD486" w14:textId="5A813263" w:rsidR="007E48D9" w:rsidRDefault="007E48D9" w:rsidP="00FD10BB">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="547" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To submit electronic claims, </w:t>
       </w:r>
       <w:r w:rsidR="006D0705">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="007F41F8">
@@ -5454,51 +5429,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth Customer Service</w:t>
       </w:r>
       <w:r w:rsidR="0069151D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Center</w:t>
       </w:r>
       <w:r w:rsidR="00A956A5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0068307E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00FD3A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0068307E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your manual for contact information</w:t>
       </w:r>
       <w:r w:rsidR="008B2F5B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BEFDFC" w14:textId="77777777" w:rsidR="0034199E" w:rsidRDefault="0034199E" w:rsidP="00FD10BB">
@@ -5695,362 +5670,362 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eb</w:t>
       </w:r>
       <w:r w:rsidRPr="0034199E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>site</w:t>
       </w:r>
       <w:r w:rsidR="00942113">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="0034199E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00B908D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>mass.gov/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B908D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>masshealth</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="000D5B4F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1D7192" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00AC72FC" w:rsidRDefault="007E48D9" w:rsidP="00FD10BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc377717131"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc377717131"/>
       <w:r w:rsidRPr="00AC72FC">
         <w:t>Where to Send Paper Claim Forms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="679ACF38" w14:textId="09BFED1D" w:rsidR="00A956A5" w:rsidRPr="00C90A15" w:rsidRDefault="001A097B" w:rsidP="00FD10BB">
+    <w:p w14:paraId="679ACF38" w14:textId="09BFED1D" w:rsidR="00A956A5" w:rsidRPr="00C90A15" w:rsidRDefault="00A956A5" w:rsidP="00FD10BB">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:ind w:left="547" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...249 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00FD3A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovider </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> describes where to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paper </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>claims</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Keep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a copy of the submitted claim for your records. Please note that MassHealth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not accept mail with postage due.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390C87BD" w14:textId="77777777" w:rsidR="007E48D9" w:rsidRPr="00AC72FC" w:rsidRDefault="007E48D9" w:rsidP="00AC72FC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc377717132"/>
+      <w:r w:rsidRPr="00AC72FC">
+        <w:t>Further Assistance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="30C022D2" w14:textId="497EADF1" w:rsidR="007E48D9" w:rsidRDefault="007E48D9" w:rsidP="00FD10BB">
+      <w:pPr>
+        <w:pStyle w:val="Subheader"/>
+        <w:ind w:left="547" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If, after reviewing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71B11">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC61EC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for completing the CMS-1500 claim form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you need additional assistance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A956A5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="00637BED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth Customer Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00637BED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00637BED">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00FD3A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Appendix A</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C90A15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20412">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of your MassHealth provider manual </w:t>
       </w:r>
       <w:r w:rsidRPr="00C90A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for all MassHealth contact information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56049EDD" w14:textId="77777777" w:rsidR="00020047" w:rsidRDefault="00020047" w:rsidP="00F2709A">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
@@ -6086,93 +6061,93 @@
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2583D923" w14:textId="77777777" w:rsidR="00C90A15" w:rsidRPr="007B10B0" w:rsidRDefault="000729CB" w:rsidP="007B10B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc377717133"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc377717133"/>
       <w:r w:rsidR="00B126A0" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidR="00C75658" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00EF5F9B" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>CMS-1500</w:t>
       </w:r>
       <w:r w:rsidR="00C75658" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C90A15" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Claim Form</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00C90A15" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2DEC5B" w14:textId="19C23F15" w:rsidR="00CB7B6A" w:rsidRDefault="00CC2318" w:rsidP="00A31021">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A sample CMS-1500 claim form is shown below. </w:t>
       </w:r>
       <w:r w:rsidRPr="007F41F8">
@@ -6300,51 +6275,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nstruction </w:t>
       </w:r>
       <w:r w:rsidR="00076246">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="006D0705" w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">anual available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="006D0705" w:rsidRPr="00076246">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.nucc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D0705" w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Many types of providers use the CMS-1500 claim form to bill MassHealth for services. In some cases, special instructions have been provided for specific services or situations. Co</w:t>
       </w:r>
       <w:r w:rsidR="00EA7711" w:rsidRPr="00D57CFD">
         <w:rPr>
@@ -6368,211 +6343,209 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA7711" w:rsidRPr="00D57CFD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and follow specific instructions for your provider type or situation, as applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00CB7B6A" w:rsidRPr="00CB7B6A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D13453" w14:textId="77777777" w:rsidR="00F05CC5" w:rsidRDefault="0059103F" w:rsidP="00D65095">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F05CC5" w:rsidSect="00490851">
-          <w:headerReference w:type="even" r:id="rId26"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:headerReference w:type="even" r:id="rId25"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:headerReference w:type="first" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="576" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202B486D" wp14:editId="4B83E264">
             <wp:extent cx="5462862" cy="6957060"/>
             <wp:effectExtent l="19050" t="19050" r="24130" b="15240"/>
             <wp:docPr id="4" name="Picture 1" descr="This is a picture of the Health Insurance Claim Form." title="How to Complete the CMS-1500 Claim Form"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5467350" cy="6962775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED1491E" w14:textId="77777777" w:rsidR="000B729B" w:rsidRPr="00A20412" w:rsidRDefault="00A20412" w:rsidP="00A20412">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876F78">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete the CMS-1500 Claim Form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00691755">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7DEECC20" w14:textId="4E084BC9" w:rsidR="00A20412" w:rsidRDefault="002762DC" w:rsidP="00F05CC5">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00662BCD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3448DE3A" wp14:editId="4DB81B97">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>44450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>56515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5648325" cy="7248525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="Picture 8" descr="cms2 copy"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8" descr="cms2 copy"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5648325" cy="7248525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -6586,106 +6559,103 @@
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D19EBB9" w14:textId="341613F4" w:rsidR="00F05CC5" w:rsidRDefault="00A20412" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006400DB">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidR="00F05CC5" w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidR="00F05CC5" w:rsidRPr="00691755">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D20EFE" w:rsidRPr="00CE6563" w14:paraId="1F3EADE9" w14:textId="77777777" w:rsidTr="00E07B1E">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7674FB09" w14:textId="77777777" w:rsidR="00D20EFE" w:rsidRPr="00CE6563" w:rsidRDefault="00C41612" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="000729CB">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="000729CB" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
@@ -6693,84 +6663,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="003229C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidR="00D20EFE" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="00CF7884" w14:textId="77777777" w:rsidR="00D20EFE" w:rsidRPr="00CE6563" w:rsidRDefault="003229C1" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidR="00D20EFE" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="324F1754" w14:textId="77777777" w:rsidR="00D20EFE" w:rsidRPr="00CE6563" w:rsidRDefault="00D20EFE" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D0705" w:rsidRPr="00CE6563" w14:paraId="149FF82B" w14:textId="77777777" w:rsidTr="00E07B1E">
         <w:trPr>
           <w:cantSplit/>
@@ -8378,51 +8346,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MassHealth third-party</w:t>
             </w:r>
             <w:r w:rsidR="00AD03FE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">liability carrier code. Refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00F12722">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Appendix C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of your MassHealth provider manual for carrier code values.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07B1E" w:rsidRPr="00CE6563" w14:paraId="4A870953" w14:textId="77777777" w:rsidTr="00E07B1E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8675,107 +8643,104 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="578DD43D" w14:textId="77777777" w:rsidR="00DE5271" w:rsidRDefault="003229C1" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidR="00DE5271" w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidR="00DE5271" w:rsidRPr="00691755">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE5271" w:rsidRPr="00CE6563" w14:paraId="60A69475" w14:textId="77777777" w:rsidTr="00387EA7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="702"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7714019F" w14:textId="77777777" w:rsidR="00DE5271" w:rsidRPr="00CE6563" w:rsidRDefault="00DE5271" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
@@ -8783,84 +8748,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="003229C1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="558F2C51" w14:textId="77777777" w:rsidR="00DE5271" w:rsidRPr="00CE6563" w:rsidRDefault="003229C1" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidR="00DE5271" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="70A40D7E" w14:textId="77777777" w:rsidR="00DE5271" w:rsidRPr="00CE6563" w:rsidRDefault="00DE5271" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D0705" w:rsidRPr="00CE6563" w14:paraId="1C4FF971" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
@@ -9467,51 +9430,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">liability carrier code.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143880CB" w14:textId="58911456" w:rsidR="0088211E" w:rsidRPr="00CE6563" w:rsidRDefault="0088211E" w:rsidP="0062433B">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00A70B1D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Appendix C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of your MassHealth provider manual for carrier code values.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517823" w:rsidRPr="00CE6563" w14:paraId="39288460" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10012,106 +9975,103 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>484: Last Menstrual Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F75577D" w14:textId="77777777" w:rsidR="00652CCE" w:rsidRDefault="00652CCE"/>
     <w:p w14:paraId="33AA4861" w14:textId="77777777" w:rsidR="00652CCE" w:rsidRDefault="00652CCE" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00192EFC">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="00691755">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
       <w:tr w:rsidR="00652CCE" w:rsidRPr="00CE6563" w14:paraId="45FE57C4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="26A76F48" w14:textId="77777777" w:rsidR="00652CCE" w:rsidRPr="00CE6563" w:rsidRDefault="00652CCE" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
@@ -10119,84 +10079,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00192EFC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0064DFEC" w14:textId="77777777" w:rsidR="00652CCE" w:rsidRPr="00CE6563" w:rsidRDefault="00192EFC" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidR="00652CCE" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="38EF0E24" w14:textId="77777777" w:rsidR="00652CCE" w:rsidRPr="00CE6563" w:rsidRDefault="00652CCE" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517823" w:rsidRPr="00CE6563" w14:paraId="22A16014" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
@@ -10343,59 +10301,57 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AE7F04D" w14:textId="77777777" w:rsidR="00E7182C" w:rsidRDefault="00E7182C" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F14AF56" w14:textId="5336135F" w:rsidR="000F65B8" w:rsidRPr="00CE6563" w:rsidRDefault="000F65B8" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Qual</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37976D75" w14:textId="77777777" w:rsidR="00E570B1" w:rsidRDefault="00E570B1" w:rsidP="00E570B1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enter another date related to the patient’s condition or treatment in MMDDYYYY or MMDDYY format.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474EE012" w14:textId="77777777" w:rsidR="00E570B1" w:rsidRDefault="00E570B1" w:rsidP="00E570B1">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -10802,66 +10758,66 @@
           </w:tcPr>
           <w:p w14:paraId="4EDB2255" w14:textId="77777777" w:rsidR="00517823" w:rsidRDefault="00517823" w:rsidP="00CE6563">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the name and credentials of the professional who referred, ordered, or supervised the service(s) or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>supply(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00055C4F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE6563">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00055C4F">
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>) on the claim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidR="00C30E97">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the following order: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11149,51 +11105,50 @@
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00171A6A">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Supervising physician should be actively participating/enrolled with MassHealth at least as a non-billing provider</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4287233F" w14:textId="77777777" w:rsidR="008D60BD" w:rsidRDefault="008D60BD" w:rsidP="008D60BD">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11206,59 +11161,58 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000D4717">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>cont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9864"/>
+        <w:gridCol w:w="10044"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E95076" w:rsidRPr="00CE6563" w14:paraId="2A0DD494" w14:textId="77777777" w:rsidTr="007133AD">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9864" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9828" w:type="dxa"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="705"/>
               <w:gridCol w:w="1683"/>
               <w:gridCol w:w="7440"/>
             </w:tblGrid>
             <w:tr w:rsidR="007133AD" w14:paraId="7CFCD7A1" w14:textId="77777777" w:rsidTr="007133AD">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
@@ -11970,65 +11924,56 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00603CE6">
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>cost of each procedure and part; and</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="0992B3DE" w14:textId="77777777" w:rsidR="00CC32F4" w:rsidRPr="00603CE6" w:rsidRDefault="00CC32F4" w:rsidP="006D57B5">
                   <w:pPr>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="17"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="num" w:pos="501"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="501" w:hanging="270"/>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00603CE6">
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>time</w:t>
-[...7 lines deleted...]
-                    <w:t xml:space="preserve"> required to complete the repair. </w:t>
+                    <w:t xml:space="preserve">time required to complete the repair. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CC32F4" w:rsidRPr="00603CE6" w14:paraId="16B90EBB" w14:textId="77777777" w:rsidTr="00E86518">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="705" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="2B57D267" w14:textId="77777777" w:rsidR="00CC32F4" w:rsidRPr="00603CE6" w:rsidRDefault="00CC32F4" w:rsidP="00E86518">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00603CE6">
                     <w:rPr>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
@@ -12330,51 +12275,51 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23A85003" w14:textId="77777777" w:rsidR="007133AD" w:rsidRDefault="007133AD">
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9864"/>
+        <w:gridCol w:w="10044"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC32F4" w:rsidRPr="003C3BBC" w14:paraId="229EEB5E" w14:textId="77777777" w:rsidTr="007133AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9864" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CBF22C4" w14:textId="35D0BB25" w:rsidR="007133AD" w:rsidRDefault="007133AD" w:rsidP="007133AD">
             <w:pPr>
               <w:pStyle w:val="Subheader"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="576"/>
               </w:tabs>
               <w:spacing w:after="240"/>
               <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubheaderUN"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -13277,86 +13222,84 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="337E8559" w14:textId="46783B71" w:rsidR="002F08E0" w:rsidRDefault="002F08E0"/>
     <w:p w14:paraId="0D8D3678" w14:textId="06046EB0" w:rsidR="002F08E0" w:rsidRDefault="002F08E0">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="699796CF" w14:textId="3E5DCEBA" w:rsidR="006056E4" w:rsidRDefault="006056E4" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3BCC">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F08E0" w:rsidRPr="00CE6563" w14:paraId="5F3230F9" w14:textId="77777777" w:rsidTr="002F08E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17ED8D79" w14:textId="238DB952" w:rsidR="002F08E0" w:rsidRPr="002F08E0" w:rsidRDefault="002F08E0" w:rsidP="00AF58A2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -13854,51 +13797,51 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1870FCD1" wp14:editId="02445508">
                   <wp:extent cx="5000625" cy="504825"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="1" name="Picture 2" descr="This is a hard to read graphic pictiure of part of a claim form."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33">
+                          <a:blip r:embed="rId32">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5000625" cy="504825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -14246,86 +14189,84 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3157A88E" w14:textId="16D53B0C" w:rsidR="002F08E0" w:rsidRDefault="002F08E0"/>
     <w:p w14:paraId="0D46F043" w14:textId="77777777" w:rsidR="002F08E0" w:rsidRDefault="002F08E0">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBDECD2" w14:textId="77777777" w:rsidR="002F08E0" w:rsidRDefault="002F08E0" w:rsidP="002F08E0">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB3BCC">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="1695"/>
         <w:gridCol w:w="7440"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F08E0" w:rsidRPr="00CE6563" w14:paraId="6198789A" w14:textId="77777777" w:rsidTr="002F08E0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="693" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="770F999C" w14:textId="243309A2" w:rsidR="002F08E0" w:rsidRPr="002F08E0" w:rsidRDefault="002F08E0" w:rsidP="00AF58A2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -14527,51 +14468,51 @@
             <w:r w:rsidRPr="00590E83">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29790915" wp14:editId="38A0CAD5">
                   <wp:extent cx="4724400" cy="685800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 3" descr="This is a picture of a hard to read portion of the claim form." title="How to Complete the CMS-1500 Claim Form"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4724400" cy="685800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -14809,51 +14750,50 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11428" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="738"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="8082"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="898"/>
       </w:tblGrid>
       <w:tr w:rsidR="00876F78" w:rsidRPr="00CE6563" w14:paraId="1962F571" w14:textId="77777777" w:rsidTr="00C37CC4">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11428" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="09B5AAB7" w14:textId="77777777" w:rsidR="00876F78" w:rsidRPr="00CE6563" w:rsidRDefault="00876F78" w:rsidP="00876F78">
             <w:pPr>
               <w:spacing w:before="60" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="SubheaderUN"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>How to Complete</w:t>
             </w:r>
             <w:r w:rsidRPr="00F05CC5">
               <w:rPr>
@@ -14868,117 +14808,114 @@
             </w:r>
             <w:r w:rsidRPr="005D5354">
               <w:rPr>
                 <w:rStyle w:val="SubheaderUN"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>(cont.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E95076" w:rsidRPr="00CE6563" w14:paraId="74BD36F7" w14:textId="77777777" w:rsidTr="00C37CC4">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="988" w:type="dxa"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4802BCA4" w14:textId="76D79B3D" w:rsidR="00E95076" w:rsidRPr="00C37CC4" w:rsidRDefault="00E95076" w:rsidP="00210FB6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E95076">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field No</w:t>
             </w:r>
             <w:r w:rsidR="009509F5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E95076">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2C0BC196" w14:textId="45A88DBC" w:rsidR="00E95076" w:rsidRPr="00C37CC4" w:rsidRDefault="00E95076" w:rsidP="00EB7174">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C37CC4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8082" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5A0E6172" w14:textId="79B5E19C" w:rsidR="00E95076" w:rsidRPr="00C37CC4" w:rsidRDefault="00E95076" w:rsidP="006D57B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517823" w:rsidRPr="00CE6563" w14:paraId="2B7D6325" w14:textId="77777777" w:rsidTr="006D57B5">
         <w:trPr>
           <w:gridAfter w:val="2"/>
@@ -16122,51 +16059,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice </w:t>
             </w:r>
             <w:r w:rsidR="00AF260C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>odes are available at</w:t>
             </w:r>
             <w:r w:rsidR="00C426D9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00EC5227">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>http://www.cms.gov/Medicare/Coding/place-of-service-codes/Place_of_Service_Code_Set.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002A3FEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75B97185" w14:textId="77777777" w:rsidR="00BF702A" w:rsidRPr="00CC7E7B" w:rsidRDefault="00BF702A" w:rsidP="00444836">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:i/>
@@ -17462,86 +17399,84 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75187802" w14:textId="77777777" w:rsidR="005B4C36" w:rsidRPr="00261906" w:rsidRDefault="005B4C36" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5354">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7476"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B4C36" w:rsidRPr="00CE6563" w14:paraId="14544251" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46C0D26C" w14:textId="77777777" w:rsidR="005B4C36" w:rsidRPr="005B4C36" w:rsidRDefault="005B4C36" w:rsidP="00EB7174">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
@@ -18538,62 +18473,52 @@
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B70504">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> as not requiring individual consideration (IC), enter the provider’s usual and customary charge on the claim.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="304D4D4B" w14:textId="77777777" w:rsidR="000F49BA" w:rsidRPr="00FF6474" w:rsidRDefault="000F49BA" w:rsidP="003D6504">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">For Medications and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>For Medications and Injectables</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="209AF0D8" w14:textId="77777777" w:rsidR="000F49BA" w:rsidRPr="00CE6563" w:rsidRDefault="000F49BA" w:rsidP="003D6504">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="411"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enter the actual acquisition cost and attach a copy of the supplier’s invoice to the claim. Invoices submitted with a claim must be dated no more than 12 months before the date of service.</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
@@ -18831,86 +18756,84 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D197C27" w14:textId="77777777" w:rsidR="006E133C" w:rsidRDefault="006E133C" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5354">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7476"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E133C" w:rsidRPr="00CE6563" w14:paraId="72612462" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="45BCA176" w14:textId="77777777" w:rsidR="006E133C" w:rsidRPr="005B4C36" w:rsidRDefault="006E133C" w:rsidP="00F502D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
@@ -20136,123 +20059,120 @@
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA54709" w14:textId="77777777" w:rsidR="00A60BCB" w:rsidRDefault="00A60BCB" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A60BCB" w:rsidSect="00A20412">
-          <w:headerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA32B12" w14:textId="77777777" w:rsidR="00246A46" w:rsidRDefault="00246A46" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5354">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7476"/>
       </w:tblGrid>
       <w:tr w:rsidR="00246A46" w:rsidRPr="00CE6563" w14:paraId="25681D29" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="24B7FC53" w14:textId="77777777" w:rsidR="00246A46" w:rsidRPr="00CE6563" w:rsidRDefault="00246A46" w:rsidP="00F502D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
@@ -20260,84 +20180,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4157CB21" w14:textId="77777777" w:rsidR="00246A46" w:rsidRPr="00CE6563" w:rsidRDefault="00246A46" w:rsidP="00F502D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="601875B2" w14:textId="77777777" w:rsidR="00246A46" w:rsidRPr="00CE6563" w:rsidRDefault="00246A46" w:rsidP="00F502D4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00632484" w:rsidRPr="00CE6563" w14:paraId="7D86807A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
@@ -20607,140 +20525,122 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00632484">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="5DB5F1BB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BFBD0EB" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00064251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="768A7FF0" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00064251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendering Provider ID #  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A5B1FB6" w14:textId="6237F73E" w:rsidR="00CC2EDA" w:rsidRDefault="00CC2EDA" w:rsidP="00064251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If applicable, enter the rendering provider ID number. </w:t>
             </w:r>
             <w:r w:rsidR="00BD3150" w:rsidRPr="00BD3150">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Rendering provider should be actively </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> with MassHealth at least as a non-billing provider</w:t>
+              <w:t>The Rendering provider should be actively participating/enrolled with MassHealth at least as a non-billing provider</w:t>
             </w:r>
             <w:r w:rsidR="00BD3150">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DC56F7" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRDefault="00BC7043" w:rsidP="00064251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
@@ -20986,74 +20886,72 @@
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rovider</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ID in the shaded area of Field 24J.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="2041D2E2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="280771F2" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40AB10AE" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00524014">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Federal Tax ID Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DABACC9" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -21102,74 +21000,72 @@
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enter an X in the appropriate box to indicate which number is being reported. Only one box can be marked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="40FE045F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1843F8BA" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A9BC22" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient’s Account N</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -21195,74 +21091,72 @@
             <w:r w:rsidR="004D30B3" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enter the patient’s account number</w:t>
             </w:r>
             <w:r w:rsidR="004D30B3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, if one is assigned. Enter the member’s last name if a patient account number is not assigned.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="4AA79A69" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BFA7811" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02DD0FED" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Accept Assignment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
@@ -21433,74 +21327,72 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enter an X in the appropriate box to indicate whether the provider accepts assignment</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="08364C60" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ADB7FD2" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71C34E50" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA047A6" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
@@ -21956,106 +21848,103 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D30B3" w:rsidRPr="008E5081" w:rsidSect="00A20412">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29E4AE21" w14:textId="77777777" w:rsidR="006C54CB" w:rsidRDefault="006C54CB" w:rsidP="00876F78">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>How to Complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05CC5">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
       </w:r>
       <w:r w:rsidRPr="005D5354">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(cont.)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7476"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B6211" w:rsidRPr="00CE6563" w14:paraId="0C3B4C57" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="44F8E129" w14:textId="77777777" w:rsidR="001B6211" w:rsidRPr="00CE6563" w:rsidRDefault="001B6211" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
@@ -22063,84 +21952,82 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="006C54CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1AE2AC13" w14:textId="77777777" w:rsidR="001B6211" w:rsidRPr="00CE6563" w:rsidRDefault="006C54CB" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidR="001B6211" w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="04F02800" w14:textId="77777777" w:rsidR="001B6211" w:rsidRPr="00CE6563" w:rsidRDefault="001B6211" w:rsidP="00D26FB9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00632484" w:rsidRPr="00CE6563" w14:paraId="613B3D52" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
@@ -23314,51 +23201,50 @@
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9864" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="705"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="7476"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D30B3" w:rsidRPr="00CE6563" w14:paraId="5BD25427" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1D1A8081" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
@@ -23367,51 +23253,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1683" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CC09095" w14:textId="77777777" w:rsidR="004D30B3" w:rsidRPr="00CE6563" w:rsidRDefault="004D30B3" w:rsidP="00B05E1A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Field</w:t>
             </w:r>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -23495,65 +23380,56 @@
           <w:tcPr>
             <w:tcW w:w="7476" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DCCD142" w14:textId="2DB1BF39" w:rsidR="00632484" w:rsidRDefault="00632484" w:rsidP="00064251">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enter the </w:t>
             </w:r>
             <w:r w:rsidR="002E62FF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">billing </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CE6563">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>provider’s</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> or supplier’s name, </w:t>
+              <w:t xml:space="preserve">provider’s or supplier’s name, </w:t>
             </w:r>
             <w:r w:rsidR="0060193B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doing</w:t>
             </w:r>
             <w:r w:rsidR="00574AF2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="0060193B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>business</w:t>
             </w:r>
             <w:r w:rsidR="00574AF2">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -24435,88 +24311,88 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78E75307" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D693E15" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297FA64A" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:sectPr w:rsidR="006A6FE6" w:rsidSect="00A20412">
-          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="default" r:id="rId36"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="211B25A0" w14:textId="77777777" w:rsidR="007132EF" w:rsidRDefault="007132EF" w:rsidP="006A7155">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc377717134"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc377717134"/>
       <w:r w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for Members with Medicare Coverage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="297F1C34" w14:textId="77777777" w:rsidR="0020343C" w:rsidRPr="0020343C" w:rsidRDefault="0020343C" w:rsidP="0020343C"/>
     <w:p w14:paraId="0C69CFC2" w14:textId="65205841" w:rsidR="00F978D2" w:rsidRDefault="00F978D2" w:rsidP="001C000D">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="0020343C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -24658,51 +24534,51 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-day waiver requests and final deadline appeals either electronically via the POSC or on paper. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52540949" w14:textId="279E604C" w:rsidR="000711A8" w:rsidRPr="009F1EA7" w:rsidRDefault="000711A8" w:rsidP="000711A8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="009F1EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 217</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CC2375" w:rsidRPr="00CC2375">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24711,51 +24587,51 @@
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>September 2011</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="009F1EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="00CC2375">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24764,51 +24640,51 @@
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>February 2012</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="008E5081">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information about MassHealth’s paper claims waiver policy. For information on how to submit 90-day waiver requests and final deadline appeals electronically, please also see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="002E62FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletins 220 and 221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="00CC2375">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24818,51 +24694,51 @@
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>December 2011</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="009F1EA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="00CC2375">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24871,51 +24747,51 @@
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1EA7">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002E62FF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Helpful information is also contained in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="002E62FF" w:rsidRPr="002E62FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletins 232 and 233</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E62FF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (February 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF51E1E" w14:textId="77777777" w:rsidR="000776A2" w:rsidRPr="00483260" w:rsidRDefault="000776A2" w:rsidP="00AD5198">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:spacing w:before="240"/>
@@ -26024,51 +25900,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="677BCBAD" w14:textId="77777777" w:rsidR="009F1EA7" w:rsidRPr="004D289C" w:rsidRDefault="009F1EA7" w:rsidP="006C3A51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5544F081" w14:textId="77777777" w:rsidR="008F6D0C" w:rsidRDefault="008F6D0C" w:rsidP="007132EF">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:sectPr w:rsidR="008F6D0C" w:rsidSect="00A20412">
-          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="default" r:id="rId42"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50CB5CC1" w14:textId="77777777" w:rsidR="007132EF" w:rsidRDefault="007132EF" w:rsidP="002F1DDD">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -27074,75 +26950,75 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ote: </w:t>
       </w:r>
       <w:r w:rsidR="003146D5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth-</w:t>
       </w:r>
       <w:r w:rsidRPr="004408EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assigned carrier codes in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="007F41F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix C: Third-Party-Liability Codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F41F8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5081">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth provider manual or at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="007F41F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F41F8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Go to </w:t>
       </w:r>
       <w:r w:rsidR="006E7D7B" w:rsidRPr="007F41F8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Provider Library, and then to </w:t>
       </w:r>
       <w:r w:rsidRPr="007F41F8">
         <w:rPr>
@@ -27188,93 +27064,93 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C723F0D" w14:textId="77777777" w:rsidR="00FB4A12" w:rsidRDefault="00FB4A12" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E9AFCA" w14:textId="77777777" w:rsidR="00FB4A12" w:rsidRDefault="00FB4A12" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61099898" w14:textId="77777777" w:rsidR="00FB4A12" w:rsidRDefault="00FB4A12" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:sectPr w:rsidR="00FB4A12" w:rsidSect="00A20412">
-          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:headerReference w:type="default" r:id="rId45"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482FF29C" w14:textId="77777777" w:rsidR="00D73F1C" w:rsidRPr="00143E46" w:rsidRDefault="00FD1E78" w:rsidP="006A7155">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="1710" w:hanging="1710"/>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc377717135"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc377717135"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B</w:t>
       </w:r>
       <w:r w:rsidR="00D73F1C" w:rsidRPr="007B10B0">
         <w:rPr>
           <w:rStyle w:val="SubheaderUN"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for Members with Commercial Insurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="727B1A05" w14:textId="16565E79" w:rsidR="0020733D" w:rsidRDefault="00F978D2">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="005C3E57">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -27398,51 +27274,51 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-day waiver requests and final deadline appeals either electronically via the POSC or on paper. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A2195D" w14:textId="6020D742" w:rsidR="000711A8" w:rsidRPr="00F978D2" w:rsidRDefault="000711A8" w:rsidP="000711A8">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F978D2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00F978D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 217</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B13A8F" w:rsidRPr="00143E46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -27459,145 +27335,145 @@
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 2011</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="000841B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 223</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>February 2012</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information about MassHealth’s paper claims waiver policy. For information on how to submit 90-day waiver requests and final deadline appeals electronically, please also see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="000546D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletins 220 and 221</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>December 2011</w:t>
       </w:r>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="000841B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletin 226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009F1EA7" w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>June 2012</w:t>
@@ -27612,51 +27488,51 @@
       </w:r>
       <w:r w:rsidRPr="000841B8">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E62FF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helpful information is also contained in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="002E62FF" w:rsidRPr="000546D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>All Provider Bulletins 232 and 233</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E62FF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (February 2013).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B40630" w14:textId="77777777" w:rsidR="0065634F" w:rsidRPr="00F978D2" w:rsidRDefault="0065634F" w:rsidP="0065634F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
         <w:rPr>
@@ -28740,51 +28616,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C2DDC13" w14:textId="77777777" w:rsidR="00367AF7" w:rsidRDefault="00367AF7" w:rsidP="00BF322C">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1660AB2F" w14:textId="77777777" w:rsidR="00367AF7" w:rsidRDefault="00367AF7" w:rsidP="00BF322C">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:sectPr w:rsidR="00367AF7" w:rsidSect="00A20412">
-          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId51"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1593DB3B" w14:textId="77777777" w:rsidR="00BF322C" w:rsidRDefault="00BF322C" w:rsidP="002F1DDD">
       <w:pPr>
         <w:pStyle w:val="Subheader"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -29718,51 +29594,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00726C4B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You may find </w:t>
       </w:r>
       <w:r w:rsidR="0016186E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MassHealth-</w:t>
       </w:r>
       <w:r w:rsidR="0016186E" w:rsidRPr="004408EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">assigned carrier codes in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="0016186E" w:rsidRPr="003052E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Appendix C: Third-Party-Liability</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="0016186E" w:rsidRPr="003052E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Codes</w:t>
         </w:r>
       </w:hyperlink>
@@ -29773,51 +29649,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016186E" w:rsidRPr="004408EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016186E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of your </w:t>
       </w:r>
       <w:r w:rsidR="0016186E" w:rsidRPr="004408EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth provider manual or at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="0016186E" w:rsidRPr="00E15578">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0016186E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0016186E" w:rsidRPr="000841B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Go </w:t>
       </w:r>
       <w:r w:rsidR="0016186E" w:rsidRPr="007F41F8">
         <w:rPr>
@@ -29873,178 +29749,172 @@
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="521F927E" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2043DECA" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66C6BE40" w14:textId="77777777" w:rsidR="006A6FE6" w:rsidRPr="00E64C24" w:rsidRDefault="006A6FE6" w:rsidP="00444836">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A6FE6" w:rsidRPr="00E64C24" w:rsidSect="00A20412">
-      <w:headerReference w:type="default" r:id="rId55"/>
+      <w:headerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="366" w:right="1296" w:bottom="1296" w:left="1296" w:header="475" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5854C676" w14:textId="77777777" w:rsidR="009E6766" w:rsidRDefault="009E6766">
+    <w:p w14:paraId="685581B2" w14:textId="77777777" w:rsidR="00481482" w:rsidRDefault="00481482">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28608D1A" w14:textId="77777777" w:rsidR="009E6766" w:rsidRDefault="009E6766">
+    <w:p w14:paraId="23A4BC2C" w14:textId="77777777" w:rsidR="00481482" w:rsidRDefault="00481482">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Medium ITC">
     <w:panose1 w:val="020B0602030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Demi ITC">
     <w:panose1 w:val="020B0805030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SymbolMT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EADC9DE" w14:textId="3C4F0BAA" w:rsidR="001A097B" w:rsidRPr="00BD56CE" w:rsidRDefault="001A097B" w:rsidP="00DE176C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9600"/>
       </w:tabs>
       <w:ind w:right="-72"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>February 2021</w:t>
     </w:r>
@@ -30096,51 +29966,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00710BBC">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidRPr="00BD56CE">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C51F96B" w14:textId="326772D7" w:rsidR="001A097B" w:rsidRPr="00BD56CE" w:rsidRDefault="001A097B" w:rsidP="00AA7700">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9600"/>
       </w:tabs>
       <w:ind w:right="-72"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>February 2021</w:t>
     </w:r>
@@ -30192,70 +30062,70 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00710BBC">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00BD56CE">
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="122B7005" w14:textId="77777777" w:rsidR="009E6766" w:rsidRDefault="009E6766">
+    <w:p w14:paraId="03BAD090" w14:textId="77777777" w:rsidR="00481482" w:rsidRDefault="00481482">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="523418CC" w14:textId="77777777" w:rsidR="009E6766" w:rsidRDefault="009E6766">
+    <w:p w14:paraId="14948702" w14:textId="77777777" w:rsidR="00481482" w:rsidRDefault="00481482">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CCF8176" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="002133F1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="935"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="165BE77A" wp14:editId="5ECBEB84">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -30343,51 +30213,51 @@
       <w:spacing w:after="120"/>
       <w:ind w:left="935"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:t>Billing Guide for the CMS-1500</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27DF502D" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="71B9D5DA" wp14:editId="014E0BE1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -30549,61 +30419,61 @@
       <w:t xml:space="preserve">: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for Members with Commercial Insurance </w:t>
     </w:r>
     <w:r w:rsidRPr="000E528F">
       <w:rPr>
         <w:rStyle w:val="SubheaderUN"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>(cont.)</w:t>
     </w:r>
     <w:r w:rsidRPr="00953097">
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
         <w:b/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A7FC376" w14:textId="77777777" w:rsidR="001A097B" w:rsidRDefault="001A097B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0413CC5F" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="501709A2" wp14:editId="1ED96E29">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -30690,61 +30560,61 @@
       </w:tabs>
       <w:ind w:left="935"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:t>Billing Guide for the CMS-1500</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70A2318C" w14:textId="77777777" w:rsidR="001A097B" w:rsidRDefault="001A097B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EC8092C" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5970E6F8" wp14:editId="5B599BE6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -30836,51 +30706,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:t>Billing Guide for the CMS-1500</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="17B60BCC" w14:textId="77777777" w:rsidR="001A097B" w:rsidRDefault="001A097B" w:rsidP="00C90A15">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20ED2BBC" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="00211630">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="left" w:pos="3852"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="17BE9E4C" wp14:editId="06CB97FD">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -31016,51 +30886,51 @@
         <w:rStyle w:val="SubheaderUN"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve"> the CMS-1500 Claim Form </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="SubheaderUN"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>(cont.)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D4DE717" w14:textId="77777777" w:rsidR="001A097B" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4B92783C" wp14:editId="4D1B7FE5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="552450" cy="285750"/>
@@ -31143,51 +31013,51 @@
       <w:tabs>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:left="935"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:t>Billing Guide for the CMS-1500</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EDF4AD1" w14:textId="77777777" w:rsidR="001A097B" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="330655D3" wp14:editId="15174D22">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="552450" cy="285750"/>
@@ -31322,51 +31192,51 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t xml:space="preserve">Appendix A: TPL Supplemental Instructions for Submitting Claims on the CMS-1500 for Members with Medicare Coverage </w:t>
     </w:r>
     <w:r w:rsidRPr="008E5081">
       <w:rPr>
         <w:rStyle w:val="SubheaderUN"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>(cont.)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D810282" w14:textId="77777777" w:rsidR="001A097B" w:rsidRPr="002133F1" w:rsidRDefault="001A097B" w:rsidP="00B32A8F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
         <w:tab w:val="left" w:pos="1710"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2EB2AAFE" wp14:editId="1756A30D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>22860</wp:posOffset>
@@ -31453,52 +31323,52 @@
       </w:tabs>
       <w:ind w:left="935"/>
       <w:rPr>
         <w:rFonts w:ascii="Eras Medium ITC" w:hAnsi="Eras Medium ITC"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:t>Billing Guide for the CMS-1500</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Eras Demi ITC" w:hAnsi="Eras Demi ITC"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03D0710B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="258A73BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31594,51 +31464,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EAA5134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9AE6C26"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -31707,51 +31577,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2089558D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81309AEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31820,51 +31690,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A056AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="383243CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31933,51 +31803,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A6935D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51FC9D28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32046,51 +31916,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C364F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0B4A4C0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -32159,51 +32029,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30C66251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33AEFEB8"/>
     <w:lvl w:ilvl="0" w:tplc="C936D8A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7EF62964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -32300,51 +32170,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7F24C08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F737A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="162C18F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32440,51 +32310,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="419F3B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F86559E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="591"/>
         </w:tabs>
         <w:ind w:left="591" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32580,51 +32450,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5631"/>
         </w:tabs>
         <w:ind w:left="5631" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6351"/>
         </w:tabs>
         <w:ind w:left="6351" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C494FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF30D590"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1267"/>
         </w:tabs>
         <w:ind w:left="1267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32720,51 +32590,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6307"/>
         </w:tabs>
         <w:ind w:left="6307" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7027"/>
         </w:tabs>
         <w:ind w:left="7027" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50D94D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75907336"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32860,51 +32730,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="510E46A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE580BD2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -32973,51 +32843,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54492D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B1AC196"/>
     <w:lvl w:ilvl="0" w:tplc="3CEA374A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7EF62964" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33113,51 +32983,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7F24C08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CF5896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A3EE6B4"/>
     <w:lvl w:ilvl="0" w:tplc="C936D8A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1267"/>
         </w:tabs>
         <w:ind w:left="1267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -33254,51 +33124,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A575B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D907878"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33367,51 +33237,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B375D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3204826"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33480,51 +33350,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD50534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C1471AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -33566,51 +33436,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D714520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="528E6B26"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -33679,51 +33549,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712A2C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="983CCBCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33819,51 +33689,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="731549B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF4C2A50"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-485"/>
         </w:tabs>
         <w:ind w:left="-485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33959,51 +33829,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4555"/>
         </w:tabs>
         <w:ind w:left="4555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5275"/>
         </w:tabs>
         <w:ind w:left="5275" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="756F751E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2181BF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34072,157 +33942,151 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="60452037">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2122649654">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1578856751">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="899360368">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="81681027">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1195188873">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1315842436">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1532840330">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="920870192">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="449740015">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="515384871">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1072696302">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1285891886">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="13385957">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="564411832">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2128886024">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1783694350">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1346056141">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1669627198">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="774982064">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1822846290">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB6F9E"/>
     <w:rsid w:val="000030E7"/>
     <w:rsid w:val="00007DCC"/>
     <w:rsid w:val="00010B96"/>
     <w:rsid w:val="00011519"/>
     <w:rsid w:val="00012D3B"/>
     <w:rsid w:val="000143CA"/>
     <w:rsid w:val="00017D45"/>
     <w:rsid w:val="00020047"/>
     <w:rsid w:val="00023E0C"/>
     <w:rsid w:val="000247A6"/>
     <w:rsid w:val="00024848"/>
     <w:rsid w:val="00025747"/>
     <w:rsid w:val="000263B0"/>
     <w:rsid w:val="00027155"/>
     <w:rsid w:val="000276BD"/>
     <w:rsid w:val="000305BB"/>
     <w:rsid w:val="00031BD3"/>
     <w:rsid w:val="000359AF"/>
     <w:rsid w:val="00035E4A"/>
     <w:rsid w:val="00037AF3"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="000527C9"/>
@@ -34571,50 +34435,51 @@
     <w:rsid w:val="00427E49"/>
     <w:rsid w:val="00431B3C"/>
     <w:rsid w:val="00435175"/>
     <w:rsid w:val="00440BED"/>
     <w:rsid w:val="004436D7"/>
     <w:rsid w:val="00444836"/>
     <w:rsid w:val="00444EC2"/>
     <w:rsid w:val="00445ABA"/>
     <w:rsid w:val="00450844"/>
     <w:rsid w:val="0045440F"/>
     <w:rsid w:val="004544EA"/>
     <w:rsid w:val="00454727"/>
     <w:rsid w:val="0045596E"/>
     <w:rsid w:val="00455F2F"/>
     <w:rsid w:val="004577EB"/>
     <w:rsid w:val="0045780D"/>
     <w:rsid w:val="00457D08"/>
     <w:rsid w:val="0046176A"/>
     <w:rsid w:val="00461A59"/>
     <w:rsid w:val="00464A2E"/>
     <w:rsid w:val="00470302"/>
     <w:rsid w:val="00472414"/>
     <w:rsid w:val="00472B3B"/>
     <w:rsid w:val="0047302D"/>
     <w:rsid w:val="0048104A"/>
+    <w:rsid w:val="00481482"/>
     <w:rsid w:val="00483260"/>
     <w:rsid w:val="0048407F"/>
     <w:rsid w:val="004854F8"/>
     <w:rsid w:val="0048768A"/>
     <w:rsid w:val="00490851"/>
     <w:rsid w:val="00491B99"/>
     <w:rsid w:val="004920EE"/>
     <w:rsid w:val="00494D71"/>
     <w:rsid w:val="00496177"/>
     <w:rsid w:val="004A1511"/>
     <w:rsid w:val="004A1836"/>
     <w:rsid w:val="004A3A44"/>
     <w:rsid w:val="004A5531"/>
     <w:rsid w:val="004A6840"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004A78E9"/>
     <w:rsid w:val="004B154A"/>
     <w:rsid w:val="004B1FA4"/>
     <w:rsid w:val="004B45D6"/>
     <w:rsid w:val="004C3863"/>
     <w:rsid w:val="004C5AC8"/>
     <w:rsid w:val="004D30B3"/>
     <w:rsid w:val="004E121E"/>
     <w:rsid w:val="004E680F"/>
     <w:rsid w:val="004E6DFD"/>
@@ -34643,50 +34508,51 @@
     <w:rsid w:val="00527F02"/>
     <w:rsid w:val="00531426"/>
     <w:rsid w:val="005315F2"/>
     <w:rsid w:val="0053518B"/>
     <w:rsid w:val="00537194"/>
     <w:rsid w:val="00542BE4"/>
     <w:rsid w:val="005440A1"/>
     <w:rsid w:val="00545102"/>
     <w:rsid w:val="0054583E"/>
     <w:rsid w:val="00545DE1"/>
     <w:rsid w:val="0054660F"/>
     <w:rsid w:val="00547625"/>
     <w:rsid w:val="00550B25"/>
     <w:rsid w:val="00550E3D"/>
     <w:rsid w:val="00553810"/>
     <w:rsid w:val="005545A0"/>
     <w:rsid w:val="005564D2"/>
     <w:rsid w:val="00557058"/>
     <w:rsid w:val="00557304"/>
     <w:rsid w:val="00561C0C"/>
     <w:rsid w:val="0056358C"/>
     <w:rsid w:val="00566BA9"/>
     <w:rsid w:val="005719C3"/>
     <w:rsid w:val="005729A5"/>
     <w:rsid w:val="005732FB"/>
+    <w:rsid w:val="00573B4A"/>
     <w:rsid w:val="00573C0E"/>
     <w:rsid w:val="005742F7"/>
     <w:rsid w:val="00574AF2"/>
     <w:rsid w:val="00574B2E"/>
     <w:rsid w:val="00575F12"/>
     <w:rsid w:val="00576F16"/>
     <w:rsid w:val="00582854"/>
     <w:rsid w:val="00582B41"/>
     <w:rsid w:val="00583462"/>
     <w:rsid w:val="005850B9"/>
     <w:rsid w:val="005858F9"/>
     <w:rsid w:val="00585D8F"/>
     <w:rsid w:val="00590E83"/>
     <w:rsid w:val="0059103F"/>
     <w:rsid w:val="005922F1"/>
     <w:rsid w:val="005955F6"/>
     <w:rsid w:val="00596051"/>
     <w:rsid w:val="00596112"/>
     <w:rsid w:val="005977C3"/>
     <w:rsid w:val="00597F8D"/>
     <w:rsid w:val="005A2D2D"/>
     <w:rsid w:val="005A557D"/>
     <w:rsid w:val="005A5F34"/>
     <w:rsid w:val="005B0F97"/>
     <w:rsid w:val="005B1CA7"/>
@@ -34772,84 +34638,86 @@
     <w:rsid w:val="006967D5"/>
     <w:rsid w:val="00697129"/>
     <w:rsid w:val="006A00BB"/>
     <w:rsid w:val="006A2D73"/>
     <w:rsid w:val="006A57C8"/>
     <w:rsid w:val="006A6FE6"/>
     <w:rsid w:val="006A7155"/>
     <w:rsid w:val="006B0A23"/>
     <w:rsid w:val="006B1B1F"/>
     <w:rsid w:val="006B33C6"/>
     <w:rsid w:val="006B4C8B"/>
     <w:rsid w:val="006C08E9"/>
     <w:rsid w:val="006C0AC7"/>
     <w:rsid w:val="006C3A51"/>
     <w:rsid w:val="006C51AD"/>
     <w:rsid w:val="006C5443"/>
     <w:rsid w:val="006C54CB"/>
     <w:rsid w:val="006C55CD"/>
     <w:rsid w:val="006C5E6E"/>
     <w:rsid w:val="006D0705"/>
     <w:rsid w:val="006D2217"/>
     <w:rsid w:val="006D4A31"/>
     <w:rsid w:val="006D57B5"/>
     <w:rsid w:val="006E0A87"/>
     <w:rsid w:val="006E133C"/>
+    <w:rsid w:val="006E4145"/>
     <w:rsid w:val="006E43BF"/>
     <w:rsid w:val="006E7D7B"/>
     <w:rsid w:val="006F0460"/>
     <w:rsid w:val="006F11FB"/>
     <w:rsid w:val="006F22C1"/>
     <w:rsid w:val="006F361E"/>
     <w:rsid w:val="006F76AD"/>
     <w:rsid w:val="006F7F3B"/>
     <w:rsid w:val="00702D80"/>
     <w:rsid w:val="00704D17"/>
     <w:rsid w:val="00705899"/>
     <w:rsid w:val="00710359"/>
     <w:rsid w:val="00710BBC"/>
     <w:rsid w:val="00711252"/>
     <w:rsid w:val="00712D4E"/>
     <w:rsid w:val="007132EF"/>
     <w:rsid w:val="007133AD"/>
     <w:rsid w:val="007168DF"/>
     <w:rsid w:val="00716B34"/>
     <w:rsid w:val="007215DF"/>
     <w:rsid w:val="00721A31"/>
     <w:rsid w:val="00723DDE"/>
     <w:rsid w:val="007259EC"/>
     <w:rsid w:val="00726C4B"/>
     <w:rsid w:val="007278C0"/>
     <w:rsid w:val="00730AF3"/>
     <w:rsid w:val="00732992"/>
     <w:rsid w:val="00741094"/>
     <w:rsid w:val="00743C1A"/>
     <w:rsid w:val="00744720"/>
     <w:rsid w:val="00756316"/>
     <w:rsid w:val="00757D93"/>
     <w:rsid w:val="00761ADE"/>
     <w:rsid w:val="00762773"/>
+    <w:rsid w:val="00763F1A"/>
     <w:rsid w:val="00765640"/>
     <w:rsid w:val="00765F2A"/>
     <w:rsid w:val="007665C9"/>
     <w:rsid w:val="00767C67"/>
     <w:rsid w:val="00774388"/>
     <w:rsid w:val="007743F4"/>
     <w:rsid w:val="00774784"/>
     <w:rsid w:val="00774EB8"/>
     <w:rsid w:val="00775765"/>
     <w:rsid w:val="007765EB"/>
     <w:rsid w:val="00777305"/>
     <w:rsid w:val="007800B3"/>
     <w:rsid w:val="0078055C"/>
     <w:rsid w:val="007828AA"/>
     <w:rsid w:val="00786999"/>
     <w:rsid w:val="00787381"/>
     <w:rsid w:val="00790112"/>
     <w:rsid w:val="00792934"/>
     <w:rsid w:val="007951D2"/>
     <w:rsid w:val="0079615B"/>
     <w:rsid w:val="0079784E"/>
     <w:rsid w:val="007A3635"/>
     <w:rsid w:val="007A3B02"/>
     <w:rsid w:val="007A56F7"/>
     <w:rsid w:val="007B01E9"/>
@@ -34914,50 +34782,51 @@
     <w:rsid w:val="00873F73"/>
     <w:rsid w:val="008752C7"/>
     <w:rsid w:val="00876F78"/>
     <w:rsid w:val="0088211E"/>
     <w:rsid w:val="00883593"/>
     <w:rsid w:val="00883B18"/>
     <w:rsid w:val="00884501"/>
     <w:rsid w:val="00892008"/>
     <w:rsid w:val="00892DC0"/>
     <w:rsid w:val="00895052"/>
     <w:rsid w:val="008A143E"/>
     <w:rsid w:val="008A2360"/>
     <w:rsid w:val="008A370A"/>
     <w:rsid w:val="008A5EA5"/>
     <w:rsid w:val="008A6FB8"/>
     <w:rsid w:val="008A7F2B"/>
     <w:rsid w:val="008B1353"/>
     <w:rsid w:val="008B14E7"/>
     <w:rsid w:val="008B2F5B"/>
     <w:rsid w:val="008B4740"/>
     <w:rsid w:val="008C3B09"/>
     <w:rsid w:val="008C68DE"/>
     <w:rsid w:val="008C6946"/>
     <w:rsid w:val="008C7C08"/>
     <w:rsid w:val="008D1087"/>
+    <w:rsid w:val="008D1169"/>
     <w:rsid w:val="008D3321"/>
     <w:rsid w:val="008D3776"/>
     <w:rsid w:val="008D4120"/>
     <w:rsid w:val="008D60BD"/>
     <w:rsid w:val="008E00AD"/>
     <w:rsid w:val="008E1773"/>
     <w:rsid w:val="008E1DA0"/>
     <w:rsid w:val="008E3CB6"/>
     <w:rsid w:val="008E5081"/>
     <w:rsid w:val="008E76AD"/>
     <w:rsid w:val="008F4644"/>
     <w:rsid w:val="008F6803"/>
     <w:rsid w:val="008F6D0C"/>
     <w:rsid w:val="009002AD"/>
     <w:rsid w:val="0090192A"/>
     <w:rsid w:val="00904D9A"/>
     <w:rsid w:val="00906A83"/>
     <w:rsid w:val="00907F2F"/>
     <w:rsid w:val="0091265F"/>
     <w:rsid w:val="00912B15"/>
     <w:rsid w:val="00921105"/>
     <w:rsid w:val="0092333B"/>
     <w:rsid w:val="009244C5"/>
     <w:rsid w:val="0092572A"/>
     <w:rsid w:val="00925B83"/>
@@ -35484,1454 +35353,444 @@
     <w:rsid w:val="00FE0082"/>
     <w:rsid w:val="00FE1CF3"/>
     <w:rsid w:val="00FE6D2F"/>
     <w:rsid w:val="00FF0D5B"/>
     <w:rsid w:val="00FF1AEF"/>
     <w:rsid w:val="00FF3E85"/>
     <w:rsid w:val="00FF6474"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39F6BDC9"/>
+  <w15:docId w15:val="{E1210F8F-C974-4AFC-B6A9-5A8AAD0CCFE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...1380 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="007B10B0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
@@ -37986,51 +36845,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00387EA7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00CC32F4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="82722978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="394090444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -38204,51 +37063,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2119138742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealthpubs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ehs-fp-bos-009\MCrystal$\ICD-10%20and%20Jon%20Romano\Billing%20Guides\BG-CMS-1500\Master\www.nucc.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/docs/masshealth/provlibrary/newmmis-remittanceadvice.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cms.gov/Medicare/Coding/place-of-service-codes/Place_of_Service_Code_Set.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/docs/masshealth/provlibrary/newmmis-remittanceadvice.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cms.gov/Medicare/Coding/place-of-service-codes/Place_of_Service_Code_Set.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ehs-fp-bos-009\MCrystal$\ICD-10%20and%20Jon%20Romano\Billing%20Guides\BG-CMS-1500\Master\www.nucc.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealthpubs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/guides/masshealth-all-provider-manual-appendices" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/all-provider-bulletins" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
@@ -38545,75 +37404,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B82F521-F213-4456-87ED-9D88A8F02429}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>6847</Words>
-  <Characters>39032</Characters>
+  <Words>6841</Words>
+  <Characters>38994</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>325</Lines>
+  <Lines>324</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Residential Care Home</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of Health and Human Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45788</CharactersWithSpaces>
+  <CharactersWithSpaces>45744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="228" baseType="variant">
       <vt:variant>
         <vt:i4>2621488</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>156</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/masshealth</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257598</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -39266,43 +38125,43 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc374545897</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Residential Care Home</dc:title>
+  <dc:title>CMS-1500 Billing Guide</dc:title>
   <dc:subject>Billing guide</dc:subject>
   <dc:creator>COE User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>