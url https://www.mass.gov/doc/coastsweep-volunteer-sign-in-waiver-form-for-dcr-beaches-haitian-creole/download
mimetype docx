--- v0 (2025-11-08)
+++ v1 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37099419" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="72"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
@@ -94,51 +94,51 @@
                               <a:lnTo>
                                 <a:pt x="318516" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F2DADB2" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.5pt;margin-top:589.9pt;width:25.1pt;height:.5pt;z-index:15744000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="318770,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpDga1IAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05aNO2MOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlmNspw3zQabMJ+rxkfTmvm81Oyl0DZiCrxZLzpSRUDbmUPBvu6cP&#10;d5w5L0wpNBhV8LNy/H77/t2ms7m6ghp0qZBREOPyzha89t7mWeZkrVrhFmCVIWcF2ApPWzxkJYqO&#10;orc6u1ou11kHWFoEqZyjr4+Dk29j/KpS0n+tKqc80wUnbj6uGNd9WLPtRuQHFLZu5EhD/AOLVjSG&#10;Lp1CPQov2BGbP0K1jURwUPmFhDaDqmqkijlQNqvlb9m81cKqmAuJ4+wkk/t/YeXL6c2+YqDu7DPI&#10;H44UyTrr8skTNm7E9BW2AUvEWR9VPE8qqt4zSR+vV3e3t6S1JNf6+iZqnIk8HZVH5z8riGHE6dn5&#10;oQRlskSdLNmbZCIVMpRQxxJ6zqiEyBmVcD+U0AofzgVuwWTdhUc90gi+Fk5qBxHlQwLE9Wa15ixl&#10;QTwvEG3mUMpohkq+9LYx3IBZLz+uAysKltzpPcBmt/4NNimZgkkNTg33hJzjhZMOdPlcaQe6KZ8a&#10;rUPuDg/7B43sJMJUxGfkO4PFJhjqHjpgD+X5FVlHo1Jw9/MoUHGmvxjqxTBXycBk7JOBXj9AnL4o&#10;Ozq/678LtMySWXBPbfMCqdNFnlqC+AfAgA0nDXw6eqia0C+R28Bo3NB4xPzHUQ7zN99H1OWHs/0F&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBg1WK4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqN2U0jTEqRASRxANFerRjbdJlNiOYqdJ+Xo2J7jt7I5m56W7ybTsgr2vnZWwXAhg&#10;aAuna1tKOHy9PcTAfFBWq9ZZlHBFD7vs9iZViXaj3eMlDyWjEOsTJaEKoUs490WFRvmF69DS7ex6&#10;owLJvuS6VyOFm5ZHQjxxo2pLHyrV4WuFRZMPRsLmO7rWzfrxY/zx+Dkczwd8zxsp7++ml2dgAafw&#10;Z4a5PlWHjDqd3GC1Zy1psSKWQMNysyWI2bJeRcBO8yoWMfAs5f8psl8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAaQ4GtSACAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgYNViuEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m318516,l,,,6096r318516,l318516,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="5E3C0F0B" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:51.5pt;margin-top:589.9pt;width:25.1pt;height:.5pt;z-index:15744000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="318770,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpDga1IAIAALgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05aNO2MOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlmNspw3zQabMJ+rxkfTmvm81Oyl0DZiCrxZLzpSRUDbmUPBvu6cP&#10;d5w5L0wpNBhV8LNy/H77/t2ms7m6ghp0qZBREOPyzha89t7mWeZkrVrhFmCVIWcF2ApPWzxkJYqO&#10;orc6u1ou11kHWFoEqZyjr4+Dk29j/KpS0n+tKqc80wUnbj6uGNd9WLPtRuQHFLZu5EhD/AOLVjSG&#10;Lp1CPQov2BGbP0K1jURwUPmFhDaDqmqkijlQNqvlb9m81cKqmAuJ4+wkk/t/YeXL6c2+YqDu7DPI&#10;H44UyTrr8skTNm7E9BW2AUvEWR9VPE8qqt4zSR+vV3e3t6S1JNf6+iZqnIk8HZVH5z8riGHE6dn5&#10;oQRlskSdLNmbZCIVMpRQxxJ6zqiEyBmVcD+U0AofzgVuwWTdhUc90gi+Fk5qBxHlQwLE9Wa15ixl&#10;QTwvEG3mUMpohkq+9LYx3IBZLz+uAysKltzpPcBmt/4NNimZgkkNTg33hJzjhZMOdPlcaQe6KZ8a&#10;rUPuDg/7B43sJMJUxGfkO4PFJhjqHjpgD+X5FVlHo1Jw9/MoUHGmvxjqxTBXycBk7JOBXj9AnL4o&#10;Ozq/678LtMySWXBPbfMCqdNFnlqC+AfAgA0nDXw6eqia0C+R28Bo3NB4xPzHUQ7zN99H1OWHs/0F&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBg1WK4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqN2U0jTEqRASRxANFerRjbdJlNiOYqdJ+Xo2J7jt7I5m56W7ybTsgr2vnZWwXAhg&#10;aAuna1tKOHy9PcTAfFBWq9ZZlHBFD7vs9iZViXaj3eMlDyWjEOsTJaEKoUs490WFRvmF69DS7ex6&#10;owLJvuS6VyOFm5ZHQjxxo2pLHyrV4WuFRZMPRsLmO7rWzfrxY/zx+Dkczwd8zxsp7++ml2dgAafw&#10;Z4a5PlWHjDqd3GC1Zy1psSKWQMNysyWI2bJeRcBO8yoWMfAs5f8psl8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAaQ4GtSACAAC4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgYNViuEAAAANAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" path="m318516,l,,,6096r318516,l318516,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15744512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5D49E1" wp14:editId="51E81B5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1133855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>7491983</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8467725" cy="6350"/>
@@ -182,51 +182,51 @@
                               <a:lnTo>
                                 <a:pt x="8467344" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="257A0C58" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:89.3pt;margin-top:589.9pt;width:666.75pt;height:.5pt;z-index:15744512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8467725,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABSTe+IwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07TNO2MOMXQosOA&#10;oivQDD0rshwbk0VNVGLn70fJVmpspxXzQabMJ+rxkfT6tm81OyqHDZiCX8zmnCkjoWzMvuA/tg+f&#10;bjhDL0wpNBhV8JNCfrv5+GHd2VwtoAZdKscoiMG8swWvvbd5lqGsVStwBlYZclbgWuFp6/ZZ6URH&#10;0VudLebzVdaBK60DqRDp6/3g5JsYv6qU9N+rCpVnuuDEzcfVxXUX1myzFvneCVs3cqQh3sGiFY2h&#10;S8+h7oUX7OCav0K1jXSAUPmZhDaDqmqkijlQNhfzP7J5qYVVMRcSB+1ZJvx/YeXT8cU+u0Ad7SPI&#10;n0iKZJ3F/OwJGxwxfeXagCXirI8qns4qqt4zSR9vlqvr68UVZ5J8q8urKHIm8nRWHtB/VRDjiOMj&#10;+qEGZbJEnSzZm2Q6qmSooY419JxRDR1nVMPdUEMrfDgXyAWTdRMi9cgjOFs4qi1EmA8pBLaXyyVn&#10;KRFi+obRZoqlBpqgki+9bYw3YFbzz6vAi4Ild3oPsOm1/wROaqZwUgOq4aaQd7zyrAVdP1UbQTfl&#10;Q6N1SB/dfnenHTuKMBrxGRlPYLEThuKHNthBeXp2rKN5KTj+OginONPfDDVkGK5kuGTskuG8voM4&#10;glF5h37bvwpnmSWz4J565wlSu4s8tQXxD4ABG04a+HLwUDWhZyK3gdG4oRmJ+Y/zHIZwuo+ot7/O&#10;5jcAAAD//wMAUEsDBBQABgAIAAAAIQCJnQXZ4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJ2gpiHEqSgStyLUgMTViU0ciNdR7LaBr2dzgtvO7mj2Tbmd3cBOZgq9RwnJ&#10;SgAz2HrdYyfh7fXpJgcWokKtBo9GwrcJsK0uL0pVaH/GgznVsWMUgqFQEmyMY8F5aK1xKqz8aJBu&#10;H35yKpKcOq4ndaZwN/BUiIw71SN9sGo0j9a0X/XRSfjZtdbu9+n6dmhE/fz5vntpslnK66v54R5Y&#10;NHP8M8OCT+hQEVPjj6gDG0hv8oysNCSbOyqxWNZJmgBrll0ucuBVyf/XqH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAAUk3viMCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAiZ0F2eEAAAAOAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m8467344,l,,,6096r8467344,l8467344,xe" fillcolor="black" stroked="f">
+              <v:shape w14:anchorId="5E1A3B07" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:89.3pt;margin-top:589.9pt;width:666.75pt;height:.5pt;z-index:15744512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="8467725,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABSTe+IwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07TNO2MOMXQosOA&#10;oivQDD0rshwbk0VNVGLn70fJVmpspxXzQabMJ+rxkfT6tm81OyqHDZiCX8zmnCkjoWzMvuA/tg+f&#10;bjhDL0wpNBhV8JNCfrv5+GHd2VwtoAZdKscoiMG8swWvvbd5lqGsVStwBlYZclbgWuFp6/ZZ6URH&#10;0VudLebzVdaBK60DqRDp6/3g5JsYv6qU9N+rCpVnuuDEzcfVxXUX1myzFvneCVs3cqQh3sGiFY2h&#10;S8+h7oUX7OCav0K1jXSAUPmZhDaDqmqkijlQNhfzP7J5qYVVMRcSB+1ZJvx/YeXT8cU+u0Ad7SPI&#10;n0iKZJ3F/OwJGxwxfeXagCXirI8qns4qqt4zSR9vlqvr68UVZ5J8q8urKHIm8nRWHtB/VRDjiOMj&#10;+qEGZbJEnSzZm2Q6qmSooY419JxRDR1nVMPdUEMrfDgXyAWTdRMi9cgjOFs4qi1EmA8pBLaXyyVn&#10;KRFi+obRZoqlBpqgki+9bYw3YFbzz6vAi4Ild3oPsOm1/wROaqZwUgOq4aaQd7zyrAVdP1UbQTfl&#10;Q6N1SB/dfnenHTuKMBrxGRlPYLEThuKHNthBeXp2rKN5KTj+OginONPfDDVkGK5kuGTskuG8voM4&#10;glF5h37bvwpnmSWz4J565wlSu4s8tQXxD4ABG04a+HLwUDWhZyK3gdG4oRmJ+Y/zHIZwuo+ot7/O&#10;5jcAAAD//wMAUEsDBBQABgAIAAAAIQCJnQXZ4QAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJ2gpiHEqSgStyLUgMTViU0ciNdR7LaBr2dzgtvO7mj2Tbmd3cBOZgq9RwnJ&#10;SgAz2HrdYyfh7fXpJgcWokKtBo9GwrcJsK0uL0pVaH/GgznVsWMUgqFQEmyMY8F5aK1xKqz8aJBu&#10;H35yKpKcOq4ndaZwN/BUiIw71SN9sGo0j9a0X/XRSfjZtdbu9+n6dmhE/fz5vntpslnK66v54R5Y&#10;NHP8M8OCT+hQEVPjj6gDG0hv8oysNCSbOyqxWNZJmgBrll0ucuBVyf/XqH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAAUk3viMCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAiZ0F2eEAAAAOAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" path="m8467344,l,,,6096r8467344,l8467344,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="05835EA6" w14:textId="1BD4192F" w:rsidR="00EA6776" w:rsidRDefault="009F4C15">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Volontè</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A16815">
         <w:rPr>
@@ -234,99 +234,99 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15745024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="506EF53C" wp14:editId="4BC2E3F3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>9069358</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-284458</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="539737" cy="646428"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Image 3" descr="Picture1 "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image 3" descr="Picture1 "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="539737" cy="646428"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A16815">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15745536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EAFC35D" wp14:editId="07E67159">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>412503</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-146665</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1077067" cy="340001"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Image 4" descr="https://maps.massgis.state.ma.us/map_ol/img/czm_sda2.png "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4" descr="https://maps.massgis.state.ma.us/map_ol/img/czm_sda2.png "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1077067" cy="340001"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A16815">
         <w:t>COASTSWEEP</w:t>
       </w:r>
       <w:r w:rsidR="00A16815">
         <w:rPr>
           <w:spacing w:val="-12"/>
@@ -4656,51 +4656,67 @@
         </w:rPr>
         <w:t>rekonèt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MGL </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>MGL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ch.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21, §17G </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>prevwa</w:t>
       </w:r>
@@ -4768,51 +4784,67 @@
         </w:rPr>
         <w:t>egzijans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> limit MGL </w:t>
+        <w:t xml:space="preserve"> limit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>MGL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ch.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 258 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
@@ -5280,51 +5312,67 @@
         </w:rPr>
         <w:t>benefisye</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>pwoteksyon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MGL </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>MGL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ch.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> 258, §9 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>pou</w:t>
       </w:r>
@@ -5566,51 +5614,67 @@
         </w:rPr>
         <w:t>pwosè</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>Biwo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pwokirè </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Pwokirè</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4C15">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>Jeneral</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> la ki </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>pral</w:t>
       </w:r>
@@ -5940,69 +6004,61 @@
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>itilize</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> pa </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00583AE3">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>Fonkomen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00583AE3" w:rsidRPr="00583AE3">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, CZM, DCR, </w:t>
+        <w:t xml:space="preserve">la, CZM, DCR, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ocean Conservancy nan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>piblikasyon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
@@ -6252,65 +6308,51 @@
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>debri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> nan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>lanmè</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">. Anplis, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
           <w:w w:val="80"/>
         </w:rPr>
         <w:t>afime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F4C15">
         <w:rPr>
@@ -6941,51 +6983,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="48A407D4" id="Group 6" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE94X6cAIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X502WNoadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHLfJAp84kiH595c7vvNNspdC2Ygp+fzThTRkLZmrrgP9YP&#10;n644c16YUmgwquCvyvHb5ccPN73N1QU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909nFbLbIesDSIkjlHH29H5x8GeNXlZL+e1U55ZkuOOXm44px3YQ1W96IvEZhm1aOaYgTsuhE&#10;a+jSQ6h74QXbYvsuVNdKBAeVP5PQZVBVrVSxBqrmfPammhXC1sZa6ryv7YEmovYNTyeHlU+7FdoX&#10;+4xD9mQ+gvzliJest3U+9Yd9fQTvK+zCISqC7SOjrwdG1d4zSR/ns+urK+Jdkmsx/zzyLRtqyrsz&#10;svn6l1OZyIcLY1qHNHpLunFHatz/UfPSCKsi4y6U/oysLQt+yZkRHal3NQrlMugmXE2YwN24cyON&#10;pzJzqFHkcuv8SkEkWOwenR+EWiZLNMmSe5NMJLkHoesodM8ZCR05I6FvBqFb4cO50LVgsv7YoWZs&#10;UPB1sFNriCgf2kRdnF9ecJb6S3keIdpModTrCSr50tvGcANmMbtehKwoWHKn9wCb3Pov2KixSVCp&#10;wanhnlBzvPDAA+GmTDvQbfnQah1qd1hv7jSynQizIz5jvhMYqdHlQ9+DtYHylUTTk04K7n5vBSrO&#10;9DdDsgzTJxmYjE0y0Os7iDMq0o7Or/c/BVpmySy4px/qCZI6RZ4kQfkHwIANJw182Xqo2qCXmNuQ&#10;0bihPyVacZxEJsbRF+bVdB9RxwG9/AMAAP//AwBQSwMEFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxH+UNJtSinoqgq0gvU2z0yQ0Oxuy2yT9&#10;9o5e9DLweI83v5cvJ9eqgfrQeDaQzhJQxKW3DVcGPnevd3NQISJbbD2TgQsFWBbXVzlm1o/8QcM2&#10;VkpKOGRooI6xy7QOZU0Ow8x3xOIdfe8wiuwrbXscpdy1+j5JnrXDhuVDjR2taypP27Mz8DbiuHpI&#10;X4bN6bi+7HdP71+blIy5vZlWC1CRpvgXhh98QYdCmA7+zDao1oAMib9XvMe5rDhIJgFd5Po/evEN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABPeF+nACAADoBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6Z8BsNkAAAACAQAADwAAAAAAAAAAAAAA&#10;AADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                    <v:group w14:anchorId="6B1F6FD5" id="Group 6" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE94X6cAIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X502WNoadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHLfJAp84kiH595c7vvNNspdC2Ygp+fzThTRkLZmrrgP9YP&#10;n644c16YUmgwquCvyvHb5ccPN73N1QU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909nFbLbIesDSIkjlHH29H5x8GeNXlZL+e1U55ZkuOOXm44px3YQ1W96IvEZhm1aOaYgTsuhE&#10;a+jSQ6h74QXbYvsuVNdKBAeVP5PQZVBVrVSxBqrmfPammhXC1sZa6ryv7YEmovYNTyeHlU+7FdoX&#10;+4xD9mQ+gvzliJest3U+9Yd9fQTvK+zCISqC7SOjrwdG1d4zSR/ns+urK+Jdkmsx/zzyLRtqyrsz&#10;svn6l1OZyIcLY1qHNHpLunFHatz/UfPSCKsi4y6U/oysLQt+yZkRHal3NQrlMugmXE2YwN24cyON&#10;pzJzqFHkcuv8SkEkWOwenR+EWiZLNMmSe5NMJLkHoesodM8ZCR05I6FvBqFb4cO50LVgsv7YoWZs&#10;UPB1sFNriCgf2kRdnF9ecJb6S3keIdpModTrCSr50tvGcANmMbtehKwoWHKn9wCb3Pov2KixSVCp&#10;wanhnlBzvPDAA+GmTDvQbfnQah1qd1hv7jSynQizIz5jvhMYqdHlQ9+DtYHylUTTk04K7n5vBSrO&#10;9DdDsgzTJxmYjE0y0Os7iDMq0o7Or/c/BVpmySy4px/qCZI6RZ4kQfkHwIANJw182Xqo2qCXmNuQ&#10;0bihPyVacZxEJsbRF+bVdB9RxwG9/AMAAP//AwBQSwMEFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxH+UNJtSinoqgq0gvU2z0yQ0Oxuy2yT9&#10;9o5e9DLweI83v5cvJ9eqgfrQeDaQzhJQxKW3DVcGPnevd3NQISJbbD2TgQsFWBbXVzlm1o/8QcM2&#10;VkpKOGRooI6xy7QOZU0Ow8x3xOIdfe8wiuwrbXscpdy1+j5JnrXDhuVDjR2taypP27Mz8DbiuHpI&#10;X4bN6bi+7HdP71+blIy5vZlWC1CRpvgXhh98QYdCmA7+zDao1oAMib9XvMe5rDhIJgFd5Po/evEN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABPeF+nACAADoBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6Z8BsNkAAAACAQAADwAAAAAAAAAAAAAA&#10;AADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                       <v:shape id="Graphic 7" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfnTfhwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdZNKVaJrEKEguUVb9PjIPpNg9m3YXTX++26h4HGYmW+YdT6YTtzJ+daygnSagCCu&#10;rG65VvB9/HpfgvABWWNnmRQ8yUO+Gb2tMdP2wSXdD6EWEcI+QwVNCH0mpa8aMuintieO3sU6gyFK&#10;V0vt8BHhppMfSTKXBluOCw32tGuouh5uRoGcFaf0Juclu/5cfPqf06LdsVKT8bBdgQg0hFf4v73X&#10;ChbwdyXeALn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ+dN+HBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m309372,l,,,6096r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -7042,51 +7084,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="627542D7" id="Group 8" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhbWhLbQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a9AYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595eXXoNNsrdC2Ygp+eLDhTRkLZmrrgz0+3&#10;ny44c16YUmgwquAvyvGr9ccPl73N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29GZx8HeNXlZL+R1U55ZkuOOXm44px3YY1W1+KvEZhm1aOaYh3ZNGJ&#10;1tClU6gb4QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmg3CzsZa6ryv7UQTUfuKp3eHlff7DdpH&#10;+4BD9mTegfzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI8XX84vqE2cSfItP5+PhMuGuvLm&#10;kGy+/e1YJvLhypjYlEhvSTnuSI77P3IeG2FV5NyF4h+QtWXBV5wZ0ZF+N6NUVkE54WrCBPbGnRuJ&#10;fDc3U5EilzvnNwoix2J/5/yg1TJZokmWPJhkIik+aF1HrXvOSOvIGWl9O2jdCh/OhcYFk/WzJjVj&#10;j4Kzg716ggjzoVNTJ1OTKdMjRps5lvo9QyVfetsYb8AsF6tlyIuCJXd6D7D5tf8EjkqbhZUanBpu&#10;CnXHKycuCDdn24Fuy9tW61C+w3p7rZHtRRgh8RkznsFIki4fmh+sLZQvpJyexFJw93snUHGmvxvS&#10;ZhhCycBkbJOBXl9DHFWReXT+6fBToGWWzIJ7+q/uIUlU5EkWlH8ADNhw0sDXnYeqDZqJuQ0ZjRv6&#10;XaIVp0pkYpyAYWzN9xF1nNPrPwAAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFtaEttAgAA7wUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                    <v:group w14:anchorId="15277CA3" id="Group 8" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhbWhLbQIAAO8FAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a9AYdYqhXYMB&#10;RVegLXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595eXXoNNsrdC2Ygp+eLDhTRkLZmrrgz0+3&#10;ny44c16YUmgwquAvyvGr9ccPl73N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29GZx8HeNXlZL+R1U55ZkuOOXm44px3YY1W1+KvEZhm1aOaYh3ZNGJ&#10;1tClU6gb4QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmg3CzsZa6ryv7UQTUfuKp3eHlff7DdpH&#10;+4BD9mTegfzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI8XX84vqE2cSfItP5+PhMuGuvLm&#10;kGy+/e1YJvLhypjYlEhvSTnuSI77P3IeG2FV5NyF4h+QtWXBV5wZ0ZF+N6NUVkE54WrCBPbGnRuJ&#10;fDc3U5EilzvnNwoix2J/5/yg1TJZokmWPJhkIik+aF1HrXvOSOvIGWl9O2jdCh/OhcYFk/WzJjVj&#10;j4Kzg716ggjzoVNTJ1OTKdMjRps5lvo9QyVfetsYb8AsF6tlyIuCJXd6D7D5tf8EjkqbhZUanBpu&#10;CnXHKycuCDdn24Fuy9tW61C+w3p7rZHtRRgh8RkznsFIki4fmh+sLZQvpJyexFJw93snUHGmvxvS&#10;ZhhCycBkbJOBXl9DHFWReXT+6fBToGWWzIJ7+q/uIUlU5EkWlH8ADNhw0sDXnYeqDZqJuQ0ZjRv6&#10;XaIVp0pkYpyAYWzN9xF1nNPrPwAAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFtaEttAgAA7wUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
                       <v:shape id="Graphic 9" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwoml9wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;FIT3F/wP4Qjurql34aMaRSpXFNz4wu2hObbF5qQ00dZ/bwTB5TAz3zCzRWtK8aDaFZYVDPoRCOLU&#10;6oIzBafj/+8YhPPIGkvLpOBJDhbzzs8MY20b3tPj4DMRIOxiVJB7X8VSujQng65vK+LgXW1t0AdZ&#10;Z1LX2AS4KeVfFA2lwYLDQo4VJTmlt8PdKBhvhvto1ejnUl/OZr0dFQntEqV63XY5BeGp9d/wp73R&#10;CibwvhJugJy/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALCiaX3BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m8458200,l,,,6096r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EEE1287" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7178,51 +7220,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2BE988D8" id="Group 10" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwQBLrcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X500WJYZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595dX3sNDsodC2Ygs8vZpwpI6FsTV3wH9u7&#10;DyvOnBemFBqMKvizcvx6/f7dVW9zdQkN6FIhoyDG5b0teOO9zbPMyUZ1wl2AVYacFWAnPG2xzkoU&#10;PUXvdHY5my2zHrC0CFI5R19vBydfx/hVpaT/XlVOeaYLTrn5uGJcd2HN1lcir1HYppVjGuINWXSi&#10;NXTpKdSt8ILtsX0VqmslgoPKX0joMqiqVqpYA1Uzn72oZoOwt7GWOu9re6KJqH3B05vDyofDBu2T&#10;fcQhezLvQf5yxEvW2zqf+sO+PoOPFXbhEBXBjpHR5xOj6uiZpI+L2efViniX5FouPo58y4aa8uqM&#10;bL7+5VQm8uHCmNYpjd6SbtyZGvd/1Dw1wqrIuAulPyJrS5L1nDMjOpLvZlQKfSGGwuWECuyNOzcS&#10;+VZuTlWKXO6d3yiIFIvDvfODVMtkiSZZ8miSiST4IHUdpe45I6kjZyT13SB1K3w4F/oWTNafe9SM&#10;LQq+Dg5qCxHlQ6Ooj4tPl5ylDlOeZ4g2Uyh1e4JKvvS2MdyAWc5nq5AVBUvu9B5gk1v/BRtVNgkq&#10;NTg13BNqjheeeCDclGkHui3vWq1D7Q7r3Y1GdhBhesRnzHcCIz26fOh7sHZQPpNsehJKwd3vvUDF&#10;mf5mSJhh/iQDk7FLBnp9A3FKRdrR+e3xp0DLLJkF9/RLPUDSp8iTJCj/ABiw4aSBL3sPVRv0EnMb&#10;Mho39K9EKw6UyMQ4/MLEmu4j6jyi138AAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBAEutxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="0FDF26C8" id="Group 10" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwQBLrcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X500WJYZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595dX3sNDsodC2Ygs8vZpwpI6FsTV3wH9u7&#10;DyvOnBemFBqMKvizcvx6/f7dVW9zdQkN6FIhoyDG5b0teOO9zbPMyUZ1wl2AVYacFWAnPG2xzkoU&#10;PUXvdHY5my2zHrC0CFI5R19vBydfx/hVpaT/XlVOeaYLTrn5uGJcd2HN1lcir1HYppVjGuINWXSi&#10;NXTpKdSt8ILtsX0VqmslgoPKX0joMqiqVqpYA1Uzn72oZoOwt7GWOu9re6KJqH3B05vDyofDBu2T&#10;fcQhezLvQf5yxEvW2zqf+sO+PoOPFXbhEBXBjpHR5xOj6uiZpI+L2efViniX5FouPo58y4aa8uqM&#10;bL7+5VQm8uHCmNYpjd6SbtyZGvd/1Dw1wqrIuAulPyJrS5L1nDMjOpLvZlQKfSGGwuWECuyNOzcS&#10;+VZuTlWKXO6d3yiIFIvDvfODVMtkiSZZ8miSiST4IHUdpe45I6kjZyT13SB1K3w4F/oWTNafe9SM&#10;LQq+Dg5qCxHlQ6Ooj4tPl5ylDlOeZ4g2Uyh1e4JKvvS2MdyAWc5nq5AVBUvu9B5gk1v/BRtVNgkq&#10;NTg13BNqjheeeCDclGkHui3vWq1D7Q7r3Y1GdhBhesRnzHcCIz26fOh7sHZQPpNsehJKwd3vvUDF&#10;mf5mSJhh/iQDk7FLBnp9A3FKRdrR+e3xp0DLLJkF9/RLPUDSp8iTJCj/ABiw4aSBL3sPVRv0EnMb&#10;Mho39K9EKw6UyMQ4/MLEmu4j6jyi138AAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBAEutxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 11" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJsirZvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2mVa5KNYoIgrjzhS6HZmyLzaQkUevf31y44G4O5zmLVWtq8SLnK8sK0mECgji3uuJC&#10;wfm0HcxA+ICssbZMCj7kYbXsdhaYafvmA72OoRAxhH2GCsoQmkxKn5dk0A9tQxy5u3UGQ4SukNrh&#10;O4abWo6SZCINVhwbSmxoU1L+OD6NAjneX9OnnBzYNbf9j79cp9WGler32vUcRKA2fMX/7p2O81P4&#10;+yUeIJe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmyKtm+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m309372,l,,,6108r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -7279,51 +7321,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="36A7B408" id="Group 12" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBswD0TbQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X522awkmThntGgal&#10;K7Rjz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edb3Rw6zfYKXQum4OdnC86UkVC2pi74j5f7&#10;T0vOnBemFBqMKvircvxm/fHDqre5uoAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OrtYLK6zHrC0CFI5R1/vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1iuR1yhs08oxDXFCFp1o&#10;DV06hboTXrAdtu9Cda1EcFD5MwldBlXVShVroGrOF2+q2SDsbKylzvvaTjQRtW94OjmsfNxv0D7b&#10;JxyyJ/MB5C9HvGS9rfO5P+zrI/hQYRcOURHsEBl9nRhVB88kfVx+vlpSmziT5Lu+vBoJlw115d0h&#10;2Xz927FM5MOVMbEpkd6SctyRHPd/5Dw3wqrIuQvFPyFrSxL2JWdGdCTgzagV+kIchcsJFfgbd26k&#10;8mR2pjJFLnfObxRElsX+wflBrWWyRJMseTDJRNJ8ULuOaveckdqRM1L7dlC7FT6cC60LJutnbWrG&#10;LgVnB3v1AhHmQ6+mXqY2U6ZHjDZzLHV8hkq+9LYx3oC5Pl8sQ14ULLnTe4DNr/0ncNTaLKzU4NRw&#10;U6g7XjlxQbg52w50W963WofyHdbbW41sL8IQic+Y8QxGonT50PxgbaF8Je30pJaCu987gYoz/c2Q&#10;OsMYSgYmY5sM9PoW4rCKzKPzL4efAi2zZBbc05/1CEmkIk+yoPwDYMCGkwa+7DxUbdBMzG3IaNzQ&#10;DxOtOFciE+MMDINrvo+o46Re/wEAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzAPRNtAgAA8QUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                    <v:group w14:anchorId="583F9EC5" id="Group 12" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBswD0TbQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X522awkmThntGgal&#10;K7Rjz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edb3Rw6zfYKXQum4OdnC86UkVC2pi74j5f7&#10;T0vOnBemFBqMKvircvxm/fHDqre5uoAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OrtYLK6zHrC0CFI5R1/vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1iuR1yhs08oxDXFCFp1o&#10;DV06hboTXrAdtu9Cda1EcFD5MwldBlXVShVroGrOF2+q2SDsbKylzvvaTjQRtW94OjmsfNxv0D7b&#10;JxyyJ/MB5C9HvGS9rfO5P+zrI/hQYRcOURHsEBl9nRhVB88kfVx+vlpSmziT5Lu+vBoJlw115d0h&#10;2Xz927FM5MOVMbEpkd6SctyRHPd/5Dw3wqrIuQvFPyFrSxL2JWdGdCTgzagV+kIchcsJFfgbd26k&#10;8mR2pjJFLnfObxRElsX+wflBrWWyRJMseTDJRNJ8ULuOaveckdqRM1L7dlC7FT6cC60LJutnbWrG&#10;LgVnB3v1AhHmQ6+mXqY2U6ZHjDZzLHV8hkq+9LYx3oC5Pl8sQ14ULLnTe4DNr/0ncNTaLKzU4NRw&#10;U6g7XjlxQbg52w50W963WofyHdbbW41sL8IQic+Y8QxGonT50PxgbaF8Je30pJaCu987gYoz/c2Q&#10;OsMYSgYmY5sM9PoW4rCKzKPzL4efAi2zZBbc05/1CEmkIk+yoPwDYMCGkwa+7DxUbdBMzG3IaNzQ&#10;DxOtOFciE+MMDINrvo+o46Re/wEAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzAPRNtAgAA8QUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
                       <v:shape id="Graphic 13" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAQ7pkwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qbi1YiW6CRFpS8KJt6XXIjklodjZktyb5925B6G0e73N22WhbcaXeN441PC0VCOLS&#10;mYYrDZ8fr48bED4gG2wdk4aJPGTp7GGHiXEDn+h6DpWIIewT1FCH0CVS+rImi37pOuLIXVxvMUTY&#10;V9L0OMRw28qVUmtpseHYUGNHeU3lz/nXatgU65M6DGbam+8v+/b+0uR0zLVezMf9FkSgMfyL7+7C&#10;xPnP8PdLPECmNwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAAQ7pkwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m8458200,l,,,6108r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="34FD2FF6" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7415,51 +7457,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="219A1CA7" id="Group 14" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbw5NWcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w2aNYadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp/N5pwpI6FsTV3wH5v7&#10;T5ecOS9MKTQYVfAX5fjN6uOH697m6hwa0KVCRkGMy3tb8MZ7m2eZk43qhJuBVYacFWAnPG2xzkoU&#10;PUXvdHY+ny+zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKzyR0GVRVK1Wsgao5m7+qZo2ws7GWOu9re6SJqH3F07vDysf9Gu2z&#10;fcIhezIfQP5yxEvW2zqf+sO+PoEPFXbhEBXBDpHRlyOj6uCZpI+L+dXlJfEuybVcXIx8y4aa8uaM&#10;bL7+5VQm8uHCmNYxjd6SbtyJGvd/1Dw3wqrIuAulPyFrS5L1BWdGdCTf9agU+kIMhcsJFdgbd24k&#10;8r3cHKsUudw5v1YQKRb7B+cHqZbJEk2y5MEkE0nwQeo6St1zRlJHzkjq20HqVvhwLvQtmKw/9agZ&#10;WxR8HezVBiLKh0ZRHxefzzlLHaY8TxBtplDq9gSVfOltY7gBs5xfLUNWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV545IFwU6Yd6La8b7UOtTust7ca2V6E6RGfMd8JjPTo8qHvwdpC+UKy6UkoBXe/dwIV&#10;Z/qbIWGG+ZMMTMY2Gej1LcQpFWlH5zeHnwIts2QW3NMv9QhJnyJPkqD8A2DAhpMGvuw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqNOIXv0BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJvDk1ZxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="0D870E96" id="Group 14" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbw5NWcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w2aNYadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp/N5pwpI6FsTV3wH5v7&#10;T5ecOS9MKTQYVfAX5fjN6uOH697m6hwa0KVCRkGMy3tb8MZ7m2eZk43qhJuBVYacFWAnPG2xzkoU&#10;PUXvdHY+ny+zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKzyR0GVRVK1Wsgao5m7+qZo2ws7GWOu9re6SJqH3F07vDysf9Gu2z&#10;fcIhezIfQP5yxEvW2zqf+sO+PoEPFXbhEBXBDpHRlyOj6uCZpI+L+dXlJfEuybVcXIx8y4aa8uaM&#10;bL7+5VQm8uHCmNYxjd6SbtyJGvd/1Dw3wqrIuAulPyFrS5L1BWdGdCTf9agU+kIMhcsJFdgbd24k&#10;8r3cHKsUudw5v1YQKRb7B+cHqZbJEk2y5MEkE0nwQeo6St1zRlJHzkjq20HqVvhwLvQtmKw/9agZ&#10;WxR8HezVBiLKh0ZRHxefzzlLHaY8TxBtplDq9gSVfOltY7gBs5xfLUNWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV545IFwU6Yd6La8b7UOtTust7ca2V6E6RGfMd8JjPTo8qHvwdpC+UKy6UkoBXe/dwIV&#10;Z/qbIWGG+ZMMTMY2Gej1LcQpFWlH5zeHnwIts2QW3NMv9QhJnyJPkqD8A2DAhpMGvuw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqNOIXv0BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJvDk1ZxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 15" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2iSzavgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMYwZ2mKj6oRhHhwsWdXqUuh2Zsi82kJFHr3xtBuLs5nOesNq2pxYOcrywrGA0TEMS51RUX&#10;Ck5/P4MFCB+QNdaWScGLPGzW3c4KU22ffKDHMRQihrBPUUEZQpNK6fOSDPqhbYgjd7XOYIjQFVI7&#10;fMZwU8txksykwYpjQ4kN7UrKb8e7USAn+2x0l7MDu+ayn/pzNq92rFS/126XIAK14V/8df/qOH8K&#10;n1/iAXL9BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADaJLNq+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m309372,l,,,6096r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -7516,51 +7558,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="151896D4" id="Group 16" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9qsmpbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a5YZdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;Pqw4c16YUmgwquDPyvHL9ft3F73N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29Hpx8HeNXlZL+vqqc8kwXnHLzccW4bsOarS9EXqOwTSvHNMQbsuhE&#10;a+jSKdS18ILtsH0VqmslgoPKn0joMqiqVqpYA1VzunhRzQZhZ2Mtdd7XdqKJqH3B05vDyrv9Bu2j&#10;fcAhezJvQf5yxEvW2zqf+8O+PoIPFXbhEBXBDpHR54lRdfBM0sfVp/MVtYkzSb7lx/ORcNlQV14d&#10;ks23vx3LRD5cGRObEuktKccdyXH/R85jI6yKnLtQ/AOytiRhf+bMiI4EvBm1Ql+Io3A5oQJ/486N&#10;VL6ZnalMkcud8xsFkWWxv3V+UGuZLNEkSx5MMpE0H9Suo9o9Z6R25IzUvh3UboUP50Lrgsn6WZua&#10;sUvB2cFePUGE+dCrqZepzZTpEaPNHEsdn6GSL71tjDdglosvy5AXBUvu9B5g82v/CRy1NgsrNTg1&#10;3BTqjldOXBBuzrYD3ZY3rdahfIf19koj24swROIzZjyDkShdPjQ/WFson0k7Paml4O73TqDiTH83&#10;pM4whpKBydgmA72+gjisIvPo/NPhp0DLLJkF9/Rn3UESqciTLCj/ABiw4aSBrzsPVRs0E3MbMho3&#10;9MNEK86VyMQ4A8Pgmu8j6jip138AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9qsmpbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="409A3CB3" id="Group 16" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9qsmpbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a5YZdYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595cXnoNNsrdC2Ygp+eLDhTRkLZmrrgP55u&#10;Pqw4c16YUmgwquDPyvHL9ft3F73N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29Hpx8HeNXlZL+vqqc8kwXnHLzccW4bsOarS9EXqOwTSvHNMQbsuhE&#10;a+jSKdS18ILtsH0VqmslgoPKn0joMqiqVqpYA1VzunhRzQZhZ2Mtdd7XdqKJqH3B05vDyrv9Bu2j&#10;fcAhezJvQf5yxEvW2zqf+8O+PoIPFXbhEBXBDpHR54lRdfBM0sfVp/MVtYkzSb7lx/ORcNlQV14d&#10;ks23vx3LRD5cGRObEuktKccdyXH/R85jI6yKnLtQ/AOytiRhf+bMiI4EvBm1Ql+Io3A5oQJ/486N&#10;VL6ZnalMkcud8xsFkWWxv3V+UGuZLNEkSx5MMpE0H9Suo9o9Z6R25IzUvh3UboUP50Lrgsn6WZua&#10;sUvB2cFePUGE+dCrqZepzZTpEaPNHEsdn6GSL71tjDdglosvy5AXBUvu9B5g82v/CRy1NgsrNTg1&#10;3BTqjldOXBBuzrYD3ZY3rdahfIf19koj24swROIzZjyDkShdPjQ/WFson0k7Paml4O73TqDiTH83&#10;pM4whpKBydgmA72+gjisIvPo/NPhp0DLLJkF9/Rn3UESqciTLCj/ABiw4aSBrzsPVRs0E3MbMho3&#10;9MNEK86VyMQ4A8Pgmu8j6jip138AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9qsmpbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 17" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/eLxnwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN7Mpj0Yia4iEUsKXqKWXofsmIRmZ0N2a5J/3xUKvc3jfc52P5pWPKh3jWUFr1EMgri0&#10;uuFKwe16Wq5BOI+ssbVMCiZysN/NZ1tMtR24oMfFVyKEsEtRQe19l0rpypoMush2xIG7296gD7Cv&#10;pO5xCOGmlW9xvJIGGw4NNXaU1VR+X36MgnW+KuLjoKeD/vo07x9Jk9E5U+plMR42IDyN/l/85851&#10;mJ/A85dwgNz9AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH94vGfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m8458200,l,,,6096r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="44907D32" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7652,51 +7694,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0DA06723" id="Group 18" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWeen6cQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakmR9zZkRHcl3NSqFvhBD4XJCBfbGnRuJ&#10;PJWbQ5UilxvnVwoixWL76Pwg1TJZokmW3JlkIgk+SF1HqXvOSOrIGUl9PUjdCh/Ohb4Fk/XHHjVj&#10;i4Kvg616hYjyoVHUx4vP55ylDlOeR4g2Uyh1e4JKvvS2MdyAuZpfX4asKFhyp/cAm9z6L9iosklQ&#10;qcGp4Z5Qc7zwwAPhpkw70G350GodandYr+80sq0I0yM+Y74TGOnR5UPfg7WGck+y6UkoBXe/NwIV&#10;Z/qbIWGG+ZMMTMY6Gej1HcQpFWlH5193PwVaZsksuKdf6gmSPkWeJEH5B8CADScNfNl4qNqgl5jb&#10;kNG4oX8lWnGgRCbG4Rcm1nQfUccRvfwDAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZ56fpxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="26203EF8" id="Group 18" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWeen6cQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakmR9zZkRHcl3NSqFvhBD4XJCBfbGnRuJ&#10;PJWbQ5UilxvnVwoixWL76Pwg1TJZokmW3JlkIgk+SF1HqXvOSOrIGUl9PUjdCh/Ohb4Fk/XHHjVj&#10;i4Kvg616hYjyoVHUx4vP55ylDlOeR4g2Uyh1e4JKvvS2MdyAuZpfX4asKFhyp/cAm9z6L9iosklQ&#10;qcGp4Z5Qc7zwwAPhpkw70G350GodandYr+80sq0I0yM+Y74TGOnR5UPfg7WGck+y6UkoBXe/NwIV&#10;Z/qbIWGG+ZMMTMY6Gej1HcQpFWlH5193PwVaZsksuKdf6gmSPkWeJEH5B8CADScNfNl4qNqgl5jb&#10;kNG4oX8lWnGgRCbG4Rcm1nQfUccRvfwDAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZ56fpxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 19" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3xCbfvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LqsIw&#10;EN0L/kMY4e401YuvahQRLlzc+UKXQzO2xWZSkqj1740guJvDec582ZhK3Mn50rKCfi8BQZxZXXKu&#10;4LD/605A+ICssbJMCp7kYblot+aYavvgLd13IRcxhH2KCooQ6lRKnxVk0PdsTRy5i3UGQ4Qul9rh&#10;I4abSg6SZCQNlhwbCqxpXVB23d2MAvm7OfVvcrRlV583Q388jcs1K/XTaVYzEIGa8BV/3P86zp/C&#10;+5d4gFy8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfEJt++AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m309372,l,,,6095r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -7753,51 +7795,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="17AA5C5C" id="Group 20" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNg8jPbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51ma9EZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fXPoNNsrdC2Ygp+fLThTRkLZmrrgPzb3&#10;H644c16YUmgwquAvyvGb1ft3173N1RIa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Wy5WFxmPWBpEaRyjr7eDU6+ivGrSkn/vaqc8kwXnHLzccW4bsOara5FXqOwTSvHNMQJWXSi&#10;NXTpFOpOeMF22L4J1bUSwUHlzyR0GVRVK1Wsgao5X7yqZo2ws7GWOu9rO9FE1L7i6eSw8nG/Rvts&#10;n3DInswHkL8c8ZL1ts7n/rCvj+BDhV04REWwQ2T0ZWJUHTyT9PHq08UVtYkzSb7Ljxcj4bKhrrw5&#10;JJuvfzuWiXy4MiY2JdJbUo47kuP+j5znRlgVOXeh+CdkbVnw5TlnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJkdqYyRS53zq8VRJbF/sH5Qa1lskSTLHkwyUTSfFC7jmr3nJHakTNS+3ZQuxU+nAutCybrZ21q&#10;xi4FZwd7tYEI86FXUy9TmynTI0abOZY6PkMlX3rbGG/AXC4+X4S8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNg8jPbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="49E96C77" id="Group 20" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNg8jPbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X51ma9EZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fXPoNNsrdC2Ygp+fLThTRkLZmrrgPzb3&#10;H644c16YUmgwquAvyvGb1ft3173N1RIa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Wy5WFxmPWBpEaRyjr7eDU6+ivGrSkn/vaqc8kwXnHLzccW4bsOara5FXqOwTSvHNMQJWXSi&#10;NXTpFOpOeMF22L4J1bUSwUHlzyR0GVRVK1Wsgao5X7yqZo2ws7GWOu9rO9FE1L7i6eSw8nG/Rvts&#10;n3DInswHkL8c8ZL1ts7n/rCvj+BDhV04REWwQ2T0ZWJUHTyT9PHq08UVtYkzSb7Ljxcj4bKhrrw5&#10;JJuvfzuWiXy4MiY2JdJbUo47kuP+j5znRlgVOXeh+CdkbVnw5TlnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJkdqYyRS53zq8VRJbF/sH5Qa1lskSTLHkwyUTSfFC7jmr3nJHakTNS+3ZQuxU+nAutCybrZ21q&#10;xi4FZwd7tYEI86FXUy9TmynTI0abOZY6PkMlX3rbGG/AXC4+X4S8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNg8jPbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 21" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRsUs1wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuDOprrwSjWKVLwouPEPt4fm2Babk9Lk2vr25oLgcpiZb5jFqjOVeFLjSssKxlEMgjiz&#10;uuRcweW8Hc1AOI+ssbJMCl7kYLXs9xaYaNvykZ4nn4sAYZeggsL7OpHSZQUZdJGtiYN3t41BH2ST&#10;S91gG+CmkpM4nkqDJYeFAmtKC8oepz+jYLabHuNNq19rfbua3/1PmdIhVWo46NZzEJ46/w1/2jut&#10;YDKG/y/hB8jlGwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFGxSzXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m8458200,l,,,6095r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="404BB33E" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -7889,51 +7931,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3A6C4930" id="Group 22" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmdALWcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjoXLMuMOsXQrsGA&#10;oivQDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8vDp2mh0UuhZMwecXM86UkVC2pi74j6fb&#10;D2vOnBemFBqMKvizcvxq8/7dZW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64S7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZqusBywtglTO0debwck3MX5VKem/V5VTnumCU24+rhjXXVizzaXIaxS2aeWYhnhDFp1o&#10;DV16CnUjvGB7bF+F6lqJ4KDyFxK6DKqqlSrWQNXMZy+q2SLsbaylzvvanmgial/w9Oaw8v6wRfto&#10;H3DInsw7kL8c8ZL1ts6n/rCvz+BjhV04REWwY2T0+cSoOnom6eNy9nm9Jt4luVbLjyPfsqGmvDoj&#10;m69/OZWJfLgwpnVKo7ekG3emxv0fNY+NsCoy7kLpD8jasuCLJWdGdCTf7agU+kIMhcsJFdgbd24k&#10;8q3cnKoUudw7v1UQKRaHO+cHqZbJEk2y5NEkE0nwQeo6St1zRlJHzkjqu0HqVvhwLvQtmKw/96gZ&#10;WxR8HRzUE0SUD42iPi4/LThLHaY8zxBtplDq9gSVfOltY7gBs5rP1iErCpbc6T3AJrf+CzaqbBJU&#10;anBquCfUHC888UC4KdMOdFvetlqH2h3Wu2uN7CDC9IjPmO8ERnp0+dD3YO2gfCbZ9CSUgrvfe4GK&#10;M/3NkDDD/EkGJmOXDPT6GuKUirSj80/HnwIts2QW3NMvdQ9JnyJPkqD8A2DAhpMGvuw9VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqPOI3vwBAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKZ0AtZxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="4209B755" id="Group 22" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmdALWcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjoXLMuMOsXQrsGA&#10;oivQDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8vDp2mh0UuhZMwecXM86UkVC2pi74j6fb&#10;D2vOnBemFBqMKvizcvxq8/7dZW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64S7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZqusBywtglTO0debwck3MX5VKem/V5VTnumCU24+rhjXXVizzaXIaxS2aeWYhnhDFp1o&#10;DV16CnUjvGB7bF+F6lqJ4KDyFxK6DKqqlSrWQNXMZy+q2SLsbaylzvvanmgial/w9Oaw8v6wRfto&#10;H3DInsw7kL8c8ZL1ts6n/rCvz+BjhV04REWwY2T0+cSoOnom6eNy9nm9Jt4luVbLjyPfsqGmvDoj&#10;m69/OZWJfLgwpnVKo7ekG3emxv0fNY+NsCoy7kLpD8jasuCLJWdGdCTf7agU+kIMhcsJFdgbd24k&#10;8q3cnKoUudw7v1UQKRaHO+cHqZbJEk2y5NEkE0nwQeo6St1zRlJHzkjqu0HqVvhwLvQtmKw/96gZ&#10;WxR8HRzUE0SUD42iPi4/LThLHaY8zxBtplDq9gSVfOltY7gBs5rP1iErCpbc6T3AJrf+CzaqbBJU&#10;anBquCfUHC888UC4KdMOdFvetlqH2h3Wu2uN7CDC9IjPmO8ERnp0+dD3YO2gfCbZ9CSUgrvfe4GK&#10;M/3NkDDD/EkGJmOXDPT6GuKUirSj80/HnwIts2QW3NMvdQ9JnyJPkqD8A2DAhpMGvuw9VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqPOI3vwBAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKZ0AtZxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 23" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYQNuIwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EJviRybpsWNYkKgUHzLT0mPi7W1Ta2VkRTbffsqEMhxmJlvmE0xmU4M5HxrWcFqmYAg&#10;rqxuuVZwPn0s3kD4gKyxs0wK/shDsZ3PNphrO/KBhmOoRYSwz1FBE0KfS+mrhgz6pe2Jo/djncEQ&#10;pauldjhGuOlkmiRrabDluNBgT/uGqt/j1SiQWXlZXeX6wK7/Ll/81+W13bNSz0/T7h1EoCk8wvf2&#10;p1aQZnD7En+A3P4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGEDbiMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m309372,l,,,6108r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -7990,51 +8032,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0AFD94FD" id="Group 24" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+4JdobgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512awkmThntGgal&#10;K7Rlz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edbXR86zfYKXQum4OdnC86UkVC2pi74y/Pd&#10;pyVnzgtTCg1GFfxVOX69/vhh1dtcXUADulTIKIhxeW8L3nhv8yxzslGdcGdglSFnBdgJT1ussxJF&#10;T9E7nV0sFldZD1haBKmco6+3g5OvY/yqUtL/qCqnPNMFp9x8XDGu27Bm65XIaxS2aeWYhjghi060&#10;hi6dQt0KL9gO23ehulYiOKj8mYQug6pqpYo1UDXnizfVbBB2NtZS531tJ5qI2jc8nRxWPuw3aJ/s&#10;Iw7Zk3kP8pcjXrLe1vncH/b1EXyosAuHqAh2iIy+Toyqg2eSPi6/XC6pTZxJ8l19vhwJlw115d0h&#10;2Xz727FM5MOVMbEpkd6SctyRHPd/5Dw1wqrIuQvFPyJry4JfXHJmREcC3oxaoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/EZBZFns750f1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXzxBhPvRq6mVqM2V6xGgzx1LHZ6jkS28b4w2Yq/PFMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+Vdq3Uo32G9vdHI9iIMkfiMGc9gJEqXD80P1hbKV9JOT2opuPu9E6g4098N&#10;qTOMoWRgMrbJQK9vIA6ryDw6/3z4KdAyS2bBPf1ZD5BEKvIkC8o/AAZsOGng685D1QbNxNyGjMYN&#10;/TDRinMlMjHOwDC45vuIOk7q9R8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+4JdobgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="58B2DD67" id="Group 24" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+4JdobgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512awkmThntGgal&#10;K7Rlz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edbXR86zfYKXQum4OdnC86UkVC2pi74y/Pd&#10;pyVnzgtTCg1GFfxVOX69/vhh1dtcXUADulTIKIhxeW8L3nhv8yxzslGdcGdglSFnBdgJT1ussxJF&#10;T9E7nV0sFldZD1haBKmco6+3g5OvY/yqUtL/qCqnPNMFp9x8XDGu27Bm65XIaxS2aeWYhjghi060&#10;hi6dQt0KL9gO23ehulYiOKj8mYQug6pqpYo1UDXnizfVbBB2NtZS531tJ5qI2jc8nRxWPuw3aJ/s&#10;Iw7Zk3kP8pcjXrLe1vncH/b1EXyosAuHqAh2iIy+Toyqg2eSPi6/XC6pTZxJ8l19vhwJlw115d0h&#10;2Xz727FM5MOVMbEpkd6SctyRHPd/5Dw1wqrIuQvFPyJry4JfXHJmREcC3oxaoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/EZBZFns750f1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXzxBhPvRq6mVqM2V6xGgzx1LHZ6jkS28b4w2Yq/PFMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+Vdq3Uo32G9vdHI9iIMkfiMGc9gJEqXD80P1hbKV9JOT2opuPu9E6g4098N&#10;qTOMoWRgMrbJQK9vIA6ryDw6/3z4KdAyS2bBPf1ZD5BEKvIkC8o/AAZsOGng685D1QbNxNyGjMYN&#10;/TDRinMlMjHOwDC45vuIOk7q9R8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+4JdobgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 25" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAuik02wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6qgK13TIhVFwYv/2OujeduWbV5KE2399kYQ9jjMzG+YZdqbWtypdZVlBZNxBII4&#10;t7riQsHlvPlcgHAeWWNtmRQ8yEGaDD6WGGvb8ZHuJ1+IAGEXo4LS+yaW0uUlGXRj2xAH79e2Bn2Q&#10;bSF1i12Am1pOo2guDVYcFkpsKCsp/zvdjILFbn6M1p1+rPTP1Wz3X1VGh0yp0bBffYPw1Pv/8Lu9&#10;0wqmM3h9CT9AJk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALopNNsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6108r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="459B39B3" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8126,51 +8168,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6634D555" id="Group 26" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN94NrcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50mWNoadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHLfJAp84kiH595fbPvNNspdC2Ygp+fzThTRkLZmrrgP17u&#10;P11y5rwwpdBgVMFfleM3q48frnubqzk0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909l8NltmPWBpEaRyjr7eDU6+ivGrSkn/vaqc8kwXnHLzccW4bsKara5FXqOwTSvHNMQJWXSi&#10;NXTpIdSd8IJtsX0XqmslgoPKn0noMqiqVqpYA1VzPntTzRpha2Mtdd7X9kATUfuGp5PDysfdGu2z&#10;fcIhezIfQP5yxEvW2zqf+sO+PoL3FXbhEBXB9pHR1wOjau+ZpI+L2dXlJfEuybVcfB75lg015d0Z&#10;2Xz9y6lM5MOFMa1DGr0l3bgjNe7/qHluhFWRcRdKf0LWlgWfX3BmREfyXY9KoS/EULicUIG9cedG&#10;Ik/l5lClyOXW+bWCSLHYPTg/SLVMlmiSJfcmmUiCD1LXUeqeM5I6ckZS3wxSt8KHc6FvwWT9sUfN&#10;2KLg62CnXiCifGgU9XFxMecsdZjyPEK0mUKp2xNU8qW3jeEGzHJ2tQxZUbDkTu8BNrn1X7BRZZOg&#10;UoNTwz2h5njhgQfCTZl2oNvyvtU61O6w3txqZDsRpkd8xnwnMNKjy4e+B2sD5SvJpiehFNz93gpU&#10;nOlvhoQZ5k8yMBmbZKDXtxCnVKQdnX/Z/xRomSWz4J5+qUdI+hR5kgTlHwADNpw08GXroWqDXmJu&#10;Q0bjhv6VaMWBEpkYh1+YWNN9RB1H9OoPAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAN94NrcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="005BC88D" id="Group 26" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN94NrcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50mWNoadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SrcRogQHLfJAp84kiH595fbPvNNspdC2Ygp+fzThTRkLZmrrgP17u&#10;P11y5rwwpdBgVMFfleM3q48frnubqzk0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909l8NltmPWBpEaRyjr7eDU6+ivGrSkn/vaqc8kwXnHLzccW4bsKara5FXqOwTSvHNMQJWXSi&#10;NXTpIdSd8IJtsX0XqmslgoPKn0noMqiqVqpYA1VzPntTzRpha2Mtdd7X9kATUfuGp5PDysfdGu2z&#10;fcIhezIfQP5yxEvW2zqf+sO+PoL3FXbhEBXB9pHR1wOjau+ZpI+L2dXlJfEuybVcfB75lg015d0Z&#10;2Xz9y6lM5MOFMa1DGr0l3bgjNe7/qHluhFWRcRdKf0LWlgWfX3BmREfyXY9KoS/EULicUIG9cedG&#10;Ik/l5lClyOXW+bWCSLHYPTg/SLVMlmiSJfcmmUiCD1LXUeqeM5I6ckZS3wxSt8KHc6FvwWT9sUfN&#10;2KLg62CnXiCifGgU9XFxMecsdZjyPEK0mUKp2xNU8qW3jeEGzHJ2tQxZUbDkTu8BNrn1X7BRZZOg&#10;UoNTwz2h5njhgQfCTZl2oNvyvtU61O6w3txqZDsRpkd8xnwnMNKjy4e+B2sD5SvJpiehFNz93gpU&#10;nOlvhoQZ5k8yMBmbZKDXtxCnVKQdnX/Z/xRomSWz4J5+qUdI+hR5kgTlHwADNpw08GXroWqDXmJu&#10;Q0bjhv6VaMWBEpkYh1+YWNN9RB1H9OoPAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAN94NrcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 27" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBne92LwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjRyXJMW1HIqhUHzLT0mPi7WxTayVkZTYffuoUMhxmJlvmHw7mV7cyPnOsoLlIgFB&#10;XFvdcaPgePh8eQPhA7LG3jIp+CUP22L2lGOm7cg7uu1DIyKEfYYK2hCGTEpft2TQL+xAHL2zdQZD&#10;lK6R2uEY4aaXaZKspcGO40KLA5Ut1Zf91SiQr9VpeZXrHbvhp1r579OmK1mp5/n08Q4i0BQe4f/2&#10;l1aQbuDvS/wBsrgDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3vdi8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m309372,l,,,6096r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -8227,51 +8269,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="66C0E64B" id="Group 28" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbZrWKbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a9AadYqhXYMB&#10;RVegKXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595dX3oNNsrdC2Ygp+eLDhTRkLZmrrgz5u7&#10;TxecOS9MKTQYVfAX5fj16uOHq97m6gwa0KVCRkGMy3tb8MZ7m2eZk43qhDsBqww5K8BOeNpinZUo&#10;eore6exssVhmPWBpEaRyjr7eDk6+ivGrSkn/o6qc8kwXnHLzccW4bsOara5EXqOwTSvHNMQ7suhE&#10;a+jSKdSt8ILtsH0TqmslgoPKn0joMqiqVqpYA1VzunhVzRphZ2Mtdd7XdqKJqH3F07vDyof9Gu2T&#10;fcQhezLvQf5yxEvW2zqf+8O+PoIPFXbhEBXBDpHRl4lRdfBM0seLL+cX1CbOJPmWn89HwmVDXXlz&#10;SDbf/nYsE/lwZUxsSqS3pBx3JMf9HzlPjbAqcu5C8Y/I2rLgZ5ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9vfOD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4XIa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8a7UO5Tustzca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/q7&#10;IXWGMZQMTMY2Gej1DcRhFZlH5zeHnwIts2QW3NOf9QBJpCJPsqD8A2DAhpMGvu48VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbZrWKbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="0DB47A89" id="Group 28" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbZrWKbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512a9AadYqhXYMB&#10;RVegKXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595dX3oNNsrdC2Ygp+eLDhTRkLZmrrgz5u7&#10;TxecOS9MKTQYVfAX5fj16uOHq97m6gwa0KVCRkGMy3tb8MZ7m2eZk43qhDsBqww5K8BOeNpinZUo&#10;eore6exssVhmPWBpEaRyjr7eDk6+ivGrSkn/o6qc8kwXnHLzccW4bsOara5EXqOwTSvHNMQ7suhE&#10;a+jSKdSt8ILtsH0TqmslgoPKn0joMqiqVqpYA1VzunhVzRphZ2Mtdd7XdqKJqH3F07vDyof9Gu2T&#10;fcQhezLvQf5yxEvW2zqf+8O+PoIPFXbhEBXBDpHRl4lRdfBM0seLL+cX1CbOJPmWn89HwmVDXXlz&#10;SDbf/nYsE/lwZUxsSqS3pBx3JMf9HzlPjbAqcu5C8Y/I2rLgZ5ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9vfOD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4XIa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8a7UO5Tustzca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/q7&#10;IXWGMZQMTMY2Gej1DcRhFZlH5zeHnwIts2QW3NOf9QBJpCJPsqD8A2DAhpMGvu48VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbZrWKbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 29" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvx0czwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;FIT3gv8hHOHuNNWFj16jSEVRcOMLt4fm3LbYnJQm2vrvbwTB5TAz3zDzZWtK8aTaFZYVDAcRCOLU&#10;6oIzBZfzpj8F4TyyxtIyKXiRg+Wi25ljrG3DR3qefCYChF2MCnLvq1hKl+Zk0A1sRRy8P1sb9EHW&#10;mdQ1NgFuSjmKorE0WHBYyLGiJKf0fnoYBdPd+BitG/1a6dvVbPeTIqFDotRPr139gvDU+m/4095p&#10;BaMZvL+EHyAX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvx0czwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m8458200,l,,,6096r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="38B17443" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8363,51 +8405,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1D227883" id="Group 30" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlIYYcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakqo448yIjuS7GpVCX4ihcDmhAnvjzo1E&#10;nsrNoUqRy43zKwWRYrF9dH6Qapks0SRL7kwykQQfpK6j1D1nJHXkjKS+HqRuhQ/nQt+Cyfpjj5qx&#10;RcHXwVa9QkT50Cjq48Xnc85ShynPI0SbKZS6PUElX3rbGG7AXM2vL0NWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV544IFwU6Yd6LZ8aLUOtTus13ca2VaE6RGfMd8JjPTo8qHvwVpDuSfZ9CSUgrvfG4GK&#10;M/3NkDDD/EkGJmOdDPT6DuKUirSj86+7nwIts2QW3NMv9QRJnyJPkqD8A2DAhpMGvmw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqOOIXv4BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOeUhhhxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="27AC2F7F" id="Group 30" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlIYYcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakqo448yIjuS7GpVCX4ihcDmhAnvjzo1E&#10;nsrNoUqRy43zKwWRYrF9dH6Qapks0SRL7kwykQQfpK6j1D1nJHXkjKS+HqRuhQ/nQt+Cyfpjj5qx&#10;RcHXwVa9QkT50Cjq48Xnc85ShynPI0SbKZS6PUElX3rbGG7AXM2vL0NWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV544IFwU6Yd6LZ8aLUOtTus13ca2VaE6RGfMd8JjPTo8qHvwVpDuSfZ9CSUgrvfG4GK&#10;M/3NkDDD/EkGJmOdDPT6DuKUirSj86+7nwIts2QW3NMv9QRJnyJPkqD8A2DAhpMGvmw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqOOIXv4BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOeUhhhxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 31" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACB3a5wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjnB3mlbxh2oUEQRxp96LLg/NsS02JyWJ2vv2RhBcDjPzDbNYtaYWD3K+sqwgHSQgiHOr&#10;Ky4U/J62/RkIH5A11pZJwT95WC27nQVm2j75QI9jKESEsM9QQRlCk0np85IM+oFtiKN3tc5giNIV&#10;Ujt8Rrip5TBJJtJgxXGhxIY2JeW3490okKP9Ob3LyYFdc9mP/d95Wm1YqZ9eu56DCNSGb/jT3mkF&#10;oxTeX+IPkMsXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAIHdrnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m309372,l,,,6095r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -8464,51 +8506,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="74E21E73" id="Group 32" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDnK7mbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X502a9EadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fbPvNNspdC2Ygp+eLDhTRkLZmrrgP17u&#10;P11y5rwwpdBgVMFfleM3q48frnubqzNoQJcKGQUxLu9twRvvbZ5lTjaqE+4ErDLkrAA74WmLdVai&#10;6Cl6p7OzxeIi6wFLiyCVc/T1bnDyVYxfVUr671XllGe64JSbjyvGdRPWbHUt8hqFbVo5piGOyKIT&#10;raFLp1B3wgu2xfZdqK6VCA4qfyKhy6CqWqliDVTN6eJNNWuErY211Hlf24kmovYNT0eHlY+7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQDvK+zCISqC7SOjrxOjau+ZpI+Xn88vqU2cSfJdLM9HwmVDXXl3&#10;SDZf/3YsE/lwZUxsSqS3pBx3IMf9HznPjbAqcu5C8U/I2rLgyyVnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJodqYyRS63zq8VRJbF7sH5Qa1lskSTLLk3yUTSfFC7jmr3nJHakTNS+2ZQuxU+nAutCybrZ21q&#10;xi4FZwc79QIR5kOvpl6mNlOmB4w2cyx1fIZKvvS2Md6AuVhcnYe8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5TusN7ca2U6EIRKfMeMZjETp8qH5wdpA+Ura6UktBXe/twIVZ/qb&#10;IXWGMZQMTMYmGej1LcRhFZlH51/2PwVaZsksuKc/6xGSSEWeZEH5B8CADScNfNl6qNqgmZjbkNG4&#10;oR8mWnGuRCbGGRgG13wfUYdJvfoDAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDnK7mbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="19B82AA5" id="Group 32" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDnK7mbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X502a9EadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fbPvNNspdC2Ygp+eLDhTRkLZmrrgP17u&#10;P11y5rwwpdBgVMFfleM3q48frnubqzNoQJcKGQUxLu9twRvvbZ5lTjaqE+4ErDLkrAA74WmLdVai&#10;6Cl6p7OzxeIi6wFLiyCVc/T1bnDyVYxfVUr671XllGe64JSbjyvGdRPWbHUt8hqFbVo5piGOyKIT&#10;raFLp1B3wgu2xfZdqK6VCA4qfyKhy6CqWqliDVTN6eJNNWuErY211Hlf24kmovYNT0eHlY+7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQDvK+zCISqC7SOjrxOjau+ZpI+Xn88vqU2cSfJdLM9HwmVDXXl3&#10;SDZf/3YsE/lwZUxsSqS3pBx3IMf9HznPjbAqcu5C8U/I2rLgyyVnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJodqYyRS63zq8VRJbF7sH5Qa1lskSTLLk3yUTSfFC7jmr3nJHakTNS+2ZQuxU+nAutCybrZ21q&#10;xi4FZwc79QIR5kOvpl6mNlOmB4w2cyx1fIZKvvS2Md6AuVhcnYe8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5TusN7ca2U6EIRKfMeMZjETp8qH5wdpA+Ura6UktBXe/twIVZ/qb&#10;IXWGMZQMTMYmGej1LcRhFZlH51/2PwVaZsksuKc/6xGSSEWeZEH5B8CADScNfNl6qNqgmZjbkNG4&#10;oR8mWnGuRCbGGRgG13wfUYdJvfoDAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDnK7mbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 33" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBL9uYEwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvIW9aboKKtW0SMVFYS/+w+ujebbF5qU0WVu//UZY8DjMzG+YVdqbWjyodZVlBV/jCARx&#10;bnXFhYLzaTtagHAeWWNtmRQ8yUGaDAcrjLXt+ECPoy9EgLCLUUHpfRNL6fKSDLqxbYiDd7OtQR9k&#10;W0jdYhfgppaTKJpJgxWHhRIbykrK78dfo2Cxmx2iTaefa329mO/9vMroJ1Pq86NfL0F46v07/N/e&#10;aQXTKby+hB8gkz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS/bmBMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6095r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D7C5B47" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8600,51 +8642,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2CFF9B0F" id="Group 34" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu5m1qcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maNcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595dX3oNNsrdC2Ygp+eLDhTRkLZmrrgP57v&#10;Pl1w5rwwpdBgVMFflOPX648frnqbqyU0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhkyVoCd8LTEOitR&#10;9BS909lysTjPesDSIkjlHO3eDka+jvGrSkn/vaqc8kwXnHLz8Y3xvQ3vbH0l8hqFbVo5piHekUUn&#10;WkOXTqFuhRdsh+2bUF0rERxU/kRCl0FVtVLFGqia08WrajYIOxtrqfO+thNNRO0rnt4dVj7sN2if&#10;7CMO2RO8B/nLES9Zb+t8bg/r+uh8qLALh6gIdoiMvkyMqoNnkjZXi8uLC+Jdkul8dTbyLRtqypsz&#10;svn6l1OZyIcLY1pTGr0l3bgjNe7/qHlqhFWRcRdKf0TWllTFGWdGdCTfzagU2iGGwuXkFdgbV24k&#10;8r3cTFWKXO6c3yiIFIv9vfODVMuERJOQPJgEkQQfpK6j1D1nJHXkjKS+HaRuhQ/nQt8CZP2xR83Y&#10;omDrYK+eIXr50Cjq4+rzkrPUYcrz6KLN3JW6PfNKtvS1Mdzgc764jDRSsGRO38Ftduu/+EaVzYJK&#10;DU4Re7QVap5A5IE250w70G1512odandYb280sr0I0yM+gUU6MnMjPbp86HtAWyhfSDY9CaXg7vdO&#10;oOJMfzMkzDB/EsAEtgmg1zcQp1SkHZ1/PvwUaJklWHBPv9QDJH2KPEkiFDX5hpMGvuw8VG3QS8xt&#10;yGhc0L8SURwosZRx+IWJNV9Hr+OIXv8BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK7mbWpxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="56F99F8C" id="Group 34" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu5m1qcQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maNcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfLCfRIoiH595dX3oNNsrdC2Ygp+eLDhTRkLZmrrgP57v&#10;Pl1w5rwwpdBgVMFflOPX648frnqbqyU0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhkyVoCd8LTEOitR&#10;9BS909lysTjPesDSIkjlHO3eDka+jvGrSkn/vaqc8kwXnHLz8Y3xvQ3vbH0l8hqFbVo5piHekUUn&#10;WkOXTqFuhRdsh+2bUF0rERxU/kRCl0FVtVLFGqia08WrajYIOxtrqfO+thNNRO0rnt4dVj7sN2if&#10;7CMO2RO8B/nLES9Zb+t8bg/r+uh8qLALh6gIdoiMvkyMqoNnkjZXi8uLC+Jdkul8dTbyLRtqypsz&#10;svn6l1OZyIcLY1pTGr0l3bgjNe7/qHlqhFWRcRdKf0TWllTFGWdGdCTfzagU2iGGwuXkFdgbV24k&#10;8r3cTFWKXO6c3yiIFIv9vfODVMuERJOQPJgEkQQfpK6j1D1nJHXkjKS+HaRuhQ/nQt8CZP2xR83Y&#10;omDrYK+eIXr50Cjq4+rzkrPUYcrz6KLN3JW6PfNKtvS1Mdzgc764jDRSsGRO38Ftduu/+EaVzYJK&#10;DU4Re7QVap5A5IE250w70G1512odandYb280sr0I0yM+gUU6MnMjPbp86HtAWyhfSDY9CaXg7vdO&#10;oOJMfzMkzDB/EsAEtgmg1zcQp1SkHZ1/PvwUaJklWHBPv9QDJH2KPEkiFDX5hpMGvuw8VG3QS8xt&#10;yGhc0L8SURwosZRx+IWJNV9Hr+OIXv8BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK7mbWpxAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 35" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9PHC6wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedGODtqSuQQKFklusxR4f2dckNPs27K4m/ntXEHocZuYbZptPphcXcr6zrGC1TEAQ&#10;11Z33Cg4fn0s3kD4gKyxt0wKruQh381nW8y0HbmiyyE0IkLYZ6igDWHIpPR1Swb90g7E0fu1zmCI&#10;0jVSOxwj3PTyJUk20mDHcaHFgYqW6r/D2SiQaXlaneWmYjf8lGv/fXrtClbq+Wnav4MINIX/8KP9&#10;qRWka7h/iT9A7m4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfTxwusMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m309372,l,,,6095r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -8701,51 +8743,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="75417023" id="Group 36" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ6sXKbwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X522S9cZcYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH5+5ujp0mu0VuhZMwU9PFpwpI6FsTV3wH0+3&#10;Hy45c16YUmgwquDPyvGr9ft3q97m6gwa0KVCRkGMy3tb8MZ7m2eZk43qhDsBqww5K8BOeNpinZUo&#10;eore6exssbjIesDSIkjlHH29GZx8HeNXlZL+e1U55ZkuOOXm44px3YY1W69EXqOwTSvHNMQbsuhE&#10;a+jSKdSN8ILtsH0VqmslgoPKn0joMqiqVqpYA1VzunhRzQZhZ2Mtdd7XdqKJqH3B05vDyvv9Bu2j&#10;fcAhezLvQP5yxEvW2zqf+8O+PoIPFXbhEBXBDpHR54lRdfBM0sfLj8tLahNnknwX58uRcNlQV14d&#10;ks3Xvx3LRD5cGRObEuktKccdyXH/R85jI6yKnLtQ/AOytiz4+SfOjOhIwJtRK/SFOAqXEyrwN+7c&#10;SOWb2ZnKFLncOb9REFkW+zvnB7WWyRJNsuTBJBNJ80HtOqrdc0ZqR85I7dtB7Vb4cC60Lpisn7Wp&#10;GbsUnB3s1RNEmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngD5mLxeRnyomDJnd4DbH7tP4Gj1mZhpQan&#10;hptC3fHKiQvCzdl2oNvyttU6lO+w3l5rZHsRhkh8xoxnMBKly4fmB2sL5TNppye1FNz93glUnOlv&#10;htQZxlAyMBnbZKDX1xCHVWQenX86/BRomSWz4J7+rHtIIhV5kgXlHwADNpw08GXnoWqDZmJuQ0bj&#10;hn6YaMW5EpkYZ2AYXPN9RB0n9foPAAAA//8DAFBLAwQUAAYACAAAACEA7ECaHdoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YZmCN7tJgyJpNqUU9VQEW0G8TZNpEpqdDdltkv57&#10;p17sZZjHG958L1tNtlUD9b5xbCCeR6CIC1c2XBn42r89voDyAbnE1jEZuJCHVX5/l2FaupE/adiF&#10;SkkI+xQN1CF0qda+qMmin7uOWLyj6y0GkX2lyx5HCbetXkTRs7bYsHyosaNNTcVpd7YG3kcc10n8&#10;OmxPx83lZ//08b2NyZiH2bReggo0hf9juOILOuTCdHBnLr1qDUiR8DevXpIsRB9ki0Dnmb6Fz38B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2erFym8CAADxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7ECaHdoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                    <v:group w14:anchorId="49CFE048" id="Group 36" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ6sXKbwIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X522S9cZcYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH5+5ujp0mu0VuhZMwU9PFpwpI6FsTV3wH0+3&#10;Hy45c16YUmgwquDPyvGr9ft3q97m6gwa0KVCRkGMy3tb8MZ7m2eZk43qhDsBqww5K8BOeNpinZUo&#10;eore6exssbjIesDSIkjlHH29GZx8HeNXlZL+e1U55ZkuOOXm44px3YY1W69EXqOwTSvHNMQbsuhE&#10;a+jSKdSN8ILtsH0VqmslgoPKn0joMqiqVqpYA1VzunhRzQZhZ2Mtdd7XdqKJqH3B05vDyvv9Bu2j&#10;fcAhezLvQP5yxEvW2zqf+8O+PoIPFXbhEBXBDpHR54lRdfBM0sfLj8tLahNnknwX58uRcNlQV14d&#10;ks3Xvx3LRD5cGRObEuktKccdyXH/R85jI6yKnLtQ/AOytiz4+SfOjOhIwJtRK/SFOAqXEyrwN+7c&#10;SOWb2ZnKFLncOb9REFkW+zvnB7WWyRJNsuTBJBNJ80HtOqrdc0ZqR85I7dtB7Vb4cC60Lpisn7Wp&#10;GbsUnB3s1RNEmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngD5mLxeRnyomDJnd4DbH7tP4Gj1mZhpQan&#10;hptC3fHKiQvCzdl2oNvyttU6lO+w3l5rZHsRhkh8xoxnMBKly4fmB2sL5TNppye1FNz93glUnOlv&#10;htQZxlAyMBnbZKDX1xCHVWQenX86/BRomSWz4J7+rHtIIhV5kgXlHwADNpw08GXnoWqDZmJuQ0bj&#10;hn6YaMW5EpkYZ2AYXPN9RB0n9foPAAAA//8DAFBLAwQUAAYACAAAACEA7ECaHdoAAAAEAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YZmCN7tJgyJpNqUU9VQEW0G8TZNpEpqdDdltkv57&#10;p17sZZjHG958L1tNtlUD9b5xbCCeR6CIC1c2XBn42r89voDyAbnE1jEZuJCHVX5/l2FaupE/adiF&#10;SkkI+xQN1CF0qda+qMmin7uOWLyj6y0GkX2lyx5HCbetXkTRs7bYsHyosaNNTcVpd7YG3kcc10n8&#10;OmxPx83lZ//08b2NyZiH2bReggo0hf9juOILOuTCdHBnLr1qDUiR8DevXpIsRB9ki0Dnmb6Fz38B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2erFym8CAADxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7ECaHdoAAAAEAQAADwAAAAAAAAAAAAAA&#10;AADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                       <v:shape id="Graphic 37" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0zeAHwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYLUVJXkYglgpdoS6+P7GsSmn0bsluT/HtXEDwOM/MNs94OphFX6lxtWcF8FoEg&#10;LqyuuVTwdTm8rUA4j6yxsUwKRnKw3Uxe1pho23NO17MvRYCwS1BB5X2bSOmKigy6mW2Jg/drO4M+&#10;yK6UusM+wE0jF1EUS4M1h4UKW0orKv7O/0bBKovzaN/rcad/vs3ncVmndEqVep0Ouw8Qngb/DD/a&#10;mVbwvoT7l/AD5OYGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANM3gB8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6095r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B50EA82" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -8837,51 +8879,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0A5FE899" id="Group 38" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1cFD9cQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakqq45syIjuS7GpVCX4ihcDmhAnvjzo1E&#10;nsrNoUqRy43zKwWRYrF9dH6Qapks0SRL7kwykQQfpK6j1D1nJHXkjKS+HqRuhQ/nQt+Cyfpjj5qx&#10;RcHXwVa9QkT50Cjq48Xnc85ShynPI0SbKZS6PUElX3rbGG7AXM2vL0NWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV544IFwU6Yd6LZ8aLUOtTus13ca2VaE6RGfMd8JjPTo8qHvwVpDuSfZ9CSUgrvfG4GK&#10;M/3NkDDD/EkGJmOdDPT6DuKUirSj86+7nwIts2QW3NMv9QRJnyJPkqD8A2DAhpMGvmw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqOOIXv4BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVwUP1xAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+                    <v:group w14:anchorId="200D1C94" id="Group 38" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1cFD9cQIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5y2aJcadYqhXYMB&#10;RVegHXZWZPkDk0WNUuLk34+SrcRogQHLfJAp84kiH595c7vrNNsqdC2Ygp/N5pwpI6FsTV3wH68P&#10;nxacOS9MKTQYVfC9cvx2+fHDTW9zdQ4N6FIhoyDG5b0teOO9zbPMyUZ1ws3AKkPOCrATnrZYZyWK&#10;nqJ3Ojufz6+yHrC0CFI5R1/vBydfxvhVpaT/XlVOeaYLTrn5uGJc12HNljcir1HYppVjGuKELDrR&#10;Grr0EOpeeME22L4L1bUSwUHlZxK6DKqqlSrWQNWczd9Us0LY2FhLnfe1PdBE1L7h6eSw8mm7Qvti&#10;n3HInsxHkL8c8ZL1ts6n/rCvj+BdhV04REWwXWR0f2BU7TyT9PFifr1YEO+SXFcXlyPfsqGmvDsj&#10;m69/OZWJfLgwpnVIo7ekG3ekxv0fNS+NsCoy7kLpz8jakqq45syIjuS7GpVCX4ihcDmhAnvjzo1E&#10;nsrNoUqRy43zKwWRYrF9dH6Qapks0SRL7kwykQQfpK6j1D1nJHXkjKS+HqRuhQ/nQt+Cyfpjj5qx&#10;RcHXwVa9QkT50Cjq48Xnc85ShynPI0SbKZS6PUElX3rbGG7AXM2vL0NWFCy503uATW79F2xU2SSo&#10;1ODUcE+oOV544IFwU6Yd6LZ8aLUOtTus13ca2VaE6RGfMd8JjPTo8qHvwVpDuSfZ9CSUgrvfG4GK&#10;M/3NkDDD/EkGJmOdDPT6DuKUirSj86+7nwIts2QW3NMv9QRJnyJPkqD8A2DAhpMGvmw8VG3QS8xt&#10;yGjc0L8SrThQIhPj8AsTa7qPqOOIXv4BAAD//wMAUEsDBBQABgAIAAAAIQDpnwGw2QAAAAIBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3cR/lDSbUop6KoKtIL1Ns9MkNDsbstsk&#10;/faOXvQy8HiPN7+XLyfXqoH60Hg2kM4SUMSltw1XBj53r3dzUCEiW2w9k4ELBVgW11c5ZtaP/EHD&#10;NlZKSjhkaKCOscu0DmVNDsPMd8TiHX3vMIrsK217HKXctfo+SZ61w4blQ40drWsqT9uzM/A24rh6&#10;SF+Gzem4vux3T+9fm5SMub2ZVgtQkab4F4YffEGHQpgO/sw2qNaADIm/V7zHuaw4SCYBXeT6P3rx&#10;DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVwUP1xAgAA6gUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8AAAAAAAAAAAAA&#10;AAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                       <v:shape id="Graphic 39" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cXq/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U0UbZtmFQkIJTe1xR4f2dckNPs27G5M/PeuUOhxmJlvmHw7mU5cyPnWsoJ0noAg&#10;rqxuuVbwedo/v4LwAVljZ5kUXMnDdjN7yDHTduQDXY6hFhHCPkMFTQh9JqWvGjLo57Ynjt6PdQZD&#10;lK6W2uEY4aaTiyRZS4Mtx4UGeyoaqn6Pg1Egl+U5HeT6wK7/Llf+6/zSFqzU0+O0ewcRaAr/4b/2&#10;h1awfIP7l/gD5OYGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/HF6v8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m309372,l,,,6095r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -8938,51 +8980,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0A07CA1C" id="Group 40" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHWCFMbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X510bdEadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fbPvNNspdC2Ygi9PFpwpI6FsTV3wHy/3&#10;ny45c16YUmgwquCvyvGb1ccP173N1Sk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909npYnGR9YClRZDKOfp6Nzj5KsavKiX996pyyjNdcMrNxxXjuglrtroWeY3CNq0c0xBHZNGJ&#10;1tClU6g74QXbYvsuVNdKBAeVP5HQZVBVrVSxBqpmuXhTzRpha2Mtdd7XdqKJqH3D09Fh5eNujfbZ&#10;PuGQPZkPIH854iXrbZ3P/WFfH8D7CrtwiIpg+8jo68So2nsm6ePl2fkltYkzSb6Lz+cj4bKhrrw7&#10;JJuvfzuWiXy4MiY2JdJbUo47kOP+j5znRlgVOXeh+CdkbVnwsyVnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJodqYyRS63zq8VRJbF7sH5Qa1lskSTLLk3yUTSfFC7jmr3nJHakTNS+2ZQuxU+nAutCybrZ21q&#10;xi4FZwc79QIR5kOvpl6mNlOmB4w2cyx1fIZKvvS2Md6AuVhcnYe8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5TusN7ca2U6EIRKfMeMZjETp8qH5wdpA+Ura6UktBXe/twIVZ/qb&#10;IXWGMZQMTMYmGej1LcRhFZlH51/2PwVaZsksuKc/6xGSSEWeZEH5B8CADScNfNl6qNqgmZjbkNG4&#10;oR8mWnGuRCbGGRgG13wfUYdJvfoDAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHWCFMbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="72C1A40A" id="Group 40" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHWCFMbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X510bdEadYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fbPvNNspdC2Ygi9PFpwpI6FsTV3wHy/3&#10;ny45c16YUmgwquCvyvGb1ccP173N1Sk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909npYnGR9YClRZDKOfp6Nzj5KsavKiX996pyyjNdcMrNxxXjuglrtroWeY3CNq0c0xBHZNGJ&#10;1tClU6g74QXbYvsuVNdKBAeVP5HQZVBVrVSxBqpmuXhTzRpha2Mtdd7XdqKJqH3D09Fh5eNujfbZ&#10;PuGQPZkPIH854iXrbZ3P/WFfH8D7CrtwiIpg+8jo68So2nsm6ePl2fkltYkzSb6Lz+cj4bKhrrw7&#10;JJuvfzuWiXy4MiY2JdJbUo47kOP+j5znRlgVOXeh+CdkbVnwsyVnRnQk4PWoFfpCHIXLCRX4G3du&#10;pPJodqYyRS63zq8VRJbF7sH5Qa1lskSTLLk3yUTSfFC7jmr3nJHakTNS+2ZQuxU+nAutCybrZ21q&#10;xi4FZwc79QIR5kOvpl6mNlOmB4w2cyx1fIZKvvS2Md6AuVhcnYe8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5TusN7ca2U6EIRKfMeMZjETp8qH5wdpA+Ura6UktBXe/twIVZ/qb&#10;IXWGMZQMTMYmGej1LcRhFZlH51/2PwVaZsksuKc/6xGSSEWeZEH5B8CADScNfNl6qNqgmZjbkNG4&#10;oR8mWnGuRCbGGRgG13wfUYdJvfoDAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHWCFMbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 41" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMbq6VxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa4NA&#10;FMTvhX6H5RV6a1ZDscFkFTG0pNBL/pHrw31RiftW3G3Ub98tFHocZuY3zCafTCfuNLjWsoJ4EYEg&#10;rqxuuVZwOr6/rEA4j6yxs0wKZnKQZ48PG0y1HXlP94OvRYCwS1FB432fSumqhgy6he2Jg3e1g0Ef&#10;5FBLPeAY4KaTyyhKpMGWw0KDPZUNVbfDt1Gw2iX7aDvqudCXs/n4fGtL+iqVen6aijUIT5P/D/+1&#10;d1rBawy/X8IPkNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIxurpXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m8458200,l,,,6095r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="58F6135B" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9074,51 +9116,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1F66C394" id="Group 42" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDb8necgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjqXrcuMOsXQrsGA&#10;oi3QDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8uDx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;DyvOnBemFBqMKvizcvxy/f7dRW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZudZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9YXIaxS2aeWYhnhDFp1o&#10;DV16DHUtvGA7bF+F6lqJ4KDyZxK6DKqqlSrWQNXMZy+q2SDsbKylzvvaHmkial/w9Oaw8m6/Qfto&#10;H3DInsxbkL8c8ZL1ts6n/rCvT+BDhV04REWwQ2T0+cioOngm6eNy9mW1It4luc6Xn0a+ZUNNeXVG&#10;Nt/+cioT+XBhTOuYRm9JN+5Ejfs/ah4bYVVk3IXSH5C1ZcE/LjkzoiP5bkal0BdiKFxOqMDeuHMj&#10;kW/l5lilyOXO+Y2CSLHY3zo/SLVMlmiSJQ8mmUiCD1LXUeqeM5I6ckZS3w5St8KHc6FvwWT9qUfN&#10;2KLg62CvniCifGgU9XH5ecFZ6jDleYJoM4VStyeo5EtvG8MNmPP5bBWyomDJnd4DbHLrv2CjyiZB&#10;pQanhntCzfHCIw+EmzLtQLflTat1qN1hvb3SyPYiTI/4jPlOYKRHlw99D9YWymeSTU9CKbj7vROo&#10;ONPfDQkzzJ9kYDK2yUCvryBOqUg7Ov90+CnQMktmwT39UneQ9CnyJAnKPwAGbDhp4OvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6PUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDb8necgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="5FA6BE41" id="Group 42" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDb8necgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjqXrcuMOsXQrsGA&#10;oi3QDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8uDx0mu0VuhZMwednM86UkVC2pi74j6eb&#10;DyvOnBemFBqMKvizcvxy/f7dRW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZudZD1haBKmco6/Xg5OvY/yqUtLfV5VTnumCU24+rhjXbViz9YXIaxS2aeWYhnhDFp1o&#10;DV16DHUtvGA7bF+F6lqJ4KDyZxK6DKqqlSrWQNXMZy+q2SDsbKylzvvaHmkial/w9Oaw8m6/Qfto&#10;H3DInsxbkL8c8ZL1ts6n/rCvT+BDhV04REWwQ2T0+cioOngm6eNy9mW1It4luc6Xn0a+ZUNNeXVG&#10;Nt/+cioT+XBhTOuYRm9JN+5Ejfs/ah4bYVVk3IXSH5C1ZcE/LjkzoiP5bkal0BdiKFxOqMDeuHMj&#10;kW/l5lilyOXO+Y2CSLHY3zo/SLVMlmiSJQ8mmUiCD1LXUeqeM5I6ckZS3w5St8KHc6FvwWT9qUfN&#10;2KLg62CvniCifGgU9XH5ecFZ6jDleYJoM4VStyeo5EtvG8MNmPP5bBWyomDJnd4DbHLrv2CjyiZB&#10;pQanhntCzfHCIw+EmzLtQLflTat1qN1hvb3SyPYiTI/4jPlOYKRHlw99D9YWymeSTU9CKbj7vROo&#10;ONPfDQkzzJ9kYDK2yUCvryBOqUg7Ov90+CnQMktmwT39UneQ9CnyJAnKPwAGbDhp4OvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6PUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDb8necgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 43" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFnz4owgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva9p1/UM1lUUQxJu6ix4fzbMtNi8liVq//UYQPA4z8xtmsexMI27kfG1ZQTpMQBAX&#10;VtdcKvg9rD9nIHxA1thYJgUP8rDMex8LzLS9845u+1CKCGGfoYIqhDaT0hcVGfRD2xJH72ydwRCl&#10;K6V2eI9w08ivJJlIgzXHhQpbWlVUXPZXo0COtsf0Kic7du1pO/Z/x2m9YqUG/e5nDiJQF97hV3uj&#10;FXyP4Pkl/gCZ/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFnz4owgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m309372,l,,,6108r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -9175,51 +9217,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="16B2EF31" id="Group 44" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0O37rbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512bQkmThntGgal&#10;K7Rjz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edb3Rw6zfYKXQum4OdnC86UkVC2pi74j5f7&#10;T0vOnBemFBqMKvircvxm/fHDqre5uoAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OrtYLK6zHrC0CFI5R1/vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1iuR1yhs08oxDXFCFp1o&#10;DV06hboTXrAdtu9Cda1EcFD5MwldBlXVShVroGrOF2+q2SDsbKylzvvaTjQRtW94OjmsfNxv0D7b&#10;JxyyJ/MB5C9HvGS9rfO5P+zrI/hQYRcOURHsEBl9nRhVB88kfVxeXi2pTZxJ8l1/vhoJlw115d0h&#10;2Xz927FM5MOVMbEpkd6SctyRHPd/5Dw3wqrIuQvFPyFry4JfXnFmREcC3oxaoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/EZBZFnsH5wf1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXLxBhPvRq6mVqM2V6xGgzx1LHZ6jkS28b4w2Y6/PFMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+V9q3Uo32G9vdXI9iIMkfiMGc9gJEqXD80P1hbKV9JOT2opuPu9E6g4098M&#10;qTOMoWRgMrbJQK9vIQ6ryDw6/3L4KdAyS2bBPf1Zj5BEKvIkC8o/AAZsOGngy85D1QbNxNyGjMYN&#10;/TDRinMlMjHOwDC45vuIOk7q9R8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0O37rbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="4E4E8B7D" id="Group 44" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0O37rbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512bQkmThntGgal&#10;K7Rjz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edb3Rw6zfYKXQum4OdnC86UkVC2pi74j5f7&#10;T0vOnBemFBqMKvircvxm/fHDqre5uoAGdKmQURDj8t4WvPHe5lnmZKM64c7AKkPOCrATnrZYZyWK&#10;nqJ3OrtYLK6zHrC0CFI5R1/vBidfx/hVpaT/XlVOeaYLTrn5uGJct2HN1iuR1yhs08oxDXFCFp1o&#10;DV06hboTXrAdtu9Cda1EcFD5MwldBlXVShVroGrOF2+q2SDsbKylzvvaTjQRtW94OjmsfNxv0D7b&#10;JxyyJ/MB5C9HvGS9rfO5P+zrI/hQYRcOURHsEBl9nRhVB88kfVxeXi2pTZxJ8l1/vhoJlw115d0h&#10;2Xz927FM5MOVMbEpkd6SctyRHPd/5Dw3wqrIuQvFPyFry4JfXnFmREcC3oxaoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/EZBZFnsH5wf1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXLxBhPvRq6mVqM2V6xGgzx1LHZ6jkS28b4w2Y6/PFMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+V9q3Uo32G9vdXI9iIMkfiMGc9gJEqXD80P1hbKV9JOT2opuPu9E6g4098M&#10;qTOMoWRgMrbJQK9vIQ6ryDw6/3L4KdAyS2bBPf1Zj5BEKvIkC8o/AAZsOGngy85D1QbNxNyGjMYN&#10;/TDRinMlMjHOwDC45vuIOk7q9R8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0O37rbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 45" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzVaiWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvIW9abqy/qEaRSq7KHixKl4fzdu2bPNSmmjrtzeC4HGYmd8wi1VnKnGjxpWWFXwNIxDE&#10;mdUl5wpOx5/BDITzyBory6TgTg5Wy35vgbG2LR/olvpcBAi7GBUU3texlC4ryKAb2po4eH+2MeiD&#10;bHKpG2wD3FRyFEUTabDksFBgTUlB2X96NQpm28kh2rT6vtaXs/ndTcuE9olSnx/deg7CU+ff4Vd7&#10;qxV8j+H5JfwAuXwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA81WolsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6108r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="68704F1D" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9311,51 +9353,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="380A36A4" id="Group 46" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo7EhjcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w2W9oadYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNNspdC2Ygp/M5pwpI6FsTV3wH8+3&#10;n845c16YUmgwquAvyvGr1ccPl73N1Sk0oEuFjIIYl/e24I33Ns8yJxvVCTcDqww5K8BOeNpinZUo&#10;eore6ex0Pl9mPWBpEaRyjr7eDE6+ivGrSkn/UFVOeaYLTrn5uGJcN2HNVpcir1HYppVjGuIdWXSi&#10;NXTpIdSN8IJtsX0TqmslgoPKzyR0GVRVK1Wsgao5mb+qZo2wtbGWOu9re6CJqH3F07vDyvvdGu2T&#10;fcQhezLvQP5yxEvW2zqf+sO+PoL3FXbhEBXB9pHRlwOjau+ZpI+L+cX5OfEuybVcfBn5lg015c0Z&#10;2Xz7y6lM5MOFMa1DGr0l3bgjNe7/qHlqhFWRcRdKf0TWlgX/fMaZER3Jdz0qhb4QQ+FyQgX2xp0b&#10;iXwvN4cqRS63zq8VRIrF7s75QaplskSTLLk3yUQSfJC6jlL3nJHUkTOS+maQuhU+nAt9Cybrjz1q&#10;xhYFXwc79QwR5UOjqI+Ls1POUocpzyNEmymUuj1BJV962xhuwCznF8uQFQVL7vQeYJNb/wUbVTYJ&#10;KjU4NdwTao4XHngg3JRpB7otb1utQ+0O6821RrYTYXrEZ8x3AiM9unzoe7A2UL6QbHoSSsHd761A&#10;xZn+bkiYYf4kA5OxSQZ6fQ1xSkXa0fnn/U+BllkyC+7pl7qHpE+RJ0lQ/gEwYMNJA1+3Hqo26CXm&#10;NmQ0buhfiVYcKJGJcfiFiTXdR9RxRK/+AAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo7EhjcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="07A93365" id="Group 46" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo7EhjcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X5w2W9oadYqhXYMB&#10;RVugHXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595ebXvNNspdC2Ygp/M5pwpI6FsTV3wH8+3&#10;n845c16YUmgwquAvyvGr1ccPl73N1Sk0oEuFjIIYl/e24I33Ns8yJxvVCTcDqww5K8BOeNpinZUo&#10;eore6ex0Pl9mPWBpEaRyjr7eDE6+ivGrSkn/UFVOeaYLTrn5uGJcN2HNVpcir1HYppVjGuIdWXSi&#10;NXTpIdSN8IJtsX0TqmslgoPKzyR0GVRVK1Wsgao5mb+qZo2wtbGWOu9re6CJqH3F07vDyvvdGu2T&#10;fcQhezLvQP5yxEvW2zqf+sO+PoL3FXbhEBXB9pHRlwOjau+ZpI+L+cX5OfEuybVcfBn5lg015c0Z&#10;2Xz7y6lM5MOFMa1DGr0l3bgjNe7/qHlqhFWRcRdKf0TWlgX/fMaZER3Jdz0qhb4QQ+FyQgX2xp0b&#10;iXwvN4cqRS63zq8VRIrF7s75QaplskSTLLk3yUQSfJC6jlL3nJHUkTOS+maQuhU+nAt9Cybrjz1q&#10;xhYFXwc79QwR5UOjqI+Ls1POUocpzyNEmymUuj1BJV962xhuwCznF8uQFQVL7vQeYJNb/wUbVTYJ&#10;KjU4NdwTao4XHngg3JRpB7otb1utQ+0O6821RrYTYXrEZ8x3AiM9unzoe7A2UL6QbHoSSsHd761A&#10;xZn+bkiYYf4kA5OxSQZ6fQ1xSkXa0fnn/U+BllkyC+7pl7qHpE+RJ0lQ/gEwYMNJA1+3Hqo26CXm&#10;NmQ0buhfiVYcKJGJcfiFiTXdR9RxRK/+AAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo7EhjcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 47" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6pDgrwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBujZz/4kYJIRAovjlpSY+LtbVNrJWRFNt9+6hQyHGYmW+Y7X4wjejI+dqygtk0AUFc&#10;WF1zqeDzcnp9A+EDssbGMin4JQ/73ehli6m2PefUnUMpIoR9igqqENpUSl9UZNBPbUscvR/rDIYo&#10;XSm1wz7CTSPnSbKWBmuOCxW2dKyouJ3vRoFcZNfZXa5zdu13tvJf1019ZKUm4+HwDiLQEJ7h//aH&#10;VrDcwN+X+APk7gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6pDgrwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m309372,l,,,6096r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -9412,51 +9454,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="0191CA83" id="Group 48" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRvVwJbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512bdAadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595fXPoNNsrdC2Ygp+eLDhTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29G5x8FeNXlZL+e1U55ZkuOOXm44px3YY1W12LvEZhm1aOaYh3ZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmjXCzsZa6ryv7UQTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI+X5xeX1CbOJPmWny9GwmVDXXlz&#10;SDZf/3YsE/lwZUxsSqS3pBx3JMf9HznPjbAqcu5C8U/I2rLg51ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9g/OD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4Woa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRvVwJbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="643BC688" id="Group 48" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRvVwJbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512bdAadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595fXPoNNsrdC2Ygp+eLDhTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29G5x8FeNXlZL+e1U55ZkuOOXm44px3YY1W12LvEZhm1aOaYh3ZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmjXCzsZa6ryv7UQTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI+X5xeX1CbOJPmWny9GwmVDXXlz&#10;SDZf/3YsE/lwZUxsSqS3pBx3JMf9HznPjbAqcu5C8U/I2rLg51ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9g/OD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4Woa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRvVwJbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 49" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByGKKTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EJvidxQHNeNEoxDiwu55Kf0ulhb29RaGUuJ7bevCoUch5n5htnsRtOKG/WusazgaRmB&#10;IC6tbrhScDm/LRIQziNrbC2Tgokc7Lbz2QZTbQc+0u3kKxEg7FJUUHvfpVK6siaDbmk74uB9296g&#10;D7KvpO5xCHDTylUUxdJgw2Ghxo7ymsqf09UoSIr4GO0HPWX669O8f6ybnA65Uo8PY/YKwtPo7+H/&#10;dqEVPL/A35fwA+T2FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHIYopPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m8458200,l,,,6096r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F00C77E" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9548,51 +9590,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="5ED45780" id="Group 50" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUoworcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maNYadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Ww+my2zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKn0noMqiqVqpYA1VzPntVzRphZ2Mtdd7X9kgTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+9Yd9fQIfKuzCISqCHSKjL0dG1cEzSR8Xs6vLS+Jdkmu5uBj5lg015c0Z&#10;2Xz9y6lM5MOFMa1jGr0l3bgTNe7/qHluhFWRcRdKf0LWlgW/OOfMiI7kux6VQl+IoXA5oQJ7486N&#10;RL6Xm2OVIpc759cKIsVi/+D8INUyWaJJljyYZCIJPkhdR6l7zkjqyBlJfTtI3QofzoW+BZP1px41&#10;Y4uCr4O92kBE+dAo6uPi85yz1GHK8wTRZgqlbk9QyZfeNoYbMMvZ1TJkRcGSO70H2OTWf8FGlU2C&#10;Sg1ODfeEmuOFRx4IN2XagW7L+1brULvDenurke1FmB7xGfOdwEiPLh/6HqwtlC8km56EUnD3eydQ&#10;caa/GRJmmD/JwGRsk4Fe30KcUpF2dH5z+CnQMktmwT39Uo+Q9CnyJAnKPwAGbDhp4MvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6NUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUoworcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="3C91A7AE" id="Group 50" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUoworcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maNYadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6Ww+my2zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKn0noMqiqVqpYA1VzPntVzRphZ2Mtdd7X9kgTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+9Yd9fQIfKuzCISqCHSKjL0dG1cEzSR8Xs6vLS+Jdkmu5uBj5lg015c0Z&#10;2Xz9y6lM5MOFMa1jGr0l3bgTNe7/qHluhFWRcRdKf0LWlgW/OOfMiI7kux6VQl+IoXA5oQJ7486N&#10;RL6Xm2OVIpc759cKIsVi/+D8INUyWaJJljyYZCIJPkhdR6l7zkjqyBlJfTtI3QofzoW+BZP1px41&#10;Y4uCr4O92kBE+dAo6uPi85yz1GHK8wTRZgqlbk9QyZfeNoYbMMvZ1TJkRcGSO70H2OTWf8FGlU2C&#10;Sg1ODfeEmuOFRx4IN2XagW7L+1brULvDenurke1FmB7xGfOdwEiPLh/6HqwtlC8km56EUnD3eydQ&#10;caa/GRJmmD/JwGRsk4Fe30KcUpF2dH5z+CnQMktmwT39Uo+Q9CnyJAnKPwAGbDhp4MvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6NUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUoworcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 51" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDf2JMZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Lq8Iw&#10;FIT3gv8hHMGdplV8UI0igiDufKHLQ3NuW25zUpKovf/+RhBcDjPzDbNct6YWT3K+sqwgHSYgiHOr&#10;Ky4UXM67wRyED8gaa8uk4I88rFfdzhIzbV98pOcpFCJC2GeooAyhyaT0eUkG/dA2xNH7sc5giNIV&#10;Ujt8Rbip5ShJptJgxXGhxIa2JeW/p4dRIMeHW/qQ0yO75n6Y+OttVm1ZqX6v3SxABGrDN/xp77WC&#10;SQrvL/EHyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN/YkxnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m309372,l,,,6096r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -9649,51 +9691,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="1B00B76B" id="Group 52" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrTux4bgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X522a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595fXPoNNsrdC2Ygp+eLDhTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29G5x8FeNXlZL+e1U55ZkuOOXm44px3YY1W12LvEZhm1aOaYh3ZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmjXCzsZa6ryv7UQTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI+Xny8uqU2cSfItzy9GwmVDXXlz&#10;SDZf/3YsE/lwZUxsSqS3pBx3JMf9HznPjbAqcu5C8U/I2rLgF+ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9g/OD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4Woa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBrTux4bgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="75D0E980" id="Group 52" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrTux4bgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X522a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595fXPoNNsrdC2Ygp+eLDhTRkLZmrrgPzb3&#10;ny45c16YUmgwquAvyvGb1ccP173N1Rk0oEuFjIIYl/e24I33Ns8yJxvVCXcCVhlyVoCd8LTFOitR&#10;9BS909nZYrHMesDSIkjlHH29G5x8FeNXlZL+e1U55ZkuOOXm44px3YY1W12LvEZhm1aOaYh3ZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5HQZVBVrVSxBqrmdPGqmjXCzsZa6ryv7UQTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+94d9fQQfKuzCISqCHSKjLxOj6uCZpI+Xny8uqU2cSfItzy9GwmVDXXlz&#10;SDZf/3YsE/lwZUxsSqS3pBx3JMf9HznPjbAqcu5C8U/I2rLgF+ecGdGRgNejVugLcRQuJ1Tgb9y5&#10;kcp3szOVKXK5c36tILIs9g/OD2otkyWaZMmDSSaS5oPadVS754zUjpyR2reD2q3w4VxoXTBZP2tT&#10;M3YpODvYqw1EmA+9mnqZ2kyZHjHazLHU8Rkq+dLbxngDZrm4Woa8KFhyp/cAm1/7T+CotVlYqcGp&#10;4aZQd7xy4oJwc7Yd6La8b7UO5Tust7ca2V6EIRKfMeMZjETp8qH5wdpC+ULa6UktBXe/dwIVZ/qb&#10;IXWGMZQMTMY2Gej1LcRhFZlH5zeHnwIts2QW3NOf9QhJpCJPsqD8A2DAhpMGvuw8VG3QTMxtyGjc&#10;0A8TrThXIhPjDAyDa76PqOOkXv0BAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBrTux4bgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 53" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWKQOkwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvIW9abou/qEaRSq7KHixKl4fzdu2bPNSmmjrtzeC4HGYmd8wi1VnKnGjxpWWFXwNIxDE&#10;mdUl5wpOx5/BDITzyBory6TgTg5Wy35vgbG2LR/olvpcBAi7GBUU3texlC4ryKAb2po4eH+2MeiD&#10;bHKpG2wD3FRyFEUTabDksFBgTUlB2X96NQpm28kh2rT6vtaXs/ndTcuE9olSnx/deg7CU+ff4Vd7&#10;qxWMv+H5JfwAuXwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlikDpMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6096r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="23502529" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -9785,51 +9827,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="688601E1" id="Group 54" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/IIuWcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maJcadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;n5acOS9MKTQYVfAX5fjN6uOH697mag4N6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdDafzS6zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKn0noMqiqVqpYA1VzPntVzRphZ2Mtdd7X9kgTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+9Yd9fQIfKuzCISqCHSKjL0dG1cEzSR8Xs6vlkniX5LpcXIx8y4aa8uaM&#10;bL7+5VQm8uHCmNYxjd6SbtyJGvd/1Dw3wqrIuAulPyFry4JfXHBmREfyXY9KoS/EULicUIG9cedG&#10;It/LzbFKkcud82sFkWKxf3B+kGqZLNEkSx5MMpEEH6Suo9Q9ZyR15Iykvh2kboUP50Lfgsn6U4+a&#10;sUXB18FebSCifGgU9XHxec5Z6jDleYJoM4VStyeo5EtvG8MNmMvz2TJkRcGSO70H2OTWf8FGlU2C&#10;Sg1ODfeEmuOFRx4IN2XagW7L+1brULvDenurke1FmB7xGfOdwEiPLh/6HqwtlC8km56EUnD3eydQ&#10;caa/GRJmmD/JwGRsk4Fe30KcUpF2dH5z+CnQMktmwT39Uo+Q9CnyJAnKPwAGbDhp4MvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6NUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/IIuWcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="3DF1409C" id="Group 54" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/IIuWcgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X50maJcadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fXPoNNsrdC2Ygp+fzThTRkLZmrrgPzb3&#10;n5acOS9MKTQYVfAX5fjN6uOH697mag4N6FIhoyDG5b0teOO9zbPMyUZ1wp2BVYacFWAnPG2xzkoU&#10;PUXvdDafzS6zHrC0CFI5R1/vBidfxfhVpaT/XlVOeaYLTrn5uGJct2HNVtcir1HYppVjGuIdWXSi&#10;NXTpMdSd8ILtsH0TqmslgoPKn0noMqiqVqpYA1VzPntVzRphZ2Mtdd7X9kgTUfuKp3eHlY/7Ndpn&#10;+4RD9mQ+gPzliJest3U+9Yd9fQIfKuzCISqCHSKjL0dG1cEzSR8Xs6vlkniX5LpcXIx8y4aa8uaM&#10;bL7+5VQm8uHCmNYxjd6SbtyJGvd/1Dw3wqrIuAulPyFry4JfXHBmREfyXY9KoS/EULicUIG9cedG&#10;It/LzbFKkcud82sFkWKxf3B+kGqZLNEkSx5MMpEEH6Suo9Q9ZyR15Iykvh2kboUP50Lfgsn6U4+a&#10;sUXB18FebSCifGgU9XHxec5Z6jDleYJoM4VStyeo5EtvG8MNmMvz2TJkRcGSO70H2OTWf8FGlU2C&#10;Sg1ODfeEmuOFRx4IN2XagW7L+1brULvDenurke1FmB7xGfOdwEiPLh/6HqwtlC8km56EUnD3eydQ&#10;caa/GRJmmD/JwGRsk4Fe30KcUpF2dH5z+CnQMktmwT39Uo+Q9CnyJAnKPwAGbDhp4MvOQ9UGvcTc&#10;hozGDf0r0YoDJTIxDr8wsab7iDqN6NUfAAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/IIuWcgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 55" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCg45UawAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOU5WqVKOIIIg7/9DloTm3Lbc5KUnU3re/EQSXw8x8wyzXranFk5yvLCsYDRMQxLnV&#10;FRcKLufdYA7CB2SNtWVS8Ece1qtuZ4mZti8+0vMUChEh7DNUUIbQZFL6vCSDfmgb4uj9WGcwROkK&#10;qR2+ItzUcpwkU2mw4rhQYkPbkvLf08MokJPDbfSQ0yO75n5I/fU2q7asVL/XbhYgArXhG/6091pB&#10;msL7S/wBcvUPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoOOVGsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m309372,l,,,6108r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -9886,51 +9928,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="130F7F64" id="Group 56" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6JBjCbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X510SxcYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595eXXsNDsodC2Ygi/PFpwpI6FsTV3wH0+3&#10;H9acOS9MKTQYVfBn5fjV5v27y97m6hwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6ex8sbjIesDSIkjlHH29GZx8E+NXlZL+e1U55ZkuOOXm44px3YU121yKvEZhm1aOaYg3ZNGJ&#10;1tClU6gb4QXbY/sqVNdKBAeVP5PQZVBVrVSxBqpmuXhRzRZhb2Mtdd7XdqKJqH3B05vDyvvDFu2j&#10;fcAhezLvQP5yxEvW2zqf+8O+PoGPFXbhEBXBjpHR54lRdfRM0sf1p9Wa2sSZJN/Fx9VIuGyoK68O&#10;yebr345lIh+ujIlNifSWlONO5Lj/I+exEVZFzl0o/gFZWxZ89ZkzIzoS8HbUCn0hjsLlhAr8jTs3&#10;UvlmdqYyRS73zm8VRJbF4c75Qa1lskSTLHk0yUTSfFC7jmr3nJHakTNS+25QuxU+nAutCybrZ21q&#10;xi4FZwcH9QQR5kOvpl6mNlOmJ4w2cyx1fIZKvvS2Md6AuVgu1iEvCpbc6T3A5tf+EzhqbRZWanBq&#10;uCnUHa+cuCDcnG0Hui1vW61D+Q7r3bVGdhBhiMRnzHgGI1G6fGh+sHZQPpN2elJLwd3vvUDFmf5m&#10;SJ1hDCUDk7FLBnp9DXFYRebR+afjT4GWWTIL7unPuockUpEnWVD+ATBgw0kDX/YeqjZoJuY2ZDRu&#10;6IeJVpwrkYlxBobBNd9H1GlSb/4AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6JBjCbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="7516CDB1" id="Group 56" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6JBjCbgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X510SxcYdYqhXYMB&#10;RVegHXZWZPkDk0WNUuL034+SLcdogQHrfJAp84kiH595eXXsNDsodC2Ygi/PFpwpI6FsTV3wH0+3&#10;H9acOS9MKTQYVfBn5fjV5v27y97m6hwa0KVCRkGMy3tb8MZ7m2eZk43qhDsDqww5K8BOeNpinZUo&#10;eore6ex8sbjIesDSIkjlHH29GZx8E+NXlZL+e1U55ZkuOOXm44px3YU121yKvEZhm1aOaYg3ZNGJ&#10;1tClU6gb4QXbY/sqVNdKBAeVP5PQZVBVrVSxBqpmuXhRzRZhb2Mtdd7XdqKJqH3B05vDyvvDFu2j&#10;fcAhezLvQP5yxEvW2zqf+8O+PoGPFXbhEBXBjpHR54lRdfRM0sf1p9Wa2sSZJN/Fx9VIuGyoK68O&#10;yebr345lIh+ujIlNifSWlONO5Lj/I+exEVZFzl0o/gFZWxZ89ZkzIzoS8HbUCn0hjsLlhAr8jTs3&#10;UvlmdqYyRS73zm8VRJbF4c75Qa1lskSTLHk0yUTSfFC7jmr3nJHakTNS+25QuxU+nAutCybrZ21q&#10;xi4FZwcH9QQR5kOvpl6mNlOmJ4w2cyx1fIZKvvS2Md6AuVgu1iEvCpbc6T3A5tf+EzhqbRZWanBq&#10;uCnUHa+cuCDcnG0Hui1vW61D+Q7r3bVGdhBhiMRnzHgGI1G6fGh+sHZQPpN2elJLwd3vvUDFmf5m&#10;SJ1hDCUDk7FLBnp9DXFYRebR+afjT4GWWTIL7unPuockUpEnWVD+ATBgw0kDX/YeqjZoJuY2ZDRu&#10;6IeJVpwrkYlxBobBNd9H1GlSb/4AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6JBjCbgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 57" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpEgWnwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kahUVJXkYglgpdoS6+P7GsSmn0bsluT/HtXEDwOM/MNs94OphFX6lxtWcF8FoEg&#10;LqyuuVTwdTm8rUA4j6yxsUwKRnKw3Uxe1pho23NO17MvRYCwS1BB5X2bSOmKigy6mW2Jg/drO4M+&#10;yK6UusM+wE0jF1EUS4M1h4UKW0orKv7O/0bBKovzaN/rcad/vs3ncVmndEqVep0Ouw8Qngb/DD/a&#10;mVbwvoT7l/AD5OYGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6RIFp8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6108r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5238D6" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -10022,51 +10064,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4B3E9DC4" id="Group 58" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQa5v1cgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22aNcYdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T1ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszy+zAbCyCFI5R1/vRidfxvh1raT/XtdOeaZLTrn5uGJcN2HNlteiaFDYtpNTGuIdWfSi&#10;M3TpIdSd8IJtsXsTqu8kgoPan0joM6jrTqpYA1Vzmr+qZoWwtbGWphgae6CJqH3F07vDysfdCu2z&#10;fcIxezIfQP5yxEs22KaY+8O+OYL3NfbhEBXB9pHRlwOjau+ZpI/n+eLqiniX5Lo8v5j4li015c0Z&#10;2X79y6lMFOOFMa1DGoMl3bgjNe7/qHluhVWRcRdKf0LWVSW/WHBmRE/yXU1KoS/EULicUIG9aecm&#10;It/LzaFKUcit8ysFkWKxe3B+lGqVLNEmS+5NMpEEH6Suo9Q9ZyR15IykvhmlboUP50LfgsmGY4/a&#10;qUXB18NOrSGifGgU9fH88xlnqcOU5xGizRxK3Z6hki+9bQw3Yi7zxUXIioIld3qPsNmt/4KNKpsF&#10;lRqcGu8JNccLDzwQbs60A91V953WoXaHzeZWI9uJMD3iM+U7g5EeXTH2PVgbqF5INgMJpeTu91ag&#10;4kx/MyTMMH+SgcnYJAO9voU4pSLt6Px6/1OgZZbMknv6pR4h6VMUSRKUfwCM2HDSwJeth7oLeom5&#10;jRlNG/pXohUHSmRiGn5hYs33EXUc0cs/AAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQa5v1cgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="1AA30096" id="Group 58" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQa5v1cgIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22aNcYdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T1ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszy+zAbCyCFI5R1/vRidfxvh1raT/XtdOeaZLTrn5uGJcN2HNlteiaFDYtpNTGuIdWfSi&#10;M3TpIdSd8IJtsXsTqu8kgoPan0joM6jrTqpYA1Vzmr+qZoWwtbGWphgae6CJqH3F07vDysfdCu2z&#10;fcIxezIfQP5yxEs22KaY+8O+OYL3NfbhEBXB9pHRlwOjau+ZpI/n+eLqiniX5Lo8v5j4li015c0Z&#10;2X79y6lMFOOFMa1DGoMl3bgjNe7/qHluhVWRcRdKf0LWVSW/WHBmRE/yXU1KoS/EULicUIG9aecm&#10;It/LzaFKUcit8ysFkWKxe3B+lGqVLNEmS+5NMpEEH6Suo9Q9ZyR15IykvhmlboUP50LfgsmGY4/a&#10;qUXB18NOrSGifGgU9fH88xlnqcOU5xGizRxK3Z6hki+9bQw3Yi7zxUXIioIld3qPsNmt/4KNKpsF&#10;lRqcGu8JNccLDzwQbs60A91V953WoXaHzeZWI9uJMD3iM+U7g5EeXTH2PVgbqF5INgMJpeTu91ag&#10;4kx/MyTMMH+SgcnYJAO9voU4pSLt6Px6/1OgZZbMknv6pR4h6VMUSRKUfwCM2HDSwJeth7oLeom5&#10;jRlNG/pXohUHSmRiGn5hYs33EXUc0cs/AAAA//8DAFBLAwQUAAYACAAAACEA6Z8BsNkAAAACAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBm93Ef5Q0m1KKeiqCrSC9TbPTJDQ7G7Lb&#10;JP32jl70MvB4jze/ly8n16qB+tB4NpDOElDEpbcNVwY+d693c1AhIltsPZOBCwVYFtdXOWbWj/xB&#10;wzZWSko4ZGigjrHLtA5lTQ7DzHfE4h197zCK7Cttexyl3LX6PkmetcOG5UONHa1rKk/bszPwNuK4&#10;ekhfhs3puL7sd0/vX5uUjLm9mVYLUJGm+BeGH3xBh0KYDv7MNqjWgAyJv1e8x7msOEgmAV3k+j96&#10;8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQa5v1cgIAAOoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDpnwGw2QAAAAIBAAAPAAAAAAAAAAAA&#10;AAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 59" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhrp8fwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOUxX13moUEQRx58/Fuzw0x7bYnJQkan17Iwguh5n5hpkvG1OJOzlfWlYw6CcgiDOr&#10;S84VnI6b3g8IH5A1VpZJwZM8LBft1hxTbR+8p/sh5CJC2KeooAihTqX0WUEGfd/WxNG7WGcwROly&#10;qR0+ItxUcpgkE2mw5LhQYE3rgrLr4WYUyNHuPLjJyZ5d/b8b+7/ztFyzUt1Os5qBCNSEb/jT3moF&#10;4194f4k/QC5eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACGunx/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m309372,l,,,6095r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -10123,51 +10165,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3D619535" id="Group 60" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBEYYybgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512S9EZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fXPoNNsrdC2Ygp+fLThTRkLZmrrgPzb3&#10;H644c16YUmgwquAvyvGb1ft3173N1QU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909nFYnGZ9YClRZDKOfp6Nzj5KsavKiX996pyyjNdcMrNxxXjug1rtroWeY3CNq0c0xAnZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5PQZVBVrVSxBqrmfPGqmjXCzsZa6ryv7UQTUfuKp5PDysf9Gu2z&#10;fcIhezIfQP5yxEvW2zqf+8O+PoIPFXbhEBXBDpHRl4lRdfBM0serT8srahNnknyXH5cj4bKhrrw5&#10;JJuvfzuWiXy4MiY2JdJbUo47kuP+j5znRlgVOXeh+CdkbUmpn3NmREcCXo9aoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/FpBZFnsH5wf1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXG4gwH3o19TK1mTI9YrSZY6njM1TypbeN8QbM5eLzMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+V9q3Uo32G9vdXI9iIMkfiMGc9gJEqXD80P1hbKF9JOT2opuPu9E6g4098M&#10;qTOMoWRgMrbJQK9vIQ6ryDw6vzn8FGiZJbPgnv6sR0giFXmSBeUfAAM2nDTwZeehaoNmYm5DRuOG&#10;fphoxbkSmRhnYBhc831EHSf16g8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBEYYybgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                    <v:group w14:anchorId="0070D0AF" id="Group 60" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBEYYybgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X512S9EZdYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SLcdogQHLfJAp84kiH595fXPoNNsrdC2Ygp+fLThTRkLZmrrgPzb3&#10;H644c16YUmgwquAvyvGb1ft3173N1QU0oEuFjIIYl/e24I33Ns8yJxvVCXcGVhlyVoCd8LTFOitR&#10;9BS909nFYnGZ9YClRZDKOfp6Nzj5KsavKiX996pyyjNdcMrNxxXjug1rtroWeY3CNq0c0xAnZNGJ&#10;1tClU6g74QXbYfsmVNdKBAeVP5PQZVBVrVSxBqrmfPGqmjXCzsZa6ryv7UQTUfuKp5PDysf9Gu2z&#10;fcIhezIfQP5yxEvW2zqf+8O+PoIPFXbhEBXBDpHRl4lRdfBM0serT8srahNnknyXH5cj4bKhrrw5&#10;JJuvfzuWiXy4MiY2JdJbUo47kuP+j5znRlgVOXeh+CdkbUmpn3NmREcCXo9aoS/EUbicUIG/cedG&#10;Kk9mZypT5HLn/FpBZFnsH5wf1FomSzTJkgeTTCTNB7XrqHbPGakdOSO1bwe1W+HDudC6YLJ+1qZm&#10;7FJwdrBXG4gwH3o19TK1mTI9YrSZY6njM1TypbeN8QbM5eLzMuRFwZI7vQfY/Np/AketzcJKDU4N&#10;N4W645UTF4Sbs+1At+V9q3Uo32G9vdXI9iIMkfiMGc9gJEqXD80P1hbKF9JOT2opuPu9E6g4098M&#10;qTOMoWRgMrbJQK9vIQ6ryDw6vzn8FGiZJbPgnv6sR0giFXmSBeUfAAM2nDTwZeehaoNmYm5DRuOG&#10;fphoxbkSmRhnYBhc831EHSf16g8AAAD//wMAUEsDBBQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hmYI3u0mDImk2pRT1VARbQbxNk2kSmp0N2W2S/nun&#10;XuxlmMcb3nwvW022VQP1vnFsIJ5HoIgLVzZcGfjavz2+gPIBucTWMRm4kIdVfn+XYVq6kT9p2IVK&#10;SQj7FA3UIXSp1r6oyaKfu45YvKPrLQaRfaXLHkcJt61eRNGzttiwfKixo01NxWl3tgbeRxzXSfw6&#10;bE/HzeVn//TxvY3JmIfZtF6CCjSF/2O44gs65MJ0cGcuvWoNSJHwN69ekixEH2SLQOeZvoXPfwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBEYYybgIAAPEFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsQJod2gAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;AMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                       <v:shape id="Graphic 61" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDH2/L1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RVyS1ZzsMFmFbEkJNCLaUuvD/dVpe5bcTdR/323UOhxmJlvmEM+m17caXSdZQXxNgJB&#10;XFvdcaPg/e242YNwHlljb5kULOQgzx5WB0y1nbii+9U3IkDYpaig9X5IpXR1Swbd1g7Ewfuyo0Ef&#10;5NhIPeIU4KaXuyhKpMGOw0KLA5Ut1d/Xm1GwPydV9DLppdCfH+Z0eepKei2VWj/OxTMIT7P/D/+1&#10;z1pBEsPvl/ADZPYDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx9vy9cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m8458200,l,,,6095r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="07BFEBB6" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -10259,51 +10301,51 @@
                                         <a:pt x="309372" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="39CB06E2" id="Group 62" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgZnDZcAIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjoXLMuMOsXQrsGA&#10;oivQDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8vDp2mh0UuhZMwecXM86UkVC2pi74j6fb&#10;D2vOnBemFBqMKvizcvxq8/7dZW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64S7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZqusBywtglTO0debwck3MX5VKem/V5VTnumCU24+rhjXXVizzaXIaxS2aeWYhnhDFp1o&#10;DV16CnUjvGB7bF+F6lqJ4KDyFxK6DKqqlSrWQNXMZy+q2SLsbaylzvvanmgial/w9Oaw8v6wRfto&#10;H3DInsw7kL8c8ZL1ts6n/rCvz+BjhV04REWwY2T0+cSoOnom6eNy9nm9Jt4luVbLjyPfsqGmvDoj&#10;m69/OZWJfLgwpnVKo7ekG3emxv0fNY+NsCoy7kLpD8jaMmTOmREdyXc7KoW+EEPhckIF9sadG4l8&#10;KzenKkUu985vFUSKxeHO+UGqZbJEkyx5NMlEEnyQuo5S95yR1JEzkvpukLoVPpwLfQsm6889asYW&#10;BV8HB/UEEeVDo6iPy08LzlKHKc8zRJsplLo9QSVfetsYbsCs5rN1yIqCJXd6D7DJrf+CjSqbBJUa&#10;nBruCTXHC088EG7KtAPdlret1qF2h/XuWiM7iDA94jPmO4GRHl0+9D1YOyifSTY9CaXg7vdeoOJM&#10;fzMkzDB/koHJ2CUDvb6GOKUi7ej80/GnQMssmQX39EvdQ9KnyJMkKP8AGLDhpIEvew9VG/QScxsy&#10;Gjf0r0QrDpTIxDj8wsSa7iPqPKI3fwAAAP//AwBQSwMEFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxH+UNJtSinoqgq0gvU2z0yQ0Oxuy2yT9&#10;9o5e9DLweI83v5cvJ9eqgfrQeDaQzhJQxKW3DVcGPnevd3NQISJbbD2TgQsFWBbXVzlm1o/8QcM2&#10;VkpKOGRooI6xy7QOZU0Ow8x3xOIdfe8wiuwrbXscpdy1+j5JnrXDhuVDjR2taypP27Mz8DbiuHpI&#10;X4bN6bi+7HdP71+blIy5vZlWC1CRpvgXhh98QYdCmA7+zDao1oAMib9XvMe5rDhIJgFd5Po/evEN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4GZw2XACAADqBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6Z8BsNkAAAACAQAADwAAAAAAAAAAAAAA&#10;AADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                    <v:group w14:anchorId="3750D305" id="Group 62" o:spid="_x0000_s1026" style="width:24.4pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgZnDZcAIAAOoFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtu2zAMfR+wfxD0vjoXLMuMOsXQrsGA&#10;oivQDntWZPmCyaJGKXH696NkKzFaYMA6P8iUeUSRh8e8vDp2mh0UuhZMwecXM86UkVC2pi74j6fb&#10;D2vOnBemFBqMKvizcvxq8/7dZW9ztYAGdKmQURDj8t4WvPHe5lnmZKM64S7AKkPOCrATnrZYZyWK&#10;nqJ3OlvMZqusBywtglTO0debwck3MX5VKem/V5VTnumCU24+rhjXXVizzaXIaxS2aeWYhnhDFp1o&#10;DV16CnUjvGB7bF+F6lqJ4KDyFxK6DKqqlSrWQNXMZy+q2SLsbaylzvvanmgial/w9Oaw8v6wRfto&#10;H3DInsw7kL8c8ZL1ts6n/rCvz+BjhV04REWwY2T0+cSoOnom6eNy9nm9Jt4luVbLjyPfsqGmvDoj&#10;m69/OZWJfLgwpnVKo7ekG3emxv0fNY+NsCoy7kLpD8jaMmTOmREdyXc7KoW+EEPhckIF9sadG4l8&#10;KzenKkUu985vFUSKxeHO+UGqZbJEkyx5NMlEEnyQuo5S95yR1JEzkvpukLoVPpwLfQsm6889asYW&#10;BV8HB/UEEeVDo6iPy08LzlKHKc8zRJsplLo9QSVfetsYbsCs5rN1yIqCJXd6D7DJrf+CjSqbBJUa&#10;nBruCTXHC088EG7KtAPdlret1qF2h/XuWiM7iDA94jPmO4GRHl0+9D1YOyifSTY9CaXg7vdeoOJM&#10;fzMkzDB/koHJ2CUDvb6GOKUi7ej80/GnQMssmQX39EvdQ9KnyJMkKP8AGLDhpIEvew9VG/QScxsy&#10;Gjf0r0QrDpTIxDj8wsSa7iPqPKI3fwAAAP//AwBQSwMEFAAGAAgAAAAhAOmfAbDZAAAAAgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdxH+UNJtSinoqgq0gvU2z0yQ0Oxuy2yT9&#10;9o5e9DLweI83v5cvJ9eqgfrQeDaQzhJQxKW3DVcGPnevd3NQISJbbD2TgQsFWBbXVzlm1o/8QcM2&#10;VkpKOGRooI6xy7QOZU0Ow8x3xOIdfe8wiuwrbXscpdy1+j5JnrXDhuVDjR2taypP27Mz8DbiuHpI&#10;X4bN6bi+7HdP71+blIy5vZlWC1CRpvgXhh98QYdCmA7+zDao1oAMib9XvMe5rDhIJgFd5Po/evEN&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4GZw2XACAADqBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6Z8BsNkAAAACAQAADwAAAAAAAAAAAAAA&#10;AADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
                       <v:shape id="Graphic 63" o:spid="_x0000_s1027" style="position:absolute;width:309880;height:6350;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="309880,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOKmJIwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvjeyaOMWNYkqgUHxL0pIcF2tjm1grIym2+/dRoZDjMDNvmHU5m16M5HxnWUG6SEAQ&#10;11Z33Cj4Pny+vIHwAVljb5kU/JKHcvP4sMZC24l3NO5DIyKEfYEK2hCGQkpft2TQL+xAHL2zdQZD&#10;lK6R2uEU4aaXr0mSS4Mdx4UWB9q2VF/2V6NAZtUxvcp8x244VUv/c1x1W1bq+Wn+eAcRaA738H/7&#10;SyvIM/j7En+A3NwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjipiSMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m309372,l,,,6108r309372,l309372,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
@@ -10360,51 +10402,51 @@
                                         <a:pt x="8458200" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="732290C4" id="Group 64" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyctmVbQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512awkmThntGgal&#10;K7Rlz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edbXR86zfYKXQum4OdnC86UkVC2pi74y/Pd&#10;pyVnzgtTCg1GFfxVOX69/vhh1dtcXUADulTIKIhxeW8L3nhv8yxzslGdcGdglSFnBdgJT1ussxJF&#10;T9E7nV0sFldZD1haBKmco6+3g5OvY/yqUtL/qCqnPNMFp9x8XDGu27Bm65XIaxS2aeWYhjghi060&#10;hi6dQt0KL9gO23ehulYiOKj8mYQug6pqpYo1UDXnizfVbBB2NtZS531tJ5qI2jc8nRxWPuw3aJ/s&#10;Iw7Zk3kP8pcjXrLe1vncH/b1EXyosAuHqAh2iIy+Toyqg2eSPi6/XC6pTZxJ8l19vhwJlw115d0h&#10;2Xz727FM5MOVMbEpkd6SctyRHPd/5Dw1wqrIuQvFPyJrS0r9kjMjOhLwZtQKfSGOwuWECvyNOzdS&#10;eTI7U5kilzvnNwoiy2J/7/yg1jJZokmWPJhkImk+qF1HtXvOSO3IGal9O6jdCh/OhdYFk/WzNjVj&#10;l4Kzg716hgjzoVdTL1ObKdMjRps5ljo+QyVfetsYb8BcnS+WIS8KltzpPcDm1/4TOGptFlZqcGq4&#10;KdQdr5y4INycbQe6Le9arUP5DuvtjUa2F2GIxGfMeAYjUbp8aH6wtlC+knZ6UkvB3e+dQMWZ/m5I&#10;nWEMJQOTsU0Gen0DcVhF5tH558NPgZZZMgvu6c96gCRSkSdZUP4BMGDDSQNfdx6qNmgm5jZkNG7o&#10;h4lWnCuRiXEGhsE130fUcVKv/wAAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJy2ZVtAgAA8QUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
+                    <v:group w14:anchorId="54412B96" id="Group 64" o:spid="_x0000_s1026" style="width:666pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="84582,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyctmVbQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9r2zAQfh/sfxB6X512awkmThntGgal&#10;K7Rlz4os/2CyTjspcfrf7yRbjmlhsMwP8sn36XT33edbXR86zfYKXQum4OdnC86UkVC2pi74y/Pd&#10;pyVnzgtTCg1GFfxVOX69/vhh1dtcXUADulTIKIhxeW8L3nhv8yxzslGdcGdglSFnBdgJT1ussxJF&#10;T9E7nV0sFldZD1haBKmco6+3g5OvY/yqUtL/qCqnPNMFp9x8XDGu27Bm65XIaxS2aeWYhjghi060&#10;hi6dQt0KL9gO23ehulYiOKj8mYQug6pqpYo1UDXnizfVbBB2NtZS531tJ5qI2jc8nRxWPuw3aJ/s&#10;Iw7Zk3kP8pcjXrLe1vncH/b1EXyosAuHqAh2iIy+Toyqg2eSPi6/XC6pTZxJ8l19vhwJlw115d0h&#10;2Xz727FM5MOVMbEpkd6SctyRHPd/5Dw1wqrIuQvFPyJrS0r9kjMjOhLwZtQKfSGOwuWECvyNOzdS&#10;eTI7U5kilzvnNwoiy2J/7/yg1jJZokmWPJhkImk+qF1HtXvOSO3IGal9O6jdCh/OhdYFk/WzNjVj&#10;l4Kzg716hgjzoVdTL1ObKdMjRps5ljo+QyVfetsYb8BcnS+WIS8KltzpPcDm1/4TOGptFlZqcGq4&#10;KdQdr5y4INycbQe6Le9arUP5DuvtjUa2F2GIxGfMeAYjUbp8aH6wtlC+knZ6UkvB3e+dQMWZ/m5I&#10;nWEMJQOTsU0Gen0DcVhF5tH558NPgZZZMgvu6c96gCRSkSdZUP4BMGDDSQNfdx6qNmgm5jZkNG7o&#10;h4lWnCuRiXEGhsE130fUcVKv/wAAAP//AwBQSwMEFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2GZgje7SYMiaTalFPVUBFtBvE2TaRKanQ3ZbZL+e6de&#10;7GWYxxvefC9bTbZVA/W+cWwgnkegiAtXNlwZ+Nq/Pb6A8gG5xNYxGbiQh1V+f5dhWrqRP2nYhUpJ&#10;CPsUDdQhdKnWvqjJop+7jli8o+stBpF9pcseRwm3rV5E0bO22LB8qLGjTU3FaXe2Bt5HHNdJ/Dps&#10;T8fN5Wf/9PG9jcmYh9m0XoIKNIX/Y7jiCzrkwnRwZy69ag1IkfA3r16SLEQfZItA55m+hc9/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJy2ZVtAgAA8QUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOxAmh3aAAAABAEAAA8AAAAAAAAAAAAAAAAA&#10;xwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;">
                       <v:shape id="Graphic 65" o:spid="_x0000_s1027" style="position:absolute;width:84582;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="8458200,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC44PT2xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9md0KxpC6ikQqFnoxWnp9ZF+T0OzbkN2a+O+7hYLHYWa+YdbbyXbiSoNvHWt4ThQI&#10;4sqZlmsNl/PrPAPhA7LBzjFpuJGH7eZhtsbcuJFPdC1DLSKEfY4amhD6XEpfNWTRJ64njt6XGyyG&#10;KIdamgHHCLedXCiVSostx4UGeyoaqr7LH6shO6YntR/NbWc+P+zhbdUW9F5o/fQ47V5ABJrCPfzf&#10;PhoN6RL+vsQfIDe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALjg9PbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m8458200,l,,,6108r8458200,l8458200,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="094B9C52" w14:textId="77777777" w:rsidR="00EA6776" w:rsidRDefault="00A16815">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -10439,98 +10481,110 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA6776"/>
+    <w:rsid w:val="001C3580"/>
     <w:rsid w:val="00583AE3"/>
     <w:rsid w:val="007657C4"/>
+    <w:rsid w:val="00795F06"/>
+    <w:rsid w:val="008A69CF"/>
     <w:rsid w:val="009F4C15"/>
     <w:rsid w:val="00A16815"/>
     <w:rsid w:val="00B85207"/>
     <w:rsid w:val="00BB2B89"/>
+    <w:rsid w:val="00BC1402"/>
     <w:rsid w:val="00EA6776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="340A216B"/>
   <w15:docId w15:val="{45BC208C-121E-472D-ABC1-56F5C88C7A62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -10988,51 +11042,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="141"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11287,180 +11341,152 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A7E6C89982BBFA40AD8012DACA8A907F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e64021b8216100b2ca45c954cd69c0c5">
-[...2 lines deleted...]
-    <xsd:import namespace="338e5083-a46f-4766-8e64-ee827b9e16b3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001B99F2764389D14292225351B0A44177" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fa926dd95cf8f512ab8b3936f00a53d4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a19951b7-df7b-4791-9833-7eead592f30e" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af85006c158d9711332a852b9187dcf6" ns2:_="" ns3:_="">
+    <xsd:import namespace="a19951b7-df7b-4791-9833-7eead592f30e"/>
+    <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e12619c7-9a19-4dc6-ad29-a355e3b803fe" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a19951b7-df7b-4791-9833-7eead592f30e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="338e5083-a46f-4766-8e64-ee827b9e16b3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4849ad2a-2ca5-43ab-86ed-7830c2893a31}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="338e5083-a46f-4766-8e64-ee827b9e16b3">
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e521af78-0745-4cab-a9ea-c150cb8fd0ff}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7b83dbe2-6fd2-449a-a932-0d75829bf641">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -11539,126 +11565,155 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e12619c7-9a19-4dc6-ad29-a355e3b803fe">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a19951b7-df7b-4791-9833-7eead592f30e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="338e5083-a46f-4766-8e64-ee827b9e16b3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3E86F0C-A29D-4865-8C94-582985EE3AB5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D69852A-C09C-4371-A4C5-58961FD7882E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a19951b7-df7b-4791-9833-7eead592f30e"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3F2F4E-FFC1-4F18-8F66-DF2861752D05}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3F2F4E-FFC1-4F18-8F66-DF2861752D05}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73205401-523F-49D0-BE34-EEC7BB6D4461}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73205401-523F-49D0-BE34-EEC7BB6D4461}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a19951b7-df7b-4791-9833-7eead592f30e"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>485</Words>
   <Characters>2766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches</dc:title>
-  <dc:subject>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches</dc:subject>
+  <dc:title>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches-Haitian Creole</dc:title>
+  <dc:subject>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches-Haitian Creole</dc:subject>
   <dc:creator>Massachusetts Office of Coastal Zone Management (CZM)</dc:creator>
-  <cp:keywords>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches</cp:keywords>
+  <cp:keywords>COASTSWEEP Volunteer Sign-In Waiver Form for DCR Beaches-Haitian Creole</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100A7E6C89982BBFA40AD8012DACA8A907F</vt:lpwstr>
+    <vt:lpwstr>0x0101001B99F2764389D14292225351B0A44177</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Created">
     <vt:filetime>2025-05-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
     <vt:filetime>2025-05-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Order">
     <vt:lpwstr>566800.000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Producer">
     <vt:lpwstr>Adobe PDF Library 25.1.250</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SourceModified">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>