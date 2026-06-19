--- v0 (2025-10-24)
+++ v1 (2026-06-19)
@@ -1,5867 +1,5852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3707D13F" w14:textId="77777777" w:rsidR="00A74CA7" w:rsidRPr="00E64AC7" w:rsidRDefault="00A74CA7" w:rsidP="00B55CD5">
-[...1 lines deleted...]
-        <w:framePr w:w="7905" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2017" w:y="415"/>
+    <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:framePr w:w="6926" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2949" w:y="406"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E64AC7">
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk203127234"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F32F09" w14:textId="77777777" w:rsidR="00A74CA7" w:rsidRPr="00E64AC7" w:rsidRDefault="00A74CA7" w:rsidP="00B55CD5">
-[...1 lines deleted...]
-        <w:framePr w:w="7905" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2017" w:y="415"/>
+    <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2949" w:y="406"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Executive Office of Health and Human Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE9E88A" w14:textId="635A6638" w:rsidR="00D76119" w:rsidRDefault="000537DA" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2949" w:y="406"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0958205A" w14:textId="649090FC" w:rsidR="006D06D9" w:rsidRPr="00951305" w:rsidRDefault="00CD2041" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2949" w:y="406"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BFC7A4" w14:textId="2D612E9F" w:rsidR="0017749A" w:rsidRPr="0017749A" w:rsidRDefault="004A79A3" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="6926" w:wrap="notBeside" w:vAnchor="page" w:x="2949" w:y="406"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>305 South Street, Jamaica Plain, MA  02130</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DDC802" w14:textId="7D055985" w:rsidR="00BA4055" w:rsidRDefault="00BA4055" w:rsidP="00E814A1">
+      <w:pPr>
+        <w:framePr w:w="2300" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+        <w:ind w:left="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666C571B" w14:textId="59863199" w:rsidR="00D704C6" w:rsidRDefault="00E83AA0" w:rsidP="00E83AA0">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...72 lines deleted...]
-        <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001011D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>www.mass.gov/state-public-health-laboratory-services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DC6CA9">
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...553 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7460ACBC" wp14:editId="50EA64DD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2651EE28" wp14:editId="3F443090">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-166255</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>237490</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-197427</wp:posOffset>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>210185</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="987552" cy="1179576"/>
-[...8 lines deleted...]
-            </wp:docPr>
+            <wp:extent cx="960120" cy="960120"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21000"/>
+                <wp:lineTo x="21000" y="21000"/>
+                <wp:lineTo x="21000" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="987552" cy="1179576"/>
+                      <a:ext cx="960120" cy="960120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC8B450" w14:textId="0083E68A" w:rsidR="00A74CA7" w:rsidRDefault="00A74CA7" w:rsidP="00A74CA7">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-49"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2245"/>
+        <w:gridCol w:w="5405"/>
+        <w:gridCol w:w="2790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EE7038" w14:paraId="5EF3560E" w14:textId="77777777" w:rsidTr="00EE7038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DFBB17" w14:textId="42BEAF4B" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Maura T. Healey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12192682" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E7068E" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D4187F" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kiame Mahaniah, MD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE7038" w14:paraId="6F014DBD" w14:textId="77777777" w:rsidTr="00EE7038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38393ECA" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Governor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="072A8DD9" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4905"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001011D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MA State Public Health Laboratory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069075BB" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D4187F" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Secretary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE7038" w14:paraId="468E4A9F" w14:textId="77777777" w:rsidTr="00EE7038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20103E74" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A38A61C" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="001011D5" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4905"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001011D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CLIA # 22D0650270</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A493BF7" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE7038" w14:paraId="5A39B04C" w14:textId="77777777" w:rsidTr="00EE7038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD19212" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kimberley Driscoll</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DDB45A" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4905"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001011D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tel: (617) 983-6201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015CA52F" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D4187F" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Robert Goldstein, MD, PhD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE7038" w14:paraId="198C0EC6" w14:textId="77777777" w:rsidTr="00EE7038">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="722D449A" w14:textId="7C11E7FB" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lieutenant Governor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D544FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DADA9F3" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D72315" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4905"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001011D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fax: (617) 983-6210 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5DBF99" w14:textId="77777777" w:rsidR="00EE7038" w:rsidRPr="00D4187F" w:rsidRDefault="00EE7038" w:rsidP="00EE7038">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4187F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Commissioner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59E5A20A" w14:textId="77777777" w:rsidR="00E83AA0" w:rsidRDefault="00E83AA0" w:rsidP="00E32850">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE93D28" w14:textId="51E1AE39" w:rsidR="00EB206B" w:rsidRPr="00E32850" w:rsidRDefault="00EB206B" w:rsidP="00E32850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32850">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                                  </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003809EC" w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="003809EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003809EC" w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Laboratory Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796F15C6" w14:textId="77777777" w:rsidR="001011D5" w:rsidRPr="001011D5" w:rsidRDefault="001011D5" w:rsidP="001011D5">
+    <w:p w14:paraId="6CEC5786" w14:textId="78B053A0" w:rsidR="00EB206B" w:rsidRPr="00E32850" w:rsidRDefault="00EB206B" w:rsidP="00E32850">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FROM</w:t>
+      </w:r>
+      <w:r w:rsidR="003809EC" w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003809EC" w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nicolas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Epie PhD, HCLD, TS (ABB); MLS(ASCP)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Laboratory Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453EF92A" w14:textId="3F9AA7CA" w:rsidR="00EB206B" w:rsidRPr="00E32850" w:rsidRDefault="00EB206B" w:rsidP="00E32850">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006B6E4A" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B6E4A" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Collection, Handling and </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E4A" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport of Suspect VHF Specimens to the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E4A" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MA State Public Health Laboratory (MASPHL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE9A51D" w14:textId="58B97A09" w:rsidR="00EB206B" w:rsidRPr="00E32850" w:rsidRDefault="00EB206B" w:rsidP="00E32850">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DATE:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32850">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003809EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5FA514" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4905"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...18 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02813054">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001011D5">
+        </w:rPr>
+        <w:t>ALL specimens sent for viral hemorrhagic fever (VHF) testing must be pre-approved by ID Epidemiology at 617-983-6800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02813054">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:iCs/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>CLIA # 22D0650270</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5479C708" w14:textId="77777777" w:rsidR="001011D5" w:rsidRPr="001011D5" w:rsidRDefault="001011D5" w:rsidP="001011D5">
-[...59 lines deleted...]
-        <w:r w:rsidR="00162B48" w:rsidRPr="001011D5">
+    <w:p w14:paraId="364CF1D1" w14:textId="322D2CBD" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="003F7343">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
             <w:bCs/>
-            <w:iCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>www.mass.gov/state-public-health-laboratory-services</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:id w:val="1343292527"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003F7343">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CE1D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Notify your facility’s clinical laboratory director/supervisor prior to s</w:t>
+      </w:r>
+      <w:r w:rsidR="7D17A32D" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pecimen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collection.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67BFBA41" w14:textId="77777777" w:rsidR="00586C2D" w:rsidRDefault="00586C2D" w:rsidP="00162B48">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6CF28737" w14:textId="19461F58" w:rsidR="003F7343" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1651056566"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F8533B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CE1D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Assemble collection and transport supplies and review PPE procedures prior to room entry. Follow established</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B6896FB" w14:textId="60F9BC75" w:rsidR="001011D5" w:rsidRPr="001011D5" w:rsidRDefault="001011D5" w:rsidP="00162B48">
-[...27 lines deleted...]
-        <w:t>Clinical and Laboratory Partners</w:t>
+    <w:p w14:paraId="567E6677" w14:textId="77777777" w:rsidR="003F7343" w:rsidRDefault="00EE63A3" w:rsidP="003F7343">
+      <w:pPr>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>facility collection protocols.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3674E105" w14:textId="77777777" w:rsidR="001011D5" w:rsidRPr="00DA43F7" w:rsidRDefault="001011D5" w:rsidP="00586C2D">
-[...86 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="27D3DDD3" w14:textId="77777777" w:rsidR="003F7343" w:rsidRDefault="003F7343" w:rsidP="003F7343">
+      <w:pPr>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...162 lines deleted...]
-        <w:r w:rsidR="008C144F" w:rsidRPr="008C144F">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00905E6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/viral-hemorrhagic-fevers/hcp/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4372CB02" w14:textId="681E9546" w:rsidR="00E477AA" w:rsidRPr="00E64AC7" w:rsidRDefault="002135C4" w:rsidP="001E0C28">
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="7E17BB7B" w14:textId="6178CC4B" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="003809EC" w:rsidP="003809EC">
+      <w:pPr>
+        <w:ind w:firstLine="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="002135C4">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003D64C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-collection.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C144F">
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008C144F">
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.cdc.gov/viral-hemorrhagic-fevers/hcp/index.html"</w:instrText>
       </w:r>
-      <w:r w:rsidR="008C144F">
-[...6 lines deleted...]
-      <w:r w:rsidR="008C144F">
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5CFD25" w14:textId="5B09D9A3" w:rsidR="00DC51D3" w:rsidRDefault="008C144F" w:rsidP="001E0C28">
-[...6 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="6F805D82" w14:textId="3EFD8923" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E477AA" w:rsidRPr="001E0C28">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-84380502"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F8533B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C22F34">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wearing appropriate PPE, draw </w:t>
       </w:r>
-      <w:r w:rsidR="00E477AA" w:rsidRPr="001E0C28">
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
-      <w:r w:rsidR="00E477AA" w:rsidRPr="001E0C28">
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (&gt; 4 mL) purple top (EDTA) plastic tubes of blood with safety needles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E2ECB0" w14:textId="76734898" w:rsidR="00E477AA" w:rsidRPr="001E0C28" w:rsidRDefault="001E0C28" w:rsidP="002135C4">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2A903FEF" w14:textId="602B6011" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1668053926"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CE1D71">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C22F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Label both tubes with two primary identifiers (e.g. patient first and last name, MRN, or date of birth).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF18977" w14:textId="7728C97E" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00F8533B">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1169526461"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CE1D71">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CE1D71" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disinfect tubes with the EPA-approved disinfectant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F54A4EA" w14:textId="77777777" w:rsidR="00C22F34" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Label</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1246647085"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CE1D71">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CE1D71" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC51D3">
+      <w:r w:rsidR="00C22F34">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">both tubes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">with two primary </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">Place both tubes in a sealable plastic bag containing adsorbent material. Disinfect the outside of the bag with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk180142740"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>identifiers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
+        <w:t>EPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1D71">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (e.g</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1CBA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
+        <w:t>approved disinfectant.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="17821FA0" w14:textId="1EC3097E" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patient first and last name, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC51D3">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-628172055"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C22F34">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C22F34" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MRN, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B50F8C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>date of birth)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E477AA" w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">Place the bag in a durable, leak-proof secondary transport container. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7604044E" w14:textId="06D3DD97" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1990134181"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C22F34">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C22F34" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disinfect outside of the secondary container with EPA-approved disinfectant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C72456" w14:textId="1B071759" w:rsidR="00E477AA" w:rsidRPr="002135C4" w:rsidRDefault="00E477AA" w:rsidP="002135C4">
-[...6 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="3CF77213" w14:textId="77777777" w:rsidR="00C22F34" w:rsidRDefault="00E83AA0" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E0C28">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="298959311"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C22F34">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C22F34" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Disinfect tube</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002135C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C22F34">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with the approved </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002135C4">
+        <w:t>Hand-carry the secondary container to the facility laboratory and physically hand it off to the laboratory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CAF11C" w14:textId="38981201" w:rsidR="00EE63A3" w:rsidRPr="00C22F34" w:rsidRDefault="00EE63A3" w:rsidP="00CB024A">
+      <w:pPr>
+        <w:ind w:left="450"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPA-approved </w:t>
-[...8 lines deleted...]
-        <w:t>disinfectant.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Do NOT use the pneumatic tube or other automated transport system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613EFD21" w14:textId="11EF06E4" w:rsidR="00E477AA" w:rsidRPr="001E0C28" w:rsidRDefault="00E477AA" w:rsidP="00E64AC7">
-[...112 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7F61C510" w14:textId="77777777" w:rsidR="00C22F34" w:rsidRPr="00166A9B" w:rsidRDefault="00C22F34" w:rsidP="00166A9B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...140 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="276A4372" w14:textId="4B089F78" w:rsidR="7EDB848C" w:rsidRPr="00166A9B" w:rsidRDefault="00EE63A3" w:rsidP="00166A9B">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E0C28">
+      <w:r w:rsidRPr="02813054">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sample Packaging for Transport to the MA </w:t>
-[...19 lines deleted...]
-        <w:t>PHL</w:t>
+        <w:t>Sample Packaging for Transport to the MA SPHL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E3B181" w14:textId="3BDFF34E" w:rsidR="00E477AA" w:rsidRPr="00E64AC7" w:rsidRDefault="00E15280" w:rsidP="00B50F8C">
+    <w:p w14:paraId="1D1D5E5D" w14:textId="3EEDCA24" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E64AC7">
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Each laboratory that packages and ships specimens is required to comply with U.S. Department of Transportation (USDOT) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E52281" w:rsidRPr="00E64AC7">
+        <w:t>Each laboratory that packages and ships specimens is required to comply with U.S. Department of Transportation (US</w:t>
+      </w:r>
+      <w:r w:rsidR="260D75C7" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>and/or</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E64AC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> International Air Transport Association (IATA) regulations when shipping by air. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E64AC7" w:rsidDel="00E15280">
+        <w:t>DOT) and/or International Air Transport Association (IATA) regulations when shipping by air. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7EDB848C" w:rsidDel="00E15280">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211D5005" w14:textId="52B116E3" w:rsidR="00E477AA" w:rsidRPr="001E0C28" w:rsidRDefault="00E477AA" w:rsidP="001E0C28">
-[...6 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="0AB9D82D" w14:textId="61DD89A8" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00626740">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E0C28">
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-883092724"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00166A9B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00166A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Remove the sealed bag containing tubes from the transport container and disinfect the exterior surface.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A6E747" w14:textId="1CC8D1E0" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00166A9B">
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remove </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B57FEB">
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1893843882"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00166A9B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00166A9B" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005B5145">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166A9B">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>sealed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E0C28">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bag </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D3417">
+        <w:t xml:space="preserve">Verify that tubes are appropriately labeled and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">containing tubes </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E0C28">
+        <w:t>place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">from the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008338F5">
+        <w:t xml:space="preserve"> in the secondary packaging container with cushioning materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0359B9" w14:textId="66543D55" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">transport </w:t>
-[...461 lines deleted...]
-          <w:color w:val="000000"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="786170728"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00166A9B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00166A9B" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A14F4" w:rsidRPr="001E0C28">
-[...99 lines deleted...]
-        <w:r w:rsidR="00B57FEB" w:rsidRPr="001F3C62">
+      <w:r w:rsidR="00DC6CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the MA SPHL Specimen Submission Form with patient information and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a separate sealed bag.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00166A9B" w:rsidRPr="003D64C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
+          <w:t>https://www.mass.gov/lists/state-public-health-laboratory-specimen-submission-forms</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4795DA42" w14:textId="4BEB1A95" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00626740">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1982115058"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00CB024A">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00CB024A" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Place the secondary packaging container inside the tertiary rigid outer packaging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE2FDD3" w14:textId="1567A105" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00DC6CA9">
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="77104909"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DC6CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC6CA9" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>frozen ice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> packs and the bagged MA SPHL Specimen Submission Form between the secondary and outer packaging container.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F8C899" w14:textId="6B613736" w:rsidR="00EE63A3" w:rsidRPr="00626740" w:rsidRDefault="00E83AA0" w:rsidP="00626740">
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-842703846"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00DC6CA9">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00DC6CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finish packaging </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Div. 6.2 Packaging and Shipping Guidelines. NOTE: Motor vehicle courier transport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mustinclude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a completed DOT shipper’s manifest form (attached) and DOT ERG Guide 158. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
           <w:t>https://www.phmsa.dot.gov/sites/phmsa.dot.gov/files/2024-04/ERG2024-Eng-Web-a.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00900ED7">
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3772B2D0" w14:textId="77777777" w:rsidR="002A6694" w:rsidRPr="00E64AC7" w:rsidRDefault="002A6694" w:rsidP="00E64AC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D525500" w14:textId="1023D684" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00E83AA0" w:rsidP="00626740">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-649601414"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00A214AB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Tahoma" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A214AB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="12"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Call MA SPHL (24/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E95D68" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005775CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005775CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE63A3" w:rsidRPr="00EE63A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>617-590-6390 to arrange transportation.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="10D365F2" w14:textId="1DE82BFB" w:rsidR="00A42670" w:rsidRPr="00E64AC7" w:rsidRDefault="003F1CBA" w:rsidP="00DC51D3">
-[...131 lines deleted...]
-    <w:p w14:paraId="6D097FC6" w14:textId="4F711A4A" w:rsidR="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="0098128F">
+    <w:p w14:paraId="0C85890B" w14:textId="2C5FBF97" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E64AC7">
+      <w:r w:rsidRPr="02813054">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Triple Packaging System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9D95F4" w14:textId="77777777" w:rsidR="00B57FEB" w:rsidRPr="00E64AC7" w:rsidRDefault="00B57FEB" w:rsidP="0098128F">
+    <w:p w14:paraId="79E734F2" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2077C039" w14:textId="07654980" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
-[...11 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="0195E63B" w14:textId="1B589F3B" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="0098128F" w:rsidRPr="00B57FEB">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="02813054">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:noProof/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-packing.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A42670" w:rsidRPr="00B57FEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62F2AA12" wp14:editId="382D809B">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B6703C8" wp14:editId="7FBF2CE8">
+            <wp:extent cx="5365356" cy="3842647"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Picture 1" descr="Diagram of Triple Packaging System:&#10;-Rigid Outer Packaging&#10;-Watertight Secondary Packaging with List of Contents&#10;-Watertight Primary Plastic Receptacle-if multiple fragile primary receptacles are placed in a single secondary packaging, they must be either individually wrapped or separated so as to prevent contact between them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Picture 1" descr="Diagram of Triple Packaging System:&#10;-Rigid Outer Packaging&#10;-Watertight Secondary Packaging with List of Contents&#10;-Watertight Primary Plastic Receptacle-if multiple fragile primary receptacles are placed in a single secondary packaging, they must be either individually wrapped or separated so as to prevent contact between them."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6410325" cy="4591050"/>
+                      <a:ext cx="5365356" cy="3842647"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDF78F3" w14:textId="77777777" w:rsidR="00B57FEB" w:rsidRPr="00E477AA" w:rsidRDefault="00B57FEB" w:rsidP="00E477AA">
-[...7 lines deleted...]
-    <w:p w14:paraId="54B3AD06" w14:textId="2717DE28" w:rsidR="00E477AA" w:rsidRPr="00E64AC7" w:rsidRDefault="0098128F" w:rsidP="00E64AC7">
+    <w:p w14:paraId="27F014F7" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E64AC7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7EDB848C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="1C1D1F"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>All people involved in packaging and shipping potentially infectious substances should be trained and certified in compliance</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00900ED7">
+        <w:t>All people involved in packaging and shipping potentially infectious substances should be trained and certified in compliance with DOT or IATA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40611AFA" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="1C1D1F"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with DOT or IATA.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6778A217" w14:textId="77777777" w:rsidR="00900ED7" w:rsidRDefault="00900ED7" w:rsidP="00900ED7">
+    <w:p w14:paraId="6854BB17" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="1C1D1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00EE63A3">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="1C1D1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">U.S. DOT Hazardous Materials Information Center at 1-800-467-4922. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00E64AC7">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00EE63A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.ecfr.gov/current/title-49/subtitle-B/chapter-I/subchapter-C/part-173/subpart-E/section-173.196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5421A8A5" w14:textId="77777777" w:rsidR="0098128F" w:rsidRPr="00E64AC7" w:rsidRDefault="0098128F" w:rsidP="0098128F">
+    <w:p w14:paraId="159A4C22" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="1C1D1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AEE29E7" w14:textId="7C6F4B64" w:rsidR="0098128F" w:rsidRPr="00E64AC7" w:rsidRDefault="00900ED7" w:rsidP="00E64AC7">
+    <w:p w14:paraId="5B67619B" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="00EE63A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7EDB848C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IATA </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="000D3417" w:rsidRPr="00E64AC7">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="7EDB848C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:smallCaps/>
+            <w:color w:val="0000FF"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.iata.org/en/publications/store/infectious-substances-shipping-regulations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BEF212D" w14:textId="77777777" w:rsidR="00685C6F" w:rsidRDefault="00685C6F" w:rsidP="00E64AC7">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="5A4DE1E9" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7021B37C" w14:textId="1BA39B49" w:rsidR="7EDB848C" w:rsidRDefault="7EDB848C" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E228E53" w14:textId="77777777" w:rsidR="009525D8" w:rsidRDefault="009525D8" w:rsidP="00E64AC7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7B7F8FE3" w14:textId="30248478" w:rsidR="7EDB848C" w:rsidRDefault="7EDB848C" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC0ECF7" w14:textId="77777777" w:rsidR="00C97F1B" w:rsidRDefault="00C97F1B" w:rsidP="00E64AC7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="400EDDE9" w14:textId="6A0BC9CD" w:rsidR="7EDB848C" w:rsidRDefault="7EDB848C" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBD5226" w14:textId="77777777" w:rsidR="009525D8" w:rsidRDefault="009525D8" w:rsidP="00E64AC7">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="08C1002E" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="306A0BD8" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00685C6F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3559C5F9" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="13912340" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C6C5B4" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8B419E" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034B25C5" w14:textId="77777777" w:rsidR="00E5607A" w:rsidRDefault="00E5607A" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22182D0B" w14:textId="77777777" w:rsidR="00626740" w:rsidRDefault="00626740" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461AEB73" w14:textId="77777777" w:rsidR="00626740" w:rsidRDefault="00626740" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D97CEA3" w14:textId="77777777" w:rsidR="00626740" w:rsidRDefault="00626740" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118172BA" w14:textId="77777777" w:rsidR="00626740" w:rsidRDefault="00626740" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D283E7F" w14:textId="77777777" w:rsidR="00626740" w:rsidRDefault="00626740" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386D776A" w14:textId="6BBB809C" w:rsidR="7EDB848C" w:rsidRDefault="7EDB848C" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59471309" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>DOT Shipper’s Manifest Form for Division 6.2 Materials (Category A/Category B)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F552027" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="16B21F35" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="117" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1958"/>
         <w:gridCol w:w="3814"/>
         <w:gridCol w:w="3775"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="6510195B" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="2166EBF0" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FBF6B56" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="4A63ED0D" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-17"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SHIPPER'S NAME</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADDRESS:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D857CC2" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="7689D96C" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-17"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(submitting facility to complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="6EB5869A" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="2A7D5F7C" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A9B411" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="047618A7" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A6DBB41" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="419C7691" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="27"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Consignee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="18F81C46" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="792C04AC" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9547" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44F9A18E" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="26C4E47A" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37B795BC" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="6A7DDA49" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="27"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Street</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="261D209C" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="1B9E8253" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1958" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01616E25" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="28BC38BE" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11CB2436" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="57D9870C" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="27"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>City:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3814" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3938E9E2" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="4F1EAFC6" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57716645" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="674A25A8" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="934"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>State:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="346D3B16" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="229378FF" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="9" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D80828C" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="0E9595BF" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="217"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zip</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4678BBCA" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="2AFA7E00" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="175"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C91A4A" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="66C0834A" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="175"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E477AA">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Please circle the type of box you are shipping and list the number of boxes below:)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10015" w:type="dxa"/>
         <w:tblInd w:w="117" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="790"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="1065"/>
+        <w:gridCol w:w="7105"/>
+        <w:gridCol w:w="1845"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="6E039F18" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="37C9374D" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="871"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E023D8E" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="02799E0E" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="2" w:line="280" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17006507" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="0EB12F58" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="35"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"># </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Boxes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7725" w:type="dxa"/>
+            <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05307B5D" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="3E71F58C" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="16"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF94CA5" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="34E5DDA4" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="175"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UN #,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proper</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Shipping</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hazard Class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09FE0FB7" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="7174B7FD" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="175"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72AD94AD" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="25C355D4" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="170" w:lineRule="exact"/>
               <w:ind w:left="127" w:right="122"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082DAFB4" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="51C075AA" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="127" w:right="122"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Quantity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBA53CC" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="5F6ED7D1" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="127" w:right="124"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(i.e. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>gm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="162D96EC" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="3A5A5DB2" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="18" w:line="163" w:lineRule="exact"/>
               <w:ind w:left="127" w:right="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ml)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="4B5A21CB" w14:textId="77777777" w:rsidTr="00016928">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="165B61E8" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFB40E0" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="3D5B634F" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7725" w:type="dxa"/>
+            <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F48D3F" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="75FD9B79" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3175" w:right="203" w:hanging="2975"/>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UN2814,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Infectious</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>substance,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>affecting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> humans</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(suspected</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> category</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>infectious</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="47"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>substance),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="10DB6263" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="1D425FA1" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2 x 4 mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="15FB32D6" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="6AFE835F" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BCF3A91" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="4AC7C085" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7725" w:type="dxa"/>
+            <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3806B401" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="6C3193D8" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-or-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74345058" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="4501A407" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="4C3BF724" w14:textId="77777777" w:rsidTr="00016928">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="02856EC5" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="60DA00C0" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="4102C3C1" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7725" w:type="dxa"/>
+            <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265BAAC1" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
-            <w:r w:rsidRPr="00E477AA">
+          <w:p w14:paraId="221CA0DA" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UN3373,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Biological </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>substance,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>affecting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> humans</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Category B),</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="25B28242" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="3F538796" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2 x 4 mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="3CF72502" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="3E921C67" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcW w:w="1065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3384FFC3" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA"/>
+          <w:p w14:paraId="53F736E9" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7725" w:type="dxa"/>
+            <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1054B3F5" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA"/>
+          <w:p w14:paraId="4E025D17" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1063" w:type="dxa"/>
+            <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C8888DC" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA"/>
+          <w:p w14:paraId="4BBA2108" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E477AA" w:rsidRPr="00E477AA" w14:paraId="4B8B3D73" w14:textId="77777777" w:rsidTr="00685C6F">
+      <w:tr w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w14:paraId="14005289" w14:textId="77777777" w:rsidTr="02813054">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9578" w:type="dxa"/>
+            <w:tcW w:w="10015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70538355" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="065875DC" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1157"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(include</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>area</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>code)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EE24A44" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="0AAE359E" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1157"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A47EC3E" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="584BA6D1" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1157"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Offeror's</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contract</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"># </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(complete</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>only</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>shipper</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>emergency</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>contact)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="7EDB848C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="143EE2B0" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+          <w:p w14:paraId="694B9782" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1157"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="02813054">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37C13181" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="6B6B125B" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="155"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0994FBB5" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="05AC1CEE" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="155"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="81"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">certify </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>above-named</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> materials are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>properly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>classified,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>described, packaged,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> marked </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="81"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3388FA10" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="36DE9148" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="155"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="103"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">labeled, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> proper</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">condition </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">transportation according </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>regulations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="103"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EE1134" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="13784130" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="155"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="103"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...7 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...4 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Transportation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5016C61D" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0769939A" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14BB38A7" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="78502128" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHIPPER'S NAME : </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">SHIPPER'S </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NAME :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7EDB848C">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D792AA5" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="3514EDCC" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="7EDB848C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C65DCD3" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="7EF38518" w14:textId="77777777" w:rsidR="00EE63A3" w:rsidRPr="00EE63A3" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5490"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="519" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="4356"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>SIGNATURE:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
-[...1 lines deleted...]
-        <w:t>__________________________________</w:t>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD55F3F" w14:textId="77777777" w:rsidR="00E477AA" w:rsidRPr="00E477AA" w:rsidRDefault="00E477AA" w:rsidP="00E477AA">
+    <w:p w14:paraId="2CC34CD3" w14:textId="45031A80" w:rsidR="00EE63A3" w:rsidRPr="00AC2732" w:rsidRDefault="00EE63A3" w:rsidP="02813054">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="519" w:lineRule="auto"/>
         <w:ind w:left="180" w:right="4356"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DATE:_</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E477AA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="02813054">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D6B3F1" w14:textId="77777777" w:rsidR="00262B6D" w:rsidRDefault="00262B6D" w:rsidP="00262B6D">
-[...25 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="00EE63A3" w:rsidRPr="00AC2732" w:rsidSect="00DC6CA9">
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="576" w:right="720" w:bottom="576" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="140959BA" w14:textId="77777777" w:rsidR="008B563C" w:rsidRDefault="008B563C" w:rsidP="00E15280">
+    <w:p w14:paraId="285883CC" w14:textId="77777777" w:rsidR="00DC4BFC" w:rsidRDefault="00DC4BFC" w:rsidP="00FC42CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B221E13" w14:textId="77777777" w:rsidR="008B563C" w:rsidRDefault="008B563C" w:rsidP="00E15280">
+    <w:p w14:paraId="2F2BB4A8" w14:textId="77777777" w:rsidR="00DC4BFC" w:rsidRDefault="00DC4BFC" w:rsidP="00FC42CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1AFCA648" w14:textId="3DDCF2DE" w:rsidR="00E15280" w:rsidRPr="00CA2AE2" w:rsidRDefault="00C97F1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="757D2934" w14:textId="112E5583" w:rsidR="005040F9" w:rsidRDefault="005040F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...3 lines deleted...]
-      <w:t>Rev. 11.2024</w:t>
+      <w:t>Rev. 6.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7530357B" w14:textId="77777777" w:rsidR="008B563C" w:rsidRDefault="008B563C" w:rsidP="00E15280">
+    <w:p w14:paraId="3BC8D635" w14:textId="77777777" w:rsidR="00DC4BFC" w:rsidRDefault="00DC4BFC" w:rsidP="00FC42CB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="454744DE" w14:textId="77777777" w:rsidR="008B563C" w:rsidRDefault="008B563C" w:rsidP="00E15280">
+    <w:p w14:paraId="682372C0" w14:textId="77777777" w:rsidR="00DC4BFC" w:rsidRDefault="00DC4BFC" w:rsidP="00FC42CB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000321F4"/>
+    <w:nsid w:val="08F714D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="47B8DE12"/>
-    <w:lvl w:ilvl="0" w:tplc="1A0479DC">
+    <w:tmpl w:val="157C8E84"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3D3FC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75F6C598"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E667341"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEE409C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E400EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3625A8C"/>
     <w:lvl w:ilvl="0" w:tplc="24FC5296">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5932,348 +5917,984 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="139537044">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65ED0126"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="933CCE92"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C431972"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B464F8D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C7E7E3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="723E47E0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AEAE93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B8C219C"/>
+    <w:lvl w:ilvl="0" w:tplc="D43CAEDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D5A26E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="66DA5718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B4E06CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEF078D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="586A76EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1042F6B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E8A9E6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="890E499A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="952781481">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="191185268">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="421025716">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1184783416">
+  <w:num w:numId="4" w16cid:durableId="1272930282">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="333799416">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1609701837">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="680814723">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1244880294">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="139537044">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
-    <w:rsid w:val="00000D9B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00016928"/>
+    <w:rsid w:val="0000218B"/>
+    <w:rsid w:val="00020F54"/>
+    <w:rsid w:val="000236FC"/>
     <w:rsid w:val="00033154"/>
-    <w:rsid w:val="00035270"/>
     <w:rsid w:val="00042048"/>
+    <w:rsid w:val="00050346"/>
     <w:rsid w:val="000537DA"/>
+    <w:rsid w:val="00063821"/>
+    <w:rsid w:val="00064EB5"/>
+    <w:rsid w:val="0008360F"/>
     <w:rsid w:val="000A1DE1"/>
-    <w:rsid w:val="000D2651"/>
-    <w:rsid w:val="000D3417"/>
+    <w:rsid w:val="000B7D96"/>
+    <w:rsid w:val="000C2E20"/>
+    <w:rsid w:val="000C6314"/>
     <w:rsid w:val="000F315B"/>
-    <w:rsid w:val="001011D5"/>
+    <w:rsid w:val="000F59EC"/>
+    <w:rsid w:val="00107B48"/>
+    <w:rsid w:val="001125C0"/>
+    <w:rsid w:val="0011305C"/>
+    <w:rsid w:val="0011354D"/>
+    <w:rsid w:val="00136788"/>
     <w:rsid w:val="0015268B"/>
-    <w:rsid w:val="00162B48"/>
-    <w:rsid w:val="00171ADF"/>
+    <w:rsid w:val="0015709E"/>
+    <w:rsid w:val="00163BE7"/>
+    <w:rsid w:val="00164CC8"/>
+    <w:rsid w:val="00166A9B"/>
+    <w:rsid w:val="0017749A"/>
     <w:rsid w:val="00177C77"/>
-    <w:rsid w:val="001A5DF1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00260916"/>
+    <w:rsid w:val="00181884"/>
+    <w:rsid w:val="00195887"/>
+    <w:rsid w:val="001A7E66"/>
+    <w:rsid w:val="001B5F51"/>
+    <w:rsid w:val="001B6693"/>
+    <w:rsid w:val="001C0233"/>
+    <w:rsid w:val="001C11ED"/>
+    <w:rsid w:val="001F0066"/>
+    <w:rsid w:val="001F15B6"/>
+    <w:rsid w:val="001F15FC"/>
+    <w:rsid w:val="0021698C"/>
+    <w:rsid w:val="00221CA1"/>
+    <w:rsid w:val="00233596"/>
+    <w:rsid w:val="0023585D"/>
+    <w:rsid w:val="00237280"/>
     <w:rsid w:val="00260D54"/>
-    <w:rsid w:val="002610E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002630BA"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
+    <w:rsid w:val="00277F9C"/>
+    <w:rsid w:val="002824F9"/>
     <w:rsid w:val="002A132F"/>
-    <w:rsid w:val="002A14F4"/>
-    <w:rsid w:val="002A6694"/>
+    <w:rsid w:val="002A431B"/>
+    <w:rsid w:val="002B5A45"/>
+    <w:rsid w:val="002C3DC4"/>
     <w:rsid w:val="002D1C21"/>
-    <w:rsid w:val="003637F2"/>
+    <w:rsid w:val="002D4F17"/>
+    <w:rsid w:val="002E20D1"/>
+    <w:rsid w:val="002E58DF"/>
+    <w:rsid w:val="002F1340"/>
+    <w:rsid w:val="002F3439"/>
+    <w:rsid w:val="002F3905"/>
+    <w:rsid w:val="002F58B3"/>
+    <w:rsid w:val="002F7B39"/>
+    <w:rsid w:val="00301022"/>
+    <w:rsid w:val="00337A06"/>
+    <w:rsid w:val="0035053A"/>
+    <w:rsid w:val="00357A68"/>
+    <w:rsid w:val="00360C83"/>
+    <w:rsid w:val="00361714"/>
+    <w:rsid w:val="00362110"/>
     <w:rsid w:val="00375EAD"/>
+    <w:rsid w:val="003809EC"/>
+    <w:rsid w:val="003832B6"/>
     <w:rsid w:val="00385812"/>
+    <w:rsid w:val="0039158D"/>
+    <w:rsid w:val="00391A7F"/>
     <w:rsid w:val="00392D0B"/>
+    <w:rsid w:val="00393443"/>
     <w:rsid w:val="003A7AFC"/>
+    <w:rsid w:val="003B4BD6"/>
+    <w:rsid w:val="003C01C6"/>
     <w:rsid w:val="003C60EF"/>
-    <w:rsid w:val="003D7418"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00402C4E"/>
+    <w:rsid w:val="003D1FBB"/>
+    <w:rsid w:val="003D6F77"/>
+    <w:rsid w:val="003F2E24"/>
+    <w:rsid w:val="003F7343"/>
+    <w:rsid w:val="004019A9"/>
+    <w:rsid w:val="00405D3A"/>
+    <w:rsid w:val="00413381"/>
+    <w:rsid w:val="004219EC"/>
+    <w:rsid w:val="0045120A"/>
+    <w:rsid w:val="0047026A"/>
     <w:rsid w:val="004813AC"/>
-    <w:rsid w:val="00485A9C"/>
+    <w:rsid w:val="00494E59"/>
+    <w:rsid w:val="004A79A3"/>
     <w:rsid w:val="004B37A0"/>
+    <w:rsid w:val="004B5CFB"/>
+    <w:rsid w:val="004B63FD"/>
+    <w:rsid w:val="004C2B90"/>
+    <w:rsid w:val="004D3AD4"/>
+    <w:rsid w:val="004D4CF9"/>
     <w:rsid w:val="004D6B39"/>
-    <w:rsid w:val="005134F6"/>
-    <w:rsid w:val="00533E63"/>
+    <w:rsid w:val="004E0C3F"/>
+    <w:rsid w:val="004E565F"/>
+    <w:rsid w:val="00501845"/>
+    <w:rsid w:val="005040F9"/>
+    <w:rsid w:val="00511DB0"/>
+    <w:rsid w:val="00512956"/>
+    <w:rsid w:val="00530145"/>
     <w:rsid w:val="005448AA"/>
-    <w:rsid w:val="00573158"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00685C6F"/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rsid w:val="0057569F"/>
+    <w:rsid w:val="005775CD"/>
+    <w:rsid w:val="005808E8"/>
+    <w:rsid w:val="005A0E98"/>
+    <w:rsid w:val="005A704A"/>
+    <w:rsid w:val="005A7F49"/>
+    <w:rsid w:val="005C2CEC"/>
+    <w:rsid w:val="005C7440"/>
+    <w:rsid w:val="0061033D"/>
+    <w:rsid w:val="00615C12"/>
+    <w:rsid w:val="00624ACE"/>
+    <w:rsid w:val="00625384"/>
+    <w:rsid w:val="00626740"/>
+    <w:rsid w:val="006846CB"/>
+    <w:rsid w:val="0069077E"/>
+    <w:rsid w:val="006B6E4A"/>
     <w:rsid w:val="006D06D9"/>
-    <w:rsid w:val="006D495E"/>
     <w:rsid w:val="006D77A6"/>
     <w:rsid w:val="00702109"/>
+    <w:rsid w:val="007210FB"/>
     <w:rsid w:val="0072610D"/>
-    <w:rsid w:val="00754E1B"/>
-    <w:rsid w:val="007A31F1"/>
+    <w:rsid w:val="007359C3"/>
+    <w:rsid w:val="007509F6"/>
+    <w:rsid w:val="00757006"/>
+    <w:rsid w:val="00763354"/>
+    <w:rsid w:val="00771FEB"/>
+    <w:rsid w:val="007804D8"/>
+    <w:rsid w:val="00797DA2"/>
+    <w:rsid w:val="007A09EF"/>
+    <w:rsid w:val="007A221C"/>
+    <w:rsid w:val="007B3338"/>
     <w:rsid w:val="007B3F4B"/>
-    <w:rsid w:val="007B4110"/>
+    <w:rsid w:val="007B5DB0"/>
     <w:rsid w:val="007B7347"/>
+    <w:rsid w:val="007C0512"/>
+    <w:rsid w:val="007C07B3"/>
+    <w:rsid w:val="007C701B"/>
     <w:rsid w:val="007D10F3"/>
-    <w:rsid w:val="007D61C2"/>
+    <w:rsid w:val="007D1D51"/>
+    <w:rsid w:val="007E06B4"/>
+    <w:rsid w:val="007E0772"/>
+    <w:rsid w:val="007E0DC0"/>
+    <w:rsid w:val="007F3A5B"/>
     <w:rsid w:val="007F3CDB"/>
-    <w:rsid w:val="008338F5"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0098128F"/>
+    <w:rsid w:val="00802852"/>
+    <w:rsid w:val="00821C1F"/>
+    <w:rsid w:val="008265F4"/>
+    <w:rsid w:val="00835547"/>
+    <w:rsid w:val="00846222"/>
+    <w:rsid w:val="00850407"/>
+    <w:rsid w:val="0087147A"/>
+    <w:rsid w:val="00874D8D"/>
+    <w:rsid w:val="0088305B"/>
+    <w:rsid w:val="008870A5"/>
+    <w:rsid w:val="00897EB9"/>
+    <w:rsid w:val="008C2728"/>
+    <w:rsid w:val="008F3B14"/>
+    <w:rsid w:val="009022C4"/>
+    <w:rsid w:val="00911032"/>
+    <w:rsid w:val="00917475"/>
+    <w:rsid w:val="00946ED6"/>
+    <w:rsid w:val="00951305"/>
+    <w:rsid w:val="00952E7B"/>
+    <w:rsid w:val="0096762A"/>
+    <w:rsid w:val="009730E5"/>
+    <w:rsid w:val="00987D6C"/>
     <w:rsid w:val="009908FF"/>
     <w:rsid w:val="00995505"/>
-    <w:rsid w:val="00997F2B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A6431A"/>
+    <w:rsid w:val="009A1963"/>
+    <w:rsid w:val="009B6A50"/>
+    <w:rsid w:val="009C4428"/>
+    <w:rsid w:val="009D2158"/>
+    <w:rsid w:val="009D48CD"/>
+    <w:rsid w:val="009F1F55"/>
+    <w:rsid w:val="009F5765"/>
+    <w:rsid w:val="00A107B0"/>
+    <w:rsid w:val="00A214AB"/>
+    <w:rsid w:val="00A21AB6"/>
+    <w:rsid w:val="00A26927"/>
+    <w:rsid w:val="00A26B7A"/>
+    <w:rsid w:val="00A47A91"/>
+    <w:rsid w:val="00A5547C"/>
+    <w:rsid w:val="00A64BBC"/>
     <w:rsid w:val="00A65101"/>
-    <w:rsid w:val="00A74CA7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B157A5"/>
+    <w:rsid w:val="00A93FBF"/>
+    <w:rsid w:val="00A94514"/>
+    <w:rsid w:val="00AC2732"/>
+    <w:rsid w:val="00AD38AF"/>
+    <w:rsid w:val="00AE5E91"/>
+    <w:rsid w:val="00AE6C35"/>
+    <w:rsid w:val="00AF144D"/>
+    <w:rsid w:val="00AF196D"/>
+    <w:rsid w:val="00AF67A3"/>
+    <w:rsid w:val="00B343FD"/>
+    <w:rsid w:val="00B3692F"/>
     <w:rsid w:val="00B403BF"/>
-    <w:rsid w:val="00B50F8C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B57FEB"/>
+    <w:rsid w:val="00B427CC"/>
     <w:rsid w:val="00B608D9"/>
-    <w:rsid w:val="00B66524"/>
+    <w:rsid w:val="00B64335"/>
+    <w:rsid w:val="00B757F4"/>
+    <w:rsid w:val="00B75CDE"/>
+    <w:rsid w:val="00B92C05"/>
+    <w:rsid w:val="00BA15C5"/>
     <w:rsid w:val="00BA4055"/>
     <w:rsid w:val="00BA7FB6"/>
+    <w:rsid w:val="00BB1C53"/>
+    <w:rsid w:val="00BD7442"/>
+    <w:rsid w:val="00BE0326"/>
+    <w:rsid w:val="00BE2BB3"/>
     <w:rsid w:val="00C20BFE"/>
-    <w:rsid w:val="00C47F55"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CA2AE2"/>
+    <w:rsid w:val="00C22F34"/>
+    <w:rsid w:val="00C46D29"/>
+    <w:rsid w:val="00C94941"/>
+    <w:rsid w:val="00C97C8D"/>
+    <w:rsid w:val="00CB024A"/>
     <w:rsid w:val="00CC1778"/>
+    <w:rsid w:val="00CC290B"/>
+    <w:rsid w:val="00CC31B3"/>
+    <w:rsid w:val="00CC4C78"/>
+    <w:rsid w:val="00CC6813"/>
+    <w:rsid w:val="00CD2041"/>
+    <w:rsid w:val="00CE1D71"/>
     <w:rsid w:val="00CE575B"/>
-    <w:rsid w:val="00CE74FB"/>
+    <w:rsid w:val="00CF2EAE"/>
     <w:rsid w:val="00CF3DE8"/>
-    <w:rsid w:val="00D0344F"/>
     <w:rsid w:val="00D0493F"/>
-    <w:rsid w:val="00D1350D"/>
-    <w:rsid w:val="00D40BA8"/>
+    <w:rsid w:val="00D10DDE"/>
+    <w:rsid w:val="00D163DF"/>
+    <w:rsid w:val="00D17C27"/>
+    <w:rsid w:val="00D37B71"/>
+    <w:rsid w:val="00D4187F"/>
+    <w:rsid w:val="00D43210"/>
+    <w:rsid w:val="00D544FA"/>
     <w:rsid w:val="00D56F91"/>
-    <w:rsid w:val="00D7209D"/>
+    <w:rsid w:val="00D60E3E"/>
+    <w:rsid w:val="00D704C6"/>
+    <w:rsid w:val="00D72315"/>
+    <w:rsid w:val="00D76119"/>
+    <w:rsid w:val="00D764F2"/>
     <w:rsid w:val="00D8671C"/>
     <w:rsid w:val="00D91390"/>
-    <w:rsid w:val="00DA43F7"/>
+    <w:rsid w:val="00DA035E"/>
+    <w:rsid w:val="00DA0641"/>
+    <w:rsid w:val="00DA55CA"/>
     <w:rsid w:val="00DA57C3"/>
-    <w:rsid w:val="00DB7B66"/>
-    <w:rsid w:val="00DC0795"/>
     <w:rsid w:val="00DC3855"/>
-    <w:rsid w:val="00DC51D3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E15280"/>
+    <w:rsid w:val="00DC4BFC"/>
+    <w:rsid w:val="00DC6CA9"/>
+    <w:rsid w:val="00DE33C8"/>
+    <w:rsid w:val="00DF56E2"/>
+    <w:rsid w:val="00E07F21"/>
+    <w:rsid w:val="00E160C2"/>
+    <w:rsid w:val="00E16DB4"/>
     <w:rsid w:val="00E242A8"/>
-    <w:rsid w:val="00E268E8"/>
     <w:rsid w:val="00E274B8"/>
-    <w:rsid w:val="00E477AA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E662E1"/>
+    <w:rsid w:val="00E32850"/>
+    <w:rsid w:val="00E5607A"/>
+    <w:rsid w:val="00E56DD0"/>
+    <w:rsid w:val="00E60C62"/>
+    <w:rsid w:val="00E62A9B"/>
+    <w:rsid w:val="00E6447E"/>
     <w:rsid w:val="00E72707"/>
-    <w:rsid w:val="00EA07BC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED323C"/>
+    <w:rsid w:val="00E814A1"/>
+    <w:rsid w:val="00E83AA0"/>
+    <w:rsid w:val="00E83D0C"/>
+    <w:rsid w:val="00E95D68"/>
+    <w:rsid w:val="00EB206B"/>
+    <w:rsid w:val="00EC43E5"/>
+    <w:rsid w:val="00EC625A"/>
+    <w:rsid w:val="00EC6765"/>
+    <w:rsid w:val="00ED1D29"/>
+    <w:rsid w:val="00ED4445"/>
+    <w:rsid w:val="00EE03EA"/>
+    <w:rsid w:val="00EE3D6B"/>
+    <w:rsid w:val="00EE63A3"/>
+    <w:rsid w:val="00EE7038"/>
+    <w:rsid w:val="00EF0780"/>
     <w:rsid w:val="00F0586E"/>
     <w:rsid w:val="00F43932"/>
-    <w:rsid w:val="00F550E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB0E9F"/>
+    <w:rsid w:val="00F530A4"/>
+    <w:rsid w:val="00F60F7B"/>
+    <w:rsid w:val="00F652BB"/>
+    <w:rsid w:val="00F8533B"/>
+    <w:rsid w:val="00F86E19"/>
+    <w:rsid w:val="00FA4669"/>
+    <w:rsid w:val="00FA575E"/>
+    <w:rsid w:val="00FC42CB"/>
     <w:rsid w:val="00FC6B42"/>
+    <w:rsid w:val="00FF6052"/>
+    <w:rsid w:val="00FF6481"/>
+    <w:rsid w:val="02813054"/>
+    <w:rsid w:val="02BD5126"/>
+    <w:rsid w:val="02D6C04A"/>
+    <w:rsid w:val="037DC32F"/>
+    <w:rsid w:val="07ECE7CB"/>
+    <w:rsid w:val="08538C10"/>
+    <w:rsid w:val="1CF6C6D2"/>
+    <w:rsid w:val="260D75C7"/>
+    <w:rsid w:val="2BEC3EE6"/>
+    <w:rsid w:val="2CAFF3E7"/>
+    <w:rsid w:val="2D914A41"/>
+    <w:rsid w:val="38B8AA49"/>
+    <w:rsid w:val="38C6F995"/>
+    <w:rsid w:val="42D4DFA9"/>
+    <w:rsid w:val="4327B5F7"/>
+    <w:rsid w:val="488AAB45"/>
+    <w:rsid w:val="53B8D3F9"/>
+    <w:rsid w:val="5E6B09DF"/>
+    <w:rsid w:val="7D17A32D"/>
+    <w:rsid w:val="7EDB848C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="624F65A3"/>
+  <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C6C733F3-74FF-4621-957E-DD145D652050}"/>
+  <w15:docId w15:val="{DCFA160E-D377-4B05-982F-B9CF6A55D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6455,51 +7076,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002135C4"/>
+    <w:rsid w:val="000537DA"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
@@ -6556,237 +7177,262 @@
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00FC6B42"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00572A6E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E1CC4"/>
+    <w:rsid w:val="00D544FA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00FC42CB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00FC42CB"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC42CB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005A7F49"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00835547"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005808E8"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:rsid w:val="00035270"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF144D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="00035270"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF144D"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="00035270"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00035270"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF144D"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...34 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00D72315"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00E15280"/>
+    <w:rsid w:val="00D43210"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00E15280"/>
+    <w:rsid w:val="00D43210"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="00E15280"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D43210"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00E15280"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D43210"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
-      <w:bodyDiv w:val="1"/>
-[...37 lines deleted...]
-    <w:div w:id="1770351028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-collection.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iata.org/en/publications/store/infectious-substances-shipping-regulations/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/hcp/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-49/subtitle-B/chapter-I/subchapter-C/part-173/subpart-E/section-173.196" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/state-public-health-laboratory-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-packing.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phmsa.dot.gov/sites/phmsa.dot.gov/files/2024-04/ERG2024-Eng-Web-a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/hcp/index.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-packing.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phmsa.dot.gov/sites/phmsa.dot.gov/files/2024-04/ERG2024-Eng-Web-a.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iata.org/en/publications/store/infectious-substances-shipping-regulations/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/state-public-health-laboratory-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/state-public-health-laboratory-specimen-submission-forms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-49/subtitle-B/chapter-I/subchapter-C/part-173/subpart-E/section-173.196" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/viral-hemorrhagic-fevers/php/laboratories/specimen-collection.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7056,119 +7702,214 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000024B94DDFE5FE4583DC53E66D467DB2" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6dd94fba4dab89fd2bd3eadfccde2efc">
-[...1 lines deleted...]
-    <xsd:import namespace="0a2ca50b-76a1-425c-9a92-ebfe671e129a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7432218a972c9ec232d3a9b6f06fcc42">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32b2b4497390a973007cec6a698f283a" ns2:_="" ns3:_="">
+    <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a2ca50b-76a1-425c-9a92-ebfe671e129a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae916ade-957f-4a2f-93c3-592a84a0e75c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...22 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e10e4db1-d899-403d-9807-651178ead3da" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4deacaf4-c60b-4f8e-ba39-6419a80e96c9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e10e4db1-d899-403d-9807-651178ead3da">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -7226,235 +7967,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EBA1542-0905-4D5F-AB88-8A247A1D8F86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55F539BB-9888-4AE4-B08D-D8DEA85C8A27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0a2ca50b-76a1-425c-9a92-ebfe671e129a"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19399ADD-31F5-40B5-A17B-695035118EEE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E0F4D2A-352D-410A-9975-EC77F0A18E1C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>820</Words>
-  <Characters>4674</Characters>
+  <Words>610</Words>
+  <Characters>5252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5484</CharactersWithSpaces>
+  <CharactersWithSpaces>5851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...92 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Checklist for Collection, Handling and Transport of Suspect VHF Specimens to the MA State Public Health Laboratory </dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>34fa37f05f8a492c570e6792f3817a27e4e76f4ce84b343fe643e8f69cf1e74f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B0F2FAA928F6D64BB16ED70B5ACF963F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101000024B94DDFE5FE4583DC53E66D467DB2</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>