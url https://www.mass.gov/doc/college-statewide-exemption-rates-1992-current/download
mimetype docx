--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -1,9094 +1,10276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="729D4C8E" w14:textId="25FEE667" w:rsidR="00351933" w:rsidRPr="00CB22E4" w:rsidRDefault="009B7B28" w:rsidP="001D0C9A">
+    <w:p w14:paraId="67CE3088" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB22E4">
+      <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Exemption Rates of Students Entering College</w:t>
+        <w:t xml:space="preserve">Exemption Rates </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E5BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students Entering College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441191E7" w14:textId="77777777" w:rsidR="001D0C9A" w:rsidRPr="00CB22E4" w:rsidRDefault="001D0C9A" w:rsidP="001D0C9A">
+    <w:p w14:paraId="6C28B775" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB22E4">
+      <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Percent Up-to-Date</w:t>
+        <w:t xml:space="preserve">Percent </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Up-to-Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7112EC7A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB22E4">
+      <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>College Immunization Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787EF490" w14:textId="01DD3FB1" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="000E0A94">
+    <w:p w14:paraId="7E06F097" w14:textId="5922E5AA" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB22E4">
+      <w:r w:rsidRPr="002E5BD3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">MASSACHUSETTS </w:t>
+        <w:t>MASSACHUSETTS 1992-202</w:t>
       </w:r>
-      <w:r w:rsidR="007137CF" w:rsidRPr="00CB22E4">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1992-202</w:t>
-[...8 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39791E84" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF">
+    <w:p w14:paraId="6B48BCD3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1623"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w14:paraId="55065335" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="7C4D3B5B" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76947E7F" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6080E11D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>School Year</w:t>
             </w:r>
-            <w:r w:rsidR="00EC7692" w:rsidRPr="00CB22E4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C5D874" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4B48F61E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total # Students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760DBFF7" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4916BBE8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t># Medical Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="088A612B" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0833996A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>% Medical Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBE5A9B" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3E911AB9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t># Religious Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A6B7B1" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5FBB1348" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>% Religious Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE1AA71" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="26DF9676" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total # Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5459D1" w14:textId="77777777" w:rsidR="00D756EF" w:rsidRPr="00CB22E4" w:rsidRDefault="00D756EF" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6A9BF685" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total % Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="77C20532" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="125700F8" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C63F2D1" w14:textId="35417593" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CB22E4">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2167493E" w14:textId="2B4851C2" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>260,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1271992E" w14:textId="107552A6" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CB22E4">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0E4265" w14:textId="7FF0759B" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0.34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D15D782" w14:textId="46DCAA34" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CB22E4">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1,068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F9869F" w14:textId="1A7A6023" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE46EB" w14:textId="63C6F0FC" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CB22E4">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1,948</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE39851" w14:textId="6217DE51" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...116 lines deleted...]
-              <w:t>0.74</w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w14:paraId="1F3AB37C" w14:textId="77777777" w:rsidTr="00D76F05">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="56C159C8" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB2FF81" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="39EB199B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2023-24</w:t>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6400DD3D" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>247,004</w:t>
+          <w:p w14:paraId="0B42196B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>262,483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10346439" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,396</w:t>
+          <w:p w14:paraId="01D5C3A4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F5AA3C" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.57</w:t>
+          <w:p w14:paraId="00BF0CAD" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F909D3C" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>807</w:t>
+          <w:p w14:paraId="3C55EEC4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09ECCDAF" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.33</w:t>
+          <w:p w14:paraId="47B59C3B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9B5F9B" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>2,203</w:t>
+          <w:p w14:paraId="1D3751A9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAF9D84" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.89</w:t>
+          <w:p w14:paraId="6E448C25" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w14:paraId="632EE587" w14:textId="77777777" w:rsidTr="00D76F05">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="13D1EFE4" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A04706B" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="529E2EB0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2022-23</w:t>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2023-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07598095" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>236,489</w:t>
+          <w:p w14:paraId="1971F865" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>247,004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA68117" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>625</w:t>
+          <w:p w14:paraId="44530818" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01B3023C" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.26</w:t>
+          <w:p w14:paraId="406A4C8C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B697816" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>694</w:t>
+          <w:p w14:paraId="490769CE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2830B7FE" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.29</w:t>
+          <w:p w14:paraId="3C72E099" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700F4723" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1319</w:t>
+          <w:p w14:paraId="1E1F227A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2,203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15290EF1" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00CB22E4" w:rsidRDefault="000E0A94" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.56</w:t>
+          <w:p w14:paraId="2B7A7471" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="1E61BC98" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="327F132D" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19284BCE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="77ECB353" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2021-22</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2022-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F0D68F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>183,343</w:t>
+          <w:p w14:paraId="4EA86B84" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>236,489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6763F2AE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>673</w:t>
+          <w:p w14:paraId="2E31843E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0061E909" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.37</w:t>
+          <w:p w14:paraId="3CAAF778" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4735C05B" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1056</w:t>
+          <w:p w14:paraId="05E4923C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="742144D7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.58</w:t>
+          <w:p w14:paraId="2CCAC0E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5AD5E8" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1728</w:t>
+          <w:p w14:paraId="7956D466" w14:textId="1232D386" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000252D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26CCEB0B" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.94</w:t>
+          <w:p w14:paraId="131F4AA3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="76892DE7" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="22931619" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268CE485" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="500F7585" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2020-21</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2021-22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062778DE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>149,370</w:t>
+          <w:p w14:paraId="7C1C56CA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>183,343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3354991E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>384</w:t>
+          <w:p w14:paraId="663A7DAA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>673</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F82DDC7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.26</w:t>
+          <w:p w14:paraId="6CF3CD61" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A82F8E0" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>353</w:t>
+          <w:p w14:paraId="601AEE49" w14:textId="42E97B25" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000252D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D92A48F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.24</w:t>
+          <w:p w14:paraId="04343DAA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBFCD1A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>737</w:t>
+          <w:p w14:paraId="632E5FBF" w14:textId="1EE354A4" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000252D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="022C3F68" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.49</w:t>
+          <w:p w14:paraId="051C1D0C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="4042457E" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="533E445D" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B2EECF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7FC39485" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2019-20</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2020-21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7680375D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>268,864</w:t>
+          <w:p w14:paraId="0D25B18C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>149,370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD8E585" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>739</w:t>
+          <w:p w14:paraId="7A190BD1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>384</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE9E72D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.27</w:t>
+          <w:p w14:paraId="2DE74777" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E56643D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>655</w:t>
+          <w:p w14:paraId="1CAD617F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33506F86" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="428200A1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD328B8" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,394</w:t>
+          <w:p w14:paraId="105F02DF" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>737</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CDE7CB" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.52</w:t>
+          <w:p w14:paraId="27FDEB72" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="46957914" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="61D78B07" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D1765C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2018-19</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2019-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>232,306</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB66157" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>268,864</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>913</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC1301A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.39</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5F4C0F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>706</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF5A39C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.30</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69924813" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>1,619</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE3E7C8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.70</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="613FA631" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="706F6C21" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="744F4762" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52C14A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="24FD7498" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...9 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2018-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CE2998" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...20 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="2A6EB806" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>232,306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="041E93D9" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>538</w:t>
+          <w:p w14:paraId="7496789F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>913</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241AA754" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...20 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="4B9E5FAD" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D91FD89" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...20 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="15C949B1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>706</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B83734" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...20 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="661CB69B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2A95D7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,175</w:t>
+          <w:p w14:paraId="7696580F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,619</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC32BAE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.49</w:t>
+          <w:p w14:paraId="00BD2C0B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="125EECA8" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="0BD82F95" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D94177C" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="20726CF2" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2016-17</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2017-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3555E6A9" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>263,045</w:t>
+          <w:p w14:paraId="60CA45F8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>241,224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7EA98D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>616</w:t>
+          <w:p w14:paraId="4AEB34ED" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053B5CFE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.23</w:t>
+          <w:p w14:paraId="3C5A4F46" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="516B3CC9" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>782</w:t>
+          <w:p w14:paraId="6FA00ED6" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A07D3EC" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.30</w:t>
+          <w:p w14:paraId="6A6622D9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3959C39A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,398</w:t>
+          <w:p w14:paraId="6B53C974" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B1ADA2" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.53</w:t>
+          <w:p w14:paraId="08645331" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="13B55D62" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="754E5895" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA9A379" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7FA6241E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2015-16</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2016-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF14CDF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>245,889</w:t>
+          <w:p w14:paraId="23C48D8F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="401EE0C7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>690</w:t>
+          <w:p w14:paraId="467767C3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA1FCFE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.28</w:t>
+          <w:p w14:paraId="6DD4823F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1073A027" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>790</w:t>
+          <w:p w14:paraId="0C95A5FF" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED39FA8" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.32</w:t>
+          <w:p w14:paraId="640DEBE5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A0BF4E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,480</w:t>
+          <w:p w14:paraId="051F9C3E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD7F3EB" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.60</w:t>
+          <w:p w14:paraId="28B9A727" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="79AA477F" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="36987B9A" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A94F07" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t>2014-15</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>272,649</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F49A5F8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>245,889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>889</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5771008C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>690</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.33</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="252ED274" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>886</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104C6C95" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.33</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEE4BB2" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>1,775</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DAD503" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...16 lines deleted...]
-              <w:t>0.65</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442ABCC4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="73E6534F" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="6F5F618E" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CA98F7" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...53 lines deleted...]
-              <w:t>746</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2014-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015B034B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>272,649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B99F345" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...95 lines deleted...]
-              <w:t>1,499</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C16592F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0068517B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0A9F0B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B844E26" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>0.58</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB6F845" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="4916929C" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="69B96D0D" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392E7368" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...51 lines deleted...]
-              <w:t>822</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2013-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="460E2922" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>257,234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="284CDAB7" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>746</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="276F5E65" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...16 lines deleted...]
-              <w:t>1,682</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76852034" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C317116" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCC3F1F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...16 lines deleted...]
-              <w:t>0.56</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="199E51EB" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="41F6CEF0" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="0516CAEA" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09996CE9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>906</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2012-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF3CA4F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>301,743</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA52438" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="166B6B49" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...58 lines deleted...]
-              <w:t>1,899</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF9B93" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360017E4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1563A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-              <w:t>0.57</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1475C517" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="3362FF4E" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="18C52218" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346DA9A6" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="56733864" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2010-11</w:t>
-[...43 lines deleted...]
-              <w:t>700</w:t>
+              <w:t>2011-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4735D0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>335,421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE82C1A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>906</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7902EDD5" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...54 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="18F0BC7C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BD0D15" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,526</w:t>
+          <w:p w14:paraId="667BAF1F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FA1C71" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6321EF45" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAB8D92" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.50</w:t>
+          <w:p w14:paraId="27E50A34" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="0DFD9D4C" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="22E05183" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E92CA6" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5DB9A4D8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>809</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2010-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F5E02A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>308,820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A5821A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A09F3EF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,644</w:t>
+          <w:p w14:paraId="4C7CE6ED" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB3F6E0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>826</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0912D4FB" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32816059" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7A4D8B" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.58</w:t>
+          <w:p w14:paraId="285A14E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="29150123" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="1AB09846" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5588313E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="12A3CA89" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>417</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2009-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="309DA93C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>285,656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7236DE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>809</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484CCA77" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,067</w:t>
+          <w:p w14:paraId="57AFB4D8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB9A647" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2CA32D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7C9D5C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,644</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1C91DF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.41</w:t>
+          <w:p w14:paraId="4DADAC1C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="2DA5C2D9" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="71C3D94D" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D96F90" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="03CE70B4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>496</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2008-09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C65081" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>257,282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500B37A9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B746726" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,081</w:t>
+          <w:p w14:paraId="59631D38" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A64CA7B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B8A20F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212DD6F8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6E0440" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="769CA070" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="3D01D3A5" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="6AB13170" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B30D021" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="01745F7B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>432</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2007-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="687F9293" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012707A5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25301FD9" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,045</w:t>
+          <w:p w14:paraId="515CF5A5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76489753" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E25565" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF2E279" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD40649" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="32E7338B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="6DCF9863" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="19BF2D3B" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A213278" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2AC27CA4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>641</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2006-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02346916" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>254,060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB02BBD" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6380DAFF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="148AB4BA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2843FD7E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53608DE9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="615E6205" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...56 lines deleted...]
-              <w:t>1,166</w:t>
+          <w:p w14:paraId="3A30F3E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5001BD7F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.44</w:t>
+          <w:p w14:paraId="03096047" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="46696317" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="38C3A10E" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5015F358" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5636F512" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>497</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2005-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15648CB5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D76B513" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24AC5BBE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...54 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E0D7204" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44DBF4AB" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45462F91" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3335E60F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>1,024</w:t>
+          <w:p w14:paraId="309BB9A6" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C7A09C" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.39</w:t>
+          <w:p w14:paraId="612DE554" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="4BCED040" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="3E191BC8" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540B466A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4406723F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>544</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2004-05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4659C4C3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>259,511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE3990" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC144D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,066</w:t>
+          <w:p w14:paraId="74534983" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A381EB3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FE9977" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635214F0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3B2A33" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.43</w:t>
+          <w:p w14:paraId="5EFA298E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="13C320F2" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="0D5E1CAA" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58180C7A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="644B9069" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>585</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2003-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EFF44C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>244,374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7BCD85" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC3D7DF" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,178</w:t>
+          <w:p w14:paraId="01882CDB" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602D7040" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3824E9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ECE5E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4812C958" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.48</w:t>
+          <w:p w14:paraId="293C6792" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="4E5A2CB1" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="54853CED" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD38D93" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6E7E6A51" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>540</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2002-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C186FD" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>244,564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55643834" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF445FE" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,083</w:t>
+          <w:p w14:paraId="00CD07C0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54AF0799" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C350EC" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="350458F5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F00D78E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.41</w:t>
+          <w:p w14:paraId="02D58613" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="35DA2C2F" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="3C0A45CD" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74714E6D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="167F2885" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>373</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2001-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27422752" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>265,360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEB46B0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>540</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7281B311" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>794</w:t>
+          <w:p w14:paraId="700395DE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54994DDF" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>543</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184D5754" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1BF9E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4726C82C" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.30</w:t>
+          <w:p w14:paraId="4E4EB1DD" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="3FA0C90D" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="432A0200" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDDC5A5" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="71248D21" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>343</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2000-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22472C04" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>266,497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F706734" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B95665E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>657</w:t>
+          <w:p w14:paraId="3633EFE3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0186A193" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F12A2B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EB7C14" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A41F6AB" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.28</w:t>
+          <w:p w14:paraId="2F03E30C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="6617E52F" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="24CAEE02" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164DC3C7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3D9B8E25" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>515</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1999-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8FA9C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>234,960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A2EBFE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C412E1B" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...54 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="09444765" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9762E3" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>902</w:t>
+          <w:p w14:paraId="1B73922F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBBDA29" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AD1C81" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>657</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B9845F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.34</w:t>
+          <w:p w14:paraId="7C2B50E2" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="1A237E30" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="04CCC4AE" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC03083" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1819789A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>289</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1998-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2434766D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>262,720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAFFC35" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>515</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36BDB127" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>584</w:t>
+          <w:p w14:paraId="796B311A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2047A6F6" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77DCF039" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F8B822" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7E4B82" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.24</w:t>
+          <w:p w14:paraId="6DBCF340" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="5D2D7E28" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="508C0584" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EACC79C" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3EA20660" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>310</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1997-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DB6F6F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>245,348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454ED801" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>289</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1D5FD4" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>625</w:t>
+          <w:p w14:paraId="7CC180AA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="267205F3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5B0F6B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="636B7B66" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224C1E27" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.26</w:t>
+          <w:p w14:paraId="2D69D7E4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="3068708B" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="3C8E1850" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="354DA304" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="26BC81EE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>373</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1996-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D14D4C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>239,689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="008F1B2E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D33F81A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>924</w:t>
+          <w:p w14:paraId="0D125A87" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1427A3F8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA258A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190F096C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="481A34CD" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.41</w:t>
+          <w:p w14:paraId="70E92DC7" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="2FB5F914" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="7308A8AF" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B256B2" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="324799FE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>701</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1995-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEB7272" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>225,653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06928311" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20D64E9A" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>1,022</w:t>
+          <w:p w14:paraId="3DBADC32" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="449E4CC5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>551</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F3FCE8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363A13DE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>924</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016F8E62" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.40</w:t>
+          <w:p w14:paraId="6D18FF57" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="68D0DD76" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="35F15C87" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="732145F0" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2E3C39FC" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-              <w:t>364</w:t>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1994-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57894E7D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>256,346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4994F85D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D8820C" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...78 lines deleted...]
-              <w:t>697</w:t>
+          <w:p w14:paraId="7308D149" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3451E4FE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CAA756" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D825786" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1,022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256D2FD6" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...12 lines deleted...]
-              <w:t>0.29</w:t>
+          <w:p w14:paraId="7C647BE1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w14:paraId="16FB114D" w14:textId="77777777" w:rsidTr="00A058CD">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="086C7E0E" w14:textId="77777777" w:rsidTr="0092638F">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FCCE4F7" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="07776F34" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>1993-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF1CE4C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>243,251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5683FA1F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="201F602A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB8EA1F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FA9050" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="157F1A04" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1623" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4815D3D5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0.29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="4A10852B" w14:textId="77777777" w:rsidTr="0092638F">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="452C933C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1992-93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62789D30" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5A194ED2" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>229,151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483322E3" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="17F1A8F4" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCE403E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2CEB6A3D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F838C4D" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E577894" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AA3087" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5CB9BE79" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00147A9F" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5CCD19B2" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1623" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB0D57E" w14:textId="77777777" w:rsidR="00B16E66" w:rsidRPr="00CB22E4" w:rsidRDefault="00B16E66" w:rsidP="00A058CD">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="435FB787" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>0.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="12320" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="13680" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1136"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="4620"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="2C073584" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="61964515" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
-          <w:trHeight w:val="1065"/>
+          <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2110A116" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-            <w:pPr>
+          <w:p w14:paraId="22C18934" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11184" w:type="dxa"/>
+            <w:tcW w:w="12780" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16007EA5" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="75B95246" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="3D9C541B" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="015ED478" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B9CDDEC" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5CE527FE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BFA7FD3" w14:textId="58EA0ECC" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5E3C34A8" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025-26: Data for 3 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14069A5F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="46BCF4C3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C5CE462" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5A06AD9C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72B27471" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4D3F3288" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="432A0205" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0C8264B9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="23F1EFCD" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="32A14B80" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315364EE" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2E09A91B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6753BF1F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="43A93C6A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024-25: Data for 3 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12D7FF1A" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4E7F780D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03623F12" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B2D5C19" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B1A58F9" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6632E899" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD43493" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4A12144B" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="5E5845F0" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="4F4210D8" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="138963D1" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="70DA4790" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C70253" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00F845E5" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2023-24: Data for 1 college omitted due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B0E2E0" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4F9E08EE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DFC721C" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7CC968C7" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B261A2" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="55C58930" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="1136" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B7FE9F7" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="162CC9B0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="34FFBB00" w14:textId="77777777" w:rsidTr="002E5BD3">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="753FAA81" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...21 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+          <w:p w14:paraId="348D193E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6320" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="267D07C8" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="240E3325" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2021-23: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25A0534F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...10 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+          <w:p w14:paraId="4FCCE131" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12A8B466" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="01E7EAF9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D1D7775" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="392E0196" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="7D49E816" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="4EEB86E0" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FCC5233" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="51B5C1DF" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C7A3C4D" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="44DB5DCE" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2019-20: Data for 8 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="086844A5" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2EAA80DA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="231E2C49" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5E1DFCF1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5795A4CA" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3F7D89E9" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22DFC309" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4E2079C0" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="549B6481" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="586959DE" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1759A08F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3CA22E32" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64715E7F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="34D30071" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2018-19: Data for 1 college omitted due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C431217" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1DC4C572" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6419E208" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="20D76A74" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5001397A" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="031B94EC" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A06DEBA" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="542CDEBA" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="679F8189" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="0F2D2B55" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="686B8805" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5CA97163" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="004E1BE2" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6B6FD7B3" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2017-18: Data for 8 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F906E70" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3CB2EE15" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72E9A783" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="37645F71" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08CC393D" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="20AE344A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DBC9B53" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5618C43D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F23461" w:rsidRPr="00CB22E4" w14:paraId="0113AF51" w14:textId="77777777" w:rsidTr="00F23461">
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="7459656F" w14:textId="77777777" w:rsidTr="002E5BD3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D39626C" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="52E4272E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11116" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D81BA87" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="15BFFE9C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2016-17: Data for 5 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04DD9919" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0197538F" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44471592" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="256D40DC" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7613526F" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6B5DFC55" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="17" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E4E68B4" w14:textId="77777777" w:rsidR="00F23461" w:rsidRPr="00CB22E4" w:rsidRDefault="00F23461" w:rsidP="00F23461">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0FA62801" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w14:paraId="78B37F29" w14:textId="77777777" w:rsidTr="002E5BD3">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24954092" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDAF496" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5BD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015-16: Data for 6 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E5E646" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBFE5B7" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC98F6" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E4FC64" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53E998F5" w14:textId="046AEA47" w:rsidR="00EC7692" w:rsidRPr="00CB22E4" w:rsidRDefault="00EC7692" w:rsidP="00DB5F8D">
+    <w:p w14:paraId="6B88E12D" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="002E5BD3" w:rsidRDefault="002E5BD3" w:rsidP="002E5BD3">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EC7692" w:rsidRPr="00CB22E4" w:rsidSect="00E80883">
+    <w:p w14:paraId="1AC9BFE8" w14:textId="77777777" w:rsidR="00CA3D4C" w:rsidRDefault="00CA3D4C"/>
+    <w:sectPr w:rsidR="00CA3D4C" w:rsidSect="002E5BD3">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="272717D6" w14:textId="77777777" w:rsidR="00FB4E6D" w:rsidRDefault="00FB4E6D">
+    <w:p w14:paraId="24F3759B" w14:textId="77777777" w:rsidR="0037352D" w:rsidRDefault="0037352D" w:rsidP="002E5BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6439DF62" w14:textId="77777777" w:rsidR="00FB4E6D" w:rsidRDefault="00FB4E6D">
+    <w:p w14:paraId="5915F95F" w14:textId="77777777" w:rsidR="0037352D" w:rsidRDefault="0037352D" w:rsidP="002E5BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22CE400E" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00D07C80" w:rsidRDefault="000E0A94" w:rsidP="00E80883">
+  <w:p w14:paraId="1692017A" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="00E80883">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5D7C140E" w14:textId="5D066BE0" w:rsidR="000E0A94" w:rsidRPr="00D07C80" w:rsidRDefault="000E0A94" w:rsidP="000E0A94">
+  <w:p w14:paraId="7A4F5F03" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="000E0A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Source: Massachusetts Department of Public Health Immunization Division, College Immunization Surveys, 199</w:t>
-[...23 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>Source: Massachusetts Department of Public Health Immunization Division, College Immunization Surveys, 1992-2025</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C1A350C" w14:textId="77777777" w:rsidR="00697062" w:rsidRPr="00D07C80" w:rsidRDefault="00697062" w:rsidP="00E80883">
+  <w:p w14:paraId="51FCF10C" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="00E80883">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-        <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="14721701" w14:textId="39CE64EB" w:rsidR="00D65E5E" w:rsidRPr="00D07C80" w:rsidRDefault="000E0A94" w:rsidP="00E80883">
+  <w:p w14:paraId="6FB8360B" w14:textId="4D30D570" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="00E80883">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-        <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
-    <w:r w:rsidR="00C33DEA">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 04/24/2025</w:t>
+      <w:t xml:space="preserve"> 04/03/2026</w:t>
     </w:r>
-    <w:r w:rsidR="00697062" w:rsidRPr="00D07C80">
+    <w:r w:rsidRPr="00D07C80">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
-    <w:r w:rsidR="00697062" w:rsidRPr="00D07C80">
+    <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...4 lines deleted...]
-      </w:rPr>
       <w:t>College</w:t>
-    </w:r>
-[...7 lines deleted...]
-      <w:t>Exemptions</w:t>
     </w:r>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>Exemptions92-2</w:t>
     </w:r>
-    <w:r w:rsidR="008B7123" w:rsidRPr="00D07C80">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
-[...17 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EEEA5A9" w14:textId="77777777" w:rsidR="00FB4E6D" w:rsidRDefault="00FB4E6D">
+    <w:p w14:paraId="2E30251E" w14:textId="77777777" w:rsidR="0037352D" w:rsidRDefault="0037352D" w:rsidP="002E5BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0853E438" w14:textId="77777777" w:rsidR="00FB4E6D" w:rsidRDefault="00FB4E6D">
+    <w:p w14:paraId="6B0C2734" w14:textId="77777777" w:rsidR="0037352D" w:rsidRDefault="0037352D" w:rsidP="002E5BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07D304ED" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00D07C80" w:rsidRDefault="000E0A94" w:rsidP="000E0A94">
+  <w:p w14:paraId="7D3367B1" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="000E0A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="45709ACA" w14:textId="77777777" w:rsidR="000E0A94" w:rsidRPr="00D07C80" w:rsidRDefault="000E0A94" w:rsidP="000E0A94">
+  <w:p w14:paraId="381DE451" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="000E0A94">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D07C80">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0BEF150C" w14:textId="77777777" w:rsidR="00D65E5E" w:rsidRPr="00D07C80" w:rsidRDefault="00D65E5E" w:rsidP="00E80883">
+  <w:p w14:paraId="6DCCCA5E" w14:textId="77777777" w:rsidR="002E5BD3" w:rsidRPr="00D07C80" w:rsidRDefault="002E5BD3" w:rsidP="00E80883">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00717292"/>
-[...208 lines deleted...]
-    <w:rsid w:val="00FF1A2F"/>
+    <w:rsidRoot w:val="002E5BD3"/>
+    <w:rsid w:val="000252D3"/>
+    <w:rsid w:val="000546CB"/>
+    <w:rsid w:val="002710B3"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rsid w:val="002F2F9A"/>
+    <w:rsid w:val="0037352D"/>
+    <w:rsid w:val="008F2B87"/>
+    <w:rsid w:val="0092638F"/>
+    <w:rsid w:val="00C02695"/>
+    <w:rsid w:val="00CA3D4C"/>
+    <w:rsid w:val="00E03AE1"/>
+    <w:rsid w:val="00F27310"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7DBE08E5"/>
+  <w14:docId w14:val="70D5A4E4"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{977639DB-1AFC-4583-8AB3-7A2572F5A5B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9237,224 +10419,627 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E5BD3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5BD3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E5BD3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5BD3"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...28 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="000E0A94"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002E5BD3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -9624,65 +11209,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9703,93 +11288,77 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>443</Words>
-  <Characters>2529</Characters>
+  <Words>461</Words>
+  <Characters>2633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2967</CharactersWithSpaces>
+  <CharactersWithSpaces>3088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Tocci, Christopher W (DPH)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>c590a5e0-2391-487f-8e29-9551d790b3e5</vt:lpwstr>
+  </property>
+</Properties>
+</file>