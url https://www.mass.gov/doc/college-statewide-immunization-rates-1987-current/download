--- v0 (2025-10-27)
+++ v1 (2026-05-16)
@@ -1,11113 +1,14298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="504F52D5" w14:textId="6BB42089" w:rsidR="007B3A8C" w:rsidRPr="000F217F" w:rsidRDefault="007B3A8C" w:rsidP="00FC331C">
+    <w:p w14:paraId="0ACCD5F2" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F217F">
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Immunization </w:t>
+        <w:t>Immunization Rates of Students Entering College</w:t>
       </w:r>
-      <w:r w:rsidR="00455E9E" w:rsidRPr="000F217F">
+    </w:p>
+    <w:p w14:paraId="6F386A72" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Rates</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F217F">
+      </w:pPr>
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Students Entering College</w:t>
+        <w:t xml:space="preserve">Percent </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Up-to-Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="625886D5" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F217F">
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>College Immunization Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4B1FEA" w14:textId="6A257064" w:rsidR="007B3A8C" w:rsidRPr="000F217F" w:rsidRDefault="007B3A8C" w:rsidP="00FC331C">
+    <w:p w14:paraId="7939771C" w14:textId="3A34FE56" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F217F">
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">MASSACHUSETTS </w:t>
+        <w:t>MASSACHUSETTS 1987-202</w:t>
       </w:r>
-      <w:r w:rsidR="001747D4" w:rsidRPr="000F217F">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i w:val="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>1987</w:t>
-[...19 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031442FB" w14:textId="77777777" w:rsidR="007B3A8C" w:rsidRPr="000F217F" w:rsidRDefault="007B3A8C" w:rsidP="00FC331C">
+    <w:p w14:paraId="2C9B764B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5A4B09" w14:textId="77777777" w:rsidR="007B3A8C" w:rsidRPr="000F217F" w:rsidRDefault="007B3A8C" w:rsidP="00FC331C">
+    <w:p w14:paraId="6315DE4E" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F217F">
+      <w:r w:rsidRPr="0051101C">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FD666D" w14:textId="77777777" w:rsidR="007B3A8C" w:rsidRPr="000F217F" w:rsidRDefault="007B3A8C" w:rsidP="007B3A8C">
+    <w:p w14:paraId="58FE45FA" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13082" w:type="dxa"/>
+        <w:tblW w:w="13824" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1562"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2950"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00053BEB" w:rsidRPr="000F217F" w14:paraId="51A37EF7" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="42CB3FE5" w14:textId="7868EE34" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414F1906" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2DCF7A63" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>School Year</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127FC237" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B96F764" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...17 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>No. Students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4A72F3" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="399D7F7C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1 Dose MMR</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2528AC3F" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6A308ED0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2 Doses MMR</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2464A9CE" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="63E3A870" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Td/Tdap</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D31129" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00053BEB" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2FC1B997" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3 Doses Hep B</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70463D1D" w14:textId="77777777" w:rsidR="00053BEB" w:rsidRPr="000F217F" w:rsidRDefault="00B6112E" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="35F994B9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Immunity to Chickenpox</w:t>
             </w:r>
-            <w:r w:rsidR="00CB5A9B" w:rsidRPr="000F217F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:position w:val="-30"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C872FB5" w14:textId="57EC0D23" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Series</w:t>
+            </w:r>
+            <w:r w:rsidR="001774E5" w:rsidRPr="001774E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>∆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00055CCD" w:rsidRPr="000F217F" w14:paraId="1B258B4A" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="26712AF7" w14:textId="193E2579" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED1A8FD" w14:textId="347797C4" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4CAB3B" w14:textId="0156632A" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F217F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>260,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6451CE8C" w14:textId="6A26EE8A" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316DC214" w14:textId="729A0B62" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F217F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>93.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABB3E59" w14:textId="1AB39F72" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>91.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C53C84D" w14:textId="77F8A12B" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F217F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>92.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1538285D" w14:textId="184BD6C6" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A65567">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>92.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00304A09" w14:textId="294E0EFA" w:rsidR="00684E83" w:rsidRPr="00A65567" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000F217F">
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...87 lines deleted...]
-              <w:t>92.4</w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>88.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="38046181" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="3396EE98" w14:textId="5794DBCA" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084AA645" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0A5F00FF" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D9650E" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
+          <w:p w14:paraId="79B5F114" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="641"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>262,483</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5906A892" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="53EE802E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7DC4C0" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+          <w:p w14:paraId="7FB83E8C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F1E02D" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+          <w:p w14:paraId="5A4478E5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483203E0" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+          <w:p w14:paraId="0FDEC2BC" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41CB86EF" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...13 lines deleted...]
-              <w:t>88.2</w:t>
+          <w:p w14:paraId="6FE15C18" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C0A7C9" w14:textId="5C6A36C5" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="7781E3A1" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="06DD662B" w14:textId="6DF16BE2" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B1D742C" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="404C0A05" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2023-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FE7B73" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
+          <w:p w14:paraId="402942A0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="641"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...18 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>247,004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D2BED8" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="09EDC1AE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F05D08" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...20 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+          <w:p w14:paraId="012BE39E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372DB959" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...20 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+          <w:p w14:paraId="0BC7C8BE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702C6312" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...20 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+          <w:p w14:paraId="0A6CD82D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E19E46" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...14 lines deleted...]
-              <w:t>88.7</w:t>
+          <w:p w14:paraId="0CADE957" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61C4C133" w14:textId="663F7057" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="36420A63" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="709782D3" w14:textId="5434A45B" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D068F99" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="76A53A40" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2022-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FBFC105" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
+          <w:p w14:paraId="3BB89B67" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="641"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>236,489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5C8786" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="342EA119" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC80E0C" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7BE71E62" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47CFD18E" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6C85A1CA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA6FD58" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5D9CBCE4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4351DAC2" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="61075011" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...8 lines deleted...]
-              <w:t>81.9</w:t>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0292274E" w14:textId="2AC5B949" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="5FD66724" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="04124979" w14:textId="3BFA928F" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E953D80" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7F82D302" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2021-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E65208E" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
+          <w:p w14:paraId="58E5E564" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="641"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>183,343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="689EC53F" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="069E1C4D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E01DDAD" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7AB069D2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A1FCE2" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5CD891CD" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="196F2513" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7B5E50B1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...14 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EDFB81" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6C4A93BA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...8 lines deleted...]
-              <w:t>86.1</w:t>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>81.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16D54CC6" w14:textId="7E61ECC6" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="7384FD5B" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="36365498" w14:textId="0FEF03BA" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C996705" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2020-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0C46216E" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34121045" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="641"/>
               </w:tabs>
-              <w:jc w:val="center"/>
-[...17 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>149,370</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3406FEA9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6459D6" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D72250" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4C1A0D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>88.7</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75902708" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F6EA819" w14:textId="0DC55E2C" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="39EA1BEB" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="6B4993B5" w14:textId="3333A365" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF870FD" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5D581A44" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...9 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2019-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0913672A" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...21 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="17F494BF" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="641"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>268,864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48697426" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1CFB2866" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1099B0FF" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...21 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="6A498FB1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7327DC48" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...21 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="231A73D0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3AB875" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="48D9A55D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A9C078" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-              <w:t>88.6</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5F102B23" w14:textId="67BA635F" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="110A4D11" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="5967673E" w14:textId="0A53C891" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="653DDB1D" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00B477FA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2018-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110BD216" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+          <w:p w14:paraId="266B509E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>232,306</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8754B6" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7E0089F9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC97EDF" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+          <w:p w14:paraId="75BA1339" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C14DFB2" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+          <w:p w14:paraId="7E805A61" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D6695B" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+          <w:p w14:paraId="1D183201" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2794C305" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...13 lines deleted...]
-              <w:t>86.0</w:t>
+          <w:p w14:paraId="44430018" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B4216E7" w14:textId="748325D9" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="42B2FC1D" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="477A72B3" w14:textId="4175668C" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533B4C22" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6EF09D26" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2017-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E48EB8" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+          <w:p w14:paraId="1FC99CAA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>241,224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F43DE91" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="148BE1EE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BE4395" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+          <w:p w14:paraId="55671577" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33337BFA" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+          <w:p w14:paraId="6EAF644C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5927FF49" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...19 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+          <w:p w14:paraId="59A7B14B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7968B6" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...13 lines deleted...]
-              <w:t>89.0</w:t>
+          <w:p w14:paraId="1149637D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FEBDF67" w14:textId="664FFD13" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="145FC54B" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="5D95B6FB" w14:textId="26E64464" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F1106" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2016-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1891" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8CDE68" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D23B5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1388" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8FAE33" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="1890" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1A8D08" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...23 lines deleted...]
-            <w:tcW w:w="2950" w:type="dxa"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A12FB8" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>87.0</w:t>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB06814" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ADA7F3A" w14:textId="25ACBCDD" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="29FE5D82" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="657CA84B" w14:textId="5B4FB82C" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5399B4CB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...53 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB9A204" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>245,889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E895E3A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...101 lines deleted...]
-              <w:t>82.9⁷</w:t>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F0AAB2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D1170D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="456E23E4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D63B753" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C59639A" w14:textId="6ED62088" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="079D5DA4" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="63D7B169" w14:textId="2C4EC8D6" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A512779" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...51 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2014-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1664522F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>272,649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B1870E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...97 lines deleted...]
-              <w:t>82.7⁸</w:t>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3296DD7B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB96C4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1793CA4D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC4B16F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.9⁷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="657B94EE" w14:textId="27AAEEBA" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="0B321440" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="250D40EE" w14:textId="510D4A79" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64BDEAED" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2013-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EA6182" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>257,234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EABA926" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...85 lines deleted...]
-              <w:t>81.1⁹</w:t>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A84C003" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C72F8D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5177DC62" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4E833A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.7⁸</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05EEDFE6" w14:textId="63953002" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="0CFD4145" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="7715077A" w14:textId="38102929" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0880C3DB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...47 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2012-13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE6506B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>301,743</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A80AFC" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...84 lines deleted...]
-              <w:t>68.8¹⁰</w:t>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBA57E3" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CA8080" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B06AAC" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F8F67D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>81.1⁹</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F07E2FC" w14:textId="6D5F9FC8" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="2506FA0C" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="113ACD13" w14:textId="4C9BB643" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCCCD13" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2011-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E4588C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w:highlight w:val="yellow"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>335,421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E25DC6E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D86658B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F24974" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F8DDAD" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5D1D52" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>68.8¹⁰</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAC0494" w14:textId="08819A72" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="0F84A948" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="6BF94607" w14:textId="3E386C3F" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DA162A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2010-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24910EF1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>308,820</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF70A8A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5C4BE9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>83.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D92C8C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>96.1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308EB6ED" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0C612F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="159D757F" w14:textId="6F0EB258" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="6595467F" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="4FBDA038" w14:textId="54B13CFC" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5500616B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2009-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA62ED9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>285,656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246000AB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12065EB0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>83.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="196B531E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.5*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45605CD2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD5C39A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7D8410" w14:textId="21DCDD3F" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="3E5FA074" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="058461C7" w14:textId="20401E99" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B863CE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2008-09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D9990D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>257,282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD13893" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477449BA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533D34D1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E20245E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6220204F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E2A3AE" w14:textId="3120765B" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="6FEB13CF" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="23A93096" w14:textId="4FAE2AB8" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A7B20F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2007-08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3666CE14" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,970</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FCACEF" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>83.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1883143C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>81.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ABF93E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B85A940" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>79.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BABB1D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A9ACE2" w14:textId="45694AF0" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="2103F752" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="385C2BFA" w14:textId="735A4459" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB9B772" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2006-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBF58CB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>254,060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BE4F6C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>81.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF99675" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>78.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0DF780" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>82.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DC99AF" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>77.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07007A30" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCF9E6" w14:textId="736CB6C5" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="46041017" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="530050E6" w14:textId="4C0BD83A" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="430FEA8E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...114 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2005-06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A624D9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>263,328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E07BD1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FAB261" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569A0895" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>85.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4811B2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>77.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDBC423" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D730395" w14:textId="2CAC9EC0" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="4AC578E3" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="363CCA01" w14:textId="405D5527" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2C6DC2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2004-05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="197B7C07" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>259,511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3151D623" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B90BC08" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8A4509" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55876B12" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47237498" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579893E8" w14:textId="7552F6E6" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="552C4E46" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="6BB19983" w14:textId="136F03D9" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551E5996" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...45 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2003-04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="085FA570" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>244,374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585A7A46" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2211BF4D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>83.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE4A7B8" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>87.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
-[...59 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="680300E7" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56468D8F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F36A22" w14:textId="0AD6DCE1" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="3E4E58E9" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="02E426D8" w14:textId="293B6D13" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175B2C61" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2002-03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC24D66" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>244,564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1FF274" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A55961" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1262C737" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72814EE3" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BC465C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D439C2" w14:textId="6FE45902" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="28650B42" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="3AF0D07D" w14:textId="53B8A8BC" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B2E3C5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2001-02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD8B1FE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>265,360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26313B4D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BCC1F4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69698455" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100690CA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ED5C0A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2E054B" w14:textId="2637A78D" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="24EE2440" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="717E01CD" w14:textId="768DF5A5" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437B119E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2000-01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635FBBCE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>266,497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB4ACC5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3054E0BA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>87.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="433E0D45" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8FF7C4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34210307" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F15AE42" w14:textId="40238F95" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="2F5126E9" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="062E5912" w14:textId="3DCAE26F" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1802A6" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1999-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562A4071" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>234,960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF71A59" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBAA65D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428D3C6A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F538773" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0280118F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5D889A" w14:textId="2F482C49" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="0F06F8A0" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="2D1C0494" w14:textId="3E4E5257" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1BAAE8" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1998-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F786CED" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>262,760</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F784CF" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AEC254" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3661F525" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6706641B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3B4D93" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB997A4" w14:textId="7ED7A83C" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="68605244" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="75032D45" w14:textId="33FB45B9" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E86521" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1997-98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7C61C7" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>245,348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABFF161" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="009BC0CD" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7240328A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>91.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DFCF92" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2AE795" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AE8733" w14:textId="325DFD15" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="3F9DBF19" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="1DB2BBC3" w14:textId="478583D2" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ECB0B9" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1996-97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3444580A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>239,689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF23F44" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>93.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3471E00E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAD5673" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DA39B2" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E412D1" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681EF663" w14:textId="5AC2EF0F" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="7438EBD7" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="3E023EAA" w14:textId="06DF31C6" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD9E787" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1995-96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E940F04" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>225,653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1110F8BA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5322BD2E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
-[...36 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C05DBB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD8CED6" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3483C3FB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B852B6F" w14:textId="035A09E4" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="46EAFCE4" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="3704E1A5" w14:textId="7EE00521" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772AC85C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...114 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1994-95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F557200" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>256,346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C033826" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="328DF4F4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFB04BE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>88.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF1A72B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A6F4AA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7331D1F3" w14:textId="303A1179" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="0AFB0611" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="71F190E1" w14:textId="595046FF" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51514025" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1993-94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3516B70A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>243,251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4378CE2E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>90.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8A827F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BCF610" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443898EE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4FC97D" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C077E1" w14:textId="3EBD17CA" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="319CDD1C" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="43A825E2" w14:textId="2DC3EB60" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B500B16" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1992-93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C634DE" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>229,151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E6F560" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>92.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75603DB6" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>79.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="082C6728" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>86.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7E1CB5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432027EA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5029866F" w14:textId="77466923" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="7BC43C44" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="0A48B2A3" w14:textId="641731E1" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C21BD5" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1991-92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B26DDB" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>205,639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692D3C3A" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>96.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076C7CD4" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>83.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FD78E0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>96.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02131B7F" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
-[...37 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32127CC0" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E1719B" w14:textId="633C4BDD" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="3D1A21FF" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="1CEDD6C8" w14:textId="2BD04497" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F9DC60" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...68 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1990-91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09881B75" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>131,279</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4591FD0B" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>94.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA568EA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
-[...36 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B68B49" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>94.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="360A44CA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FDC7FC" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE4234E" w14:textId="1B3749B5" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="617B6E64" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="5D46A67D" w14:textId="1E2B47FF" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B556E07" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...77 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1989-90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="476AE54C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84,563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEB7E08" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674EE88C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
-[...42 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593C3593" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>89.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E025C3" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3315901E" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D75C166" w14:textId="3313783A" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00184D50" w:rsidRPr="000F217F" w14:paraId="044B4506" w14:textId="77777777" w:rsidTr="000A5784">
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="3012B043" w14:textId="29895600" w:rsidTr="00F5406D">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5746E378" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7A6DF035" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:position w:val="-30"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1988-89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A5298C" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84,447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6937C948" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C31BECD" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B718AAD" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>84.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE1DE46" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D18EB96" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14B4FFDD" w14:textId="0CF809E3" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00684E83" w:rsidRPr="0051101C" w14:paraId="2DC9772C" w14:textId="7EC88E28" w:rsidTr="00F5406D">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5800BADA" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1987-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55915712" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2F0D2619" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>88,030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1891" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43C63DA2" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="267B4BF3" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>92.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27373F81" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="631D6BF6" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1388" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8BEE90" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7AC3AF87" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:position w:val="-30"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>94.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4BD4B7" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4031D537" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2950" w:type="dxa"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142C587C" w14:textId="77777777" w:rsidR="00184D50" w:rsidRPr="000F217F" w:rsidRDefault="00184D50" w:rsidP="003A67B9">
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="52CD6C88" w14:textId="77777777" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F02A2AB" w14:textId="22A00183" w:rsidR="00684E83" w:rsidRPr="0051101C" w:rsidRDefault="00684E83" w:rsidP="00684E83">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="13717" w:type="dxa"/>
+        <w:tblW w:w="14414" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="883"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="296"/>
+        <w:gridCol w:w="540"/>
+        <w:gridCol w:w="7288"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="222"/>
+        <w:gridCol w:w="3319"/>
+        <w:gridCol w:w="2365"/>
+        <w:gridCol w:w="236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A30E45" w:rsidRPr="00A30E45" w14:paraId="0234BA3E" w14:textId="77777777" w:rsidTr="004032B3">
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="5F486E51" w14:textId="77777777" w:rsidTr="00684E83">
         <w:trPr>
-          <w:trHeight w:val="1044"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="1365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36C680FA" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-            <w:pPr>
+          <w:p w14:paraId="3CAEBB6A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12834" w:type="dxa"/>
+            <w:tcW w:w="13638" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="784ECDA9" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="16589492" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>In preparing these data reports, we follow up with schools reporting numerically illogical survey entries and correct them whenever possible. Beginning in the 2017-18 school year, the survey submission deadline was extended from late October to mid-December, at which point no additional surveys were accepted. In prior years, additional surveys were accepted after the deadline. In 2020-21, the survey deadline was postponed to March to allow for more complete reporting, given extenuating pandemic-related circumstances. Beginning with the 2021-2022 school year, the survey deadline occurs in late January/early February.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E45" w:rsidRPr="00A30E45" w14:paraId="19505DBF" w14:textId="77777777" w:rsidTr="00BE190E">
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="56F95A15" w14:textId="77777777" w:rsidTr="00684E83">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BD99B17" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="78BD0BFD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="12242" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="261F8E89" w14:textId="02509637" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0781DEB4" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...24 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025-26: Data for 3 colleges omitted due to data discrepances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23ABEBB2" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1C494130" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="157DE1E9" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="41567ED7" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B292168" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="2E4CE4FC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="1C892662" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F37563" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="3701BCDC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DEB324E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="58B7069B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024-25: Data for 3 colleges omitted due to data discrepances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62F59DEB" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="00855B7A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DA663AE" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="171311C4" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034ADC43" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="519D59C1" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="798A402C" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69F0A5D8" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...17 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="5492308D" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="248459C5" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...11 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="075D7ED9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2023-24: Data for 1 college omitted due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0474B23D" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="28D7F458" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BE66F35" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="7FC59F91" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2244FBB4" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="5B878871" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E45" w:rsidRPr="00A30E45" w14:paraId="2F905B96" w14:textId="77777777" w:rsidTr="00BE190E">
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="35409967" w14:textId="77777777" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78F909E6" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="47CCD21E" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11273" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04FDC501" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="17A5A5BD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2021-23: No school data was omitted from this report due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="167B6200" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="48D3F929" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="166B5B0A" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="070A67E6" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E45" w:rsidRPr="00A30E45" w14:paraId="094EAC1F" w14:textId="77777777" w:rsidTr="00BE190E">
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="4DD5F5FA" w14:textId="77777777" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="501651DF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="0A49DCC3" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="12242" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034FC3B0" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4EA6DE3C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="RANGE!B47"/>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2019-20: Data for 8 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2612EB17" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="72A882E1" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ED19505" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="45B1DED5" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A2DE9CB" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="53BE7D33" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="6E575E8B" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E6EE3FE" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="244A599B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F2D598C" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="535C445B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2018-19: Data for 1 college omitted due to data discrepancy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D11445" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="15B747FA" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FBA24B0" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="33511165" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="431E4A2E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="481525C9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="350E9EC7" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C10A32B" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="28D2E220" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2550AE5F" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="3D39A132" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2017-18: Data for 8 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23975D53" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="66E9BE26" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00E3F89F" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="3030A07B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44C59978" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="54895F01" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="2CB0512A" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B9D62CA" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="0CEE03F9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FE3CEA8" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="221B2C78" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2016-17: Data for 5 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="317BAC78" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="0785B63D" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01D76599" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...24 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w14:paraId="2FACEFF1" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F61610B" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="187DC9B8" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="6CE0F59F" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15D4C143" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="03269061" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E06DECA" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="797D7DBA" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015-16: Data for 6 colleges omitted due to data discrepancies.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2445942E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...11 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="5E4D3405" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C52646E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="52D18080" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FE3A0E3" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="4A3BA2CA" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30E45" w:rsidRPr="00A30E45" w14:paraId="3F2C6DB4" w14:textId="77777777" w:rsidTr="00BE190E">
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="2A5F0370" w14:textId="77777777" w:rsidTr="00684E83">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="883" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6228FED7" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-            <w:pPr>
+          <w:p w14:paraId="0D3BD797" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-[...7 lines deleted...]
-            <w:gridSpan w:val="5"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7510" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59C56CA0" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4BCA7506" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Measles, mumps and rubella vaccine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05E50CE5" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="30F857B9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26797B4B" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="424A274D" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11354" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D7BAB1D" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="31D29FAC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C603A39" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="78445622" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02A66983" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="70A94F95" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="46AE7450" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="452A8109" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="1A13A05A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AA503D4" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="7DFB6D2A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1991-10: Includes all students with 2 doses of a measles-containing vaccine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7790800E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="3197E79C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="389E0754" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="2B9D0F2F" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="11354" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="218BEF5E" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="435C4ACD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="48A86311" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="106AB86D" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="2DB0F2BC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11273" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6931E7D1" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="785CEFAF" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011-14: Students who meet the MMR requirement according to the phase-in schedule. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A971BEF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="2064012A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="521785F3" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="378D7403" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="321BCF85" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B7AAB38" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="7EED640E" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11273" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B0CD40" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...11 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="742467F7" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tetanus and diphtheria vaccine (Td) and Tetanus, diphtheria, acellular pertussis (Tdap) vaccine</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50BEE0DF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="33B56ABD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...14 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45C5B5EF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="51CC9FD0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="4BEA43A2" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE17361" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="6FF4FCCD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00143D1D" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="24933C5C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1995-07: Td only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23793217" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="3F7F60E0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA54F21" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...24 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="14B447D8" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD98D38" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="6334F478" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="280B43EF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="019398FB" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5339F034" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="1660928D" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C0E68F" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="11E2FC00" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="758CC12B" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3359FCD4" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="753185D0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B370B82" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...11 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="07E76A90" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2008-14: Td/Tdap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69C1722F" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="53EFBC4D" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...19 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F16344" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...25 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w14:paraId="2F17B356" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="347A1972" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...26 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="3B47AA28" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64365521" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...24 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="4757980C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="136CCC00" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="0670E432" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FDADCE3" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="33EF11DB" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="472F871E" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A58D5D8" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="33DB7AD2" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7510" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D109017" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="060388DC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2015-Current: Tdap only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A285E5A" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="50A606BC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19B86935" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="0C5D3796" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52A8C6CE" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="6F2A2E6F" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FDFC1A7" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="40445A53" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59940C58" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...24 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="194A01B0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="7A87E3D4" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FAA6DFA" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="055F5CFF" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7510" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6849D9C6" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="367F66F9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hepatitis B vaccine </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7434657B" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...10 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="509E2B1C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="192616BF" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="5EE8A40A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="661F9650" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...24 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="1DEA0FCB" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64D6642F" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...21 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="376C9166" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FCE5936" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...12 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+          <w:p w14:paraId="5B12C7CD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="543AC801" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4122F0" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:p w14:paraId="4A3C2C7C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="296" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13638" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE6457A" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...15 lines deleted...]
-            <w:tcW w:w="883" w:type="dxa"/>
+          <w:p w14:paraId="01835D41" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011-Current: Includes students with 3 doses of Hepatitis B vaccine or serologic proof of immunity </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
+            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BA183C7" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="279D2FAD" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...16 lines deleted...]
-            <w:gridSpan w:val="6"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="36521A78" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E492250" w14:textId="77777777" w:rsidR="00A30E45" w:rsidRPr="00A30E45" w:rsidRDefault="00A30E45" w:rsidP="00A30E45">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6E17B0A1" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13638" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE005FA" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Includes students with 2 doses of varicella vaccine or serologic proof of immunity or reliable history of chickenpox disease.  Also includes birth before 1980 in the U.S., except for health science students.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="54F5A88A" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CE2E7C" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7732" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDA0A10" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Undergraduates &amp; Health Science students only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC0D86F" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3C053F" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA22385" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="363972CB" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="291C8F52" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4FAB51" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6C45EC" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Freshmen, Sophomores, Juniors &amp; Health Science students only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC3668B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3541CD58" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="386F83B5" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="31DC762F" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47B30B17" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7732" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD4414" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Freshmen, Sophomores &amp; Health Science students only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E97B20" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D253584" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77830050" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77AFE476" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="0247BC01" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71AEB187" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7732" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DD7AAF" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Freshmen &amp; Health Science students only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB8621E" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3898EADF" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D773BE9" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42423DC0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="34AA937D" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="236" w:type="dxa"/>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15043042" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13638" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBC08CD" w14:textId="769F3715" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Td/Tdap rates from 2008-2010 may be artificially inflated due to the survey design, which led to the possibility of students being </w:t>
+            </w:r>
+            <w:r w:rsidR="00984124">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>double counted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for both Td and Tdap.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0051101C" w:rsidRPr="0051101C" w14:paraId="2AA90DD4" w14:textId="77777777" w:rsidTr="00684E83">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE8F549" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Times New Roman" w:hAnsi="Aptos Narrow" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>∆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7954" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A16A0F4" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051101C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Series complete 2025-Current: 2 MMR + 1 Tdap + 3 Hep B + immunity to chickenpox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7129634A" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2365" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD305FE" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4999C1B5" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C2CCC27" w14:textId="7DFEAB7D" w:rsidR="008B557C" w:rsidRPr="000F217F" w:rsidRDefault="008B557C" w:rsidP="00AD524E">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="008B557C" w:rsidRPr="000F217F" w:rsidSect="003C075E">
+    <w:p w14:paraId="722145D0" w14:textId="77777777" w:rsidR="0051101C" w:rsidRDefault="0051101C" w:rsidP="0051101C"/>
+    <w:sectPr w:rsidR="0051101C" w:rsidSect="0051101C">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B1DB339" w14:textId="77777777" w:rsidR="00A55A83" w:rsidRDefault="00A55A83">
+    <w:p w14:paraId="7347B68B" w14:textId="77777777" w:rsidR="00DA36ED" w:rsidRDefault="00DA36ED" w:rsidP="0051101C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12C4B0B5" w14:textId="77777777" w:rsidR="00A55A83" w:rsidRDefault="00A55A83">
+    <w:p w14:paraId="37E68D9C" w14:textId="77777777" w:rsidR="00DA36ED" w:rsidRDefault="00DA36ED" w:rsidP="0051101C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CG Times">
-[...9 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...5 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03B07033" w14:textId="77777777" w:rsidR="00DB7966" w:rsidRPr="00EE5BB2" w:rsidRDefault="00DB7966" w:rsidP="003C075E">
+  <w:p w14:paraId="5E92B59B" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C" w:rsidP="003C075E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk167975730"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk167975731"/>
   </w:p>
-  <w:p w14:paraId="22CD017D" w14:textId="55F7556C" w:rsidR="00DB7966" w:rsidRPr="00EE5BB2" w:rsidRDefault="00DB7966" w:rsidP="00DB7966">
+  <w:p w14:paraId="3D4DE495" w14:textId="586D4B33" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C" w:rsidP="00DB7966">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Source: Massachusetts Department of Public Health Immunization Division, College Immunization Surveys, 1987-202</w:t>
     </w:r>
-    <w:r w:rsidR="00FA485C">
+    <w:r w:rsidR="0096285C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
-        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2DBECB4A" w14:textId="77777777" w:rsidR="00DB7966" w:rsidRPr="00EE5BB2" w:rsidRDefault="00DB7966" w:rsidP="00DB7966">
+  <w:p w14:paraId="704709D5" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C" w:rsidP="00DB7966">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-        <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="6120"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0B89962D" w14:textId="3F2E6CEA" w:rsidR="00DC5263" w:rsidRPr="00EE5BB2" w:rsidRDefault="00DB7966" w:rsidP="003C075E">
+  <w:p w14:paraId="70512B2F" w14:textId="5A8EA09C" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C" w:rsidP="003C075E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4320"/>
-        <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="7200"/>
         <w:tab w:val="right" w:pos="14400"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Updated</w:t>
     </w:r>
-    <w:r w:rsidR="009F6EFE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 04/24/2025</w:t>
+      <w:t xml:space="preserve"> 04/</w:t>
     </w:r>
-    <w:r w:rsidR="003C075E" w:rsidRPr="00EE5BB2">
+    <w:r w:rsidR="00265139">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EE5BB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Massachusetts Department of Public Health Immunization Division</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>College</w:t>
     </w:r>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Coverage87-2</w:t>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:r w:rsidR="00AD00DE" w:rsidRPr="00EE5BB2">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11B61425" w14:textId="77777777" w:rsidR="00A55A83" w:rsidRDefault="00A55A83">
+    <w:p w14:paraId="6EB83F09" w14:textId="77777777" w:rsidR="00DA36ED" w:rsidRDefault="00DA36ED" w:rsidP="0051101C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67AFB82D" w14:textId="77777777" w:rsidR="00A55A83" w:rsidRDefault="00A55A83">
+    <w:p w14:paraId="04A6D781" w14:textId="77777777" w:rsidR="00DA36ED" w:rsidRDefault="00DA36ED" w:rsidP="0051101C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74C049E9" w14:textId="77777777" w:rsidR="00DC5263" w:rsidRPr="00EE5BB2" w:rsidRDefault="00DC5263">
+  <w:p w14:paraId="651B9572" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>MASSACHUSETTS DEPARTMENT OF PUBLIC HEALTH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0FE0770B" w14:textId="77777777" w:rsidR="00DC5263" w:rsidRPr="00EE5BB2" w:rsidRDefault="001A0241">
+  <w:p w14:paraId="6E41224F" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EE5BB2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>IMMUNIZATION DIVISION</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31439D2A" w14:textId="77777777" w:rsidR="007B3A8C" w:rsidRPr="00EE5BB2" w:rsidRDefault="007B3A8C">
+  <w:p w14:paraId="53CE201E" w14:textId="77777777" w:rsidR="0051101C" w:rsidRPr="00EE5BB2" w:rsidRDefault="0051101C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00D47F5D"/>
-[...284 lines deleted...]
-    <w:rsid w:val="00FF5AC9"/>
+    <w:rsidRoot w:val="0051101C"/>
+    <w:rsid w:val="001774E5"/>
+    <w:rsid w:val="00184C6E"/>
+    <w:rsid w:val="001D090E"/>
+    <w:rsid w:val="00265139"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rsid w:val="005A38CC"/>
+    <w:rsid w:val="00644E4A"/>
+    <w:rsid w:val="00684E83"/>
+    <w:rsid w:val="008F2B87"/>
+    <w:rsid w:val="00906E53"/>
+    <w:rsid w:val="0096285C"/>
+    <w:rsid w:val="00984124"/>
+    <w:rsid w:val="00A65567"/>
+    <w:rsid w:val="00AC2D71"/>
+    <w:rsid w:val="00C02695"/>
+    <w:rsid w:val="00CA3D4C"/>
+    <w:rsid w:val="00DA36ED"/>
+    <w:rsid w:val="00E03AE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2166602E"/>
+  <w14:docId w14:val="7EFF6F04"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2147397A-CB6D-47D8-9EF4-BA53056D2AAF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11256,605 +14441,627 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000255F4"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0051101C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051101C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0051101C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0051101C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...44 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00DB7966"/>
-[...12 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0051101C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...403 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -12024,65 +15231,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12103,93 +15310,77 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>608</Words>
-  <Characters>3472</Characters>
+  <Words>665</Words>
+  <Characters>3795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4072</CharactersWithSpaces>
+  <CharactersWithSpaces>4452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Tocci, Christopher W (DPH)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>edfa330f-9e22-462b-b20c-7c5e657ec780</vt:lpwstr>
+  </property>
+</Properties>
+</file>