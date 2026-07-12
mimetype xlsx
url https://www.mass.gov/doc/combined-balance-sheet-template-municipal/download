--- v0 (2026-02-05)
+++ v1 (2026-07-12)
@@ -5,130 +5,143 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7367C129-85AE-4B9F-8D2F-56B984361327}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="63" documentId="13_ncr:1_{5F6C77C1-A02E-435C-A9AA-178F91336AEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BBD93B5B-B5FC-4BA3-B3B8-B24461A28DC9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Comb. BS Instructions" sheetId="16" r:id="rId1"/>
     <sheet name="Combined Balance Sheet" sheetId="1" r:id="rId2"/>
     <sheet name="Multiple General Fund Detail" sheetId="19" r:id="rId3"/>
     <sheet name="GF AR Detail Instructions" sheetId="15" r:id="rId4"/>
     <sheet name="General Fund AR Detail" sheetId="10" r:id="rId5"/>
     <sheet name="SRF FB Instructions" sheetId="11" r:id="rId6"/>
     <sheet name="Spec. Rev. FB Detail" sheetId="2" r:id="rId7"/>
     <sheet name="Capital Project FB Instructions" sheetId="12" r:id="rId8"/>
     <sheet name="Capital Proj. FB Detail" sheetId="3" r:id="rId9"/>
     <sheet name="Enterprise BS Instructions" sheetId="17" r:id="rId10"/>
     <sheet name="Enterprise Fund Balance Sheet" sheetId="4" r:id="rId11"/>
     <sheet name="Trust Fund Balance Instructions" sheetId="13" r:id="rId12"/>
     <sheet name="Trust Fund Balance Detail" sheetId="7" r:id="rId13"/>
     <sheet name="Agency Fund Balance Instruction" sheetId="14" r:id="rId14"/>
     <sheet name="Agency Detail" sheetId="8" r:id="rId15"/>
     <sheet name="Internal Service BS Instruction" sheetId="18" r:id="rId16"/>
     <sheet name="Internal Service Balance Sheet" sheetId="6" r:id="rId17"/>
     <sheet name="Undes. FB Rollforward" sheetId="9" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="14">'Agency Detail'!$A$1:$O$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="14">'Agency Detail'!$A$1:$O$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Capital Proj. FB Detail'!$A$1:$S$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Combined Balance Sheet'!$A$1:$S$93</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'General Fund AR Detail'!$A$1:$K$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'General Fund AR Detail'!$A$1:$K$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Internal Service Balance Sheet'!$A$1:$N$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Multiple General Fund Detail'!$A$4:$P$88</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Spec. Rev. FB Detail'!$A$1:$O$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Trust Fund Balance Detail'!$A$1:$O$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'Undes. FB Rollforward'!$A$1:$J$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="14">'Agency Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Capital Proj. FB Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Combined Balance Sheet'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Enterprise Fund Balance Sheet'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'General Fund AR Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="16">'Internal Service Balance Sheet'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Multiple General Fund Detail'!$9:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Spec. Rev. FB Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'Trust Fund Balance Detail'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H35" i="19" l="1"/>
+  <c r="K23" i="10" l="1"/>
+  <c r="K24" i="10"/>
+  <c r="K25" i="10"/>
+  <c r="K26" i="10"/>
+  <c r="K27" i="10"/>
+  <c r="K28" i="10"/>
+  <c r="K17" i="10"/>
+  <c r="K18" i="10"/>
+  <c r="K19" i="10"/>
+  <c r="K20" i="10"/>
+  <c r="K21" i="10"/>
+  <c r="H35" i="19"/>
   <c r="J35" i="19"/>
   <c r="L35" i="19"/>
   <c r="N35" i="19"/>
   <c r="H67" i="19"/>
   <c r="J67" i="19"/>
   <c r="L67" i="19"/>
   <c r="N67" i="19"/>
   <c r="N85" i="19" s="1"/>
   <c r="N88" i="19" s="1"/>
   <c r="H83" i="19"/>
   <c r="H85" i="19" s="1"/>
   <c r="H88" i="19" s="1"/>
   <c r="J83" i="19"/>
   <c r="J85" i="19" s="1"/>
   <c r="J88" i="19" s="1"/>
   <c r="L83" i="19"/>
   <c r="N83" i="19"/>
   <c r="L85" i="19"/>
   <c r="L88" i="19" s="1"/>
   <c r="T43" i="4"/>
   <c r="T44" i="4"/>
   <c r="I38" i="7" l="1"/>
   <c r="I39" i="7" s="1"/>
   <c r="T23" i="4"/>
   <c r="S9" i="3"/>
@@ -162,51 +175,50 @@
   <c r="S8" i="3"/>
   <c r="Q37" i="3"/>
   <c r="O10" i="8" l="1"/>
   <c r="O11" i="8"/>
   <c r="O12" i="8"/>
   <c r="O13" i="8"/>
   <c r="O14" i="8"/>
   <c r="O15" i="8"/>
   <c r="O16" i="8"/>
   <c r="O17" i="8"/>
   <c r="O18" i="8"/>
   <c r="O19" i="8"/>
   <c r="O20" i="8"/>
   <c r="O21" i="8"/>
   <c r="O22" i="8"/>
   <c r="O23" i="8"/>
   <c r="O24" i="8"/>
   <c r="O25" i="8"/>
   <c r="O26" i="8"/>
   <c r="O27" i="8"/>
   <c r="O28" i="8"/>
   <c r="O29" i="8"/>
   <c r="O30" i="8"/>
   <c r="O31" i="8"/>
   <c r="O32" i="8"/>
-  <c r="O33" i="8"/>
   <c r="O9" i="7"/>
   <c r="O10" i="7"/>
   <c r="O11" i="7"/>
   <c r="O12" i="7"/>
   <c r="O13" i="7"/>
   <c r="O14" i="7"/>
   <c r="O15" i="7"/>
   <c r="O16" i="7"/>
   <c r="O17" i="7"/>
   <c r="O18" i="7"/>
   <c r="O19" i="7"/>
   <c r="O20" i="7"/>
   <c r="O21" i="7"/>
   <c r="O22" i="7"/>
   <c r="O23" i="7"/>
   <c r="O24" i="7"/>
   <c r="O25" i="7"/>
   <c r="O26" i="7"/>
   <c r="O27" i="7"/>
   <c r="O28" i="7"/>
   <c r="O29" i="7"/>
   <c r="O30" i="7"/>
   <c r="O31" i="7"/>
   <c r="O32" i="7"/>
   <c r="O33" i="7"/>
@@ -274,60 +286,57 @@
   <c r="T39" i="4"/>
   <c r="T40" i="4"/>
   <c r="T41" i="4"/>
   <c r="T42" i="4"/>
   <c r="T30" i="4"/>
   <c r="T31" i="4"/>
   <c r="T32" i="4"/>
   <c r="T13" i="4"/>
   <c r="T14" i="4"/>
   <c r="T15" i="4"/>
   <c r="T16" i="4"/>
   <c r="T17" i="4"/>
   <c r="T18" i="4"/>
   <c r="T19" i="4"/>
   <c r="T20" i="4"/>
   <c r="T21" i="4"/>
   <c r="T22" i="4"/>
   <c r="T24" i="4"/>
   <c r="T10" i="4"/>
   <c r="K9" i="10"/>
   <c r="K10" i="10"/>
   <c r="K11" i="10"/>
   <c r="K12" i="10"/>
   <c r="K13" i="10"/>
   <c r="K14" i="10"/>
-  <c r="K15" i="10"/>
   <c r="K16" i="10"/>
-  <c r="K17" i="10"/>
-[...6 lines deleted...]
-  <c r="K24" i="10"/>
+  <c r="K30" i="10"/>
+  <c r="K31" i="10"/>
+  <c r="K32" i="10"/>
+  <c r="K33" i="10"/>
+  <c r="K34" i="10"/>
+  <c r="K35" i="10"/>
   <c r="P71" i="19"/>
   <c r="P72" i="19"/>
   <c r="P73" i="19"/>
   <c r="P74" i="19"/>
   <c r="P75" i="19"/>
   <c r="P76" i="19"/>
   <c r="P77" i="19"/>
   <c r="P78" i="19"/>
   <c r="P79" i="19"/>
   <c r="P80" i="19"/>
   <c r="P81" i="19"/>
   <c r="P49" i="19"/>
   <c r="P50" i="19"/>
   <c r="P51" i="19"/>
   <c r="P52" i="19"/>
   <c r="P53" i="19"/>
   <c r="P54" i="19"/>
   <c r="P55" i="19"/>
   <c r="P56" i="19"/>
   <c r="P57" i="19"/>
   <c r="P58" i="19"/>
   <c r="P59" i="19"/>
   <c r="P60" i="19"/>
   <c r="P61" i="19"/>
   <c r="P62" i="19"/>
@@ -403,51 +412,51 @@
   <c r="S14" i="1"/>
   <c r="S15" i="1"/>
   <c r="S16" i="1"/>
   <c r="S17" i="1"/>
   <c r="S18" i="1"/>
   <c r="S19" i="1"/>
   <c r="S20" i="1"/>
   <c r="S21" i="1"/>
   <c r="S22" i="1"/>
   <c r="S23" i="1"/>
   <c r="S24" i="1"/>
   <c r="S25" i="1"/>
   <c r="S26" i="1"/>
   <c r="S27" i="1"/>
   <c r="S28" i="1"/>
   <c r="S29" i="1"/>
   <c r="S30" i="1"/>
   <c r="S31" i="1"/>
   <c r="S32" i="1"/>
   <c r="S33" i="1"/>
   <c r="S34" i="1"/>
   <c r="F67" i="19"/>
   <c r="D67" i="19"/>
   <c r="N27" i="6" l="1"/>
   <c r="N22" i="6"/>
-  <c r="K36" i="8" l="1"/>
+  <c r="K35" i="8" l="1"/>
   <c r="E84" i="1" l="1"/>
   <c r="Q84" i="1"/>
   <c r="O84" i="1"/>
   <c r="M84" i="1"/>
   <c r="I84" i="1"/>
   <c r="K84" i="1"/>
   <c r="G84" i="1"/>
   <c r="F32" i="6" l="1"/>
   <c r="J32" i="6"/>
   <c r="L32" i="6"/>
   <c r="D32" i="6"/>
   <c r="R46" i="4" l="1"/>
   <c r="P46" i="4"/>
   <c r="N46" i="4"/>
   <c r="L46" i="4"/>
   <c r="J46" i="4"/>
   <c r="H46" i="4"/>
   <c r="F46" i="4"/>
   <c r="D46" i="4"/>
   <c r="E35" i="1" l="1"/>
   <c r="E68" i="1"/>
   <c r="P39" i="19"/>
   <c r="P33" i="19"/>
   <c r="P14" i="19"/>
   <c r="A33" i="19"/>
@@ -461,96 +470,95 @@
   <c r="P11" i="19"/>
   <c r="A6" i="19"/>
   <c r="P67" i="19" l="1"/>
   <c r="E86" i="1"/>
   <c r="E88" i="1" s="1"/>
   <c r="F85" i="19"/>
   <c r="F88" i="19" s="1"/>
   <c r="P35" i="19"/>
   <c r="P83" i="19"/>
   <c r="E91" i="1" s="1"/>
   <c r="D85" i="19"/>
   <c r="D88" i="19" s="1"/>
   <c r="P85" i="19" l="1"/>
   <c r="P88" i="19" s="1"/>
   <c r="A1" i="1" l="1"/>
   <c r="C243" i="1" l="1"/>
   <c r="C1" i="10" l="1"/>
   <c r="A4" i="19"/>
   <c r="A1" i="6"/>
   <c r="E1" i="9"/>
   <c r="E1" i="2"/>
   <c r="A1" i="4"/>
   <c r="E1" i="7"/>
   <c r="G1" i="3"/>
   <c r="E1" i="8"/>
-  <c r="I38" i="8"/>
+  <c r="I37" i="8"/>
   <c r="O8" i="8" l="1"/>
   <c r="O7" i="8"/>
   <c r="K7" i="8"/>
   <c r="I7" i="8"/>
   <c r="O8" i="7"/>
   <c r="O7" i="7"/>
   <c r="K7" i="7"/>
   <c r="I7" i="7"/>
   <c r="S7" i="3"/>
   <c r="M7" i="3"/>
   <c r="K7" i="3"/>
   <c r="O8" i="2"/>
-  <c r="A3" i="9"/>
+  <c r="F3" i="9"/>
   <c r="A3" i="6"/>
-  <c r="A3" i="8"/>
-  <c r="A3" i="7"/>
+  <c r="G3" i="8"/>
+  <c r="G3" i="7"/>
   <c r="A3" i="4"/>
-  <c r="A3" i="3"/>
-[...1 lines deleted...]
-  <c r="A3" i="10"/>
+  <c r="I3" i="3"/>
+  <c r="G3" i="2"/>
+  <c r="E3" i="10"/>
   <c r="Q68" i="1" l="1"/>
   <c r="O68" i="1"/>
   <c r="M68" i="1"/>
   <c r="K68" i="1"/>
   <c r="I68" i="1"/>
   <c r="G68" i="1"/>
   <c r="P57" i="4" l="1"/>
   <c r="P25" i="4"/>
   <c r="P59" i="4" l="1"/>
   <c r="P61" i="4" s="1"/>
-  <c r="I34" i="8"/>
-[...2 lines deleted...]
-  <c r="K25" i="10" l="1"/>
+  <c r="I33" i="8"/>
+  <c r="K37" i="8" s="1"/>
+  <c r="K36" i="10" l="1"/>
   <c r="T34" i="4"/>
   <c r="T12" i="4"/>
   <c r="S39" i="1"/>
-  <c r="I25" i="10"/>
-[...6 lines deleted...]
-  <c r="O34" i="8"/>
+  <c r="I36" i="10"/>
+  <c r="G36" i="10" l="1"/>
+  <c r="E36" i="10"/>
+  <c r="M33" i="8" l="1"/>
+  <c r="K33" i="8"/>
+  <c r="G33" i="8"/>
+  <c r="E33" i="8"/>
+  <c r="O33" i="8"/>
   <c r="M36" i="7"/>
   <c r="K36" i="7"/>
   <c r="I36" i="7"/>
   <c r="G36" i="7"/>
   <c r="E36" i="7"/>
   <c r="O36" i="7"/>
   <c r="O37" i="3"/>
   <c r="M37" i="3"/>
   <c r="K37" i="3"/>
   <c r="I37" i="3"/>
   <c r="G37" i="3"/>
   <c r="I93" i="1" s="1"/>
   <c r="S37" i="3"/>
   <c r="G40" i="2"/>
   <c r="E40" i="2"/>
   <c r="G93" i="1" s="1"/>
   <c r="O93" i="1" l="1"/>
   <c r="D18" i="6"/>
   <c r="F18" i="6"/>
   <c r="H18" i="6"/>
   <c r="J18" i="6"/>
   <c r="L18" i="6"/>
   <c r="D38" i="6"/>
   <c r="F38" i="6"/>
   <c r="H38" i="6"/>
@@ -632,51 +640,51 @@
   <c r="I88" i="1" s="1"/>
   <c r="Q86" i="1"/>
   <c r="Q88" i="1" s="1"/>
   <c r="G35" i="1"/>
   <c r="S71" i="1"/>
   <c r="S84" i="1" s="1"/>
   <c r="S68" i="1"/>
   <c r="K88" i="1" l="1"/>
   <c r="N40" i="6"/>
   <c r="S86" i="1"/>
   <c r="S88" i="1" s="1"/>
   <c r="T59" i="4"/>
   <c r="G88" i="1"/>
   <c r="M86" i="1" l="1"/>
   <c r="M88" i="1" s="1"/>
   <c r="M91" i="1"/>
   <c r="N43" i="6"/>
   <c r="T61" i="4"/>
   <c r="H32" i="6"/>
   <c r="H40" i="6" s="1"/>
   <c r="H43" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="265">
   <si>
     <t>Combined Balance Sheet - All Fund Types and Account Groups</t>
   </si>
   <si>
     <t>(Unaudited)</t>
   </si>
   <si>
     <t>Fiduciary</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t>Governmental Fund Types</t>
   </si>
   <si>
     <t>Proprietary Fund Types</t>
   </si>
   <si>
     <t>Fund Types</t>
   </si>
   <si>
     <t>Groups</t>
   </si>
   <si>
@@ -1398,68 +1406,182 @@
   <si>
     <t>The third set of proofs is to ensure that the receivable totals from the detail tabs agree to the balance sheet.</t>
   </si>
   <si>
     <t xml:space="preserve">5.  The total of the account receivable column and the deferred revenue column should agree to the </t>
   </si>
   <si>
     <t>BAN's / Debt Issued</t>
   </si>
   <si>
     <t>Agency Funds reported in the fund balance section of the combined balance sheet:</t>
   </si>
   <si>
     <t>Total of combined balance sheet trust and agency fund balance column:</t>
   </si>
   <si>
     <t>6.  Please make sure you record appropriation deficts in existence as of 6/30.</t>
   </si>
   <si>
     <t>(if applicable)</t>
   </si>
   <si>
     <t>(If using the Multiple General Fund tab, include all general funds in the roll forward).</t>
   </si>
   <si>
-    <t>as of  June 30, 2025</t>
-[...5 lines deleted...]
-    <t>(revised 06/27/2025)</t>
+    <t>as of  June 30, 2026</t>
+  </si>
+  <si>
+    <t>(revised 06/22/2026)</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Departmental Receivables:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Due From Other Governments:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Due From Other Receivables:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that combine "more than one receivable on the combined balance sheet:"</t>
+  </si>
+  <si>
+    <t>more detailed description</t>
+  </si>
+  <si>
+    <t>like Veteran's Benefits</t>
+  </si>
+  <si>
+    <t>not state receivable</t>
+  </si>
+  <si>
+    <t>Column C should have a</t>
+  </si>
+  <si>
+    <t>DO NOT INCLUDE PROPERTY TAX RECEIVABLES ON THIS TEMPLATE SUCH AS:</t>
+  </si>
+  <si>
+    <t>REAL &amp; PERSONAL PROPERTY, TAX LIENS &amp; FORECLOSURES, DEFERRED TAXES AND MOTOR VEHICLE EXCISE</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Departmental Receivables</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <t>Lines may be added as needed</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Due From Other Governments</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other Receivables</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <t>Please list here any other lines that combine more than one receivable on the combined balance sheet</t>
+  </si>
+  <si>
+    <t>7/1/2026 - 9/30/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1516,72 +1638,85 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="-0.249977111117893"/>
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
@@ -1734,57 +1869,66 @@
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
@@ -1880,107 +2024,368 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="40" fontId="0" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="40" fontId="0" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="39" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>367665</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Right Brace 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D143702-B316-4588-8E5A-7180C335E2E4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8115300" y="1343025"/>
+          <a:ext cx="434340" cy="1352550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>396240</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Right Brace 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADEADB6B-BDBB-4C66-A8E1-BD408B4A95F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8143875" y="2695575"/>
+          <a:ext cx="434340" cy="1352550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>396240</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Right Brace 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EAA6AB3-7B6E-4ECD-A763-297F3413C1D1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8143875" y="4057650"/>
+          <a:ext cx="434340" cy="1295400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>95249</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>438149</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Right Brace 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8FF853A-20C5-45ED-89FF-313F8851E820}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8153399" y="5362575"/>
+          <a:ext cx="466725" cy="1295400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 0"/>
+            <a:gd name="adj2" fmla="val 50000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>510540</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Right Brace 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -2571,67 +2976,67 @@
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
@@ -2799,51 +3204,51 @@
         <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="D8" sqref="D8"/>
+      <selection pane="bottomRight" activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="1.85546875" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.85546875" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="1.85546875" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="1.85546875" customWidth="1"/>
     <col min="18" max="18" width="14.85546875" style="10" customWidth="1"/>
     <col min="19" max="19" width="1.85546875" customWidth="1"/>
     <col min="20" max="20" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="16" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" bestFit="1" customWidth="1"/>
@@ -4025,102 +4430,102 @@
     <col min="15892" max="15892" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15893" max="15894" width="16" bestFit="1" customWidth="1"/>
     <col min="15896" max="15896" width="16" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="2.5703125" customWidth="1"/>
     <col min="16133" max="16133" width="40.42578125" customWidth="1"/>
     <col min="16134" max="16134" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="15.5703125" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16143" max="16143" width="1.85546875" customWidth="1"/>
     <col min="16144" max="16144" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16145" max="16145" width="1.85546875" customWidth="1"/>
     <col min="16146" max="16146" width="14.85546875" customWidth="1"/>
     <col min="16147" max="16147" width="1.85546875" customWidth="1"/>
     <col min="16148" max="16148" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16149" max="16150" width="16" bestFit="1" customWidth="1"/>
     <col min="16152" max="16152" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="A1" s="96">
+      <c r="A1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="B1" s="96"/>
-[...17 lines deleted...]
-      <c r="T1" s="96"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+      <c r="N1" s="98"/>
+      <c r="O1" s="98"/>
+      <c r="P1" s="98"/>
+      <c r="Q1" s="98"/>
+      <c r="R1" s="98"/>
+      <c r="S1" s="98"/>
+      <c r="T1" s="98"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="2"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="2"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
@@ -4624,55 +5029,55 @@
       </c>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="26"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
       <c r="N22" s="26"/>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
       <c r="Q22" s="26"/>
       <c r="R22" s="26"/>
       <c r="S22" s="26"/>
       <c r="T22" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U22" s="10"/>
       <c r="V22" s="10"/>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A23" s="97" t="s">
+      <c r="A23" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="97"/>
-      <c r="C23" s="97"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
       <c r="N23" s="26"/>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="26"/>
       <c r="S23" s="26"/>
       <c r="T23" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U23" s="10"/>
       <c r="V23" s="10"/>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
@@ -5178,82 +5583,82 @@
       </c>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
       <c r="N42" s="26"/>
       <c r="O42" s="26"/>
       <c r="P42" s="26"/>
       <c r="Q42" s="26"/>
       <c r="R42" s="26"/>
       <c r="S42" s="26"/>
       <c r="T42" s="26">
         <f>SUM(D42:S42)</f>
         <v>0</v>
       </c>
       <c r="U42" s="10"/>
       <c r="V42" s="10"/>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B43" s="97" t="s">
+      <c r="B43" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="C43" s="97"/>
+      <c r="C43" s="49"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="26"/>
       <c r="N43" s="26"/>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
       <c r="Q43" s="26"/>
       <c r="R43" s="26"/>
       <c r="S43" s="26"/>
       <c r="T43" s="26">
         <f>SUM(D43:S43)</f>
         <v>0</v>
       </c>
       <c r="U43" s="10"/>
       <c r="V43" s="10"/>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B44" s="97" t="s">
+      <c r="B44" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C44" s="97"/>
+      <c r="C44" s="49"/>
       <c r="D44" s="26"/>
       <c r="E44" s="26"/>
       <c r="F44" s="26"/>
       <c r="G44" s="26"/>
       <c r="H44" s="26"/>
       <c r="I44" s="26"/>
       <c r="J44" s="26"/>
       <c r="K44" s="26"/>
       <c r="L44" s="26"/>
       <c r="M44" s="26"/>
       <c r="N44" s="26"/>
       <c r="O44" s="26"/>
       <c r="P44" s="26"/>
       <c r="Q44" s="26"/>
       <c r="R44" s="26"/>
       <c r="S44" s="26"/>
       <c r="T44" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="U44" s="10"/>
       <c r="V44" s="10"/>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
@@ -5981,54 +6386,51 @@
       <c r="S71" s="10"/>
       <c r="T71" s="10"/>
       <c r="U71" s="10"/>
       <c r="V71" s="10"/>
     </row>
     <row r="72" spans="4:22" x14ac:dyDescent="0.25">
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="10"/>
       <c r="O72" s="10"/>
       <c r="Q72" s="10"/>
       <c r="S72" s="10"/>
       <c r="T72" s="10"/>
       <c r="U72" s="10"/>
       <c r="V72" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="B43:C43"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.25" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup scale="62" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>153</v>
       </c>
@@ -6109,184 +6511,181 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="96">
+      <c r="E1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="F1" s="96"/>
-[...2 lines deleted...]
-      <c r="I1" s="96"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19" t="s">
         <v>134</v>
       </c>
-      <c r="B2" s="90"/>
-[...12 lines deleted...]
-      <c r="O2" s="91"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="91"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...12 lines deleted...]
-      <c r="O4" s="91"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="6" spans="1:18" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="20" t="s">
         <v>119</v>
       </c>
       <c r="F6" s="19"/>
       <c r="G6" s="20" t="s">
         <v>121</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20" t="s">
         <v>79</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="20" t="s">
         <v>80</v>
       </c>
       <c r="L6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="21" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="36" t="s">
         <v>120</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="36">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="36">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="22"/>
       <c r="M7" s="21" t="s">
         <v>81</v>
       </c>
       <c r="N7" s="22"/>
       <c r="O7" s="36">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="23"/>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
       <c r="H8" s="24"/>
       <c r="I8" s="23"/>
       <c r="J8" s="24"/>
       <c r="K8" s="23"/>
       <c r="L8" s="24"/>
       <c r="M8" s="23"/>
       <c r="N8" s="24"/>
       <c r="O8" s="23">
         <f>IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -6791,77 +7190,77 @@
       </c>
       <c r="J36" s="28"/>
       <c r="K36" s="27">
         <f>SUM(K8:K35)</f>
         <v>0</v>
       </c>
       <c r="L36" s="28"/>
       <c r="M36" s="27">
         <f>SUM(M8:M35)</f>
         <v>0</v>
       </c>
       <c r="N36" s="28"/>
       <c r="O36" s="27">
         <f>SUM(O8:O35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B37" s="10"/>
       <c r="D37" s="10"/>
       <c r="F37" s="10"/>
       <c r="H37" s="10"/>
       <c r="J37" s="10"/>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A38" s="99" t="s">
+      <c r="A38" s="101" t="s">
         <v>242</v>
       </c>
-      <c r="B38" s="99"/>
-[...5 lines deleted...]
-      <c r="H38" s="99"/>
+      <c r="B38" s="101"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="101"/>
+      <c r="E38" s="101"/>
+      <c r="F38" s="101"/>
+      <c r="G38" s="101"/>
+      <c r="H38" s="101"/>
       <c r="I38" s="31">
-        <f>'Agency Detail'!I37</f>
+        <f>'Agency Detail'!I36</f>
         <v>0</v>
       </c>
       <c r="J38" s="10"/>
     </row>
     <row r="39" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="98" t="s">
+      <c r="A39" s="100" t="s">
         <v>243</v>
       </c>
-      <c r="B39" s="98"/>
-[...5 lines deleted...]
-      <c r="H39" s="98"/>
+      <c r="B39" s="100"/>
+      <c r="C39" s="100"/>
+      <c r="D39" s="100"/>
+      <c r="E39" s="100"/>
+      <c r="F39" s="100"/>
+      <c r="G39" s="100"/>
+      <c r="H39" s="100"/>
       <c r="I39" s="27">
         <f>I36+I38</f>
         <v>0</v>
       </c>
       <c r="J39" s="10"/>
     </row>
     <row r="40" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B40" s="10"/>
       <c r="D40" s="10"/>
       <c r="F40" s="10"/>
       <c r="H40" s="10"/>
       <c r="J40" s="10"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B41" s="10"/>
       <c r="D41" s="10"/>
       <c r="F41" s="10"/>
       <c r="H41" s="10"/>
       <c r="J41" s="10"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B42" s="10"/>
       <c r="D42" s="10"/>
       <c r="F42" s="10"/>
       <c r="H42" s="10"/>
@@ -7030,55 +7429,52 @@
       <c r="H87" s="10"/>
       <c r="J87" s="10"/>
     </row>
     <row r="88" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B88" s="10"/>
       <c r="D88" s="10"/>
       <c r="F88" s="10"/>
       <c r="H88" s="10"/>
       <c r="J88" s="10"/>
     </row>
     <row r="89" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B89" s="10"/>
       <c r="D89" s="10"/>
       <c r="F89" s="10"/>
       <c r="H89" s="10"/>
       <c r="J89" s="10"/>
     </row>
     <row r="90" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B90" s="10"/>
       <c r="D90" s="10"/>
       <c r="F90" s="10"/>
       <c r="H90" s="10"/>
       <c r="J90" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="3">
     <mergeCell ref="A39:H39"/>
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:O4"/>
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="A38:H38"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>189</v>
@@ -7146,249 +7542,246 @@
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="48"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R88"/>
+  <dimension ref="A1:R87"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="100">
+      <c r="E1" s="102">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="F1" s="100"/>
-[...2 lines deleted...]
-      <c r="I1" s="100"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="90"/>
-[...12 lines deleted...]
-      <c r="O2" s="91"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="91"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...12 lines deleted...]
-      <c r="O4" s="91"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="6" spans="1:18" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="20" t="s">
         <v>119</v>
       </c>
       <c r="F6" s="19"/>
       <c r="G6" s="20" t="s">
         <v>121</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20" t="s">
         <v>204</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="20" t="s">
         <v>80</v>
       </c>
       <c r="L6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="21" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="36" t="s">
         <v>120</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="36">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="36">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="22"/>
       <c r="M7" s="21" t="s">
         <v>81</v>
       </c>
       <c r="N7" s="22"/>
       <c r="O7" s="36">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="23"/>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
       <c r="H8" s="24"/>
       <c r="I8" s="23"/>
       <c r="J8" s="24"/>
       <c r="K8" s="23"/>
       <c r="L8" s="24"/>
       <c r="M8" s="23"/>
       <c r="N8" s="24"/>
       <c r="O8" s="23">
         <f>IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="23"/>
       <c r="F9" s="24"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="24"/>
       <c r="K9" s="23"/>
       <c r="L9" s="24"/>
       <c r="M9" s="23"/>
       <c r="N9" s="24"/>
       <c r="O9" s="23">
-        <f t="shared" ref="O9:O33" si="0">IF(-E9+G9+I9+K9+M9&lt;=0,-E9+G9+I9+K9+M9,0)</f>
+        <f t="shared" ref="O9:O32" si="0">IF(-E9+G9+I9+K9+M9&lt;=0,-E9+G9+I9+K9+M9,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
@@ -7758,178 +8151,167 @@
       <c r="M31" s="23"/>
       <c r="N31" s="26"/>
       <c r="O31" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="23"/>
       <c r="F32" s="26"/>
       <c r="G32" s="23"/>
       <c r="H32" s="26"/>
       <c r="I32" s="23"/>
       <c r="J32" s="26"/>
       <c r="K32" s="23"/>
       <c r="L32" s="26"/>
       <c r="M32" s="23"/>
       <c r="N32" s="26"/>
       <c r="O32" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A34" s="50" t="s">
+    <row r="33" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="50" t="s">
         <v>205</v>
       </c>
-      <c r="B34" s="51"/>
-[...36 lines deleted...]
-      <c r="H35" s="10"/>
+      <c r="B33" s="51"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="27">
+        <f>SUM(E8:E32)</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="28"/>
+      <c r="G33" s="27">
+        <f>SUM(G8:G32)</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="28"/>
+      <c r="I33" s="27">
+        <f>SUM(I8:I32)</f>
+        <v>0</v>
+      </c>
+      <c r="J33" s="28"/>
+      <c r="K33" s="27">
+        <f>SUM(K8:K32)</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="28"/>
+      <c r="M33" s="27">
+        <f>SUM(M8:M32)</f>
+        <v>0</v>
+      </c>
+      <c r="N33" s="28"/>
+      <c r="O33" s="27">
+        <f>SUM(O8:O32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="J34" s="10"/>
+    </row>
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A35" s="104" t="s">
+        <v>206</v>
+      </c>
+      <c r="B35" s="104"/>
+      <c r="C35" s="104"/>
+      <c r="D35" s="104"/>
+      <c r="E35" s="104"/>
+      <c r="F35" s="104"/>
+      <c r="G35" s="104"/>
+      <c r="H35" s="104"/>
+      <c r="I35" s="23">
+        <v>0</v>
+      </c>
       <c r="J35" s="10"/>
+      <c r="K35" s="103" t="str">
+        <f>IF(I35='Combined Balance Sheet'!O64," ","Does Not Equal Combined Balance Sheet")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="L35" s="103"/>
+      <c r="M35" s="103"/>
+      <c r="N35" s="103"/>
+      <c r="O35" s="103"/>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A36" s="91" t="s">
-[...8 lines deleted...]
-      <c r="H36" s="91"/>
+      <c r="A36" s="104" t="s">
+        <v>207</v>
+      </c>
+      <c r="B36" s="104"/>
+      <c r="C36" s="104"/>
+      <c r="D36" s="104"/>
+      <c r="E36" s="104"/>
+      <c r="F36" s="104"/>
+      <c r="G36" s="104"/>
+      <c r="H36" s="104"/>
       <c r="I36" s="23">
         <v>0</v>
       </c>
       <c r="J36" s="10"/>
-      <c r="K36" s="101" t="str">
-        <f>IF(I36='Combined Balance Sheet'!O64," ","Does Not Equal Combined Balance Sheet")</f>
+    </row>
+    <row r="37" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B37" s="51"/>
+      <c r="C37" s="50"/>
+      <c r="D37" s="51"/>
+      <c r="E37" s="50"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="50"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="27">
+        <f>SUM(I35:I36)</f>
+        <v>0</v>
+      </c>
+      <c r="J37" s="10"/>
+      <c r="K37" s="103" t="str">
+        <f>IF(I37=I33," ","Does Not Equal Total Agency Balance Above")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="L36" s="101"/>
-[...34 lines deleted...]
-      </c>
+      <c r="L37" s="103"/>
+      <c r="M37" s="103"/>
+      <c r="N37" s="103"/>
+      <c r="O37" s="103"/>
+    </row>
+    <row r="38" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="10"/>
+      <c r="D38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="H38" s="10"/>
       <c r="J38" s="10"/>
-      <c r="K38" s="101" t="str">
-[...8 lines deleted...]
-    <row r="39" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B39" s="10"/>
       <c r="D39" s="10"/>
       <c r="F39" s="10"/>
       <c r="H39" s="10"/>
       <c r="J39" s="10"/>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B40" s="10"/>
       <c r="D40" s="10"/>
       <c r="F40" s="10"/>
       <c r="H40" s="10"/>
       <c r="J40" s="10"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B41" s="10"/>
       <c r="D41" s="10"/>
       <c r="F41" s="10"/>
       <c r="H41" s="10"/>
       <c r="J41" s="10"/>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B42" s="10"/>
       <c r="D42" s="10"/>
       <c r="F42" s="10"/>
       <c r="H42" s="10"/>
@@ -7976,56 +8358,56 @@
       <c r="F48" s="10"/>
       <c r="H48" s="10"/>
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B49" s="10"/>
       <c r="D49" s="10"/>
       <c r="F49" s="10"/>
       <c r="H49" s="10"/>
       <c r="J49" s="10"/>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B50" s="10"/>
       <c r="D50" s="10"/>
       <c r="F50" s="10"/>
       <c r="H50" s="10"/>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="10"/>
       <c r="D51" s="10"/>
       <c r="F51" s="10"/>
       <c r="H51" s="10"/>
       <c r="J51" s="10"/>
     </row>
-    <row r="52" spans="2:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="J52" s="10"/>
+    <row r="78" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B78" s="10"/>
+      <c r="D78" s="10"/>
+      <c r="F78" s="10"/>
+      <c r="H78" s="10"/>
+      <c r="J78" s="10"/>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="10"/>
       <c r="D79" s="10"/>
       <c r="F79" s="10"/>
       <c r="H79" s="10"/>
       <c r="J79" s="10"/>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="10"/>
       <c r="D80" s="10"/>
       <c r="F80" s="10"/>
       <c r="H80" s="10"/>
       <c r="J80" s="10"/>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="10"/>
       <c r="D81" s="10"/>
       <c r="F81" s="10"/>
       <c r="H81" s="10"/>
       <c r="J81" s="10"/>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="10"/>
       <c r="D82" s="10"/>
@@ -8046,67 +8428,57 @@
       <c r="F84" s="10"/>
       <c r="H84" s="10"/>
       <c r="J84" s="10"/>
     </row>
     <row r="85" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B85" s="10"/>
       <c r="D85" s="10"/>
       <c r="F85" s="10"/>
       <c r="H85" s="10"/>
       <c r="J85" s="10"/>
     </row>
     <row r="86" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B86" s="10"/>
       <c r="D86" s="10"/>
       <c r="F86" s="10"/>
       <c r="H86" s="10"/>
       <c r="J86" s="10"/>
     </row>
     <row r="87" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B87" s="10"/>
       <c r="D87" s="10"/>
       <c r="F87" s="10"/>
       <c r="H87" s="10"/>
       <c r="J87" s="10"/>
     </row>
-    <row r="88" spans="2:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="5">
     <mergeCell ref="E1:I1"/>
-    <mergeCell ref="K38:O38"/>
+    <mergeCell ref="K37:O37"/>
+    <mergeCell ref="A35:H35"/>
     <mergeCell ref="A36:H36"/>
-    <mergeCell ref="A37:H37"/>
-[...3 lines deleted...]
-    <mergeCell ref="K36:O36"/>
+    <mergeCell ref="K35:O35"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>198</v>
@@ -9329,90 +9701,90 @@
     <col min="15886" max="15886" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15887" max="15888" width="16" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="16" bestFit="1" customWidth="1"/>
     <col min="16125" max="16126" width="2.5703125" customWidth="1"/>
     <col min="16127" max="16127" width="40.42578125" customWidth="1"/>
     <col min="16128" max="16128" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="1.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="15.5703125" customWidth="1"/>
     <col min="16131" max="16131" width="1.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="14.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16143" max="16144" width="16" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A1" s="96">
+      <c r="A1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="B1" s="96"/>
-[...11 lines deleted...]
-      <c r="N1" s="96"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
+      <c r="N1" s="98"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
@@ -10468,100 +10840,97 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="9.140625" style="49"/>
     <col min="10" max="10" width="22" style="23" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="E1" s="96">
+      <c r="E1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="F1" s="96"/>
-[...1 lines deleted...]
-      <c r="H1" s="96"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19" t="s">
         <v>86</v>
       </c>
-      <c r="B2" s="90"/>
-[...7 lines deleted...]
-      <c r="J2" s="90"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="90"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...7 lines deleted...]
-      <c r="J4" s="90"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="32" t="s">
         <v>87</v>
       </c>
       <c r="J6" s="31"/>
       <c r="L6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>236</v>
       </c>
       <c r="J9" s="31"/>
@@ -10879,71 +11248,68 @@
         <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E54" s="83" t="s">
         <v>178</v>
       </c>
       <c r="G54" s="79"/>
       <c r="H54" s="81"/>
       <c r="I54" s="81"/>
       <c r="J54" s="85">
         <f>IF(J51='Combined Balance Sheet'!E81,0,'Undes. FB Rollforward'!J51-'Combined Balance Sheet'!E81)</f>
         <v>0</v>
       </c>
       <c r="M54" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="F55" s="80"/>
       <c r="G55" s="80"/>
       <c r="H55" s="80"/>
       <c r="J55" s="84"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:J4"/>
+  <mergeCells count="1">
     <mergeCell ref="E1:H1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:W243"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="9" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="E11" sqref="E11"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="36.140625" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="1.85546875" customWidth="1"/>
     <col min="17" max="17" width="14.85546875" style="10" customWidth="1"/>
     <col min="18" max="18" width="1.85546875" customWidth="1"/>
     <col min="19" max="19" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="16" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="16" bestFit="1" customWidth="1"/>
     <col min="258" max="259" width="2.5703125" customWidth="1"/>
@@ -12124,94 +12490,77 @@
     <col min="15891" max="15891" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15892" max="15893" width="16" bestFit="1" customWidth="1"/>
     <col min="15895" max="15895" width="16" bestFit="1" customWidth="1"/>
     <col min="16130" max="16131" width="2.5703125" customWidth="1"/>
     <col min="16132" max="16132" width="40.42578125" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="1.85546875" customWidth="1"/>
     <col min="16135" max="16135" width="15.5703125" customWidth="1"/>
     <col min="16136" max="16136" width="1.85546875" customWidth="1"/>
     <col min="16137" max="16137" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="1.85546875" customWidth="1"/>
     <col min="16139" max="16139" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="1.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="1.85546875" customWidth="1"/>
     <col min="16143" max="16143" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16144" max="16144" width="1.85546875" customWidth="1"/>
     <col min="16145" max="16145" width="14.85546875" customWidth="1"/>
     <col min="16146" max="16146" width="1.85546875" customWidth="1"/>
     <col min="16147" max="16147" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16148" max="16149" width="16" bestFit="1" customWidth="1"/>
     <col min="16151" max="16151" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="92" t="str">
+      <c r="A1" s="94" t="str">
         <f>IF(G1=0,"Please enter the name of the city or town."," ")</f>
         <v>Please enter the name of the city or town.</v>
       </c>
-      <c r="B1" s="93"/>
-[...2 lines deleted...]
-      <c r="E1" s="93"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
       <c r="F1" s="52"/>
-      <c r="G1" s="89"/>
-[...3 lines deleted...]
-      <c r="K1" s="89"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
       <c r="M1" s="19"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
     </row>
     <row r="2" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="19" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="91"/>
-[...16 lines deleted...]
-      <c r="S2" s="91"/>
+      <c r="Q2"/>
     </row>
     <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:23" x14ac:dyDescent="0.25">
@@ -14489,51 +14838,51 @@
         <f>IF('Multiple General Fund Detail'!P83=0,0,E84-'Multiple General Fund Detail'!P83)</f>
         <v>0</v>
       </c>
       <c r="F91" s="55"/>
       <c r="G91" s="44">
         <f>+G84-'Spec. Rev. FB Detail'!I40</f>
         <v>0</v>
       </c>
       <c r="H91" s="44"/>
       <c r="I91" s="44">
         <f>+I84-'Capital Proj. FB Detail'!K37</f>
         <v>0</v>
       </c>
       <c r="J91" s="44"/>
       <c r="K91" s="44">
         <f>+K84-'Enterprise Fund Balance Sheet'!T57</f>
         <v>0</v>
       </c>
       <c r="L91" s="44"/>
       <c r="M91" s="44">
         <f>+M84-'Internal Service Balance Sheet'!N38</f>
         <v>0</v>
       </c>
       <c r="N91" s="55"/>
       <c r="O91" s="45">
-        <f>O84-'Trust Fund Balance Detail'!I36-'Agency Detail'!I37</f>
+        <f>O84-'Trust Fund Balance Detail'!I36-'Agency Detail'!I36</f>
         <v>0</v>
       </c>
       <c r="P91" s="37"/>
       <c r="Q91" s="54"/>
       <c r="R91" s="10"/>
       <c r="S91" s="10"/>
       <c r="T91" s="10"/>
       <c r="U91" s="10"/>
     </row>
     <row r="92" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C92" s="46" t="s">
         <v>203</v>
       </c>
       <c r="D92" s="32"/>
       <c r="E92" s="10"/>
       <c r="F92" s="10"/>
       <c r="G92" s="10"/>
       <c r="H92" s="10"/>
       <c r="I92" s="10"/>
       <c r="J92" s="10"/>
       <c r="K92" s="10"/>
       <c r="L92" s="10"/>
       <c r="M92" s="10"/>
       <c r="N92" s="10"/>
       <c r="O92" s="10"/>
@@ -14549,100 +14898,99 @@
       </c>
       <c r="D93" s="32"/>
       <c r="E93" s="73"/>
       <c r="F93" s="42"/>
       <c r="G93" s="43">
         <f>-G16+SUM(G14:G27)-'Spec. Rev. FB Detail'!E40</f>
         <v>0</v>
       </c>
       <c r="H93" s="44"/>
       <c r="I93" s="44">
         <f>-I16+SUM(I14:I27)-'Capital Proj. FB Detail'!G37</f>
         <v>0</v>
       </c>
       <c r="J93" s="44"/>
       <c r="K93" s="44">
         <f>-K16+SUM(K14:K27)-SUM('Enterprise Fund Balance Sheet'!T12:T18)</f>
         <v>0</v>
       </c>
       <c r="L93" s="44"/>
       <c r="M93" s="44">
         <f>-M16+SUM(M14:M27)-SUM('Internal Service Balance Sheet'!N12:N14)</f>
         <v>0</v>
       </c>
       <c r="N93" s="44"/>
       <c r="O93" s="45">
-        <f>-O16+SUM(O14:O27)-('Trust Fund Balance Detail'!E36+'Agency Detail'!E34)</f>
+        <f>-O16+SUM(O14:O27)-('Trust Fund Balance Detail'!E36+'Agency Detail'!E33)</f>
         <v>0</v>
       </c>
       <c r="P93" s="54"/>
       <c r="Q93" s="54"/>
       <c r="R93" s="37"/>
       <c r="S93" s="37"/>
       <c r="T93" s="10"/>
       <c r="U93" s="10"/>
     </row>
     <row r="94" spans="1:21" x14ac:dyDescent="0.25">
       <c r="E94" s="10"/>
       <c r="F94" s="10"/>
       <c r="G94" s="10"/>
       <c r="H94" s="10"/>
       <c r="I94" s="10"/>
       <c r="J94" s="10"/>
       <c r="K94" s="10"/>
       <c r="L94" s="10"/>
       <c r="M94" s="10"/>
       <c r="N94" s="10"/>
       <c r="O94" s="10"/>
       <c r="P94" s="10"/>
       <c r="R94" s="10"/>
       <c r="S94" s="10"/>
       <c r="T94" s="10"/>
       <c r="U94" s="10"/>
     </row>
     <row r="96" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A96" s="48" t="s">
-        <v>249</v>
+      <c r="A96" s="92" t="s">
+        <v>248</v>
       </c>
       <c r="E96" s="23"/>
     </row>
     <row r="97" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E97" s="23" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="243" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C243" s="71">
         <f>G1</f>
         <v>0</v>
       </c>
       <c r="D243" s="71"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="G1:K1"/>
-    <mergeCell ref="A2:S2"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="75" fitToHeight="2" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="46" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{797402EC-DBC6-410B-9BC8-1F4677EB2509}">
   <dimension ref="A1:S99"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" customWidth="1"/>
@@ -15839,150 +16187,150 @@
     <col min="15887" max="15887" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15888" max="15889" width="16" bestFit="1" customWidth="1"/>
     <col min="15891" max="15891" width="16" bestFit="1" customWidth="1"/>
     <col min="16126" max="16127" width="2.5703125" customWidth="1"/>
     <col min="16128" max="16128" width="40.42578125" customWidth="1"/>
     <col min="16129" max="16129" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="1.85546875" customWidth="1"/>
     <col min="16131" max="16131" width="15.5703125" customWidth="1"/>
     <col min="16132" max="16132" width="1.85546875" customWidth="1"/>
     <col min="16133" max="16133" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="1.85546875" customWidth="1"/>
     <col min="16135" max="16135" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="1.85546875" customWidth="1"/>
     <col min="16137" max="16137" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="1.85546875" customWidth="1"/>
     <col min="16139" max="16139" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="1.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="14.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="1.85546875" customWidth="1"/>
     <col min="16143" max="16143" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16144" max="16145" width="16" bestFit="1" customWidth="1"/>
     <col min="16147" max="16147" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="96" t="s">
         <v>223</v>
       </c>
-      <c r="B1" s="94"/>
-[...13 lines deleted...]
-      <c r="P1" s="94"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
+      <c r="P1" s="96"/>
     </row>
     <row r="2" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="94"/>
-[...14 lines deleted...]
-      <c r="P2" s="94"/>
+      <c r="A2" s="96"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A3" s="94"/>
-[...14 lines deleted...]
-      <c r="P3" s="94"/>
+      <c r="A3" s="96"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
+      <c r="N3" s="96"/>
+      <c r="O3" s="96"/>
+      <c r="P3" s="96"/>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A4" s="95">
+      <c r="A4" s="97">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="B4" s="95"/>
-[...13 lines deleted...]
-      <c r="P4" s="95"/>
+      <c r="B4" s="97"/>
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="97"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="97"/>
+      <c r="K4" s="97"/>
+      <c r="L4" s="97"/>
+      <c r="M4" s="97"/>
+      <c r="N4" s="97"/>
+      <c r="O4" s="97"/>
+      <c r="P4" s="97"/>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
@@ -18011,51 +18359,53 @@
       <c r="N99" s="10"/>
       <c r="O99" s="10"/>
       <c r="P99" s="10"/>
       <c r="Q99" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:P3"/>
     <mergeCell ref="A4:P4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="65" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="46" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="32" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>183</v>
       </c>
@@ -18079,665 +18429,868 @@
       <c r="A9" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="92" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V43"/>
+  <dimension ref="A1:V54"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="2.28515625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
-    <col min="13" max="13" width="14.7109375" customWidth="1"/>
-    <col min="14" max="14" width="1.85546875" customWidth="1"/>
+    <col min="13" max="13" width="6.85546875" customWidth="1"/>
+    <col min="14" max="14" width="15.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="C1" s="96">
+      <c r="C1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="D1" s="96"/>
-[...7 lines deleted...]
-      <c r="A2" s="90" t="s">
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+    </row>
+    <row r="2" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="B2" s="90"/>
-[...8 lines deleted...]
-      <c r="K2" s="91"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
-    <row r="3" spans="1:22" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+    <row r="3" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...10 lines deleted...]
-      <c r="K3" s="91"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
-    <row r="4" spans="1:22" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+    <row r="4" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...8 lines deleted...]
-      <c r="K4" s="91"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
-      <c r="N4" s="14"/>
+      <c r="N4" s="91" t="s">
+        <v>257</v>
+      </c>
       <c r="O4" s="14"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E5" s="20"/>
       <c r="I5" s="20"/>
+      <c r="N5" s="14" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="6" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="38" t="s">
         <v>119</v>
       </c>
       <c r="F6" s="19"/>
       <c r="G6" s="20" t="s">
         <v>121</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20" t="s">
         <v>80</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>130</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="21" t="s">
         <v>131</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="21" t="s">
         <v>120</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="36">
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="J7" s="21"/>
       <c r="K7" s="36">
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A8" s="89" t="s">
+        <v>249</v>
+      </c>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="23"/>
       <c r="F9" s="24"/>
       <c r="G9" s="23"/>
       <c r="H9" s="24"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23">
-        <f t="shared" ref="K9:K24" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
+        <f t="shared" ref="K9:K35" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N11" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
+      </c>
+      <c r="N12" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="23"/>
       <c r="F13" s="25"/>
       <c r="G13" s="23"/>
       <c r="H13" s="25"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="23"/>
       <c r="F14" s="26"/>
       <c r="G14" s="23"/>
       <c r="H14" s="26"/>
       <c r="I14" s="23"/>
       <c r="J14" s="23"/>
       <c r="K14" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B15" s="10"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A15" s="99" t="s">
+        <v>250</v>
+      </c>
+      <c r="B15" s="99"/>
+      <c r="C15" s="99"/>
+      <c r="D15" s="99"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="90"/>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="23"/>
       <c r="F16" s="26"/>
       <c r="G16" s="23"/>
       <c r="H16" s="26"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="23"/>
       <c r="F17" s="26"/>
       <c r="G17" s="23"/>
       <c r="H17" s="26"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="23"/>
       <c r="F18" s="26"/>
       <c r="G18" s="23"/>
       <c r="H18" s="26"/>
       <c r="I18" s="23"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N18" t="s">
+        <v>261</v>
+      </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="23"/>
       <c r="F19" s="26"/>
       <c r="G19" s="23"/>
       <c r="H19" s="26"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N19" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="23"/>
       <c r="F20" s="26"/>
       <c r="G20" s="23"/>
       <c r="H20" s="26"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="23"/>
       <c r="F21" s="26"/>
       <c r="G21" s="23"/>
       <c r="H21" s="26"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B22" s="10"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A22" s="99" t="s">
+        <v>251</v>
+      </c>
+      <c r="B22" s="99"/>
+      <c r="C22" s="99"/>
+      <c r="D22" s="99"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="99"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="99"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B23" s="10"/>
-[...5 lines deleted...]
-      <c r="I23" s="23"/>
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
       <c r="J23" s="23"/>
       <c r="K23" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B24" s="10"/>
-[...5 lines deleted...]
-      <c r="I24" s="23"/>
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
+      <c r="D24" s="49"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="49"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      <c r="H26" s="10"/>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="49"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N25" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N26" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" t="s">
-[...8 lines deleted...]
-      <c r="N27" s="10"/>
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B28" s="10"/>
-[...5 lines deleted...]
-      <c r="N28" s="10"/>
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B29" s="10"/>
-[...5 lines deleted...]
-      <c r="N29" s="10"/>
+      <c r="A29" s="99" t="s">
+        <v>252</v>
+      </c>
+      <c r="B29" s="99"/>
+      <c r="C29" s="99"/>
+      <c r="D29" s="99"/>
+      <c r="E29" s="99"/>
+      <c r="F29" s="99"/>
+      <c r="G29" s="99"/>
+      <c r="H29" s="99"/>
+      <c r="I29" s="99"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="D30" s="10"/>
-      <c r="F30" s="10"/>
-[...3 lines deleted...]
-      <c r="N30" s="10"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="23"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
       <c r="D31" s="10"/>
-      <c r="F31" s="10"/>
-[...3 lines deleted...]
-      <c r="N31" s="10"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="D32" s="10"/>
-      <c r="F32" s="10"/>
-[...5 lines deleted...]
-    <row r="33" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="E32" s="23"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N32" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
       <c r="D33" s="10"/>
-      <c r="F33" s="10"/>
-[...5 lines deleted...]
-    <row r="34" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="E33" s="23"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B34" s="10"/>
       <c r="D34" s="10"/>
-      <c r="F34" s="10"/>
-[...5 lines deleted...]
-    <row r="35" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="E34" s="23"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
+      <c r="K34" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B35" s="10"/>
       <c r="D35" s="10"/>
-      <c r="F35" s="10"/>
-[...14 lines deleted...]
-    <row r="37" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="E35" s="23"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="26"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B36" s="51"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="27">
+        <f>SUM(E8:E35)</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="28"/>
+      <c r="G36" s="27">
+        <f>SUM(G8:G35)</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="28"/>
+      <c r="I36" s="27">
+        <f>SUM(I8:I35)</f>
+        <v>0</v>
+      </c>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27">
+        <f>SUM(K8:K35)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B37" s="10"/>
       <c r="D37" s="10"/>
       <c r="F37" s="10"/>
       <c r="H37" s="10"/>
-      <c r="J37" s="10"/>
-[...3 lines deleted...]
-    <row r="38" spans="2:14" x14ac:dyDescent="0.25">
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>198</v>
+      </c>
       <c r="B38" s="10"/>
+      <c r="C38" s="35" t="s">
+        <v>256</v>
+      </c>
       <c r="D38" s="10"/>
       <c r="F38" s="10"/>
       <c r="H38" s="10"/>
       <c r="J38" s="10"/>
       <c r="L38" s="10"/>
       <c r="N38" s="10"/>
     </row>
-    <row r="39" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B39" s="10"/>
+      <c r="C39" s="35" t="s">
+        <v>253</v>
+      </c>
       <c r="D39" s="10"/>
       <c r="F39" s="10"/>
       <c r="H39" s="10"/>
       <c r="J39" s="10"/>
       <c r="L39" s="10"/>
       <c r="N39" s="10"/>
     </row>
-    <row r="40" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B40" s="10"/>
+      <c r="C40" s="35" t="s">
+        <v>254</v>
+      </c>
       <c r="D40" s="10"/>
       <c r="F40" s="10"/>
       <c r="H40" s="10"/>
       <c r="J40" s="10"/>
       <c r="L40" s="10"/>
       <c r="N40" s="10"/>
     </row>
-    <row r="41" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B41" s="10"/>
+      <c r="C41" s="35" t="s">
+        <v>255</v>
+      </c>
       <c r="D41" s="10"/>
       <c r="F41" s="10"/>
       <c r="H41" s="10"/>
       <c r="J41" s="10"/>
       <c r="L41" s="10"/>
       <c r="N41" s="10"/>
     </row>
-    <row r="42" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B42" s="10"/>
       <c r="D42" s="10"/>
       <c r="F42" s="10"/>
       <c r="H42" s="10"/>
       <c r="J42" s="10"/>
       <c r="L42" s="10"/>
       <c r="N42" s="10"/>
     </row>
-    <row r="43" spans="2:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B43" s="10"/>
       <c r="D43" s="10"/>
       <c r="F43" s="10"/>
       <c r="H43" s="10"/>
       <c r="J43" s="10"/>
       <c r="L43" s="10"/>
       <c r="N43" s="10"/>
     </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="N44" s="10"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="N45" s="10"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="N46" s="10"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="N47" s="10"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="N48" s="10"/>
+    </row>
+    <row r="49" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="N49" s="10"/>
+    </row>
+    <row r="50" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="N50" s="10"/>
+    </row>
+    <row r="51" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="N51" s="10"/>
+    </row>
+    <row r="52" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="H52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="N52" s="10"/>
+    </row>
+    <row r="53" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="N53" s="10"/>
+    </row>
+    <row r="54" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B54" s="10"/>
+      <c r="D54" s="10"/>
+      <c r="F54" s="10"/>
+      <c r="H54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="N54" s="10"/>
+    </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A2:K2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:K4"/>
     <mergeCell ref="C1:I1"/>
+    <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A22:I22"/>
+    <mergeCell ref="A29:I29"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="I25" formulaRange="1"/>
+    <ignoredError sqref="I36" formulaRange="1"/>
   </ignoredErrors>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="32" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>198</v>
@@ -18819,193 +19372,190 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="E1" s="96">
+      <c r="E1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="F1" s="96"/>
-[...2 lines deleted...]
-      <c r="I1" s="96"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="90"/>
-[...12 lines deleted...]
-      <c r="O2" s="90"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="90"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...12 lines deleted...]
-      <c r="O4" s="90"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="6" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="20" t="s">
         <v>119</v>
       </c>
       <c r="F6" s="19"/>
       <c r="G6" s="20" t="s">
         <v>121</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20" t="s">
         <v>79</v>
       </c>
       <c r="J6" s="19"/>
       <c r="K6" s="20" t="s">
         <v>80</v>
       </c>
       <c r="L6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="21" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="36" t="s">
         <v>120</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="36">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="36">
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="22"/>
       <c r="M7" s="21" t="s">
         <v>81</v>
       </c>
       <c r="N7" s="22"/>
       <c r="O7" s="36">
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="23"/>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
       <c r="H8" s="24"/>
       <c r="I8" s="23"/>
       <c r="J8" s="24"/>
       <c r="K8" s="23"/>
       <c r="L8" s="24"/>
       <c r="M8" s="23"/>
       <c r="N8" s="24"/>
       <c r="O8" s="23">
         <f t="shared" ref="O8:O39" si="0">IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -19741,54 +20291,51 @@
       <c r="F56" s="10"/>
       <c r="H56" s="10"/>
       <c r="J56" s="10"/>
       <c r="L56" s="10"/>
       <c r="N56" s="10"/>
     </row>
     <row r="57" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B57" s="10"/>
       <c r="D57" s="10"/>
       <c r="F57" s="10"/>
       <c r="H57" s="10"/>
       <c r="J57" s="10"/>
       <c r="L57" s="10"/>
       <c r="N57" s="10"/>
     </row>
     <row r="58" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B58" s="10"/>
       <c r="D58" s="10"/>
       <c r="F58" s="10"/>
       <c r="H58" s="10"/>
       <c r="J58" s="10"/>
       <c r="L58" s="10"/>
       <c r="N58" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:O4"/>
+  <mergeCells count="1">
     <mergeCell ref="E1:I1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="I40 K40" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
@@ -19881,134 +20428,131 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
     <col min="16" max="16" width="2" customWidth="1"/>
     <col min="17" max="17" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="2" customWidth="1"/>
     <col min="19" max="19" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="G1" s="96">
+      <c r="G1" s="98">
         <f>'Combined Balance Sheet'!C243</f>
         <v>0</v>
       </c>
-      <c r="H1" s="96"/>
-[...2 lines deleted...]
-      <c r="K1" s="96"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="90"/>
-[...16 lines deleted...]
-      <c r="S2" s="91"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="str">
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...18 lines deleted...]
-      <c r="S3" s="91"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="19"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="90" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="90"/>
-[...16 lines deleted...]
-      <c r="S4" s="91"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E5" s="20" t="s">
         <v>19</v>
       </c>
       <c r="Q5" s="20"/>
     </row>
     <row r="6" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="19"/>
       <c r="D6" s="19"/>
       <c r="E6" s="36" t="s">
         <v>124</v>
       </c>
       <c r="F6" s="19"/>
       <c r="G6" s="20" t="s">
         <v>119</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="20" t="s">
         <v>121</v>
       </c>
       <c r="J6" s="19"/>
@@ -20033,69 +20577,69 @@
       </c>
     </row>
     <row r="7" spans="1:22" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>123</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="21" t="s">
         <v>124</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="36" t="s">
         <v>245</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="36" t="s">
         <v>120</v>
       </c>
       <c r="H7" s="22"/>
       <c r="I7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="22"/>
       <c r="K7" s="36">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="L7" s="22"/>
       <c r="M7" s="36">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="N7" s="22"/>
       <c r="O7" s="36">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="P7" s="22"/>
       <c r="Q7" s="36" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="R7" s="22"/>
       <c r="S7" s="36">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="23"/>
       <c r="F8" s="1"/>
       <c r="G8" s="23"/>
       <c r="H8" s="24"/>
       <c r="I8" s="23"/>
       <c r="J8" s="24"/>
       <c r="K8" s="23"/>
       <c r="L8" s="24"/>
       <c r="M8" s="23"/>
       <c r="N8" s="24"/>
       <c r="O8" s="23"/>
       <c r="P8" s="24"/>
       <c r="Q8" s="23"/>
       <c r="R8" s="24"/>
       <c r="S8" s="23">
         <f>IF(-G8+I8+K8+M8+O8+Q8&lt;=0,-G8+I8+K8+M8+O8+Q8,0)</f>
         <v>0</v>
@@ -20969,59 +21513,62 @@
     <row r="64" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B64" s="10"/>
       <c r="D64" s="10"/>
       <c r="F64" s="10"/>
       <c r="H64" s="10"/>
       <c r="J64" s="10"/>
       <c r="L64" s="10"/>
     </row>
     <row r="65" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B65" s="10"/>
       <c r="D65" s="10"/>
       <c r="F65" s="10"/>
       <c r="H65" s="10"/>
       <c r="J65" s="10"/>
       <c r="L65" s="10"/>
     </row>
     <row r="66" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B66" s="10"/>
       <c r="D66" s="10"/>
       <c r="F66" s="10"/>
       <c r="H66" s="10"/>
       <c r="J66" s="10"/>
       <c r="L66" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:S4"/>
+  <mergeCells count="1">
     <mergeCell ref="G1:K1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" fitToHeight="0" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="36" baseType="lpstr">