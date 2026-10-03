--- v0 (2026-02-05)
+++ v1 (2026-10-03)
@@ -3,195 +3,199 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1085689B-8D1C-4E97-8CB4-69C877CB2BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="13_ncr:1_{F04F2282-B9C6-4A53-A966-7238C7602BE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5541B73A-0D19-4D19-BD0F-C9EDE0888F21}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Comb. BS Instructions" sheetId="16" r:id="rId1"/>
     <sheet name="Combined Balance Sheet" sheetId="1" r:id="rId2"/>
     <sheet name="Multiple General Fund Detail" sheetId="19" r:id="rId3"/>
     <sheet name="GF AR Detail Instructions" sheetId="15" r:id="rId4"/>
     <sheet name="General Fund AR Detail" sheetId="10" r:id="rId5"/>
     <sheet name="SRF FB Instructions" sheetId="11" r:id="rId6"/>
     <sheet name="Spec. Rev. FB Detail" sheetId="2" r:id="rId7"/>
     <sheet name="Capital Project FB Instructions" sheetId="12" r:id="rId8"/>
     <sheet name="Capital Proj. FB Detail" sheetId="3" r:id="rId9"/>
     <sheet name="Trust Fund Balance Instructions" sheetId="13" r:id="rId10"/>
     <sheet name="Trust Fund Balance Detail" sheetId="7" r:id="rId11"/>
     <sheet name="Agency Fund Balance Instruction" sheetId="14" r:id="rId12"/>
     <sheet name="Agency Detail" sheetId="8" r:id="rId13"/>
     <sheet name="Internal Service BS Instruction" sheetId="18" r:id="rId14"/>
     <sheet name="Internal Service Balance Sheet" sheetId="6" r:id="rId15"/>
     <sheet name="Undes. FB Rollforward" sheetId="9" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'Agency Detail'!$A$1:$O$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'Capital Proj. FB Detail'!$A$1:$Q$32</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Combined Balance Sheet'!$A$1:$Q$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'General Fund AR Detail'!$A$1:$K$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Combined Balance Sheet'!$A$1:$Q$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'General Fund AR Detail'!$A$1:$K$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'Internal Service Balance Sheet'!$A$2:$J$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Spec. Rev. FB Detail'!$A$1:$O$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'Trust Fund Balance Detail'!$A$1:$O$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Undes. FB Rollforward'!$A$1:$J$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="12">'Agency Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Capital Proj. FB Detail'!$2:$7</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Combined Balance Sheet'!$6:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Combined Balance Sheet'!$5:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'General Fund AR Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="14">'Internal Service Balance Sheet'!$7:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Multiple General Fund Detail'!$7:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Spec. Rev. FB Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Trust Fund Balance Detail'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K17" i="10" l="1"/>
+  <c r="K18" i="10"/>
   <c r="K7" i="2" l="1"/>
   <c r="O7" i="2"/>
   <c r="I28" i="7"/>
   <c r="I30" i="7" l="1"/>
   <c r="I31" i="7" s="1"/>
   <c r="Q9" i="3" l="1"/>
   <c r="Q10" i="3"/>
   <c r="Q11" i="3"/>
   <c r="Q12" i="3"/>
   <c r="Q13" i="3"/>
   <c r="Q14" i="3"/>
   <c r="Q15" i="3"/>
   <c r="Q16" i="3"/>
   <c r="Q17" i="3"/>
   <c r="Q18" i="3"/>
   <c r="Q19" i="3"/>
   <c r="Q20" i="3"/>
   <c r="Q21" i="3"/>
   <c r="Q22" i="3"/>
   <c r="Q23" i="3"/>
   <c r="Q24" i="3"/>
   <c r="Q25" i="3"/>
   <c r="Q26" i="3"/>
   <c r="Q27" i="3"/>
   <c r="Q28" i="3"/>
   <c r="Q29" i="3"/>
   <c r="Q30" i="3"/>
   <c r="Q31" i="3"/>
   <c r="Q8" i="3"/>
   <c r="M32" i="3"/>
-  <c r="A4" i="19" l="1"/>
+  <c r="G4" i="19" l="1"/>
   <c r="K29" i="8" l="1"/>
   <c r="P36" i="19"/>
   <c r="P37" i="19"/>
   <c r="P38" i="19"/>
   <c r="P39" i="19"/>
   <c r="P40" i="19"/>
   <c r="P41" i="19"/>
   <c r="P42" i="19"/>
   <c r="P27" i="19"/>
   <c r="P28" i="19"/>
   <c r="P29" i="19"/>
   <c r="P30" i="19"/>
   <c r="P31" i="19"/>
   <c r="P32" i="19"/>
   <c r="P33" i="19"/>
-  <c r="Q49" i="1" l="1"/>
+  <c r="Q48" i="1" l="1"/>
+  <c r="Q49" i="1"/>
   <c r="Q50" i="1"/>
-  <c r="Q51" i="1"/>
-  <c r="Q37" i="1"/>
+  <c r="Q36" i="1"/>
+  <c r="Q28" i="1"/>
   <c r="Q29" i="1"/>
   <c r="Q30" i="1"/>
   <c r="Q31" i="1"/>
   <c r="Q32" i="1"/>
   <c r="Q33" i="1"/>
   <c r="Q34" i="1"/>
-  <c r="Q35" i="1"/>
+  <c r="Q13" i="1"/>
   <c r="Q14" i="1"/>
   <c r="Q15" i="1"/>
   <c r="Q16" i="1"/>
   <c r="Q17" i="1"/>
   <c r="Q18" i="1"/>
   <c r="Q19" i="1"/>
-  <c r="Q20" i="1"/>
   <c r="H33" i="6"/>
   <c r="F33" i="6"/>
   <c r="D33" i="6"/>
   <c r="A1" i="1" l="1"/>
-  <c r="C243" i="1" l="1"/>
+  <c r="C242" i="1" l="1"/>
   <c r="E1" i="8" l="1"/>
   <c r="E1" i="3"/>
   <c r="A1" i="19"/>
   <c r="D1" i="9"/>
   <c r="E1" i="7"/>
   <c r="E1" i="2"/>
   <c r="A1" i="6"/>
   <c r="C1" i="10"/>
   <c r="N56" i="19"/>
   <c r="L56" i="19"/>
   <c r="J56" i="19"/>
   <c r="H56" i="19"/>
   <c r="F56" i="19"/>
   <c r="D56" i="19"/>
   <c r="P54" i="19"/>
   <c r="P53" i="19"/>
   <c r="P52" i="19"/>
   <c r="P51" i="19"/>
   <c r="P50" i="19"/>
   <c r="P49" i="19"/>
   <c r="P48" i="19"/>
   <c r="P47" i="19"/>
   <c r="P46" i="19"/>
   <c r="N43" i="19"/>
   <c r="L43" i="19"/>
@@ -202,51 +206,51 @@
   <c r="D43" i="19"/>
   <c r="P35" i="19"/>
   <c r="P26" i="19"/>
   <c r="N22" i="19"/>
   <c r="L22" i="19"/>
   <c r="J22" i="19"/>
   <c r="H22" i="19"/>
   <c r="F22" i="19"/>
   <c r="D22" i="19"/>
   <c r="P21" i="19"/>
   <c r="P20" i="19"/>
   <c r="P18" i="19"/>
   <c r="P17" i="19"/>
   <c r="P16" i="19"/>
   <c r="P15" i="19"/>
   <c r="P14" i="19"/>
   <c r="P13" i="19"/>
   <c r="P12" i="19"/>
   <c r="P10" i="19"/>
   <c r="P9" i="19"/>
   <c r="N58" i="19" l="1"/>
   <c r="F58" i="19"/>
   <c r="H58" i="19"/>
   <c r="D58" i="19"/>
   <c r="P56" i="19"/>
-  <c r="E66" i="1" s="1"/>
+  <c r="E65" i="1" s="1"/>
   <c r="P22" i="19"/>
   <c r="P43" i="19"/>
   <c r="J58" i="19"/>
   <c r="I31" i="8"/>
   <c r="P58" i="19" l="1"/>
   <c r="O9" i="8"/>
   <c r="O10" i="8"/>
   <c r="O11" i="8"/>
   <c r="O12" i="8"/>
   <c r="O13" i="8"/>
   <c r="O14" i="8"/>
   <c r="O15" i="8"/>
   <c r="O16" i="8"/>
   <c r="O17" i="8"/>
   <c r="O18" i="8"/>
   <c r="O19" i="8"/>
   <c r="O20" i="8"/>
   <c r="O21" i="8"/>
   <c r="O22" i="8"/>
   <c r="O23" i="8"/>
   <c r="O24" i="8"/>
   <c r="O25" i="8"/>
   <c r="O26" i="8"/>
   <c r="O8" i="8"/>
   <c r="O7" i="8"/>
@@ -257,224 +261,221 @@
   <c r="O11" i="7"/>
   <c r="O12" i="7"/>
   <c r="O13" i="7"/>
   <c r="O14" i="7"/>
   <c r="O15" i="7"/>
   <c r="O16" i="7"/>
   <c r="O17" i="7"/>
   <c r="O18" i="7"/>
   <c r="O19" i="7"/>
   <c r="O20" i="7"/>
   <c r="O21" i="7"/>
   <c r="O22" i="7"/>
   <c r="O23" i="7"/>
   <c r="O24" i="7"/>
   <c r="O25" i="7"/>
   <c r="O26" i="7"/>
   <c r="O27" i="7"/>
   <c r="O8" i="7"/>
   <c r="O7" i="7"/>
   <c r="K7" i="7"/>
   <c r="I7" i="7"/>
   <c r="Q7" i="3"/>
   <c r="K7" i="3"/>
   <c r="I7" i="3"/>
   <c r="O8" i="2"/>
-  <c r="A3" i="9"/>
+  <c r="F3" i="9"/>
   <c r="A4" i="6"/>
-  <c r="A3" i="8"/>
-[...3 lines deleted...]
-  <c r="A3" i="10"/>
+  <c r="G3" i="8"/>
+  <c r="G3" i="7"/>
+  <c r="G3" i="3"/>
+  <c r="G3" i="2"/>
+  <c r="E3" i="10"/>
   <c r="O11" i="2"/>
   <c r="O12" i="2"/>
   <c r="O13" i="2"/>
   <c r="O14" i="2"/>
   <c r="O15" i="2"/>
   <c r="O16" i="2"/>
   <c r="O17" i="2"/>
   <c r="O18" i="2"/>
   <c r="O19" i="2"/>
   <c r="O20" i="2"/>
   <c r="O21" i="2"/>
   <c r="O22" i="2"/>
   <c r="O23" i="2"/>
   <c r="O24" i="2"/>
   <c r="O25" i="2"/>
   <c r="O26" i="2"/>
   <c r="O27" i="2"/>
   <c r="O28" i="2"/>
   <c r="O9" i="2"/>
   <c r="O10" i="2"/>
-  <c r="O45" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="E45" i="1"/>
+  <c r="O44" i="1" l="1"/>
+  <c r="M44" i="1"/>
+  <c r="K44" i="1"/>
+  <c r="I44" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="E44" i="1"/>
   <c r="I27" i="8" l="1"/>
   <c r="K31" i="8" s="1"/>
-  <c r="Q55" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="K16" i="10"/>
+  <c r="Q54" i="1" l="1"/>
+  <c r="Q55" i="1"/>
+  <c r="K20" i="10"/>
+  <c r="K19" i="10"/>
   <c r="K15" i="10"/>
   <c r="K14" i="10"/>
   <c r="K13" i="10"/>
-  <c r="K12" i="10"/>
   <c r="K11" i="10"/>
   <c r="K10" i="10"/>
   <c r="K9" i="10"/>
-  <c r="K8" i="10"/>
-  <c r="K19" i="10" l="1"/>
+  <c r="K21" i="10" l="1"/>
   <c r="J31" i="6"/>
   <c r="J26" i="6"/>
   <c r="J25" i="6"/>
   <c r="J24" i="6"/>
   <c r="J23" i="6"/>
   <c r="J17" i="6"/>
   <c r="J16" i="6"/>
-  <c r="Q43" i="1"/>
   <c r="Q42" i="1"/>
   <c r="Q41" i="1"/>
-  <c r="Q28" i="1"/>
-[...2 lines deleted...]
-  <c r="E19" i="10"/>
+  <c r="Q40" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="I21" i="10"/>
+  <c r="G21" i="10" l="1"/>
+  <c r="E21" i="10"/>
   <c r="M27" i="8" l="1"/>
   <c r="K27" i="8"/>
   <c r="G27" i="8"/>
   <c r="E27" i="8"/>
   <c r="O27" i="8"/>
   <c r="M28" i="7"/>
   <c r="K28" i="7"/>
   <c r="G28" i="7"/>
   <c r="E28" i="7"/>
   <c r="O28" i="7"/>
   <c r="O32" i="3"/>
   <c r="K32" i="3"/>
   <c r="I32" i="3"/>
   <c r="G32" i="3"/>
   <c r="E32" i="3"/>
-  <c r="I69" i="1" s="1"/>
+  <c r="I68" i="1" s="1"/>
   <c r="Q32" i="3"/>
   <c r="G29" i="2"/>
   <c r="E29" i="2"/>
-  <c r="G69" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="Q40" i="1"/>
+  <c r="G68" i="1" s="1"/>
+  <c r="M68" i="1" l="1"/>
+  <c r="Q39" i="1"/>
   <c r="J37" i="6"/>
   <c r="J30" i="6"/>
   <c r="D19" i="6"/>
   <c r="F19" i="6"/>
   <c r="H19" i="6"/>
   <c r="D39" i="6"/>
   <c r="F39" i="6"/>
   <c r="H39" i="6"/>
   <c r="J10" i="6"/>
   <c r="J11" i="6"/>
   <c r="H41" i="6" l="1"/>
   <c r="H44" i="6" s="1"/>
   <c r="F41" i="6"/>
   <c r="F44" i="6" s="1"/>
   <c r="D41" i="6"/>
   <c r="D44" i="6" s="1"/>
   <c r="J24" i="9" l="1"/>
   <c r="J51" i="9" s="1"/>
   <c r="J54" i="9" s="1"/>
   <c r="M29" i="2" l="1"/>
   <c r="K29" i="2"/>
   <c r="I29" i="2"/>
   <c r="J38" i="6"/>
   <c r="J36" i="6"/>
-  <c r="Q52" i="1" s="1"/>
+  <c r="Q51" i="1" s="1"/>
   <c r="J32" i="6"/>
   <c r="J29" i="6"/>
   <c r="J28" i="6"/>
   <c r="J18" i="6"/>
   <c r="J15" i="6"/>
   <c r="J14" i="6"/>
   <c r="J13" i="6"/>
-  <c r="K69" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="Q54" i="1"/>
+  <c r="K68" i="1" s="1"/>
+  <c r="Q38" i="1"/>
+  <c r="O57" i="1"/>
+  <c r="Q56" i="1"/>
   <c r="Q53" i="1"/>
-  <c r="M58" i="1"/>
-[...7 lines deleted...]
-  <c r="Q23" i="1"/>
+  <c r="Q52" i="1"/>
+  <c r="M57" i="1"/>
+  <c r="M65" i="1" s="1"/>
+  <c r="I57" i="1"/>
+  <c r="I65" i="1" s="1"/>
+  <c r="G57" i="1"/>
+  <c r="Q43" i="1"/>
+  <c r="Q37" i="1"/>
+  <c r="O23" i="1"/>
   <c r="Q22" i="1"/>
   <c r="Q21" i="1"/>
-  <c r="M24" i="1"/>
-[...1 lines deleted...]
-  <c r="Q12" i="1"/>
+  <c r="Q20" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="Q11" i="1"/>
   <c r="J33" i="6" l="1"/>
-  <c r="G66" i="1"/>
+  <c r="G65" i="1"/>
   <c r="J39" i="6"/>
-  <c r="Q11" i="1"/>
-  <c r="Q24" i="1" s="1"/>
+  <c r="Q10" i="1"/>
+  <c r="Q23" i="1" s="1"/>
   <c r="J19" i="6"/>
-  <c r="K24" i="1"/>
+  <c r="K23" i="1"/>
   <c r="O29" i="2"/>
-  <c r="G60" i="1"/>
-[...9 lines deleted...]
-  <c r="E58" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="M59" i="1"/>
+  <c r="M62" i="1" s="1"/>
+  <c r="I59" i="1"/>
+  <c r="I62" i="1" s="1"/>
+  <c r="O59" i="1"/>
+  <c r="O62" i="1" s="1"/>
+  <c r="G23" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="Q44" i="1"/>
+  <c r="E57" i="1"/>
   <c r="J41" i="6" l="1"/>
-  <c r="Q48" i="1"/>
-[...7 lines deleted...]
-  <c r="G63" i="1"/>
+  <c r="Q47" i="1"/>
+  <c r="Q57" i="1" s="1"/>
+  <c r="Q59" i="1" s="1"/>
+  <c r="Q62" i="1" s="1"/>
+  <c r="K57" i="1"/>
+  <c r="K59" i="1" s="1"/>
+  <c r="E59" i="1"/>
+  <c r="E62" i="1" s="1"/>
+  <c r="G62" i="1"/>
   <c r="J44" i="6" l="1"/>
-  <c r="K66" i="1"/>
-  <c r="K63" i="1"/>
+  <c r="K65" i="1"/>
+  <c r="K62" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="221">
   <si>
     <t>Combined Balance Sheet - All Fund Types and Account Groups</t>
   </si>
   <si>
     <t>(Unaudited)</t>
   </si>
   <si>
     <t>Fiduciary</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t>Governmental Fund Types</t>
   </si>
   <si>
     <t>Fund Types</t>
   </si>
   <si>
     <t>Groups</t>
   </si>
   <si>
     <t>Totals</t>
   </si>
   <si>
@@ -1070,68 +1071,186 @@
   <si>
     <t>PROOF UNDESIGNATED FUND BALANCE</t>
   </si>
   <si>
     <t xml:space="preserve">These numbers should all agree to your prior year balance sheet submission, </t>
   </si>
   <si>
     <t xml:space="preserve">These numbers should all agree to your current year balance sheet submission, </t>
   </si>
   <si>
     <t>BAN'S</t>
   </si>
   <si>
     <t>BAN'S / Debt Issued</t>
   </si>
   <si>
     <t>6.  Please make sure you record deficts in existence as of 6/30.</t>
   </si>
   <si>
     <t>Agency Funds reported in the fund balance section of the combined balance sheet:</t>
   </si>
   <si>
     <t>Total of combined balance sheet trust and agency fund balance column:</t>
   </si>
   <si>
-    <t>as of  June 30, 2025</t>
-[...5 lines deleted...]
-    <t>(revised 06/27/2025)</t>
+    <t>as of  June 30, 2026</t>
+  </si>
+  <si>
+    <t>(revised 06/22/2026)</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Departmental Receivables"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Other Receivables"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Due from Other Governments"</t>
+  </si>
+  <si>
+    <t>more detailed description</t>
+  </si>
+  <si>
+    <t xml:space="preserve">like "Transportation" and </t>
+  </si>
+  <si>
+    <t>not state receivable</t>
+  </si>
+  <si>
+    <t>Column  C should have a</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Departmental</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Receivables</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here.</t>
+    </r>
+  </si>
+  <si>
+    <t>Lines may be added as needed.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Due From Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Governments</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here.</t>
+    </r>
+  </si>
+  <si>
+    <t>7/1/2026 - 9/30/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1193,67 +1312,89 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="-0.249977111117893"/>
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -1439,51 +1580,51 @@
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
@@ -1572,102 +1713,303 @@
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="39" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Right Brace 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CFEEA5D-FFC9-443C-BCB0-50887D52731D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8058150" y="1514475"/>
+          <a:ext cx="304800" cy="571500"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1276350</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Right Brace 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A9A5D9-4D0C-4197-823F-2C6421CFD2CA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8029575" y="2295525"/>
+          <a:ext cx="333375" cy="561975"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1285875</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Right Brace 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278F3B2F-9FC7-44E9-83AA-1D6098F78FB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8039100" y="3057525"/>
+          <a:ext cx="304800" cy="714375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>510540</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Right Brace 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -2250,67 +2592,67 @@
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
@@ -2509,189 +2851,174 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="91">
-[...7 lines deleted...]
-      <c r="K1" s="92" t="s">
+      <c r="E1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="K1" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="92"/>
-      <c r="M1" s="92"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="B2" s="85"/>
-[...12 lines deleted...]
-      <c r="O2" s="86"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...16 lines deleted...]
-      <c r="O3" s="86"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...12 lines deleted...]
-      <c r="O4" s="86"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="6" spans="1:18" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18" t="s">
         <v>98</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="18" t="s">
         <v>100</v>
       </c>
       <c r="H6" s="17"/>
       <c r="I6" s="18" t="s">
         <v>56</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="34" t="s">
         <v>99</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="34">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="20"/>
       <c r="K7" s="34">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="19" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="20"/>
       <c r="O7" s="34">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="21"/>
       <c r="F8" s="22"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="21"/>
       <c r="L8" s="22"/>
       <c r="M8" s="21"/>
       <c r="N8" s="22"/>
       <c r="O8" s="21">
         <f>IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -3052,77 +3379,77 @@
       </c>
       <c r="J28" s="26"/>
       <c r="K28" s="25">
         <f>SUM(K8:K27)</f>
         <v>0</v>
       </c>
       <c r="L28" s="26"/>
       <c r="M28" s="25">
         <f>SUM(M8:M27)</f>
         <v>0</v>
       </c>
       <c r="N28" s="26"/>
       <c r="O28" s="25">
         <f>SUM(O8:O27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B29" s="10"/>
       <c r="D29" s="10"/>
       <c r="F29" s="10"/>
       <c r="H29" s="10"/>
       <c r="J29" s="10"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="93" t="s">
+      <c r="A30" s="97" t="s">
         <v>203</v>
       </c>
-      <c r="B30" s="93"/>
-[...5 lines deleted...]
-      <c r="H30" s="93"/>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
       <c r="I30" s="21">
         <f>'Agency Detail'!I30</f>
         <v>0</v>
       </c>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="94" t="s">
+      <c r="A31" s="98" t="s">
         <v>204</v>
       </c>
-      <c r="B31" s="94"/>
-[...5 lines deleted...]
-      <c r="H31" s="94"/>
+      <c r="B31" s="98"/>
+      <c r="C31" s="98"/>
+      <c r="D31" s="98"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="98"/>
       <c r="I31" s="25">
         <f>I28+I30</f>
         <v>0</v>
       </c>
       <c r="J31" s="10"/>
     </row>
     <row r="32" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="D32" s="10"/>
       <c r="F32" s="10"/>
       <c r="H32" s="10"/>
       <c r="J32" s="10"/>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
       <c r="D33" s="10"/>
       <c r="F33" s="10"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="10"/>
       <c r="D34" s="10"/>
       <c r="F34" s="10"/>
       <c r="H34" s="10"/>
@@ -3275,58 +3602,55 @@
       <c r="H79" s="10"/>
       <c r="J79" s="10"/>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="10"/>
       <c r="D80" s="10"/>
       <c r="F80" s="10"/>
       <c r="H80" s="10"/>
       <c r="J80" s="10"/>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="10"/>
       <c r="D81" s="10"/>
       <c r="F81" s="10"/>
       <c r="H81" s="10"/>
       <c r="J81" s="10"/>
     </row>
     <row r="82" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B82" s="10"/>
       <c r="D82" s="10"/>
       <c r="F82" s="10"/>
       <c r="H82" s="10"/>
       <c r="J82" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="4">
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="A30:H30"/>
     <mergeCell ref="A31:H31"/>
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:O4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
@@ -3420,189 +3744,174 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="91">
-[...7 lines deleted...]
-      <c r="K1" s="92" t="s">
+      <c r="E1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="K1" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="92"/>
-      <c r="M1" s="92"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17" t="s">
         <v>154</v>
       </c>
-      <c r="B2" s="85"/>
-[...12 lines deleted...]
-      <c r="O2" s="86"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...16 lines deleted...]
-      <c r="O3" s="86"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...12 lines deleted...]
-      <c r="O4" s="86"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="6" spans="1:18" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18" t="s">
         <v>98</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="18" t="s">
         <v>100</v>
       </c>
       <c r="H6" s="17"/>
       <c r="I6" s="18" t="s">
         <v>166</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="34" t="s">
         <v>99</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="34">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="20"/>
       <c r="K7" s="34">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="19" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="20"/>
       <c r="O7" s="34">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="21"/>
       <c r="F8" s="22"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="21"/>
       <c r="L8" s="22"/>
       <c r="M8" s="21"/>
       <c r="N8" s="22"/>
       <c r="O8" s="21">
         <f>IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -3945,113 +4254,113 @@
       </c>
       <c r="J27" s="26"/>
       <c r="K27" s="25">
         <f>SUM(K8:K26)</f>
         <v>0</v>
       </c>
       <c r="L27" s="26"/>
       <c r="M27" s="25">
         <f>SUM(M8:M26)</f>
         <v>0</v>
       </c>
       <c r="N27" s="26"/>
       <c r="O27" s="25">
         <f>SUM(O8:O26)</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B28" s="10"/>
       <c r="D28" s="10"/>
       <c r="F28" s="10"/>
       <c r="H28" s="10"/>
       <c r="J28" s="10"/>
     </row>
     <row r="29" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A29" s="86" t="s">
+      <c r="A29" s="90" t="s">
         <v>168</v>
       </c>
-      <c r="B29" s="86"/>
-[...5 lines deleted...]
-      <c r="H29" s="86"/>
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
       <c r="I29" s="21">
         <v>0</v>
       </c>
       <c r="J29" s="10"/>
-      <c r="K29" s="95" t="str">
-        <f>IF(I29='Combined Balance Sheet'!M41," ","Does Not Equal Combined Balance Sheet")</f>
+      <c r="K29" s="99" t="str">
+        <f>IF(I29='Combined Balance Sheet'!M40," ","Does Not Equal Combined Balance Sheet")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="L29" s="95"/>
-[...2 lines deleted...]
-      <c r="O29" s="95"/>
+      <c r="L29" s="99"/>
+      <c r="M29" s="99"/>
+      <c r="N29" s="99"/>
+      <c r="O29" s="99"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A30" s="86" t="s">
+      <c r="A30" s="90" t="s">
         <v>169</v>
       </c>
-      <c r="B30" s="86"/>
-[...5 lines deleted...]
-      <c r="H30" s="86"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90"/>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
       <c r="I30" s="21">
         <v>0</v>
       </c>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48" t="s">
         <v>167</v>
       </c>
       <c r="B31" s="49"/>
       <c r="C31" s="48"/>
       <c r="D31" s="49"/>
       <c r="E31" s="48"/>
       <c r="F31" s="49"/>
       <c r="G31" s="48"/>
       <c r="H31" s="49"/>
       <c r="I31" s="25">
         <f>SUM(I29:I30)</f>
         <v>0</v>
       </c>
       <c r="J31" s="10"/>
-      <c r="K31" s="95" t="str">
+      <c r="K31" s="99" t="str">
         <f>IF(I31=I27," ","Does Not Equal Total Agency Balance Above")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="L31" s="95"/>
-[...2 lines deleted...]
-      <c r="O31" s="95"/>
+      <c r="L31" s="99"/>
+      <c r="M31" s="99"/>
+      <c r="N31" s="99"/>
+      <c r="O31" s="99"/>
     </row>
     <row r="32" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="D32" s="10"/>
       <c r="F32" s="10"/>
       <c r="H32" s="10"/>
       <c r="J32" s="10"/>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
       <c r="D33" s="10"/>
       <c r="F33" s="10"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
     </row>
     <row r="34" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B34" s="10"/>
       <c r="D34" s="10"/>
       <c r="F34" s="10"/>
       <c r="H34" s="10"/>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B35" s="10"/>
       <c r="D35" s="10"/>
@@ -4178,109 +4487,106 @@
       <c r="H78" s="10"/>
       <c r="J78" s="10"/>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="10"/>
       <c r="D79" s="10"/>
       <c r="F79" s="10"/>
       <c r="H79" s="10"/>
       <c r="J79" s="10"/>
     </row>
     <row r="80" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B80" s="10"/>
       <c r="D80" s="10"/>
       <c r="F80" s="10"/>
       <c r="H80" s="10"/>
       <c r="J80" s="10"/>
     </row>
     <row r="81" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B81" s="10"/>
       <c r="D81" s="10"/>
       <c r="F81" s="10"/>
       <c r="H81" s="10"/>
       <c r="J81" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="6">
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="K31:O31"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A30:H30"/>
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:O4"/>
     <mergeCell ref="K29:O29"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="D9" sqref="D9"/>
+      <selection pane="bottomRight" activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" customWidth="1"/>
     <col min="4" max="4" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
     <col min="6" max="6" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="2.140625" customWidth="1"/>
     <col min="8" max="8" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="1.85546875" customWidth="1"/>
     <col min="10" max="10" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="16" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="16" bestFit="1" customWidth="1"/>
     <col min="249" max="250" width="2.5703125" customWidth="1"/>
     <col min="251" max="251" width="40.42578125" customWidth="1"/>
     <col min="252" max="252" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="253" max="253" width="1.85546875" customWidth="1"/>
     <col min="254" max="254" width="15.5703125" customWidth="1"/>
     <col min="255" max="255" width="1.85546875" customWidth="1"/>
     <col min="256" max="256" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="1.85546875" customWidth="1"/>
     <col min="258" max="258" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="1.85546875" customWidth="1"/>
@@ -5452,96 +5758,96 @@
     <col min="15882" max="15882" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15883" max="15884" width="16" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="16" bestFit="1" customWidth="1"/>
     <col min="16121" max="16122" width="2.5703125" customWidth="1"/>
     <col min="16123" max="16123" width="40.42578125" customWidth="1"/>
     <col min="16124" max="16124" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16125" max="16125" width="1.85546875" customWidth="1"/>
     <col min="16126" max="16126" width="15.5703125" customWidth="1"/>
     <col min="16127" max="16127" width="1.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="1.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="1.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="14.85546875" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16139" max="16140" width="16" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="91">
-[...11 lines deleted...]
-      <c r="J1" s="91"/>
+      <c r="A1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="95" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="91"/>
-[...7 lines deleted...]
-      <c r="J2" s="91"/>
+      <c r="B2" s="95"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="str">
-        <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
     </row>
@@ -5650,136 +5956,136 @@
       </c>
       <c r="B12" s="60"/>
       <c r="C12" s="60"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="N12" s="11"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24">
-        <f>SUM(D13:I13)</f>
+        <f t="shared" ref="J13:J18" si="0">SUM(D13:I13)</f>
         <v>0</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24">
-        <f>SUM(D14:I14)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="24"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24">
-        <f>SUM(D15:I15)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24">
-        <f>SUM(D16:I16)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>113</v>
       </c>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24">
-        <f>SUM(D17:I17)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24">
-        <f>SUM(D18:I18)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
     </row>
     <row r="19" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="60"/>
       <c r="B19" s="60"/>
       <c r="C19" s="60" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="63">
         <f>SUM(D10:D18)</f>
         <v>0</v>
       </c>
       <c r="E19" s="61"/>
       <c r="F19" s="63">
         <f>SUM(F10:F18)</f>
         <v>0</v>
       </c>
       <c r="G19" s="61"/>
       <c r="H19" s="63">
         <f>SUM(H10:H18)</f>
         <v>0</v>
       </c>
@@ -6352,105 +6658,102 @@
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="9.140625" style="47"/>
     <col min="10" max="10" width="18.140625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="D1" s="91">
-[...7 lines deleted...]
-      <c r="I1" s="91"/>
+      <c r="D1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
       <c r="J1" s="71" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="85"/>
-[...7 lines deleted...]
-      <c r="J2" s="85"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...11 lines deleted...]
-      <c r="J3" s="85"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...7 lines deleted...]
-      <c r="J4" s="85"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
         <v>64</v>
       </c>
       <c r="J6" s="29"/>
       <c r="L6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="29"/>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>67</v>
       </c>
@@ -6747,79 +7050,76 @@
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="53" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E53" s="73" t="s">
         <v>197</v>
       </c>
       <c r="F53" s="81"/>
       <c r="G53" s="74"/>
       <c r="H53" s="74"/>
       <c r="I53" s="75"/>
       <c r="J53" s="76"/>
       <c r="M53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E54" s="77" t="s">
         <v>144</v>
       </c>
       <c r="G54" s="78"/>
       <c r="H54" s="82"/>
       <c r="I54" s="79"/>
       <c r="J54" s="80">
-        <f>IF(J51='Combined Balance Sheet'!E56,0,'Undes. FB Rollforward'!J51-'Combined Balance Sheet'!E56)</f>
+        <f>IF(J51='Combined Balance Sheet'!E55,0,'Undes. FB Rollforward'!J51-'Combined Balance Sheet'!E55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="F55" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:J4"/>
+  <mergeCells count="1">
     <mergeCell ref="D1:I1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:U243"/>
+  <dimension ref="A1:U242"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="9" topLeftCell="E10" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="8" topLeftCell="E9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="E11" sqref="E11"/>
+      <selection pane="bottomRight" activeCell="G1" sqref="G1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="43.42578125" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" style="10" customWidth="1"/>
     <col min="16" max="16" width="1.85546875" customWidth="1"/>
     <col min="17" max="17" width="15.7109375" customWidth="1"/>
     <col min="18" max="19" width="16" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="16" bestFit="1" customWidth="1"/>
     <col min="256" max="257" width="2.5703125" customWidth="1"/>
     <col min="258" max="258" width="40.42578125" customWidth="1"/>
     <col min="259" max="259" width="15.42578125" bestFit="1" customWidth="1"/>
@@ -7998,1748 +8298,1726 @@
     <col min="15889" max="15889" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15890" max="15891" width="16" bestFit="1" customWidth="1"/>
     <col min="15893" max="15893" width="16" bestFit="1" customWidth="1"/>
     <col min="16128" max="16129" width="2.5703125" customWidth="1"/>
     <col min="16130" max="16130" width="40.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16132" max="16132" width="1.85546875" customWidth="1"/>
     <col min="16133" max="16133" width="15.5703125" customWidth="1"/>
     <col min="16134" max="16134" width="1.85546875" customWidth="1"/>
     <col min="16135" max="16135" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16136" max="16136" width="1.85546875" customWidth="1"/>
     <col min="16137" max="16137" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="1.85546875" customWidth="1"/>
     <col min="16139" max="16139" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="1.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="1.85546875" customWidth="1"/>
     <col min="16143" max="16143" width="14.85546875" customWidth="1"/>
     <col min="16144" max="16144" width="1.85546875" customWidth="1"/>
     <col min="16145" max="16145" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16146" max="16147" width="16" bestFit="1" customWidth="1"/>
     <col min="16149" max="16149" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="88" t="str">
+      <c r="A1" s="92" t="str">
         <f>IF(G1=0,"Please enter the name of the district."," ")</f>
         <v>Please enter the name of the district.</v>
       </c>
-      <c r="B1" s="89"/>
-[...2 lines deleted...]
-      <c r="E1" s="89"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
       <c r="F1" s="50"/>
-      <c r="G1" s="84">
-[...4 lines deleted...]
-      <c r="K1" s="87" t="s">
+      <c r="G1" s="89">
+        <v>0</v>
+      </c>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="K1" s="91" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="86"/>
-      <c r="M1" s="86"/>
+      <c r="L1" s="90"/>
+      <c r="M1" s="90"/>
       <c r="N1" s="1"/>
       <c r="O1" s="2"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="86"/>
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="2"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>205</v>
+        <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="2"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A5" s="1" t="s">
-[...17 lines deleted...]
-      <c r="Q5" s="1"/>
+      <c r="C5" t="s">
+        <v>159</v>
+      </c>
+      <c r="E5" s="3"/>
+      <c r="M5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="N5" s="4"/>
+      <c r="O5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="C6" t="s">
-[...4 lines deleted...]
-        <v>2</v>
+      <c r="E6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="6"/>
+      <c r="M6" s="7" t="s">
+        <v>5</v>
       </c>
       <c r="N6" s="4"/>
-      <c r="O6" s="5" t="s">
-        <v>3</v>
+      <c r="O6" s="8" t="s">
+        <v>6</v>
       </c>
       <c r="P6" s="4"/>
-      <c r="Q6" s="4"/>
+      <c r="Q6" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="E7" s="6" t="s">
-[...9 lines deleted...]
-        <v>5</v>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>11</v>
       </c>
       <c r="N7" s="4"/>
-      <c r="O7" s="8" t="s">
-        <v>6</v>
+      <c r="O7" s="5" t="s">
+        <v>12</v>
       </c>
       <c r="P7" s="4"/>
       <c r="Q7" s="4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="E8" s="4"/>
+      <c r="B8" s="9"/>
+      <c r="E8" s="7" t="s">
+        <v>15</v>
+      </c>
       <c r="F8" s="4"/>
-      <c r="G8" s="4" t="s">
-        <v>8</v>
+      <c r="G8" s="7" t="s">
+        <v>16</v>
       </c>
       <c r="H8" s="4"/>
-      <c r="I8" s="4" t="s">
-        <v>9</v>
+      <c r="I8" s="7" t="s">
+        <v>17</v>
       </c>
       <c r="J8" s="4"/>
-      <c r="K8" s="4" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="K8" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>19</v>
       </c>
       <c r="N8" s="4"/>
-      <c r="O8" s="5" t="s">
-        <v>12</v>
+      <c r="O8" s="8" t="s">
+        <v>20</v>
       </c>
       <c r="P8" s="4"/>
-      <c r="Q8" s="4" t="s">
-        <v>13</v>
+      <c r="Q8" s="7" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="B9" s="9"/>
-[...25 lines deleted...]
-      </c>
+      <c r="A9" s="67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="67"/>
+      <c r="C9" s="67"/>
+      <c r="D9" s="67"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="68"/>
+      <c r="N9" s="68"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="68"/>
+      <c r="Q9" s="68"/>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A10" s="67" t="s">
-[...17 lines deleted...]
-      <c r="Q10" s="68"/>
+      <c r="A10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
+      <c r="N10" s="24"/>
+      <c r="O10" s="24"/>
+      <c r="P10" s="24"/>
+      <c r="Q10" s="24">
+        <f>SUM(E10:P10)</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10"/>
     </row>
     <row r="11" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="N11" s="24"/>
       <c r="O11" s="24"/>
       <c r="P11" s="24"/>
       <c r="Q11" s="24">
         <f>SUM(E11:P11)</f>
         <v>0</v>
       </c>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="A12" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+      <c r="P12" s="61"/>
+      <c r="Q12" s="61"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
+      <c r="U12" s="11"/>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A13" s="60" t="s">
-[...17 lines deleted...]
-      <c r="Q13" s="61"/>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
+      <c r="Q13" s="24">
+        <f t="shared" ref="Q13:Q19" si="0">SUM(E13:P13)</f>
+        <v>0</v>
+      </c>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
-      <c r="U13" s="11"/>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24">
-        <f t="shared" ref="Q14:Q20" si="0">SUM(E14:P14)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="24"/>
       <c r="O15" s="24"/>
       <c r="P15" s="24"/>
       <c r="Q15" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
     </row>
     <row r="16" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="B16" t="s">
-        <v>28</v>
+      <c r="A16" t="s">
+        <v>29</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
       <c r="N18" s="24"/>
       <c r="O18" s="24"/>
       <c r="P18" s="24"/>
       <c r="Q18" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>30</v>
       </c>
       <c r="E19" s="24"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="24"/>
       <c r="I19" s="24"/>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="24"/>
       <c r="O19" s="24"/>
       <c r="P19" s="24"/>
       <c r="Q19" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E20" s="24"/>
+        <v>31</v>
+      </c>
+      <c r="E20" s="83"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="24"/>
       <c r="Q20" s="24">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="Q20:Q22" si="1">SUM(E20:P20)</f>
         <v>0</v>
       </c>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E21" s="83"/>
+        <v>32</v>
+      </c>
+      <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="24"/>
-      <c r="O21" s="24"/>
+      <c r="O21" s="38"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24">
-        <f t="shared" ref="Q21:Q23" si="1">SUM(E21:P21)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>162</v>
       </c>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="24"/>
-      <c r="O22" s="38"/>
+      <c r="O22" s="24"/>
       <c r="P22" s="24"/>
       <c r="Q22" s="24">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-        <f t="shared" si="1"/>
+    <row r="23" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="60"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="60"/>
+      <c r="E23" s="63">
+        <f>SUM(E10:E22)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="61"/>
+      <c r="G23" s="63">
+        <f>SUM(G10:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="61"/>
+      <c r="I23" s="63">
+        <f>SUM(I10:I22)</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="61"/>
+      <c r="K23" s="63">
+        <f>SUM(K10:K22)</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="61"/>
+      <c r="M23" s="63">
+        <f>SUM(M10:M22)</f>
+        <v>0</v>
+      </c>
+      <c r="N23" s="61"/>
+      <c r="O23" s="63">
+        <f>SUM(O10:O22)</f>
+        <v>0</v>
+      </c>
+      <c r="P23" s="61"/>
+      <c r="Q23" s="63">
+        <f>SUM(Q10:Q22)</f>
         <v>0</v>
       </c>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
     </row>
-    <row r="24" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      </c>
+    <row r="24" spans="1:19" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
     </row>
-    <row r="25" spans="1:19" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A26" s="9" t="s">
-[...16 lines deleted...]
-      <c r="Q26" s="10"/>
+      <c r="A26" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="60"/>
+      <c r="C26" s="60"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A27" s="60" t="s">
-[...17 lines deleted...]
-      <c r="Q27" s="62"/>
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24">
+        <f t="shared" ref="Q27:Q34" si="2">SUM(E27:P27)</f>
+        <v>0</v>
+      </c>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="24"/>
       <c r="P28" s="24"/>
       <c r="Q28" s="24">
-        <f t="shared" ref="Q28:Q35" si="2">SUM(E28:P28)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
-        <v>36</v>
+        <v>194</v>
       </c>
       <c r="E29" s="24"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="24"/>
       <c r="J29" s="24"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="24"/>
       <c r="Q30" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>195</v>
+        <v>114</v>
       </c>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>114</v>
+        <v>27</v>
       </c>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
       <c r="N32" s="24"/>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="24"/>
       <c r="J33" s="24"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
       <c r="N33" s="24"/>
       <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="24"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="24"/>
       <c r="Q34" s="24">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B35" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="A35" s="60"/>
+      <c r="B35" s="60" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" s="60"/>
+      <c r="D35" s="60"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="61"/>
+      <c r="P35" s="61"/>
+      <c r="Q35" s="61"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A36" s="60"/>
-[...17 lines deleted...]
-      <c r="Q36" s="61"/>
+      <c r="C36" t="s">
+        <v>25</v>
+      </c>
+      <c r="O36"/>
+      <c r="Q36" s="24">
+        <f t="shared" ref="Q36:Q43" si="3">SUM(E36:P36)</f>
+        <v>0</v>
+      </c>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C37" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="O37"/>
+        <v>26</v>
+      </c>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
       <c r="Q37" s="24">
-        <f t="shared" ref="Q37:Q44" si="3">SUM(E37:P37)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="C38" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="24"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
       <c r="P38" s="24"/>
       <c r="Q38" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R38" s="10"/>
       <c r="S38" s="10"/>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="C39" t="s">
-        <v>28</v>
+      <c r="B39" t="s">
+        <v>39</v>
       </c>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="24"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
       <c r="O39" s="24"/>
       <c r="P39" s="24"/>
       <c r="Q39" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B40" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="24"/>
       <c r="N40" s="24"/>
       <c r="O40" s="24"/>
       <c r="P40" s="24"/>
       <c r="Q40" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B41" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
       <c r="J41" s="24"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="24"/>
       <c r="N41" s="24"/>
       <c r="O41" s="24"/>
       <c r="P41" s="24"/>
       <c r="Q41" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R41" s="10"/>
       <c r="S41" s="10"/>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E42" s="24"/>
       <c r="F42" s="24"/>
       <c r="G42" s="24"/>
       <c r="H42" s="24"/>
       <c r="I42" s="24"/>
       <c r="J42" s="24"/>
       <c r="K42" s="24"/>
       <c r="L42" s="24"/>
       <c r="M42" s="24"/>
       <c r="N42" s="24"/>
       <c r="O42" s="24"/>
       <c r="P42" s="24"/>
       <c r="Q42" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R42" s="10"/>
       <c r="S42" s="10"/>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="24"/>
       <c r="O43" s="24"/>
       <c r="P43" s="24"/>
       <c r="Q43" s="24">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B44" t="s">
-[...15 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="A44" s="60"/>
+      <c r="B44" s="60"/>
+      <c r="C44" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="60"/>
+      <c r="E44" s="64">
+        <f>SUM(E27:E43)</f>
+        <v>0</v>
+      </c>
+      <c r="F44" s="61"/>
+      <c r="G44" s="64">
+        <f>SUM(G27:G43)</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="61"/>
+      <c r="I44" s="64">
+        <f>SUM(I27:I43)</f>
+        <v>0</v>
+      </c>
+      <c r="J44" s="61"/>
+      <c r="K44" s="64">
+        <f>SUM(K27:K43)</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="61"/>
+      <c r="M44" s="64">
+        <f>SUM(M27:M43)</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="61"/>
+      <c r="O44" s="64">
+        <f>SUM(O27:O43)</f>
+        <v>0</v>
+      </c>
+      <c r="P44" s="61"/>
+      <c r="Q44" s="64">
+        <f>SUM(Q27:Q43)</f>
         <v>0</v>
       </c>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A45" s="60"/>
-[...38 lines deleted...]
-      </c>
+      <c r="E45" s="35"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="35"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="35"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="35"/>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="E46" s="35"/>
-[...11 lines deleted...]
-      <c r="Q46" s="35"/>
+      <c r="A46" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A47" s="60" t="s">
-[...17 lines deleted...]
-      <c r="Q47" s="62"/>
+      <c r="B47" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="24"/>
+      <c r="N47" s="24"/>
+      <c r="O47" s="24"/>
+      <c r="P47" s="24"/>
+      <c r="Q47" s="24">
+        <f t="shared" ref="Q47:Q55" si="4">SUM(E47:P47)</f>
+        <v>0</v>
+      </c>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="24"/>
       <c r="I48" s="24"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24"/>
       <c r="L48" s="24"/>
       <c r="M48" s="24"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="24"/>
       <c r="Q48" s="24">
-        <f t="shared" ref="Q48:Q56" si="4">SUM(E48:P48)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
-        <v>46</v>
+        <v>173</v>
       </c>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="24"/>
       <c r="K49" s="24"/>
       <c r="L49" s="24"/>
       <c r="M49" s="24"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="24"/>
       <c r="Q49" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R49" s="10"/>
       <c r="S49" s="10"/>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="24"/>
       <c r="I50" s="24"/>
       <c r="J50" s="24"/>
       <c r="K50" s="24"/>
       <c r="L50" s="24"/>
       <c r="M50" s="24"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="24"/>
       <c r="Q50" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
-        <v>47</v>
+        <v>196</v>
       </c>
       <c r="E51" s="24"/>
       <c r="F51" s="24"/>
       <c r="G51" s="24"/>
       <c r="H51" s="24"/>
       <c r="I51" s="24"/>
       <c r="J51" s="24"/>
       <c r="K51" s="24"/>
       <c r="L51" s="24"/>
       <c r="M51" s="24"/>
       <c r="N51" s="24"/>
       <c r="O51" s="24"/>
       <c r="P51" s="24"/>
       <c r="Q51" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R51" s="10"/>
       <c r="S51" s="10"/>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
-        <v>196</v>
+        <v>107</v>
       </c>
       <c r="E52" s="24"/>
       <c r="F52" s="24"/>
       <c r="G52" s="24"/>
       <c r="H52" s="24"/>
       <c r="I52" s="24"/>
       <c r="J52" s="24"/>
       <c r="K52" s="24"/>
       <c r="L52" s="24"/>
       <c r="M52" s="24"/>
       <c r="N52" s="24"/>
       <c r="O52" s="24"/>
       <c r="P52" s="24"/>
       <c r="Q52" s="24">
-        <f t="shared" si="4"/>
+        <f>SUM(E52:P52)</f>
         <v>0</v>
       </c>
       <c r="R52" s="10"/>
       <c r="S52" s="10"/>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="24"/>
       <c r="H53" s="24"/>
       <c r="I53" s="24"/>
       <c r="J53" s="24"/>
       <c r="K53" s="24"/>
       <c r="L53" s="24"/>
       <c r="M53" s="24"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24">
-        <f>SUM(E53:P53)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R53" s="10"/>
       <c r="S53" s="10"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B54" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="E54" s="24"/>
       <c r="F54" s="24"/>
       <c r="G54" s="24"/>
       <c r="H54" s="24"/>
       <c r="I54" s="24"/>
       <c r="J54" s="24"/>
       <c r="K54" s="24"/>
       <c r="L54" s="24"/>
       <c r="M54" s="24"/>
       <c r="N54" s="24"/>
       <c r="O54" s="24"/>
       <c r="P54" s="24"/>
       <c r="Q54" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B55" t="s">
-        <v>115</v>
+        <v>174</v>
       </c>
       <c r="E55" s="24"/>
       <c r="F55" s="24"/>
       <c r="G55" s="24"/>
       <c r="H55" s="24"/>
       <c r="I55" s="24"/>
       <c r="J55" s="24"/>
       <c r="K55" s="24"/>
       <c r="L55" s="24"/>
       <c r="M55" s="24"/>
       <c r="N55" s="24"/>
       <c r="O55" s="24"/>
       <c r="P55" s="24"/>
       <c r="Q55" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="R55" s="10"/>
       <c r="S55" s="10"/>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="24"/>
+      <c r="B56" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" s="83"/>
       <c r="F56" s="24"/>
       <c r="G56" s="24"/>
       <c r="H56" s="24"/>
       <c r="I56" s="24"/>
       <c r="J56" s="24"/>
       <c r="K56" s="24"/>
       <c r="L56" s="24"/>
       <c r="M56" s="24"/>
       <c r="N56" s="24"/>
       <c r="O56" s="24"/>
       <c r="P56" s="24"/>
       <c r="Q56" s="24">
-        <f t="shared" si="4"/>
+        <f>SUM(E56:P56)</f>
         <v>0</v>
       </c>
       <c r="R56" s="10"/>
       <c r="S56" s="10"/>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="B57" s="12" t="s">
-[...15 lines deleted...]
-        <f>SUM(E57:P57)</f>
+      <c r="A57" s="60"/>
+      <c r="B57" s="60"/>
+      <c r="C57" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" s="60"/>
+      <c r="E57" s="64">
+        <f>SUM(E47:E56)</f>
+        <v>0</v>
+      </c>
+      <c r="F57" s="61"/>
+      <c r="G57" s="64">
+        <f>SUM(G47:G56)</f>
+        <v>0</v>
+      </c>
+      <c r="H57" s="61"/>
+      <c r="I57" s="64">
+        <f>SUM(I47:I56)</f>
+        <v>0</v>
+      </c>
+      <c r="J57" s="61"/>
+      <c r="K57" s="64">
+        <f>SUM(K47:K56)</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="61"/>
+      <c r="M57" s="64">
+        <f>SUM(M47:M56)</f>
+        <v>0</v>
+      </c>
+      <c r="N57" s="61"/>
+      <c r="O57" s="64">
+        <f>SUM(O47:O56)</f>
+        <v>0</v>
+      </c>
+      <c r="P57" s="61"/>
+      <c r="Q57" s="64">
+        <f>SUM(Q47:Q56)</f>
         <v>0</v>
       </c>
       <c r="R57" s="10"/>
       <c r="S57" s="10"/>
     </row>
     <row r="58" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A58" s="60"/>
-[...38 lines deleted...]
-      </c>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
       <c r="R58" s="10"/>
       <c r="S58" s="10"/>
     </row>
-    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="Q59" s="10"/>
+    <row r="59" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="60"/>
+      <c r="B59" s="60"/>
+      <c r="C59" s="60" t="s">
+        <v>51</v>
+      </c>
+      <c r="D59" s="60"/>
+      <c r="E59" s="65">
+        <f>E57+E44</f>
+        <v>0</v>
+      </c>
+      <c r="F59" s="61"/>
+      <c r="G59" s="65">
+        <f>G57+G44</f>
+        <v>0</v>
+      </c>
+      <c r="H59" s="61"/>
+      <c r="I59" s="65">
+        <f>I57+I44</f>
+        <v>0</v>
+      </c>
+      <c r="J59" s="61"/>
+      <c r="K59" s="65">
+        <f>K57+K44</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="61"/>
+      <c r="M59" s="65">
+        <f>M57+M44</f>
+        <v>0</v>
+      </c>
+      <c r="N59" s="61"/>
+      <c r="O59" s="65">
+        <f>O57+O44</f>
+        <v>0</v>
+      </c>
+      <c r="P59" s="61"/>
+      <c r="Q59" s="65">
+        <f>Q57+Q44</f>
+        <v>0</v>
+      </c>
       <c r="R59" s="10"/>
       <c r="S59" s="10"/>
     </row>
-    <row r="60" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      </c>
+    <row r="60" spans="1:19" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
       <c r="R60" s="10"/>
       <c r="S60" s="10"/>
     </row>
-    <row r="61" spans="1:19" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:19" s="13" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
       <c r="E61" s="10"/>
       <c r="F61" s="10"/>
       <c r="G61" s="10"/>
       <c r="H61" s="10"/>
       <c r="I61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="10"/>
       <c r="L61" s="10"/>
       <c r="M61" s="10"/>
       <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
       <c r="P61" s="10"/>
       <c r="Q61" s="10"/>
-      <c r="R61" s="10"/>
-[...20 lines deleted...]
-      <c r="S62" s="15"/>
+      <c r="R61" s="15"/>
+      <c r="S61" s="15"/>
+    </row>
+    <row r="62" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="56"/>
+      <c r="C62" s="57" t="s">
+        <v>163</v>
+      </c>
+      <c r="D62" s="70"/>
+      <c r="E62" s="58">
+        <f>E59-E23</f>
+        <v>0</v>
+      </c>
+      <c r="F62" s="58"/>
+      <c r="G62" s="58">
+        <f>G59-G23</f>
+        <v>0</v>
+      </c>
+      <c r="H62" s="58"/>
+      <c r="I62" s="58">
+        <f>I59-I23</f>
+        <v>0</v>
+      </c>
+      <c r="J62" s="58"/>
+      <c r="K62" s="58">
+        <f>K59-K23</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="58"/>
+      <c r="M62" s="58">
+        <f>M59-M23</f>
+        <v>0</v>
+      </c>
+      <c r="N62" s="58"/>
+      <c r="O62" s="58">
+        <f>O59-O23</f>
+        <v>0</v>
+      </c>
+      <c r="P62" s="58"/>
+      <c r="Q62" s="59">
+        <f>Q59-Q23</f>
+        <v>0</v>
+      </c>
+      <c r="R62" s="10"/>
+      <c r="S62" s="10"/>
     </row>
     <row r="63" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="56"/>
-[...37 lines deleted...]
-      </c>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
       <c r="R63" s="10"/>
       <c r="S63" s="10"/>
     </row>
     <row r="64" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C64" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="D64" s="30"/>
       <c r="E64" s="10"/>
       <c r="F64" s="10"/>
       <c r="G64" s="10"/>
       <c r="H64" s="10"/>
       <c r="I64" s="10"/>
       <c r="J64" s="10"/>
       <c r="K64" s="10"/>
       <c r="L64" s="10"/>
-      <c r="M64" s="10"/>
+      <c r="M64" s="55"/>
       <c r="N64" s="10"/>
+      <c r="O64" s="55"/>
       <c r="P64" s="10"/>
       <c r="Q64" s="10"/>
       <c r="R64" s="10"/>
       <c r="S64" s="10"/>
     </row>
     <row r="65" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C65" s="44" t="s">
-        <v>164</v>
+      <c r="C65" s="45" t="s">
+        <v>144</v>
       </c>
       <c r="D65" s="30"/>
-      <c r="E65" s="10"/>
-[...9 lines deleted...]
-      <c r="O65" s="55"/>
+      <c r="E65" s="41">
+        <f>IF('Multiple General Fund Detail'!P56=0,0,E57-'Multiple General Fund Detail'!P56)</f>
+        <v>0</v>
+      </c>
+      <c r="F65" s="54"/>
+      <c r="G65" s="42">
+        <f>+G57-'Spec. Rev. FB Detail'!I29</f>
+        <v>0</v>
+      </c>
+      <c r="H65" s="42"/>
+      <c r="I65" s="42">
+        <f>+I57-'Capital Proj. FB Detail'!I32</f>
+        <v>0</v>
+      </c>
+      <c r="J65" s="42"/>
+      <c r="K65" s="42">
+        <f>+K57-'Internal Service Balance Sheet'!J41</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="54"/>
+      <c r="M65" s="43">
+        <f>M57-'Trust Fund Balance Detail'!I28-'Agency Detail'!I30</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="35"/>
+      <c r="O65" s="53"/>
       <c r="P65" s="10"/>
       <c r="Q65" s="10"/>
       <c r="R65" s="10"/>
       <c r="S65" s="10"/>
     </row>
     <row r="66" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C66" s="45" t="s">
-[...28 lines deleted...]
-      <c r="O66" s="53"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="10"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
       <c r="P66" s="10"/>
       <c r="Q66" s="10"/>
       <c r="R66" s="10"/>
       <c r="S66" s="10"/>
     </row>
     <row r="67" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C67" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="D67" s="30"/>
       <c r="E67" s="10"/>
       <c r="F67" s="10"/>
       <c r="G67" s="10"/>
       <c r="H67" s="10"/>
       <c r="I67" s="10"/>
       <c r="J67" s="10"/>
       <c r="K67" s="10"/>
       <c r="L67" s="10"/>
       <c r="M67" s="10"/>
       <c r="N67" s="10"/>
       <c r="P67" s="10"/>
       <c r="Q67" s="10"/>
       <c r="R67" s="10"/>
       <c r="S67" s="10"/>
     </row>
     <row r="68" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C68" s="44" t="s">
-        <v>165</v>
+      <c r="C68" s="45" t="s">
+        <v>144</v>
       </c>
       <c r="D68" s="30"/>
-      <c r="E68" s="10"/>
-[...10 lines deleted...]
-      <c r="Q68" s="10"/>
+      <c r="E68" s="53"/>
+      <c r="F68" s="72"/>
+      <c r="G68" s="41">
+        <f>SUM(G13:G15)-'Spec. Rev. FB Detail'!E29</f>
+        <v>0</v>
+      </c>
+      <c r="H68" s="42"/>
+      <c r="I68" s="42">
+        <f>SUM(I13:I15)-'Capital Proj. FB Detail'!E32</f>
+        <v>0</v>
+      </c>
+      <c r="J68" s="42"/>
+      <c r="K68" s="42">
+        <f>SUM(K13:K15)-SUM('Internal Service Balance Sheet'!J13:J15)</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="42"/>
+      <c r="M68" s="43">
+        <f>SUM(M13:M15)-('Trust Fund Balance Detail'!E28+'Agency Detail'!E27)</f>
+        <v>0</v>
+      </c>
+      <c r="N68" s="53"/>
+      <c r="O68" s="53"/>
+      <c r="P68" s="35"/>
+      <c r="Q68" s="35"/>
       <c r="R68" s="10"/>
       <c r="S68" s="10"/>
     </row>
-    <row r="69" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="Q69" s="35"/>
+    <row r="69" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="10"/>
+      <c r="H69" s="10"/>
+      <c r="I69" s="10"/>
+      <c r="J69" s="10"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
       <c r="R69" s="10"/>
       <c r="S69" s="10"/>
     </row>
-    <row r="70" spans="1:19" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="C243">
+    <row r="72" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A72" s="101" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="242" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C242">
         <f>G1</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="G1:I1"/>
-    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="K1:M1"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="75" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="36" max="16383" man="1"/>
+    <brk id="35" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B08AA90-2F4A-4BD0-828D-2A7916EAA003}">
   <dimension ref="A1:T60"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="7" topLeftCell="D8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="D8" sqref="D8"/>
+      <selection pane="bottomRight" activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="42.85546875" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="8" max="8" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="1.85546875" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" customWidth="1"/>
     <col min="11" max="11" width="1.85546875" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" customWidth="1"/>
     <col min="14" max="14" width="15.7109375" style="10" customWidth="1"/>
     <col min="15" max="15" width="1.85546875" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" customWidth="1"/>
     <col min="17" max="18" width="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="16" bestFit="1" customWidth="1"/>
     <col min="255" max="256" width="2.5703125" customWidth="1"/>
     <col min="257" max="257" width="40.42578125" customWidth="1"/>
     <col min="258" max="258" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="1.85546875" customWidth="1"/>
@@ -10917,150 +11195,142 @@
     <col min="15888" max="15888" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15889" max="15890" width="16" bestFit="1" customWidth="1"/>
     <col min="15892" max="15892" width="16" bestFit="1" customWidth="1"/>
     <col min="16127" max="16128" width="2.5703125" customWidth="1"/>
     <col min="16129" max="16129" width="40.42578125" customWidth="1"/>
     <col min="16130" max="16130" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="1.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.5703125" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="14.85546875" customWidth="1"/>
     <col min="16143" max="16143" width="1.85546875" customWidth="1"/>
     <col min="16144" max="16144" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16145" max="16146" width="16" bestFit="1" customWidth="1"/>
     <col min="16148" max="16148" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A1" s="90">
-[...17 lines deleted...]
-      <c r="P1" s="90"/>
+      <c r="A1" s="94">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
+      <c r="N1" s="94"/>
+      <c r="O1" s="94"/>
+      <c r="P1" s="94"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="90"/>
-[...13 lines deleted...]
-      <c r="P2" s="90"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A3" s="1" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17" t="s">
         <v>175</v>
       </c>
-      <c r="B3" s="1"/>
-[...13 lines deleted...]
-      <c r="P3" s="1"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="100"/>
+      <c r="O3" s="17"/>
+      <c r="P3" s="17"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A4" s="1" t="str">
-[...17 lines deleted...]
-      <c r="P4" s="1"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="17"/>
+      <c r="G5" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="1"/>
-[...13 lines deleted...]
-      <c r="P5" s="1"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="17"/>
+      <c r="K5" s="17"/>
+      <c r="L5" s="17"/>
+      <c r="M5" s="17"/>
+      <c r="N5" s="100"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="17"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="2"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B7" s="9"/>
       <c r="D7" s="7" t="s">
         <v>176</v>
       </c>
       <c r="E7" s="4"/>
@@ -12322,52 +12592,51 @@
       <c r="O59" s="10"/>
       <c r="P59" s="10"/>
       <c r="Q59" s="10"/>
       <c r="R59" s="10"/>
     </row>
     <row r="60" spans="1:18" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" s="10"/>
       <c r="E60" s="10"/>
       <c r="F60" s="10"/>
       <c r="G60" s="10"/>
       <c r="H60" s="10"/>
       <c r="I60" s="10"/>
       <c r="J60" s="10"/>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="10"/>
       <c r="N60" s="10"/>
       <c r="O60" s="10"/>
       <c r="P60" s="10"/>
       <c r="Q60" s="15"/>
       <c r="R60" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-    <mergeCell ref="A2:P2"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:P1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="75" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
@@ -12416,158 +12685,155 @@
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:V37"/>
+  <dimension ref="A1:V39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="2.28515625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
-    <col min="13" max="13" width="14.7109375" customWidth="1"/>
-    <col min="14" max="14" width="1.85546875" customWidth="1"/>
+    <col min="13" max="13" width="3" customWidth="1"/>
+    <col min="14" max="14" width="18.140625" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="C1" s="91">
-[...7 lines deleted...]
-      <c r="I1" s="92" t="s">
+      <c r="C1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="I1" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="J1" s="92"/>
-      <c r="K1" s="92"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
     </row>
     <row r="2" spans="1:22" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="B2" s="85"/>
-[...8 lines deleted...]
-      <c r="K2" s="86"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:22" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...12 lines deleted...]
-      <c r="K3" s="86"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
     <row r="4" spans="1:22" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...8 lines deleted...]
-      <c r="K4" s="86"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="13"/>
       <c r="O4" s="13"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E5" s="18"/>
       <c r="I5" s="18"/>
     </row>
     <row r="6" spans="1:22" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="36" t="s">
         <v>98</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="18" t="s">
         <v>100</v>
@@ -12576,291 +12842,342 @@
       <c r="I6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="19" t="s">
         <v>110</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="19" t="s">
         <v>99</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="34">
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="J7" s="19"/>
       <c r="K7" s="34">
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A8" s="84" t="s">
+        <v>207</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="21"/>
       <c r="F9" s="22"/>
       <c r="G9" s="21"/>
       <c r="H9" s="22"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21">
-        <f t="shared" ref="K9:K18" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
-        <v>0</v>
+        <f t="shared" ref="K9:K20" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
+        <v>0</v>
+      </c>
+      <c r="N9" t="s">
+        <v>214</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N10" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N11" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="E12" s="21"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A12" s="84" t="s">
+        <v>208</v>
+      </c>
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="85"/>
+      <c r="F12" s="85"/>
+      <c r="G12" s="85"/>
+      <c r="H12" s="85"/>
+      <c r="I12" s="85"/>
+      <c r="J12" s="85"/>
+      <c r="K12" s="85"/>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="21"/>
       <c r="F13" s="23"/>
       <c r="G13" s="21"/>
       <c r="H13" s="23"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N13" t="s">
+        <v>217</v>
+      </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="21"/>
       <c r="F14" s="23"/>
       <c r="G14" s="21"/>
       <c r="H14" s="23"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N14" t="s">
+        <v>215</v>
+      </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="52"/>
       <c r="F15" s="24"/>
       <c r="G15" s="21"/>
       <c r="H15" s="24"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N15" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B16" s="10"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A16" s="84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B16" s="86"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="86"/>
+      <c r="E16" s="85"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="85"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="85"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="85"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B17" s="10"/>
-      <c r="D17" s="10"/>
+      <c r="B17" s="4"/>
+      <c r="D17" s="4"/>
       <c r="E17" s="21"/>
-      <c r="F17" s="24"/>
+      <c r="F17" s="23"/>
       <c r="G17" s="21"/>
-      <c r="H17" s="24"/>
+      <c r="H17" s="23"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B18" s="10"/>
-      <c r="D18" s="10"/>
+      <c r="B18" s="4"/>
+      <c r="D18" s="4"/>
       <c r="E18" s="21"/>
-      <c r="F18" s="24"/>
+      <c r="F18" s="23"/>
       <c r="G18" s="21"/>
-      <c r="H18" s="24"/>
+      <c r="H18" s="23"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-[...27 lines deleted...]
-    <row r="20" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="N18" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N19" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B20" s="10"/>
       <c r="D20" s="10"/>
-      <c r="F20" s="10"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E20" s="21"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N20" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="49"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="25">
+        <f>SUM(E8:E20)</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="26"/>
+      <c r="G21" s="25">
+        <f>SUM(G8:G20)</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="26"/>
+      <c r="I21" s="25">
+        <f>SUM(I8:I20)</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25">
+        <f>SUM(K8:K20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B22" s="10"/>
       <c r="D22" s="10"/>
       <c r="F22" s="10"/>
       <c r="H22" s="10"/>
-      <c r="J22" s="10"/>
-[...1 lines deleted...]
-      <c r="N22" s="10"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
       <c r="B23" s="10"/>
+      <c r="C23" s="88" t="s">
+        <v>213</v>
+      </c>
       <c r="D23" s="10"/>
       <c r="F23" s="10"/>
       <c r="H23" s="10"/>
       <c r="J23" s="10"/>
       <c r="L23" s="10"/>
       <c r="N23" s="10"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B24" s="10"/>
+      <c r="C24" s="88" t="s">
+        <v>210</v>
+      </c>
       <c r="D24" s="10"/>
       <c r="F24" s="10"/>
       <c r="H24" s="10"/>
       <c r="J24" s="10"/>
       <c r="L24" s="10"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B25" s="10"/>
+      <c r="C25" s="88" t="s">
+        <v>211</v>
+      </c>
       <c r="D25" s="10"/>
       <c r="F25" s="10"/>
       <c r="H25" s="10"/>
       <c r="J25" s="10"/>
       <c r="L25" s="10"/>
       <c r="N25" s="10"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B26" s="10"/>
+      <c r="C26" s="88" t="s">
+        <v>212</v>
+      </c>
       <c r="D26" s="10"/>
       <c r="F26" s="10"/>
       <c r="H26" s="10"/>
       <c r="J26" s="10"/>
       <c r="L26" s="10"/>
       <c r="N26" s="10"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B27" s="10"/>
       <c r="D27" s="10"/>
       <c r="F27" s="10"/>
       <c r="H27" s="10"/>
       <c r="J27" s="10"/>
       <c r="L27" s="10"/>
       <c r="N27" s="10"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B28" s="10"/>
       <c r="D28" s="10"/>
       <c r="F28" s="10"/>
       <c r="H28" s="10"/>
       <c r="J28" s="10"/>
       <c r="L28" s="10"/>
       <c r="N28" s="10"/>
     </row>
@@ -12923,60 +13240,76 @@
       <c r="D35" s="10"/>
       <c r="F35" s="10"/>
       <c r="H35" s="10"/>
       <c r="J35" s="10"/>
       <c r="L35" s="10"/>
       <c r="N35" s="10"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B36" s="10"/>
       <c r="D36" s="10"/>
       <c r="F36" s="10"/>
       <c r="H36" s="10"/>
       <c r="J36" s="10"/>
       <c r="L36" s="10"/>
       <c r="N36" s="10"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B37" s="10"/>
       <c r="D37" s="10"/>
       <c r="F37" s="10"/>
       <c r="H37" s="10"/>
       <c r="J37" s="10"/>
       <c r="L37" s="10"/>
       <c r="N37" s="10"/>
     </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="10"/>
+      <c r="D38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="N38" s="10"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="N39" s="10"/>
+    </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="A4:K4"/>
+  <mergeCells count="2">
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="I1:K1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>159</v>
@@ -13055,200 +13388,197 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="E1" s="91">
-[...7 lines deleted...]
-      <c r="K1" s="92" t="s">
+      <c r="E1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="K1" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="92"/>
-      <c r="M1" s="92"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="85"/>
-[...12 lines deleted...]
-      <c r="O2" s="85"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...16 lines deleted...]
-      <c r="O3" s="85"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+      <c r="O3" s="17"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...12 lines deleted...]
-      <c r="O4" s="85"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="17"/>
+      <c r="O4" s="17"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="6" spans="1:22" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18" t="s">
         <v>98</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="18" t="s">
         <v>100</v>
       </c>
       <c r="H6" s="17"/>
       <c r="I6" s="18" t="s">
         <v>56</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="34" t="s">
         <v>99</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="34">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="20"/>
       <c r="K7" s="34">
         <f>'General Fund AR Detail'!I7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="19" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="20"/>
       <c r="O7" s="34">
         <f>'General Fund AR Detail'!K7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="21"/>
       <c r="F8" s="22"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="21"/>
       <c r="L8" s="22"/>
       <c r="M8" s="21"/>
       <c r="N8" s="22"/>
       <c r="O8" s="21">
         <f t="shared" ref="O8:O9" si="0">IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -13786,54 +14116,51 @@
       <c r="F45" s="10"/>
       <c r="H45" s="10"/>
       <c r="J45" s="10"/>
       <c r="L45" s="10"/>
       <c r="N45" s="10"/>
     </row>
     <row r="46" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B46" s="10"/>
       <c r="D46" s="10"/>
       <c r="F46" s="10"/>
       <c r="H46" s="10"/>
       <c r="J46" s="10"/>
       <c r="L46" s="10"/>
       <c r="N46" s="10"/>
     </row>
     <row r="47" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B47" s="10"/>
       <c r="D47" s="10"/>
       <c r="F47" s="10"/>
       <c r="H47" s="10"/>
       <c r="J47" s="10"/>
       <c r="L47" s="10"/>
       <c r="N47" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="A4:O4"/>
+  <mergeCells count="2">
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="K1:M1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>126</v>
@@ -13922,135 +14249,114 @@
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="2" customWidth="1"/>
     <col min="15" max="15" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="2" customWidth="1"/>
     <col min="17" max="17" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="E1" s="91">
-[...7 lines deleted...]
-      <c r="K1" s="92" t="s">
+      <c r="E1" s="95">
+        <f>'Combined Balance Sheet'!C242</f>
+        <v>0</v>
+      </c>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="K1" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="L1" s="92"/>
-[...2 lines deleted...]
-      <c r="O1" s="92"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+      <c r="N1" s="96"/>
+      <c r="O1" s="96"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A2" s="85" t="s">
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17" t="s">
         <v>61</v>
       </c>
-      <c r="B2" s="85"/>
-[...14 lines deleted...]
-      <c r="Q2" s="86"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
       <c r="R2" s="2"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A3" s="85" t="str">
-[...18 lines deleted...]
-      <c r="Q3" s="86"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17" t="str">
+        <f>'Combined Balance Sheet'!A3</f>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
       <c r="R3" s="2"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A4" s="85" t="s">
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="85"/>
-[...14 lines deleted...]
-      <c r="Q4" s="86"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
       <c r="R4" s="2"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
     <row r="6" spans="1:20" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="18" t="s">
         <v>98</v>
       </c>
       <c r="F6" s="17"/>
       <c r="G6" s="18" t="s">
         <v>100</v>
       </c>
       <c r="H6" s="17"/>
       <c r="I6" s="18" t="s">
         <v>56</v>
       </c>
       <c r="J6" s="17"/>
       <c r="K6" s="18" t="s">
         <v>57</v>
       </c>
       <c r="L6" s="17"/>
       <c r="M6" s="18" t="s">
         <v>200</v>
@@ -14061,69 +14367,69 @@
       </c>
       <c r="P6" s="17"/>
       <c r="Q6" s="18" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="19" t="s">
         <v>103</v>
       </c>
       <c r="D7" s="20"/>
       <c r="E7" s="34" t="s">
         <v>99</v>
       </c>
       <c r="F7" s="20"/>
       <c r="G7" s="34" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="34">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="20"/>
       <c r="K7" s="34">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="20"/>
       <c r="M7" s="34">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="N7" s="20"/>
       <c r="O7" s="34" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="P7" s="20"/>
       <c r="Q7" s="34">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>159</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="21"/>
       <c r="F8" s="22"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22"/>
       <c r="I8" s="21"/>
       <c r="J8" s="22"/>
       <c r="K8" s="21"/>
       <c r="L8" s="22"/>
       <c r="M8" s="21"/>
       <c r="N8" s="22"/>
       <c r="O8" s="21"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="21">
         <f>IF(-E8+G8+I8+K8+M8+O8&lt;=0,-E8+G8+I8+K8+M8+O8,0)</f>
         <v>0</v>
       </c>
     </row>
@@ -14809,60 +15115,63 @@
       <c r="H58" s="10"/>
       <c r="J58" s="10"/>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B59" s="10"/>
       <c r="D59" s="10"/>
       <c r="F59" s="10"/>
       <c r="H59" s="10"/>
       <c r="J59" s="10"/>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B60" s="10"/>
       <c r="D60" s="10"/>
       <c r="F60" s="10"/>
       <c r="H60" s="10"/>
       <c r="J60" s="10"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B61" s="10"/>
       <c r="D61" s="10"/>
       <c r="F61" s="10"/>
       <c r="H61" s="10"/>
       <c r="J61" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...2 lines deleted...]
-    <mergeCell ref="A4:Q4"/>
+  <mergeCells count="2">
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="K1:O1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="32" baseType="lpstr">