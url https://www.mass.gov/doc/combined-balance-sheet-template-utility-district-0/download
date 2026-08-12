--- v0 (2025-10-18)
+++ v1 (2026-08-12)
@@ -4,126 +4,142 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{626859C0-7AF6-4330-B72E-1092DB73D0AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="113" documentId="13_ncr:1_{495565F4-557E-4983-ABE3-982D12C559A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F680984-140A-4070-B317-F8DCC452D168}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" tabRatio="879" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Comb. BS Instructions" sheetId="16" r:id="rId1"/>
     <sheet name="Combined Balance Sheet" sheetId="1" r:id="rId2"/>
     <sheet name="GF AR Detail Instructions" sheetId="15" r:id="rId3"/>
     <sheet name="General Fund AR Detail" sheetId="10" r:id="rId4"/>
     <sheet name="SRF FB Instructions" sheetId="11" r:id="rId5"/>
     <sheet name="Spec. Rev. FB Detail" sheetId="2" r:id="rId6"/>
     <sheet name="Capital Project FB Instructions" sheetId="12" r:id="rId7"/>
     <sheet name="Capital Proj. FB Detail" sheetId="3" r:id="rId8"/>
     <sheet name="Enterprise BS Instructions" sheetId="17" r:id="rId9"/>
     <sheet name="Enterprise Fund Balance Sheet" sheetId="4" r:id="rId10"/>
     <sheet name="Trust Fund Balance Instructions" sheetId="13" r:id="rId11"/>
     <sheet name="Trust Fund Balance Detail" sheetId="7" r:id="rId12"/>
     <sheet name="Agency Fund Balance Instruction" sheetId="14" r:id="rId13"/>
     <sheet name="Agency Detail" sheetId="8" r:id="rId14"/>
     <sheet name="Internal Service BS Instruction" sheetId="18" r:id="rId15"/>
     <sheet name="Internal Service Balance Sheet" sheetId="6" r:id="rId16"/>
     <sheet name="Undes. FB Rollforward" sheetId="9" r:id="rId17"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'Agency Detail'!$A$1:$O$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'Capital Proj. FB Detail'!$A$1:$Q$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Combined Balance Sheet'!$A$1:$R$91</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'General Fund AR Detail'!$A$1:$K$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'General Fund AR Detail'!$A$1:$K$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'Internal Service Balance Sheet'!$A$1:$J$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Spec. Rev. FB Detail'!$A$1:$O$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'Trust Fund Balance Detail'!$A$1:$O$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'Undes. FB Rollforward'!$A$1:$J$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="13">'Agency Detail'!$2:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Capital Proj. FB Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Combined Balance Sheet'!$6:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Enterprise Fund Balance Sheet'!$7:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'General Fund AR Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="15">'Internal Service Balance Sheet'!$6:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Spec. Rev. FB Detail'!$2:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="11">'Trust Fund Balance Detail'!$2:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="K9" i="10" l="1"/>
+  <c r="K10" i="10"/>
+  <c r="K11" i="10"/>
+  <c r="K12" i="10"/>
+  <c r="K14" i="10"/>
+  <c r="K15" i="10"/>
+  <c r="K16" i="10"/>
+  <c r="K17" i="10"/>
+  <c r="K19" i="10"/>
+  <c r="K20" i="10"/>
+  <c r="K21" i="10"/>
+  <c r="K22" i="10"/>
+  <c r="K24" i="10"/>
+  <c r="K25" i="10"/>
   <c r="O7" i="2" l="1"/>
   <c r="K7" i="2"/>
   <c r="O10" i="8" l="1"/>
   <c r="N44" i="4"/>
   <c r="I27" i="7" l="1"/>
   <c r="Q9" i="3" l="1"/>
   <c r="Q10" i="3"/>
   <c r="Q11" i="3"/>
   <c r="Q12" i="3"/>
   <c r="Q13" i="3"/>
   <c r="Q14" i="3"/>
   <c r="Q15" i="3"/>
   <c r="Q16" i="3"/>
   <c r="Q17" i="3"/>
   <c r="Q18" i="3"/>
   <c r="Q19" i="3"/>
   <c r="Q20" i="3"/>
   <c r="Q21" i="3"/>
   <c r="Q22" i="3"/>
   <c r="Q23" i="3"/>
   <c r="Q8" i="3"/>
   <c r="O24" i="3"/>
   <c r="O8" i="8"/>
   <c r="O9" i="8"/>
   <c r="O11" i="8"/>
@@ -216,99 +232,91 @@
   <c r="D32" i="6"/>
   <c r="A1" i="1" l="1"/>
   <c r="R74" i="1" l="1"/>
   <c r="C239" i="1" l="1"/>
   <c r="C1" i="10" s="1"/>
   <c r="A1" i="6" l="1"/>
   <c r="E1" i="9"/>
   <c r="E1" i="2"/>
   <c r="A1" i="4"/>
   <c r="E1" i="7"/>
   <c r="E1" i="3"/>
   <c r="E1" i="8"/>
   <c r="I29" i="8"/>
   <c r="O7" i="8" l="1"/>
   <c r="O6" i="8"/>
   <c r="K6" i="8"/>
   <c r="I6" i="8"/>
   <c r="O8" i="7"/>
   <c r="O7" i="7"/>
   <c r="K7" i="7"/>
   <c r="I7" i="7"/>
   <c r="Q7" i="3"/>
   <c r="K7" i="3"/>
   <c r="I7" i="3"/>
   <c r="O8" i="2"/>
-  <c r="A3" i="9"/>
+  <c r="F3" i="9"/>
   <c r="A3" i="6"/>
-  <c r="A3" i="8"/>
-  <c r="A3" i="7"/>
+  <c r="G3" i="8"/>
+  <c r="G3" i="7"/>
   <c r="A4" i="4"/>
   <c r="A3" i="3"/>
-  <c r="A3" i="2"/>
+  <c r="G3" i="2"/>
   <c r="A3" i="10"/>
   <c r="P65" i="1" l="1"/>
   <c r="N65" i="1"/>
   <c r="L65" i="1"/>
   <c r="J65" i="1"/>
   <c r="H65" i="1"/>
   <c r="F65" i="1"/>
   <c r="D65" i="1"/>
   <c r="I25" i="8" l="1"/>
   <c r="K29" i="8" s="1"/>
   <c r="R61" i="1" l="1"/>
   <c r="R77" i="1"/>
   <c r="R78" i="1"/>
   <c r="R19" i="1"/>
   <c r="R20" i="1"/>
-  <c r="K17" i="10"/>
-[...9 lines deleted...]
-  <c r="K18" i="10" l="1"/>
+  <c r="K27" i="10"/>
+  <c r="K26" i="10"/>
+  <c r="K28" i="10" l="1"/>
   <c r="J16" i="6"/>
   <c r="J15" i="6"/>
   <c r="N45" i="4"/>
   <c r="N35" i="4"/>
   <c r="N13" i="4"/>
   <c r="N16" i="4"/>
   <c r="N17" i="4"/>
   <c r="N18" i="4"/>
   <c r="N19" i="4"/>
   <c r="N20" i="4"/>
   <c r="R63" i="1"/>
   <c r="R38" i="1"/>
   <c r="R29" i="1"/>
-  <c r="I18" i="10"/>
-[...1 lines deleted...]
-  <c r="E18" i="10"/>
+  <c r="I28" i="10"/>
+  <c r="G28" i="10" l="1"/>
+  <c r="E28" i="10"/>
   <c r="M25" i="8" l="1"/>
   <c r="K25" i="8"/>
   <c r="G25" i="8"/>
   <c r="E25" i="8"/>
   <c r="O25" i="8"/>
   <c r="M25" i="7"/>
   <c r="K25" i="7"/>
   <c r="I25" i="7"/>
   <c r="I28" i="7" s="1"/>
   <c r="G25" i="7"/>
   <c r="E25" i="7"/>
   <c r="O25" i="7"/>
   <c r="M24" i="3"/>
   <c r="K24" i="3"/>
   <c r="I24" i="3"/>
   <c r="G24" i="3"/>
   <c r="E24" i="3"/>
   <c r="H91" i="1" s="1"/>
   <c r="Q24" i="3"/>
   <c r="G26" i="2"/>
   <c r="E26" i="2"/>
   <c r="F91" i="1" s="1"/>
   <c r="N91" i="1" l="1"/>
   <c r="R73" i="1"/>
   <c r="J36" i="6"/>
@@ -447,51 +455,51 @@
   <c r="P85" i="1" s="1"/>
   <c r="F34" i="1"/>
   <c r="D34" i="1"/>
   <c r="R65" i="1"/>
   <c r="D81" i="1"/>
   <c r="J85" i="1" l="1"/>
   <c r="J40" i="6"/>
   <c r="R68" i="1"/>
   <c r="R81" i="1" s="1"/>
   <c r="R83" i="1" s="1"/>
   <c r="R85" i="1" s="1"/>
   <c r="L81" i="1"/>
   <c r="N59" i="4"/>
   <c r="D83" i="1"/>
   <c r="D85" i="1" s="1"/>
   <c r="F85" i="1"/>
   <c r="L83" i="1" l="1"/>
   <c r="L85" i="1" s="1"/>
   <c r="L88" i="1"/>
   <c r="J43" i="6"/>
   <c r="N61" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="250">
   <si>
     <t>Combined Balance Sheet - All Fund Types and Account Groups</t>
   </si>
   <si>
     <t>(Unaudited)</t>
   </si>
   <si>
     <t>Fiduciary</t>
   </si>
   <si>
     <t>Account</t>
   </si>
   <si>
     <t>Governmental Fund Types</t>
   </si>
   <si>
     <t>Proprietary Fund Types</t>
   </si>
   <si>
     <t>Fund Types</t>
   </si>
   <si>
     <t>Groups</t>
   </si>
   <si>
@@ -1168,68 +1176,182 @@
   <si>
     <t>The third set of proofs is to ensure that the receivable totals from the detail tabs agree to the balance sheet.</t>
   </si>
   <si>
     <t xml:space="preserve">5.  The total of the account receivable column and the deferred revenue column should agree to the </t>
   </si>
   <si>
     <t xml:space="preserve">These numbers should all agree to your prior year balance sheet submission, </t>
   </si>
   <si>
     <t xml:space="preserve">These numbers should all agree to your current year balance sheet submission, </t>
   </si>
   <si>
     <t>BAN's / Debt Issued</t>
   </si>
   <si>
     <t>6.  Please make sure you record appropriation deficts in existence as of 6/30.</t>
   </si>
   <si>
     <t>Agency Funds reported in the fund balance section of the combined balance sheet:</t>
   </si>
   <si>
     <t>Total of combined balance sheet trust and agency fund balance column:</t>
   </si>
   <si>
-    <t>as of  June 30, 2025</t>
-[...5 lines deleted...]
-    <t>(revised 06/27/2025)</t>
+    <t>as of  June 30, 2026</t>
+  </si>
+  <si>
+    <t>(revised 06/22/2026)</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Departmental Receivables:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Due From Other Governments:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that make up "Due From Other Receivables:"</t>
+  </si>
+  <si>
+    <t>List Amounts below that combine "more than one receivable on the combined balance sheet:"</t>
+  </si>
+  <si>
+    <t>Column C should have a</t>
+  </si>
+  <si>
+    <t>more detailed description</t>
+  </si>
+  <si>
+    <t>like Veteran's Benefits</t>
+  </si>
+  <si>
+    <t>not state receivable</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Departmental Receivables</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <t>Lines may be added as needed</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Due From Other Governments</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please list together all amounts that are included in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other Receivables</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> line on the combined balance sheet here</t>
+    </r>
+  </si>
+  <si>
+    <t>Please list here any other lines that combine more than one receivable on the combined balance sheet</t>
+  </si>
+  <si>
+    <t>DO NOT INCLUDE PROPERTY TAX RECEIVABLES ON THIS TEMPLATE SUCH AS:</t>
+  </si>
+  <si>
+    <t>REAL &amp; PERSONAL PROPERTY, TAX LIENS &amp; FORECLOSURES, and DEFERRED TAXES</t>
+  </si>
+  <si>
+    <t>7/1/2026 - 9/30/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1291,72 +1413,85 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="-0.249977111117893"/>
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
@@ -1531,57 +1666,66 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
@@ -1630,139 +1774,403 @@
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="11" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="39" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="39" fontId="0" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="39" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1304924</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304165</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Right Brace 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3E0322E-47BD-4094-9938-17E790109F30}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8058149" y="1543049"/>
+          <a:ext cx="427991" cy="723901"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1304924</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>38099</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304165</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Right Brace 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C838C4F7-EBEA-4B2C-897F-6CF6AEF23B36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8058149" y="2514599"/>
+          <a:ext cx="427991" cy="723901"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1304924</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>28574</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304165</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Right Brace 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60EA43CC-B4B9-4D8F-9E34-218CC76830A4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8058149" y="3457574"/>
+          <a:ext cx="427991" cy="723901"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1304924</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>19049</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>304165</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Right Brace 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{261D1E64-C36E-4CD5-9641-90EBA6F4549D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8058149" y="4400549"/>
+          <a:ext cx="427991" cy="723901"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBrace">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>510540</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>175260</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Right Brace 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
@@ -2349,63 +2757,63 @@
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J20"/>
@@ -2525,54 +2933,54 @@
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="20" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R72"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="D30" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="D10" sqref="D10"/>
+      <selection pane="bottomRight" activeCell="B44" sqref="B44:C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="40.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="1.85546875" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="1.85546875" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="1.85546875" customWidth="1"/>
     <col min="14" max="14" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="16" bestFit="1" customWidth="1"/>
     <col min="253" max="254" width="2.5703125" customWidth="1"/>
     <col min="255" max="255" width="40.42578125" customWidth="1"/>
     <col min="256" max="256" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="1.85546875" customWidth="1"/>
     <col min="258" max="258" width="15.5703125" customWidth="1"/>
     <col min="259" max="259" width="1.85546875" customWidth="1"/>
@@ -3748,108 +4156,108 @@
     <col min="15886" max="15886" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15887" max="15888" width="16" bestFit="1" customWidth="1"/>
     <col min="15890" max="15890" width="16" bestFit="1" customWidth="1"/>
     <col min="16125" max="16126" width="2.5703125" customWidth="1"/>
     <col min="16127" max="16127" width="40.42578125" customWidth="1"/>
     <col min="16128" max="16128" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="1.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="15.5703125" customWidth="1"/>
     <col min="16131" max="16131" width="1.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="14.85546875" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16143" max="16144" width="16" bestFit="1" customWidth="1"/>
     <col min="16146" max="16146" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A1" s="90">
+      <c r="A1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="B1" s="90"/>
-[...11 lines deleted...]
-      <c r="N1" s="90"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="92" t="s">
         <v>212</v>
       </c>
-      <c r="B2" s="90"/>
-[...11 lines deleted...]
-      <c r="N2" s="90"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
@@ -3906,498 +4314,498 @@
       <c r="C8" s="9"/>
       <c r="D8" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="7" t="s">
         <v>74</v>
       </c>
       <c r="G8" s="4"/>
       <c r="H8" s="7" t="s">
         <v>74</v>
       </c>
       <c r="I8" s="4"/>
       <c r="J8" s="7" t="s">
         <v>74</v>
       </c>
       <c r="K8" s="4"/>
       <c r="L8" s="7" t="s">
         <v>74</v>
       </c>
       <c r="N8" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A9" s="69" t="s">
+      <c r="A9" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="69"/>
-[...11 lines deleted...]
-      <c r="N9" s="70"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="61"/>
+      <c r="N9" s="69"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>198</v>
       </c>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
       <c r="N10" s="25">
         <f>SUM(D10:M10)</f>
         <v>0</v>
       </c>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="25">
         <f>SUM(D11:M11)</f>
         <v>0</v>
       </c>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="62"/>
-[...11 lines deleted...]
-      <c r="N12" s="63"/>
+      <c r="B12" s="61"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="62"/>
+      <c r="N12" s="62"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="R12" s="11"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>136</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
       <c r="N13" s="25">
-        <f>SUM(D13:M13)</f>
+        <f t="shared" ref="N13:N23" si="0">SUM(D13:M13)</f>
         <v>0</v>
       </c>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="R13" s="11"/>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25">
-        <f>SUM(D14:M14)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="R14" s="12"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>140</v>
       </c>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="25">
-        <f>SUM(D15:M15)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="R15" s="12"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25">
-        <f>SUM(D16:M16)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="R16" s="12"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25">
-        <f>SUM(D17:M17)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
       <c r="N18" s="25">
-        <f>SUM(D18:M18)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
       <c r="N19" s="25">
-        <f>SUM(D19:M19)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
       <c r="N20" s="25">
-        <f>SUM(D20:M20)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25">
-        <f>SUM(D21:M21)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25">
-        <f>SUM(D22:M22)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
       <c r="N23" s="25">
-        <f>SUM(D23:M23)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="91" t="s">
+      <c r="A24" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="91"/>
-      <c r="C24" s="91"/>
+      <c r="B24" s="49"/>
+      <c r="C24" s="49"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
       <c r="N25" s="25">
         <f>SUM(D25:M25)</f>
         <v>0</v>
       </c>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
     </row>
     <row r="26" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="62"/>
-[...1 lines deleted...]
-      <c r="C26" s="62" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="61"/>
+      <c r="C26" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="D26" s="65">
+      <c r="D26" s="64">
         <f>SUM(D10:D25)</f>
         <v>0</v>
       </c>
-      <c r="E26" s="63"/>
-      <c r="F26" s="65">
+      <c r="E26" s="62"/>
+      <c r="F26" s="64">
         <f>SUM(F10:F25)</f>
         <v>0</v>
       </c>
-      <c r="G26" s="63"/>
-      <c r="H26" s="65">
+      <c r="G26" s="62"/>
+      <c r="H26" s="64">
         <f>SUM(H10:H25)</f>
         <v>0</v>
       </c>
-      <c r="I26" s="63"/>
-      <c r="J26" s="65">
+      <c r="I26" s="62"/>
+      <c r="J26" s="64">
         <f>SUM(J10:J25)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="63"/>
-      <c r="L26" s="65">
+      <c r="K26" s="62"/>
+      <c r="L26" s="64">
         <f>SUM(L10:L25)</f>
         <v>0</v>
       </c>
-      <c r="M26" s="63"/>
-      <c r="N26" s="65">
+      <c r="M26" s="62"/>
+      <c r="N26" s="64">
         <f>SUM(N10:N25)</f>
         <v>0</v>
       </c>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
     </row>
     <row r="27" spans="1:16" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A29" s="62" t="s">
+      <c r="A29" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="62"/>
-[...11 lines deleted...]
-      <c r="N29" s="64"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
+      <c r="N29" s="63"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25">
         <f>SUM(D30:M30)</f>
         <v>0</v>
       </c>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
@@ -4442,627 +4850,627 @@
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
         <v>53</v>
       </c>
       <c r="D33" s="22"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25">
         <f>SUM(D33:M33)</f>
         <v>0</v>
       </c>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A34" s="62"/>
-      <c r="B34" s="62" t="s">
+      <c r="A34" s="61"/>
+      <c r="B34" s="61" t="s">
         <v>127</v>
       </c>
-      <c r="C34" s="62"/>
-[...10 lines deleted...]
-      <c r="N34" s="63"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="67"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+      <c r="N34" s="62"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C35" t="s">
         <v>134</v>
       </c>
       <c r="D35" s="22"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25">
-        <f>SUM(D35:M35)</f>
+        <f t="shared" ref="N35:N45" si="1">SUM(D35:M35)</f>
         <v>0</v>
       </c>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C36" s="13" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="22"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25">
-        <f>SUM(D36:M36)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C37" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="22"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="25">
-        <f>SUM(D37:M37)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C38" t="s">
         <v>33</v>
       </c>
       <c r="D38" s="22"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25">
-        <f>SUM(D38:M38)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O38" s="10"/>
       <c r="P38" s="10"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C39" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25"/>
       <c r="N39" s="25">
-        <f>SUM(D39:M39)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C40" t="s">
         <v>36</v>
       </c>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
       <c r="N40" s="25">
-        <f>SUM(D40:M40)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C41" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="25"/>
       <c r="E41" s="25"/>
       <c r="F41" s="25"/>
       <c r="G41" s="25"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="25">
-        <f>SUM(D41:M41)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
       <c r="N42" s="25">
-        <f>SUM(D42:M42)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
         <v>37</v>
       </c>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
       <c r="M43" s="25"/>
       <c r="N43" s="25">
-        <f>SUM(D43:M43)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B44" s="91" t="s">
+      <c r="B44" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="C44" s="91"/>
+      <c r="C44" s="49"/>
       <c r="D44" s="25"/>
       <c r="E44" s="25"/>
       <c r="F44" s="25"/>
       <c r="G44" s="25"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
       <c r="M44" s="25"/>
       <c r="N44" s="25">
-        <f>SUM(D44:M44)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
         <v>57</v>
       </c>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25">
-        <f>SUM(D45:M45)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A46" s="62"/>
-[...1 lines deleted...]
-      <c r="C46" s="62" t="s">
+      <c r="A46" s="61"/>
+      <c r="B46" s="61"/>
+      <c r="C46" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="D46" s="66">
+      <c r="D46" s="65">
         <f>SUM(D30:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="63"/>
-      <c r="F46" s="66">
+      <c r="E46" s="62"/>
+      <c r="F46" s="65">
         <f>SUM(F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="63"/>
-      <c r="H46" s="66">
+      <c r="G46" s="62"/>
+      <c r="H46" s="65">
         <f>SUM(H30:H45)</f>
         <v>0</v>
       </c>
-      <c r="I46" s="63"/>
-      <c r="J46" s="66">
+      <c r="I46" s="62"/>
+      <c r="J46" s="65">
         <f>SUM(J30:J45)</f>
         <v>0</v>
       </c>
-      <c r="K46" s="63"/>
-      <c r="L46" s="66">
+      <c r="K46" s="62"/>
+      <c r="L46" s="65">
         <f>SUM(L30:L45)</f>
         <v>0</v>
       </c>
-      <c r="M46" s="63"/>
-      <c r="N46" s="66">
+      <c r="M46" s="62"/>
+      <c r="N46" s="65">
         <f>SUM(N30:N45)</f>
         <v>0</v>
       </c>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D47" s="42"/>
       <c r="E47" s="25"/>
       <c r="F47" s="42"/>
       <c r="G47" s="25"/>
       <c r="H47" s="42"/>
       <c r="I47" s="25"/>
       <c r="J47" s="42"/>
       <c r="K47" s="25"/>
       <c r="L47" s="42"/>
       <c r="M47" s="25"/>
       <c r="N47" s="42"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A48" s="62" t="s">
+      <c r="A48" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="B48" s="62"/>
-[...11 lines deleted...]
-      <c r="N48" s="64"/>
+      <c r="B48" s="61"/>
+      <c r="C48" s="61"/>
+      <c r="D48" s="63"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="63"/>
+      <c r="G48" s="63"/>
+      <c r="H48" s="63"/>
+      <c r="I48" s="63"/>
+      <c r="J48" s="63"/>
+      <c r="K48" s="63"/>
+      <c r="L48" s="63"/>
+      <c r="M48" s="63"/>
+      <c r="N48" s="63"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
       <c r="N49" s="25">
-        <f>SUM(D49:M49)</f>
+        <f t="shared" ref="N49:N56" si="2">SUM(D49:M49)</f>
         <v>0</v>
       </c>
       <c r="O49" s="10"/>
       <c r="P49" s="10"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>61</v>
       </c>
       <c r="D50" s="25"/>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="25"/>
       <c r="N50" s="25">
-        <f>SUM(D50:M50)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
         <v>62</v>
       </c>
       <c r="D51" s="25"/>
       <c r="E51" s="25"/>
       <c r="F51" s="25"/>
       <c r="G51" s="25"/>
       <c r="H51" s="25"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
       <c r="M51" s="25"/>
       <c r="N51" s="25">
-        <f>SUM(D51:M51)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O51" s="10"/>
       <c r="P51" s="10"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>63</v>
       </c>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
       <c r="M52" s="25"/>
       <c r="N52" s="25">
-        <f>SUM(D52:M52)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O52" s="10"/>
       <c r="P52" s="10"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>64</v>
       </c>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
       <c r="N53" s="25">
-        <f>SUM(D53:M53)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O53" s="10"/>
       <c r="P53" s="10"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="D54" s="25"/>
       <c r="E54" s="25"/>
       <c r="F54" s="25"/>
       <c r="G54" s="25"/>
       <c r="H54" s="25"/>
       <c r="I54" s="25"/>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
       <c r="M54" s="25"/>
       <c r="N54" s="25">
-        <f>SUM(D54:M54)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" t="s">
         <v>68</v>
       </c>
       <c r="D55" s="25"/>
       <c r="E55" s="25"/>
       <c r="F55" s="25"/>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
       <c r="M55" s="25"/>
       <c r="N55" s="25">
-        <f>SUM(D55:M55)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O55" s="10"/>
       <c r="P55" s="10"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B56" s="13" t="s">
         <v>69</v>
       </c>
       <c r="D56" s="25"/>
       <c r="E56" s="25"/>
       <c r="F56" s="25"/>
       <c r="G56" s="25"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
       <c r="M56" s="25"/>
       <c r="N56" s="25">
-        <f>SUM(D56:M56)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="O56" s="10"/>
       <c r="P56" s="10"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A57" s="62"/>
-[...1 lines deleted...]
-      <c r="C57" s="62" t="s">
+      <c r="A57" s="61"/>
+      <c r="B57" s="61"/>
+      <c r="C57" s="61" t="s">
         <v>70</v>
       </c>
-      <c r="D57" s="66">
+      <c r="D57" s="65">
         <f>SUM(D49:D56)</f>
         <v>0</v>
       </c>
-      <c r="E57" s="63"/>
-      <c r="F57" s="66">
+      <c r="E57" s="62"/>
+      <c r="F57" s="65">
         <f>SUM(F49:F56)</f>
         <v>0</v>
       </c>
-      <c r="G57" s="63"/>
-      <c r="H57" s="66">
+      <c r="G57" s="62"/>
+      <c r="H57" s="65">
         <f>SUM(H49:H56)</f>
         <v>0</v>
       </c>
-      <c r="I57" s="63"/>
-      <c r="J57" s="66">
+      <c r="I57" s="62"/>
+      <c r="J57" s="65">
         <f>SUM(J49:J56)</f>
         <v>0</v>
       </c>
-      <c r="K57" s="63"/>
-      <c r="L57" s="66">
+      <c r="K57" s="62"/>
+      <c r="L57" s="65">
         <f>SUM(L49:L56)</f>
         <v>0</v>
       </c>
-      <c r="M57" s="63"/>
-      <c r="N57" s="66">
+      <c r="M57" s="62"/>
+      <c r="N57" s="65">
         <f>SUM(N49:N56)</f>
         <v>0</v>
       </c>
       <c r="O57" s="10"/>
       <c r="P57" s="10"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D58" s="10"/>
       <c r="E58" s="10"/>
       <c r="F58" s="10"/>
       <c r="G58" s="10"/>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
       <c r="K58" s="10"/>
       <c r="L58" s="10"/>
       <c r="M58" s="10"/>
       <c r="N58" s="10"/>
       <c r="O58" s="10"/>
       <c r="P58" s="10"/>
     </row>
     <row r="59" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="62"/>
-[...1 lines deleted...]
-      <c r="C59" s="62" t="s">
+      <c r="A59" s="61"/>
+      <c r="B59" s="61"/>
+      <c r="C59" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="D59" s="67">
+      <c r="D59" s="66">
         <f>D57+D46</f>
         <v>0</v>
       </c>
-      <c r="E59" s="63"/>
-      <c r="F59" s="67">
+      <c r="E59" s="62"/>
+      <c r="F59" s="66">
         <f>F57+F46</f>
         <v>0</v>
       </c>
-      <c r="G59" s="63"/>
-      <c r="H59" s="67">
+      <c r="G59" s="62"/>
+      <c r="H59" s="66">
         <f>H57+H46</f>
         <v>0</v>
       </c>
-      <c r="I59" s="63"/>
-      <c r="J59" s="67">
+      <c r="I59" s="62"/>
+      <c r="J59" s="66">
         <f>J57+J46</f>
         <v>0</v>
       </c>
-      <c r="K59" s="63"/>
-      <c r="L59" s="67">
+      <c r="K59" s="62"/>
+      <c r="L59" s="66">
         <f>L57+L46</f>
         <v>0</v>
       </c>
-      <c r="M59" s="63"/>
-      <c r="N59" s="67">
+      <c r="M59" s="62"/>
+      <c r="N59" s="66">
         <f>N57+N46</f>
         <v>0</v>
       </c>
       <c r="O59" s="10"/>
       <c r="P59" s="10"/>
     </row>
     <row r="60" spans="1:16" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D60" s="10"/>
       <c r="E60" s="10"/>
       <c r="F60" s="10"/>
       <c r="G60" s="10"/>
       <c r="H60" s="10"/>
       <c r="I60" s="10"/>
       <c r="J60" s="10"/>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="10"/>
       <c r="N60" s="10"/>
       <c r="O60" s="10"/>
       <c r="P60" s="10"/>
     </row>
     <row r="61" spans="1:16" s="14" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C61" s="15" t="s">
         <v>72</v>
       </c>
@@ -5242,58 +5650,56 @@
       <c r="I71" s="10"/>
       <c r="J71" s="10"/>
       <c r="K71" s="10"/>
       <c r="L71" s="10"/>
       <c r="M71" s="10"/>
       <c r="N71" s="10"/>
       <c r="O71" s="10"/>
       <c r="P71" s="10"/>
     </row>
     <row r="72" spans="4:16" x14ac:dyDescent="0.25">
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="10"/>
       <c r="O72" s="10"/>
       <c r="P72" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...1 lines deleted...]
-    <mergeCell ref="B44:C44"/>
+  <mergeCells count="2">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.25" bottom="0" header="0.3" footer="0.3"/>
-  <pageSetup scale="61" fitToWidth="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="64" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>198</v>
@@ -5370,187 +5776,180 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="90">
+      <c r="E1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="F1" s="90"/>
-[...3 lines deleted...]
-      <c r="K1" s="72" t="s">
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="K1" s="71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18" t="s">
         <v>135</v>
       </c>
-      <c r="B2" s="86"/>
-[...12 lines deleted...]
-      <c r="O2" s="87"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="87"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...12 lines deleted...]
-      <c r="O4" s="87"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="6" spans="1:18" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="19" t="s">
         <v>120</v>
       </c>
       <c r="F6" s="18"/>
       <c r="G6" s="19" t="s">
         <v>122</v>
       </c>
       <c r="H6" s="18"/>
       <c r="I6" s="19" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>79</v>
       </c>
       <c r="L6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="35" t="s">
         <v>121</v>
       </c>
       <c r="F7" s="21"/>
       <c r="G7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="21"/>
       <c r="I7" s="35">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="21"/>
       <c r="K7" s="35">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="21"/>
       <c r="M7" s="20" t="s">
         <v>80</v>
       </c>
       <c r="N7" s="21"/>
       <c r="O7" s="35">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="22"/>
       <c r="J8" s="23"/>
       <c r="K8" s="22"/>
       <c r="L8" s="23"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23"/>
       <c r="O8" s="22">
         <f>IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -5857,77 +6256,77 @@
       </c>
       <c r="J25" s="27"/>
       <c r="K25" s="26">
         <f>SUM(K8:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="27"/>
       <c r="M25" s="26">
         <f>SUM(M8:M24)</f>
         <v>0</v>
       </c>
       <c r="N25" s="27"/>
       <c r="O25" s="26">
         <f>SUM(O8:O24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B26" s="10"/>
       <c r="D26" s="10"/>
       <c r="F26" s="10"/>
       <c r="H26" s="10"/>
       <c r="J26" s="10"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="91" t="s">
+      <c r="A27" s="93" t="s">
         <v>230</v>
       </c>
-      <c r="B27" s="91"/>
-[...5 lines deleted...]
-      <c r="H27" s="91"/>
+      <c r="B27" s="93"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="93"/>
+      <c r="E27" s="93"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="93"/>
+      <c r="H27" s="93"/>
       <c r="I27" s="22">
         <f>'Agency Detail'!I28</f>
         <v>0</v>
       </c>
       <c r="J27" s="10"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="92" t="s">
+      <c r="A28" s="94" t="s">
         <v>231</v>
       </c>
-      <c r="B28" s="92"/>
-[...5 lines deleted...]
-      <c r="H28" s="92"/>
+      <c r="B28" s="94"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="94"/>
+      <c r="F28" s="94"/>
+      <c r="G28" s="94"/>
+      <c r="H28" s="94"/>
       <c r="I28" s="26">
         <f>I25+I27</f>
         <v>0</v>
       </c>
       <c r="J28" s="10"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B29" s="10"/>
       <c r="D29" s="10"/>
       <c r="F29" s="10"/>
       <c r="H29" s="10"/>
       <c r="J29" s="10"/>
     </row>
     <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="D30" s="10"/>
       <c r="F30" s="10"/>
       <c r="H30" s="10"/>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
       <c r="D31" s="10"/>
       <c r="F31" s="10"/>
       <c r="H31" s="10"/>
@@ -5975,55 +6374,52 @@
       <c r="H61" s="10"/>
       <c r="J61" s="10"/>
     </row>
     <row r="62" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B62" s="10"/>
       <c r="D62" s="10"/>
       <c r="F62" s="10"/>
       <c r="H62" s="10"/>
       <c r="J62" s="10"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B63" s="10"/>
       <c r="D63" s="10"/>
       <c r="F63" s="10"/>
       <c r="H63" s="10"/>
       <c r="J63" s="10"/>
     </row>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B64" s="10"/>
       <c r="D64" s="10"/>
       <c r="F64" s="10"/>
       <c r="H64" s="10"/>
       <c r="J64" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="3">
     <mergeCell ref="A28:H28"/>
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:O4"/>
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="A27:H27"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>189</v>
@@ -6118,187 +6514,184 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="E1" s="93">
+      <c r="E1" s="95">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="F1" s="93"/>
-[...3 lines deleted...]
-      <c r="K1" s="72" t="s">
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="K1" s="71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="86"/>
-[...12 lines deleted...]
-      <c r="O2" s="87"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="87"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...12 lines deleted...]
-      <c r="O4" s="87"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="18"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
     </row>
     <row r="5" spans="1:18" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B5" s="18"/>
       <c r="D5" s="18"/>
       <c r="E5" s="19" t="s">
         <v>120</v>
       </c>
       <c r="F5" s="18"/>
       <c r="G5" s="19" t="s">
         <v>122</v>
       </c>
       <c r="H5" s="18"/>
       <c r="I5" s="19" t="s">
         <v>204</v>
       </c>
       <c r="J5" s="18"/>
       <c r="K5" s="19" t="s">
         <v>79</v>
       </c>
       <c r="L5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B6" s="21"/>
       <c r="C6" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="35" t="s">
         <v>121</v>
       </c>
       <c r="F6" s="21"/>
       <c r="G6" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="21"/>
       <c r="I6" s="35">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J6" s="21"/>
       <c r="K6" s="35">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L6" s="21"/>
       <c r="M6" s="20" t="s">
         <v>80</v>
       </c>
       <c r="N6" s="21"/>
       <c r="O6" s="35">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>198</v>
       </c>
       <c r="B7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="22"/>
       <c r="F7" s="23"/>
       <c r="G7" s="22"/>
       <c r="H7" s="23"/>
       <c r="I7" s="22"/>
       <c r="J7" s="23"/>
       <c r="K7" s="22"/>
       <c r="L7" s="23"/>
       <c r="M7" s="22"/>
       <c r="N7" s="23"/>
       <c r="O7" s="22">
         <f>IF(-E7+G7+I7+K7+M7&lt;=0,-E7+G7+I7+K7+M7,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="B8" s="1"/>
@@ -6627,113 +7020,113 @@
       </c>
       <c r="J25" s="27"/>
       <c r="K25" s="26">
         <f>SUM(K7:K24)</f>
         <v>0</v>
       </c>
       <c r="L25" s="27"/>
       <c r="M25" s="26">
         <f>SUM(M7:M24)</f>
         <v>0</v>
       </c>
       <c r="N25" s="27"/>
       <c r="O25" s="26">
         <f>SUM(O7:O24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B26" s="10"/>
       <c r="D26" s="10"/>
       <c r="F26" s="10"/>
       <c r="H26" s="10"/>
       <c r="J26" s="10"/>
     </row>
     <row r="27" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A27" s="87" t="s">
+      <c r="A27" s="88" t="s">
         <v>206</v>
       </c>
-      <c r="B27" s="87"/>
-[...5 lines deleted...]
-      <c r="H27" s="87"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="88"/>
+      <c r="D27" s="88"/>
+      <c r="E27" s="88"/>
+      <c r="F27" s="88"/>
+      <c r="G27" s="88"/>
+      <c r="H27" s="88"/>
       <c r="I27" s="22">
         <v>0</v>
       </c>
       <c r="J27" s="10"/>
-      <c r="K27" s="94" t="str">
+      <c r="K27" s="96" t="str">
         <f>IF(I27='Combined Balance Sheet'!N61," ","Does Not Equal Combined Balance Sheet")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="L27" s="94"/>
-[...2 lines deleted...]
-      <c r="O27" s="94"/>
+      <c r="L27" s="96"/>
+      <c r="M27" s="96"/>
+      <c r="N27" s="96"/>
+      <c r="O27" s="96"/>
     </row>
     <row r="28" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="88" t="s">
         <v>207</v>
       </c>
-      <c r="B28" s="87"/>
-[...5 lines deleted...]
-      <c r="H28" s="87"/>
+      <c r="B28" s="88"/>
+      <c r="C28" s="88"/>
+      <c r="D28" s="88"/>
+      <c r="E28" s="88"/>
+      <c r="F28" s="88"/>
+      <c r="G28" s="88"/>
+      <c r="H28" s="88"/>
       <c r="I28" s="22">
         <v>0</v>
       </c>
       <c r="J28" s="10"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="50" t="s">
         <v>205</v>
       </c>
       <c r="B29" s="51"/>
       <c r="C29" s="50"/>
       <c r="D29" s="51"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="50"/>
       <c r="H29" s="51"/>
       <c r="I29" s="26">
         <f>SUM(I27:I28)</f>
         <v>0</v>
       </c>
       <c r="J29" s="10"/>
-      <c r="K29" s="94" t="str">
+      <c r="K29" s="96" t="str">
         <f>IF(I29=I25," ","Does Not Equal Total Agency Balance Above")</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="L29" s="94"/>
-[...2 lines deleted...]
-      <c r="O29" s="94"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
+      <c r="O29" s="96"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="D30" s="10"/>
       <c r="F30" s="10"/>
       <c r="H30" s="10"/>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
       <c r="D31" s="10"/>
       <c r="F31" s="10"/>
       <c r="H31" s="10"/>
       <c r="J31" s="10"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
       <c r="D32" s="10"/>
       <c r="F32" s="10"/>
       <c r="H32" s="10"/>
       <c r="J32" s="10"/>
     </row>
     <row r="33" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
       <c r="D33" s="10"/>
@@ -6860,58 +7253,55 @@
       <c r="H76" s="10"/>
       <c r="J76" s="10"/>
     </row>
     <row r="77" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B77" s="10"/>
       <c r="D77" s="10"/>
       <c r="F77" s="10"/>
       <c r="H77" s="10"/>
       <c r="J77" s="10"/>
     </row>
     <row r="78" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B78" s="10"/>
       <c r="D78" s="10"/>
       <c r="F78" s="10"/>
       <c r="H78" s="10"/>
       <c r="J78" s="10"/>
     </row>
     <row r="79" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B79" s="10"/>
       <c r="D79" s="10"/>
       <c r="F79" s="10"/>
       <c r="H79" s="10"/>
       <c r="J79" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="5">
     <mergeCell ref="E1:I1"/>
     <mergeCell ref="K29:O29"/>
     <mergeCell ref="A27:H27"/>
     <mergeCell ref="A28:H28"/>
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:O4"/>
     <mergeCell ref="K27:O27"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="87" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
@@ -8131,82 +8521,82 @@
     <col min="15882" max="15882" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15883" max="15884" width="16" bestFit="1" customWidth="1"/>
     <col min="15886" max="15886" width="16" bestFit="1" customWidth="1"/>
     <col min="16121" max="16122" width="2.5703125" customWidth="1"/>
     <col min="16123" max="16123" width="40.42578125" customWidth="1"/>
     <col min="16124" max="16124" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16125" max="16125" width="1.85546875" customWidth="1"/>
     <col min="16126" max="16126" width="15.5703125" customWidth="1"/>
     <col min="16127" max="16127" width="1.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="1.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="1.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="14.85546875" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16139" max="16140" width="16" bestFit="1" customWidth="1"/>
     <col min="16142" max="16142" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A1" s="90">
+      <c r="A1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="B1" s="90"/>
-[...7 lines deleted...]
-      <c r="J1" s="90"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
+        <v>as of  June 30, 2026</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
     </row>
@@ -8238,286 +8628,286 @@
       <c r="I6" s="4"/>
       <c r="J6" s="4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="7" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="4"/>
       <c r="F7" s="7" t="s">
         <v>77</v>
       </c>
       <c r="G7" s="4"/>
       <c r="H7" s="7" t="s">
         <v>77</v>
       </c>
       <c r="I7" s="4"/>
       <c r="J7" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" s="69" t="s">
+      <c r="A8" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="69"/>
-[...7 lines deleted...]
-      <c r="J8" s="70"/>
+      <c r="B8" s="68"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="69"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="69"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>198</v>
       </c>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25">
         <f>SUM(D9:I9)</f>
         <v>0</v>
       </c>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25">
         <f>SUM(D10:I10)</f>
         <v>0</v>
       </c>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="62" t="s">
+      <c r="A11" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="62"/>
-[...7 lines deleted...]
-      <c r="J11" s="63"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="62"/>
+      <c r="J11" s="62"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="N11" s="11"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25">
-        <f>SUM(D12:I12)</f>
+        <f t="shared" ref="J12:J17" si="0">SUM(D12:I12)</f>
         <v>0</v>
       </c>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25">
-        <f>SUM(D13:I13)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25">
-        <f>SUM(D14:I14)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25">
-        <f>SUM(D15:I15)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>137</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25">
-        <f>SUM(D16:I16)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25">
-        <f>SUM(D17:I17)</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
     </row>
     <row r="18" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="62"/>
-[...1 lines deleted...]
-      <c r="C18" s="62" t="s">
+      <c r="A18" s="61"/>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="D18" s="65">
+      <c r="D18" s="64">
         <f>SUM(D9:D17)</f>
         <v>0</v>
       </c>
-      <c r="E18" s="63"/>
-      <c r="F18" s="65">
+      <c r="E18" s="62"/>
+      <c r="F18" s="64">
         <f>SUM(F9:F17)</f>
         <v>0</v>
       </c>
-      <c r="G18" s="63"/>
-      <c r="H18" s="65">
+      <c r="G18" s="62"/>
+      <c r="H18" s="64">
         <f>SUM(H9:H17)</f>
         <v>0</v>
       </c>
-      <c r="I18" s="63"/>
-      <c r="J18" s="65">
+      <c r="I18" s="62"/>
+      <c r="J18" s="64">
         <f>SUM(J9:J17)</f>
         <v>0</v>
       </c>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
     </row>
     <row r="19" spans="1:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A21" s="62" t="s">
+      <c r="A21" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="62"/>
-[...7 lines deleted...]
-      <c r="J21" s="64"/>
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="63"/>
+      <c r="E21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+      <c r="H21" s="63"/>
+      <c r="I21" s="63"/>
+      <c r="J21" s="63"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>138</v>
       </c>
       <c r="D22" s="22"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25">
         <f>SUM(D22:I22)</f>
         <v>0</v>
       </c>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="22"/>
@@ -8546,62 +8936,62 @@
       <c r="J24" s="25">
         <f>SUM(D24:I24)</f>
         <v>0</v>
       </c>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="22"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25">
         <f>SUM(D25:I25)</f>
         <v>0</v>
       </c>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A26" s="62"/>
-      <c r="B26" s="62" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="61" t="s">
         <v>127</v>
       </c>
-      <c r="C26" s="62"/>
-[...6 lines deleted...]
-      <c r="J26" s="63"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="C27" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="22"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25">
         <f>SUM(D27:I27)</f>
         <v>0</v>
       </c>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="C28" t="s">
         <v>36</v>
       </c>
       <c r="D28" s="22"/>
@@ -8647,101 +9037,101 @@
       <c r="J30" s="25">
         <f>SUM(D30:I30)</f>
         <v>0</v>
       </c>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="22"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25">
         <f>SUM(D31:I31)</f>
         <v>0</v>
       </c>
       <c r="K31" s="10"/>
       <c r="L31" s="10"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A32" s="62"/>
-[...1 lines deleted...]
-      <c r="C32" s="62" t="s">
+      <c r="A32" s="61"/>
+      <c r="B32" s="61"/>
+      <c r="C32" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="D32" s="66">
+      <c r="D32" s="65">
         <f>SUM(D22:D31)</f>
         <v>0</v>
       </c>
-      <c r="E32" s="63"/>
-      <c r="F32" s="66">
+      <c r="E32" s="62"/>
+      <c r="F32" s="65">
         <f>SUM(F22:F31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="63"/>
-      <c r="H32" s="66">
+      <c r="G32" s="62"/>
+      <c r="H32" s="65">
         <f>SUM(H22:H31)</f>
         <v>0</v>
       </c>
-      <c r="I32" s="63"/>
-      <c r="J32" s="66">
+      <c r="I32" s="62"/>
+      <c r="J32" s="65">
         <f>SUM(J22:J31)</f>
         <v>0</v>
       </c>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A34" s="62" t="s">
+      <c r="A34" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="B34" s="62"/>
-[...7 lines deleted...]
-      <c r="J34" s="64"/>
+      <c r="B34" s="61"/>
+      <c r="C34" s="61"/>
+      <c r="D34" s="63"/>
+      <c r="E34" s="63"/>
+      <c r="F34" s="63"/>
+      <c r="G34" s="63"/>
+      <c r="H34" s="63"/>
+      <c r="I34" s="63"/>
+      <c r="J34" s="63"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
         <v>139</v>
       </c>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25">
         <f>SUM(D35:I35)</f>
         <v>0</v>
       </c>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
         <v>119</v>
       </c>
       <c r="D36" s="25"/>
@@ -8753,110 +9143,110 @@
       <c r="J36" s="25">
         <f>SUM(D36:I36)</f>
         <v>0</v>
       </c>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25">
         <f>SUM(D37:I37)</f>
         <v>0</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A38" s="62"/>
-[...1 lines deleted...]
-      <c r="C38" s="62" t="s">
+      <c r="A38" s="61"/>
+      <c r="B38" s="61"/>
+      <c r="C38" s="61" t="s">
         <v>70</v>
       </c>
-      <c r="D38" s="66">
+      <c r="D38" s="65">
         <f>SUM(D35:D37)</f>
         <v>0</v>
       </c>
-      <c r="E38" s="63"/>
-      <c r="F38" s="66">
+      <c r="E38" s="62"/>
+      <c r="F38" s="65">
         <f>SUM(F35:F37)</f>
         <v>0</v>
       </c>
-      <c r="G38" s="63"/>
-      <c r="H38" s="66">
+      <c r="G38" s="62"/>
+      <c r="H38" s="65">
         <f>SUM(H35:H37)</f>
         <v>0</v>
       </c>
-      <c r="I38" s="63"/>
-      <c r="J38" s="66">
+      <c r="I38" s="62"/>
+      <c r="J38" s="65">
         <f>SUM(J35:J37)</f>
         <v>0</v>
       </c>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
     </row>
     <row r="40" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="62"/>
-[...1 lines deleted...]
-      <c r="C40" s="62" t="s">
+      <c r="A40" s="61"/>
+      <c r="B40" s="61"/>
+      <c r="C40" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="D40" s="67">
+      <c r="D40" s="66">
         <f>D38+D32</f>
         <v>0</v>
       </c>
-      <c r="E40" s="63"/>
-      <c r="F40" s="67">
+      <c r="E40" s="62"/>
+      <c r="F40" s="66">
         <f>F38+F32</f>
         <v>0</v>
       </c>
-      <c r="G40" s="63"/>
-      <c r="H40" s="67">
+      <c r="G40" s="62"/>
+      <c r="H40" s="66">
         <f>H38+H32</f>
         <v>0</v>
       </c>
-      <c r="I40" s="63"/>
-      <c r="J40" s="67">
+      <c r="I40" s="62"/>
+      <c r="J40" s="66">
         <f>J38+J32</f>
         <v>0</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
     </row>
     <row r="41" spans="1:12" s="14" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="16"/>
       <c r="L41" s="16"/>
     </row>
     <row r="42" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
@@ -9014,103 +9404,100 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:M55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="9.140625" style="49"/>
     <col min="10" max="10" width="24.140625" style="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="E1" s="90">
+      <c r="E1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="F1" s="90"/>
-[...2 lines deleted...]
-      <c r="J1" s="73" t="s">
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="J1" s="72" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="86"/>
-[...7 lines deleted...]
-      <c r="J2" s="86"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...9 lines deleted...]
-      <c r="J3" s="86"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
+      <c r="I3" s="18"/>
+      <c r="J3" s="18"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...7 lines deleted...]
-      <c r="J4" s="86"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>86</v>
       </c>
       <c r="J6" s="30"/>
       <c r="L6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="34" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>88</v>
       </c>
       <c r="J9" s="30"/>
@@ -9392,82 +9779,79 @@
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>107</v>
       </c>
       <c r="J49" s="30"/>
       <c r="M49" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="M50" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="31" t="s">
         <v>110</v>
       </c>
       <c r="J51" s="32">
         <f>+J24-SUM(J27:J36)+SUM(J39:J40)+SUM(J42:J44)-SUM(J47:J49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="53" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="E53" s="74" t="s">
+      <c r="E53" s="73" t="s">
         <v>220</v>
       </c>
-      <c r="F53" s="82"/>
-[...3 lines deleted...]
-      <c r="J53" s="77"/>
+      <c r="F53" s="81"/>
+      <c r="G53" s="74"/>
+      <c r="H53" s="74"/>
+      <c r="I53" s="75"/>
+      <c r="J53" s="76"/>
       <c r="M53" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="E54" s="78" t="s">
+      <c r="E54" s="77" t="s">
         <v>178</v>
       </c>
-      <c r="G54" s="79"/>
-[...2 lines deleted...]
-      <c r="J54" s="81">
+      <c r="G54" s="78"/>
+      <c r="H54" s="82"/>
+      <c r="I54" s="79"/>
+      <c r="J54" s="80">
         <f>IF(J51='Combined Balance Sheet'!D78,0,'Undes. FB Rollforward'!J51-'Combined Balance Sheet'!D78)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="F55" s="75"/>
+      <c r="F55" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:J4"/>
+  <mergeCells count="1">
     <mergeCell ref="E1:H1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:V239"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="2.5703125" customWidth="1"/>
     <col min="3" max="3" width="35.7109375" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="1.85546875" customWidth="1"/>
@@ -10664,96 +11048,80 @@
     <col min="15890" max="15890" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="15891" max="15892" width="16" bestFit="1" customWidth="1"/>
     <col min="15894" max="15894" width="16" bestFit="1" customWidth="1"/>
     <col min="16129" max="16130" width="2.5703125" customWidth="1"/>
     <col min="16131" max="16131" width="40.42578125" customWidth="1"/>
     <col min="16132" max="16132" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="1.85546875" customWidth="1"/>
     <col min="16134" max="16134" width="15.5703125" customWidth="1"/>
     <col min="16135" max="16135" width="1.85546875" customWidth="1"/>
     <col min="16136" max="16136" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16137" max="16137" width="1.85546875" customWidth="1"/>
     <col min="16138" max="16138" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="16139" max="16139" width="1.85546875" customWidth="1"/>
     <col min="16140" max="16140" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="16141" max="16141" width="1.85546875" customWidth="1"/>
     <col min="16142" max="16142" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16143" max="16143" width="1.85546875" customWidth="1"/>
     <col min="16144" max="16144" width="14.85546875" customWidth="1"/>
     <col min="16145" max="16145" width="1.85546875" customWidth="1"/>
     <col min="16146" max="16146" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="16147" max="16148" width="16" bestFit="1" customWidth="1"/>
     <col min="16150" max="16150" width="16" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="88" t="str">
+      <c r="A1" s="89" t="str">
         <f>IF(F1=0,"Please enter the name of the district."," ")</f>
         <v>Please enter the name of the district.</v>
       </c>
-      <c r="B1" s="89"/>
-[...1 lines deleted...]
-      <c r="D1" s="89"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
       <c r="E1" s="52"/>
-      <c r="F1" s="85">
-[...5 lines deleted...]
-      <c r="J1" s="85"/>
+      <c r="F1" s="87">
+        <v>0</v>
+      </c>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
       <c r="L1" s="18" t="s">
         <v>212</v>
       </c>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="18" t="s">
         <v>198</v>
       </c>
-      <c r="B2" s="87"/>
-[...15 lines deleted...]
-      <c r="R2" s="87"/>
+      <c r="P2"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
@@ -10879,70 +11247,70 @@
       <c r="G9" s="4"/>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="4"/>
       <c r="J9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="4"/>
       <c r="L9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="O9" s="4"/>
       <c r="P9" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A10" s="69" t="s">
+      <c r="A10" s="68" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="69"/>
-[...15 lines deleted...]
-      <c r="R10" s="70"/>
+      <c r="B10" s="68"/>
+      <c r="C10" s="68"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="69"/>
+      <c r="P10" s="70"/>
+      <c r="Q10" s="69"/>
+      <c r="R10" s="69"/>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="25"/>
       <c r="O11" s="25"/>
       <c r="P11" s="25"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="25">
         <f>SUM(D11:Q11)</f>
         <v>0</v>
       </c>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
@@ -10951,70 +11319,70 @@
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="25"/>
       <c r="F12" s="25"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25">
         <f t="shared" ref="R12:R33" si="0">SUM(D12:Q12)</f>
         <v>0</v>
       </c>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="62"/>
-[...15 lines deleted...]
-      <c r="R13" s="63"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="62"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="V13" s="11"/>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -11409,51 +11777,51 @@
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>41</v>
       </c>
-      <c r="D31" s="84"/>
+      <c r="D31" s="83"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
     </row>
     <row r="32" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="25"/>
@@ -11481,159 +11849,159 @@
       <c r="A33" t="s">
         <v>200</v>
       </c>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25"/>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S33" s="10"/>
       <c r="T33" s="10"/>
     </row>
     <row r="34" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="62"/>
-[...1 lines deleted...]
-      <c r="C34" s="62" t="s">
+      <c r="A34" s="61"/>
+      <c r="B34" s="61"/>
+      <c r="C34" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="D34" s="65">
+      <c r="D34" s="64">
         <f>SUM(D11:D33)</f>
         <v>0</v>
       </c>
-      <c r="E34" s="63"/>
-      <c r="F34" s="65">
+      <c r="E34" s="62"/>
+      <c r="F34" s="64">
         <f>SUM(F11:F33)</f>
         <v>0</v>
       </c>
-      <c r="G34" s="63"/>
-      <c r="H34" s="65">
+      <c r="G34" s="62"/>
+      <c r="H34" s="64">
         <f>SUM(H11:H33)</f>
         <v>0</v>
       </c>
-      <c r="I34" s="63"/>
-      <c r="J34" s="65">
+      <c r="I34" s="62"/>
+      <c r="J34" s="64">
         <f>SUM(J11:J33)</f>
         <v>0</v>
       </c>
-      <c r="K34" s="63"/>
-      <c r="L34" s="65">
+      <c r="K34" s="62"/>
+      <c r="L34" s="64">
         <f>SUM(L11:L33)</f>
         <v>0</v>
       </c>
-      <c r="M34" s="63"/>
-      <c r="N34" s="65">
+      <c r="M34" s="62"/>
+      <c r="N34" s="64">
         <f>SUM(N11:N33)</f>
         <v>0</v>
       </c>
-      <c r="O34" s="63"/>
-      <c r="P34" s="65">
+      <c r="O34" s="62"/>
+      <c r="P34" s="64">
         <f>SUM(P11:P33)</f>
         <v>0</v>
       </c>
-      <c r="Q34" s="63"/>
-      <c r="R34" s="65">
+      <c r="Q34" s="62"/>
+      <c r="R34" s="64">
         <f>SUM(R11:R33)</f>
         <v>0</v>
       </c>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
     </row>
     <row r="35" spans="1:20" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10"/>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10"/>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A37" s="62" t="s">
+      <c r="A37" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="B37" s="62"/>
-[...15 lines deleted...]
-      <c r="R37" s="64"/>
+      <c r="B37" s="61"/>
+      <c r="C37" s="61"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="63"/>
+      <c r="I37" s="63"/>
+      <c r="J37" s="63"/>
+      <c r="K37" s="63"/>
+      <c r="L37" s="63"/>
+      <c r="M37" s="63"/>
+      <c r="N37" s="63"/>
+      <c r="O37" s="63"/>
+      <c r="P37" s="63"/>
+      <c r="Q37" s="63"/>
+      <c r="R37" s="63"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25"/>
       <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25">
         <f t="shared" ref="R38:R45" si="1">SUM(D38:Q38)</f>
         <v>0</v>
       </c>
@@ -11794,70 +12162,70 @@
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="25"/>
       <c r="N45" s="25"/>
       <c r="O45" s="25"/>
       <c r="P45" s="25"/>
       <c r="Q45" s="25"/>
       <c r="R45" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S45" s="10"/>
       <c r="T45" s="10"/>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A46" s="62"/>
-      <c r="B46" s="62" t="s">
+      <c r="A46" s="61"/>
+      <c r="B46" s="61" t="s">
         <v>127</v>
       </c>
-      <c r="C46" s="62"/>
-[...14 lines deleted...]
-      <c r="R46" s="63"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="62"/>
+      <c r="E46" s="62"/>
+      <c r="F46" s="62"/>
+      <c r="G46" s="62"/>
+      <c r="H46" s="62"/>
+      <c r="I46" s="62"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="62"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="62"/>
       <c r="S46" s="10"/>
       <c r="T46" s="10"/>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.25">
       <c r="C47" t="s">
         <v>47</v>
       </c>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25">
         <f t="shared" ref="R47:R64" si="2">SUM(D47:Q47)</f>
         <v>0</v>
       </c>
@@ -12268,137 +12636,137 @@
       <c r="B64" t="s">
         <v>57</v>
       </c>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="25"/>
       <c r="I64" s="25"/>
       <c r="J64" s="25"/>
       <c r="K64" s="25"/>
       <c r="L64" s="25"/>
       <c r="M64" s="25"/>
       <c r="N64" s="25"/>
       <c r="O64" s="25"/>
       <c r="P64" s="25"/>
       <c r="Q64" s="25"/>
       <c r="R64" s="25">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S64" s="10"/>
       <c r="T64" s="10"/>
     </row>
     <row r="65" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A65" s="62"/>
-[...1 lines deleted...]
-      <c r="C65" s="62" t="s">
+      <c r="A65" s="61"/>
+      <c r="B65" s="61"/>
+      <c r="C65" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="D65" s="66">
+      <c r="D65" s="65">
         <f>SUM(D38:D64)</f>
         <v>0</v>
       </c>
-      <c r="E65" s="63"/>
-      <c r="F65" s="66">
+      <c r="E65" s="62"/>
+      <c r="F65" s="65">
         <f>SUM(F38:F64)</f>
         <v>0</v>
       </c>
-      <c r="G65" s="63"/>
-      <c r="H65" s="66">
+      <c r="G65" s="62"/>
+      <c r="H65" s="65">
         <f>SUM(H38:H64)</f>
         <v>0</v>
       </c>
-      <c r="I65" s="63"/>
-      <c r="J65" s="66">
+      <c r="I65" s="62"/>
+      <c r="J65" s="65">
         <f>SUM(J38:J64)</f>
         <v>0</v>
       </c>
-      <c r="K65" s="63"/>
-      <c r="L65" s="66">
+      <c r="K65" s="62"/>
+      <c r="L65" s="65">
         <f>SUM(L38:L64)</f>
         <v>0</v>
       </c>
-      <c r="M65" s="63"/>
-      <c r="N65" s="66">
+      <c r="M65" s="62"/>
+      <c r="N65" s="65">
         <f>SUM(N38:N64)</f>
         <v>0</v>
       </c>
-      <c r="O65" s="63"/>
-      <c r="P65" s="66">
+      <c r="O65" s="62"/>
+      <c r="P65" s="65">
         <f>SUM(P38:P64)</f>
         <v>0</v>
       </c>
-      <c r="Q65" s="63"/>
-      <c r="R65" s="66">
+      <c r="Q65" s="62"/>
+      <c r="R65" s="65">
         <f>SUM(R38:R64)</f>
         <v>0</v>
       </c>
       <c r="S65" s="10"/>
       <c r="T65" s="10"/>
     </row>
     <row r="66" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D66" s="36"/>
       <c r="E66" s="10"/>
       <c r="F66" s="36"/>
       <c r="G66" s="10"/>
       <c r="H66" s="36"/>
       <c r="I66" s="10"/>
       <c r="J66" s="36"/>
       <c r="K66" s="10"/>
       <c r="L66" s="36"/>
       <c r="M66" s="10"/>
       <c r="N66" s="36"/>
       <c r="O66" s="10"/>
       <c r="P66" s="36"/>
       <c r="Q66" s="10"/>
       <c r="R66" s="36"/>
       <c r="S66" s="10"/>
       <c r="T66" s="10"/>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A67" s="62" t="s">
+      <c r="A67" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="B67" s="62"/>
-[...15 lines deleted...]
-      <c r="R67" s="64"/>
+      <c r="B67" s="61"/>
+      <c r="C67" s="61"/>
+      <c r="D67" s="63"/>
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+      <c r="K67" s="63"/>
+      <c r="L67" s="63"/>
+      <c r="M67" s="63"/>
+      <c r="N67" s="63"/>
+      <c r="O67" s="63"/>
+      <c r="P67" s="63"/>
+      <c r="Q67" s="63"/>
+      <c r="R67" s="63"/>
       <c r="S67" s="10"/>
       <c r="T67" s="10"/>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B68" t="s">
         <v>60</v>
       </c>
       <c r="D68" s="25"/>
       <c r="E68" s="25"/>
       <c r="F68" s="25"/>
       <c r="G68" s="25"/>
       <c r="H68" s="25"/>
       <c r="I68" s="25"/>
       <c r="J68" s="25"/>
       <c r="K68" s="25"/>
       <c r="L68" s="25"/>
       <c r="M68" s="25"/>
       <c r="N68" s="25"/>
       <c r="O68" s="25"/>
       <c r="P68" s="25"/>
       <c r="Q68" s="25"/>
       <c r="R68" s="25">
         <f t="shared" ref="R68:R79" si="3">SUM(D68:Q68)</f>
         <v>0</v>
       </c>
@@ -12662,322 +13030,322 @@
       <c r="D79" s="25"/>
       <c r="E79" s="25"/>
       <c r="F79" s="25"/>
       <c r="G79" s="25"/>
       <c r="H79" s="25"/>
       <c r="I79" s="25"/>
       <c r="J79" s="25"/>
       <c r="K79" s="25"/>
       <c r="L79" s="25"/>
       <c r="M79" s="25"/>
       <c r="N79" s="25"/>
       <c r="O79" s="25"/>
       <c r="P79" s="25"/>
       <c r="Q79" s="25"/>
       <c r="R79" s="25">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="S79" s="10"/>
       <c r="T79" s="10"/>
     </row>
     <row r="80" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B80" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="D80" s="84"/>
+      <c r="D80" s="83"/>
       <c r="E80" s="25"/>
       <c r="F80" s="25"/>
       <c r="G80" s="25"/>
       <c r="H80" s="25"/>
       <c r="I80" s="25"/>
       <c r="J80" s="25"/>
       <c r="K80" s="25"/>
       <c r="L80" s="25"/>
       <c r="M80" s="25"/>
       <c r="N80" s="25"/>
       <c r="O80" s="25"/>
       <c r="P80" s="25"/>
       <c r="Q80" s="25"/>
       <c r="R80" s="25">
         <f>SUM(D80:Q80)</f>
         <v>0</v>
       </c>
       <c r="S80" s="10"/>
       <c r="T80" s="10"/>
     </row>
     <row r="81" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A81" s="62"/>
-[...1 lines deleted...]
-      <c r="C81" s="62" t="s">
+      <c r="A81" s="61"/>
+      <c r="B81" s="61"/>
+      <c r="C81" s="61" t="s">
         <v>70</v>
       </c>
-      <c r="D81" s="66">
+      <c r="D81" s="65">
         <f>SUM(D68:D80)</f>
         <v>0</v>
       </c>
-      <c r="E81" s="63"/>
-      <c r="F81" s="66">
+      <c r="E81" s="62"/>
+      <c r="F81" s="65">
         <f>SUM(F68:F80)</f>
         <v>0</v>
       </c>
-      <c r="G81" s="63"/>
-      <c r="H81" s="66">
+      <c r="G81" s="62"/>
+      <c r="H81" s="65">
         <f>SUM(H68:H80)</f>
         <v>0</v>
       </c>
-      <c r="I81" s="63"/>
-      <c r="J81" s="66">
+      <c r="I81" s="62"/>
+      <c r="J81" s="65">
         <f>SUM(J68:J80)</f>
         <v>0</v>
       </c>
-      <c r="K81" s="63"/>
-      <c r="L81" s="66">
+      <c r="K81" s="62"/>
+      <c r="L81" s="65">
         <f>SUM(L68:L80)</f>
         <v>0</v>
       </c>
-      <c r="M81" s="63"/>
-      <c r="N81" s="66">
+      <c r="M81" s="62"/>
+      <c r="N81" s="65">
         <f>SUM(N68:N80)</f>
         <v>0</v>
       </c>
-      <c r="O81" s="63"/>
-      <c r="P81" s="66">
+      <c r="O81" s="62"/>
+      <c r="P81" s="65">
         <f>SUM(P68:P80)</f>
         <v>0</v>
       </c>
-      <c r="Q81" s="63"/>
-      <c r="R81" s="66">
+      <c r="Q81" s="62"/>
+      <c r="R81" s="65">
         <f>SUM(R68:R80)</f>
         <v>0</v>
       </c>
       <c r="S81" s="10"/>
       <c r="T81" s="10"/>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D82" s="10"/>
       <c r="E82" s="10"/>
       <c r="F82" s="10"/>
       <c r="G82" s="10"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="10"/>
       <c r="K82" s="10"/>
       <c r="L82" s="10"/>
       <c r="M82" s="10"/>
       <c r="N82" s="10"/>
       <c r="O82" s="10"/>
       <c r="Q82" s="10"/>
       <c r="R82" s="10"/>
       <c r="S82" s="10"/>
       <c r="T82" s="10"/>
     </row>
     <row r="83" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="62"/>
-[...1 lines deleted...]
-      <c r="C83" s="62" t="s">
+      <c r="A83" s="61"/>
+      <c r="B83" s="61"/>
+      <c r="C83" s="61" t="s">
         <v>71</v>
       </c>
-      <c r="D83" s="67">
+      <c r="D83" s="66">
         <f>D81+D65</f>
         <v>0</v>
       </c>
-      <c r="E83" s="63"/>
-      <c r="F83" s="67">
+      <c r="E83" s="62"/>
+      <c r="F83" s="66">
         <f>F81+F65</f>
         <v>0</v>
       </c>
-      <c r="G83" s="63"/>
-      <c r="H83" s="67">
+      <c r="G83" s="62"/>
+      <c r="H83" s="66">
         <f>H81+H65</f>
         <v>0</v>
       </c>
-      <c r="I83" s="63"/>
-      <c r="J83" s="67">
+      <c r="I83" s="62"/>
+      <c r="J83" s="66">
         <f>J81+J65</f>
         <v>0</v>
       </c>
-      <c r="K83" s="63"/>
-      <c r="L83" s="67">
+      <c r="K83" s="62"/>
+      <c r="L83" s="66">
         <f>L81+L65</f>
         <v>0</v>
       </c>
-      <c r="M83" s="63"/>
-      <c r="N83" s="67">
+      <c r="M83" s="62"/>
+      <c r="N83" s="66">
         <f>N81+N65</f>
         <v>0</v>
       </c>
-      <c r="O83" s="63"/>
-      <c r="P83" s="67">
+      <c r="O83" s="62"/>
+      <c r="P83" s="66">
         <f>P81+P65</f>
         <v>0</v>
       </c>
-      <c r="Q83" s="63"/>
-      <c r="R83" s="67">
+      <c r="Q83" s="62"/>
+      <c r="R83" s="66">
         <f>R81+R65</f>
         <v>0</v>
       </c>
       <c r="S83" s="10"/>
       <c r="T83" s="10"/>
     </row>
     <row r="84" spans="1:20" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D84" s="10"/>
       <c r="E84" s="10"/>
       <c r="F84" s="10"/>
       <c r="G84" s="10"/>
       <c r="H84" s="10"/>
       <c r="I84" s="10"/>
       <c r="J84" s="10"/>
       <c r="K84" s="10"/>
       <c r="L84" s="10"/>
       <c r="M84" s="10"/>
       <c r="N84" s="10"/>
       <c r="O84" s="10"/>
       <c r="Q84" s="10"/>
       <c r="R84" s="10"/>
       <c r="S84" s="10"/>
       <c r="T84" s="10"/>
     </row>
     <row r="85" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="58"/>
-      <c r="C85" s="59" t="s">
+      <c r="B85" s="57"/>
+      <c r="C85" s="58" t="s">
         <v>201</v>
       </c>
-      <c r="D85" s="60">
+      <c r="D85" s="59">
         <f>D83-D34</f>
         <v>0</v>
       </c>
-      <c r="E85" s="60"/>
-      <c r="F85" s="60">
+      <c r="E85" s="59"/>
+      <c r="F85" s="59">
         <f>F83-F34</f>
         <v>0</v>
       </c>
-      <c r="G85" s="60"/>
-      <c r="H85" s="60">
+      <c r="G85" s="59"/>
+      <c r="H85" s="59">
         <f>H83-H34</f>
         <v>0</v>
       </c>
-      <c r="I85" s="60"/>
-      <c r="J85" s="60">
+      <c r="I85" s="59"/>
+      <c r="J85" s="59">
         <f>J83-J34</f>
         <v>0</v>
       </c>
-      <c r="K85" s="60"/>
-      <c r="L85" s="60">
+      <c r="K85" s="59"/>
+      <c r="L85" s="59">
         <f>L83-L34</f>
         <v>0</v>
       </c>
-      <c r="M85" s="60"/>
-      <c r="N85" s="60">
+      <c r="M85" s="59"/>
+      <c r="N85" s="59">
         <f>N83-N34</f>
         <v>0</v>
       </c>
-      <c r="O85" s="60"/>
-      <c r="P85" s="60">
+      <c r="O85" s="59"/>
+      <c r="P85" s="59">
         <f>P83-P34</f>
         <v>0</v>
       </c>
-      <c r="Q85" s="60"/>
-      <c r="R85" s="61">
+      <c r="Q85" s="59"/>
+      <c r="R85" s="60">
         <f>R83-R34</f>
         <v>0</v>
       </c>
       <c r="S85" s="10"/>
       <c r="T85" s="10"/>
     </row>
     <row r="86" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D86" s="10"/>
       <c r="E86" s="10"/>
       <c r="F86" s="10"/>
       <c r="G86" s="10"/>
       <c r="H86" s="10"/>
       <c r="I86" s="10"/>
       <c r="J86" s="10"/>
       <c r="K86" s="10"/>
       <c r="L86" s="10"/>
       <c r="M86" s="10"/>
       <c r="N86" s="10"/>
       <c r="O86" s="10"/>
       <c r="Q86" s="10"/>
       <c r="R86" s="10"/>
       <c r="S86" s="10"/>
       <c r="T86" s="10"/>
     </row>
     <row r="87" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C87" s="46" t="s">
         <v>202</v>
       </c>
       <c r="D87" s="10"/>
       <c r="E87" s="10"/>
       <c r="F87" s="10"/>
       <c r="G87" s="10"/>
       <c r="H87" s="10"/>
       <c r="I87" s="10"/>
       <c r="J87" s="10"/>
       <c r="K87" s="10"/>
       <c r="L87" s="10"/>
       <c r="M87" s="10"/>
-      <c r="N87" s="57"/>
+      <c r="N87" s="56"/>
       <c r="O87" s="10"/>
-      <c r="P87" s="57"/>
+      <c r="P87" s="56"/>
       <c r="Q87" s="10"/>
       <c r="R87" s="10"/>
       <c r="S87" s="10"/>
       <c r="T87" s="10"/>
     </row>
     <row r="88" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C88" s="47" t="s">
         <v>178</v>
       </c>
       <c r="D88" s="25"/>
       <c r="E88" s="25"/>
       <c r="F88" s="43">
         <f>+F81-'Spec. Rev. FB Detail'!I26</f>
         <v>0</v>
       </c>
       <c r="G88" s="44"/>
       <c r="H88" s="44">
         <f>+H81-'Capital Proj. FB Detail'!I24</f>
         <v>0</v>
       </c>
       <c r="I88" s="44"/>
       <c r="J88" s="44">
         <f>+J81-'Enterprise Fund Balance Sheet'!N57</f>
         <v>0</v>
       </c>
       <c r="K88" s="44"/>
       <c r="L88" s="44">
         <f>+L81-'Internal Service Balance Sheet'!J38</f>
         <v>0</v>
       </c>
-      <c r="M88" s="56"/>
+      <c r="M88" s="55"/>
       <c r="N88" s="45">
         <f>N81-'Trust Fund Balance Detail'!I25-'Agency Detail'!I28</f>
         <v>0</v>
       </c>
       <c r="O88" s="36"/>
-      <c r="P88" s="55"/>
+      <c r="P88" s="54"/>
       <c r="Q88" s="10"/>
       <c r="R88" s="10"/>
       <c r="S88" s="10"/>
       <c r="T88" s="10"/>
     </row>
     <row r="89" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="D89" s="10"/>
       <c r="E89" s="10"/>
       <c r="F89" s="10"/>
       <c r="G89" s="10"/>
       <c r="H89" s="10"/>
       <c r="I89" s="10"/>
       <c r="J89" s="10"/>
       <c r="K89" s="10"/>
       <c r="L89" s="10"/>
       <c r="M89" s="10"/>
       <c r="N89" s="10"/>
       <c r="O89" s="10"/>
       <c r="Q89" s="10"/>
       <c r="R89" s="10"/>
       <c r="S89" s="10"/>
       <c r="T89" s="10"/>
     </row>
     <row r="90" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C90" s="46" t="s">
@@ -13008,108 +13376,109 @@
       <c r="E91" s="25"/>
       <c r="F91" s="43">
         <f>SUM(F14:F26)-'Spec. Rev. FB Detail'!E26</f>
         <v>0</v>
       </c>
       <c r="G91" s="44"/>
       <c r="H91" s="44">
         <f>SUM(H14:H26)-'Capital Proj. FB Detail'!E24</f>
         <v>0</v>
       </c>
       <c r="I91" s="44"/>
       <c r="J91" s="44">
         <f>SUM(J14:J26)-SUM('Enterprise Fund Balance Sheet'!N13:N19)</f>
         <v>0</v>
       </c>
       <c r="K91" s="44"/>
       <c r="L91" s="44">
         <f>SUM(L14:L26)-SUM('Internal Service Balance Sheet'!J12:J14)</f>
         <v>0</v>
       </c>
       <c r="M91" s="44"/>
       <c r="N91" s="45">
         <f>SUM(N14:N26)-('Trust Fund Balance Detail'!E25+'Agency Detail'!E25)</f>
         <v>0</v>
       </c>
-      <c r="O91" s="55"/>
-      <c r="P91" s="55"/>
+      <c r="O91" s="54"/>
+      <c r="P91" s="54"/>
       <c r="Q91" s="36"/>
       <c r="R91" s="36"/>
       <c r="S91" s="10"/>
       <c r="T91" s="10"/>
     </row>
     <row r="92" spans="1:20" x14ac:dyDescent="0.25">
       <c r="D92" s="10"/>
       <c r="E92" s="10"/>
       <c r="F92" s="10"/>
       <c r="G92" s="10"/>
       <c r="H92" s="10"/>
       <c r="I92" s="10"/>
       <c r="J92" s="10"/>
       <c r="K92" s="10"/>
       <c r="L92" s="10"/>
       <c r="M92" s="10"/>
       <c r="N92" s="10"/>
       <c r="O92" s="10"/>
       <c r="Q92" s="10"/>
       <c r="R92" s="10"/>
       <c r="S92" s="10"/>
       <c r="T92" s="10"/>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A93" s="48" t="s">
-        <v>234</v>
+      <c r="A93" s="97" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="239" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C239" s="72">
+      <c r="C239" s="71">
         <f>F1</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="F1:J1"/>
-    <mergeCell ref="A2:R2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="75" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="38" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>183</v>
       </c>
@@ -13133,564 +13502,746 @@
       <c r="A9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="97" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:V36"/>
+  <dimension ref="A1:V46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" customWidth="1"/>
     <col min="6" max="6" width="2.28515625" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
-    <col min="13" max="13" width="14.7109375" customWidth="1"/>
-    <col min="14" max="14" width="1.85546875" customWidth="1"/>
+    <col min="13" max="13" width="5.140625" customWidth="1"/>
+    <col min="14" max="14" width="22.85546875" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="C1" s="90">
+      <c r="C1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="D1" s="90"/>
-[...5 lines deleted...]
-      <c r="K1" s="72" t="s">
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="K1" s="71" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="2" spans="1:22" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+    <row r="2" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B2" s="86"/>
-[...8 lines deleted...]
-      <c r="K2" s="87"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
-    <row r="3" spans="1:22" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+    <row r="3" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...10 lines deleted...]
-      <c r="K3" s="87"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
-    <row r="4" spans="1:22" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+    <row r="4" spans="1:22" s="53" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...8 lines deleted...]
-      <c r="K4" s="87"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
-      <c r="N4" s="14"/>
+      <c r="N4" s="86" t="s">
+        <v>247</v>
+      </c>
       <c r="O4" s="14"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="E5" s="19"/>
       <c r="I5" s="19"/>
+      <c r="N5" s="14" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="6" spans="1:22" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="37" t="s">
         <v>120</v>
       </c>
       <c r="F6" s="18"/>
       <c r="G6" s="19" t="s">
         <v>122</v>
       </c>
       <c r="H6" s="18"/>
       <c r="I6" s="19" t="s">
         <v>79</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20" t="s">
         <v>132</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="20" t="s">
         <v>121</v>
       </c>
       <c r="F7" s="21"/>
       <c r="G7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="21"/>
       <c r="I7" s="35">
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="J7" s="20"/>
       <c r="K7" s="35">
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A8" s="84" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="85"/>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="22"/>
       <c r="F9" s="23"/>
       <c r="G9" s="22"/>
       <c r="H9" s="23"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22">
-        <f t="shared" ref="K9:K17" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
+        <f t="shared" ref="K9:K25" si="0">IF(E9-G9-I9&gt;=0,E9-G9-I9,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="B10" s="1"/>
+      <c r="D10" s="1"/>
       <c r="E10" s="22"/>
-      <c r="F10" s="22"/>
+      <c r="F10" s="23"/>
       <c r="G10" s="22"/>
-      <c r="H10" s="22"/>
+      <c r="H10" s="23"/>
       <c r="I10" s="22"/>
       <c r="J10" s="22"/>
       <c r="K10" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N10" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="B11" s="1"/>
+      <c r="D11" s="1"/>
       <c r="E11" s="22"/>
-      <c r="F11" s="22"/>
+      <c r="F11" s="23"/>
       <c r="G11" s="22"/>
-      <c r="H11" s="22"/>
+      <c r="H11" s="23"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N11" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="B12" s="1"/>
+      <c r="D12" s="1"/>
       <c r="E12" s="22"/>
-      <c r="F12" s="22"/>
+      <c r="F12" s="23"/>
       <c r="G12" s="22"/>
-      <c r="H12" s="22"/>
+      <c r="H12" s="23"/>
       <c r="I12" s="22"/>
       <c r="J12" s="22"/>
       <c r="K12" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B13" s="4"/>
-[...10 lines deleted...]
-      </c>
+      <c r="A13" s="91" t="s">
+        <v>235</v>
+      </c>
+      <c r="B13" s="91"/>
+      <c r="C13" s="91"/>
+      <c r="D13" s="91"/>
+      <c r="E13" s="91"/>
+      <c r="F13" s="91"/>
+      <c r="G13" s="91"/>
+      <c r="H13" s="91"/>
+      <c r="I13" s="91"/>
+      <c r="J13" s="85"/>
+      <c r="K13" s="85"/>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B14" s="4"/>
-      <c r="D14" s="4"/>
+      <c r="B14" s="1"/>
+      <c r="D14" s="1"/>
       <c r="E14" s="22"/>
-      <c r="F14" s="24"/>
+      <c r="F14" s="23"/>
       <c r="G14" s="22"/>
-      <c r="H14" s="24"/>
+      <c r="H14" s="23"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B15" s="10"/>
-[...2 lines deleted...]
-      <c r="F15" s="25"/>
+      <c r="B15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="22"/>
+      <c r="F15" s="23"/>
       <c r="G15" s="22"/>
-      <c r="H15" s="25"/>
+      <c r="H15" s="23"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
       <c r="K15" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N15" t="s">
+        <v>244</v>
+      </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="B16" s="10"/>
-      <c r="D16" s="10"/>
+      <c r="B16" s="1"/>
+      <c r="D16" s="1"/>
       <c r="E16" s="22"/>
-      <c r="F16" s="25"/>
+      <c r="F16" s="23"/>
       <c r="G16" s="22"/>
-      <c r="H16" s="25"/>
+      <c r="H16" s="23"/>
       <c r="I16" s="22"/>
       <c r="J16" s="22"/>
       <c r="K16" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
+      <c r="N16" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B17" s="10"/>
-      <c r="D17" s="10"/>
+      <c r="B17" s="1"/>
+      <c r="D17" s="1"/>
       <c r="E17" s="22"/>
-      <c r="F17" s="25"/>
+      <c r="F17" s="23"/>
       <c r="G17" s="22"/>
-      <c r="H17" s="25"/>
+      <c r="H17" s="23"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="50" t="s">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="91" t="s">
+        <v>236</v>
+      </c>
+      <c r="B18" s="91"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="91"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="85"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N20" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N21" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A23" s="91" t="s">
+        <v>237</v>
+      </c>
+      <c r="B23" s="91"/>
+      <c r="C23" s="91"/>
+      <c r="D23" s="91"/>
+      <c r="E23" s="91"/>
+      <c r="F23" s="91"/>
+      <c r="G23" s="91"/>
+      <c r="H23" s="91"/>
+      <c r="I23" s="91"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="85"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="22"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N25" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E26" s="22"/>
+      <c r="F26" s="22"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="22">
+        <f t="shared" ref="K26:K27" si="1">IF(E26-G26-I26&gt;=0,E26-G26-I26,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="50" t="s">
         <v>133</v>
       </c>
-      <c r="B18" s="51"/>
-[...112 lines deleted...]
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B28" s="51"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="26">
+        <f>SUM(E8:E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="27"/>
+      <c r="G28" s="26">
+        <f>SUM(G8:G27)</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="27"/>
+      <c r="I28" s="26">
+        <f>SUM(I8:I27)</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26">
+        <f>SUM(K8:K27)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B29" s="10"/>
       <c r="D29" s="10"/>
       <c r="F29" s="10"/>
       <c r="H29" s="10"/>
-      <c r="J29" s="10"/>
-[...1 lines deleted...]
-      <c r="N29" s="10"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>198</v>
+      </c>
       <c r="B30" s="10"/>
+      <c r="C30" s="34" t="s">
+        <v>238</v>
+      </c>
       <c r="D30" s="10"/>
       <c r="F30" s="10"/>
       <c r="H30" s="10"/>
       <c r="J30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="10"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B31" s="10"/>
+      <c r="C31" s="34" t="s">
+        <v>239</v>
+      </c>
       <c r="D31" s="10"/>
       <c r="F31" s="10"/>
       <c r="H31" s="10"/>
       <c r="J31" s="10"/>
       <c r="L31" s="10"/>
       <c r="N31" s="10"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B32" s="10"/>
+      <c r="C32" s="34" t="s">
+        <v>240</v>
+      </c>
       <c r="D32" s="10"/>
       <c r="F32" s="10"/>
       <c r="H32" s="10"/>
       <c r="J32" s="10"/>
       <c r="L32" s="10"/>
       <c r="N32" s="10"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B33" s="10"/>
+      <c r="C33" s="34" t="s">
+        <v>241</v>
+      </c>
       <c r="D33" s="10"/>
       <c r="F33" s="10"/>
       <c r="H33" s="10"/>
       <c r="J33" s="10"/>
       <c r="L33" s="10"/>
       <c r="N33" s="10"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B34" s="10"/>
       <c r="D34" s="10"/>
       <c r="F34" s="10"/>
       <c r="H34" s="10"/>
       <c r="J34" s="10"/>
       <c r="L34" s="10"/>
       <c r="N34" s="10"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B35" s="10"/>
       <c r="D35" s="10"/>
       <c r="F35" s="10"/>
       <c r="H35" s="10"/>
       <c r="J35" s="10"/>
       <c r="L35" s="10"/>
       <c r="N35" s="10"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B36" s="10"/>
       <c r="D36" s="10"/>
       <c r="F36" s="10"/>
       <c r="H36" s="10"/>
       <c r="J36" s="10"/>
       <c r="L36" s="10"/>
       <c r="N36" s="10"/>
     </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="N37" s="10"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B38" s="10"/>
+      <c r="D38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="N38" s="10"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="N39" s="10"/>
+    </row>
+    <row r="40" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="N40" s="10"/>
+    </row>
+    <row r="41" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B41" s="10"/>
+      <c r="D41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="N41" s="10"/>
+    </row>
+    <row r="42" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="N42" s="10"/>
+    </row>
+    <row r="43" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="F43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="N43" s="10"/>
+    </row>
+    <row r="44" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="N44" s="10"/>
+    </row>
+    <row r="45" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="N45" s="10"/>
+    </row>
+    <row r="46" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="B46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="N46" s="10"/>
+    </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A2:K2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:K4"/>
     <mergeCell ref="C1:I1"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>198</v>
@@ -13769,198 +14320,195 @@
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
     <col min="14" max="14" width="1.85546875" customWidth="1"/>
     <col min="15" max="15" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="E1" s="90">
+      <c r="E1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="F1" s="90"/>
-[...3 lines deleted...]
-      <c r="K1" s="72" t="s">
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="K1" s="71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="B2" s="86"/>
-[...12 lines deleted...]
-      <c r="O2" s="86"/>
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="98"/>
+      <c r="L2" s="98"/>
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="2"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
     </row>
     <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="18" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...14 lines deleted...]
-      <c r="O3" s="86"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="2"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
     </row>
     <row r="4" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="B4" s="98"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...12 lines deleted...]
-      <c r="O4" s="86"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="98"/>
+      <c r="O4" s="98"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="2"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
     </row>
     <row r="6" spans="1:22" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="19" t="s">
         <v>120</v>
       </c>
       <c r="F6" s="18"/>
       <c r="G6" s="19" t="s">
         <v>122</v>
       </c>
       <c r="H6" s="18"/>
       <c r="I6" s="19" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>79</v>
       </c>
       <c r="L6" s="18"/>
       <c r="N6" s="18"/>
       <c r="O6" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="35" t="s">
         <v>121</v>
       </c>
       <c r="F7" s="21"/>
       <c r="G7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="21"/>
       <c r="I7" s="35">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="21"/>
       <c r="K7" s="35">
         <f>'General Fund AR Detail'!I7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="21"/>
       <c r="M7" s="20" t="s">
         <v>80</v>
       </c>
       <c r="N7" s="21"/>
       <c r="O7" s="35">
         <f>'General Fund AR Detail'!K7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="22"/>
       <c r="J8" s="23"/>
       <c r="K8" s="22"/>
       <c r="L8" s="23"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23"/>
       <c r="O8" s="22">
         <f t="shared" ref="O8:O25" si="0">IF(-E8+G8+I8+K8+M8&lt;=0,-E8+G8+I8+K8+M8,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="B9" s="1"/>
@@ -14444,54 +14992,51 @@
       <c r="F42" s="10"/>
       <c r="H42" s="10"/>
       <c r="J42" s="10"/>
       <c r="L42" s="10"/>
       <c r="N42" s="10"/>
     </row>
     <row r="43" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B43" s="10"/>
       <c r="D43" s="10"/>
       <c r="F43" s="10"/>
       <c r="H43" s="10"/>
       <c r="J43" s="10"/>
       <c r="L43" s="10"/>
       <c r="N43" s="10"/>
     </row>
     <row r="44" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B44" s="10"/>
       <c r="D44" s="10"/>
       <c r="F44" s="10"/>
       <c r="H44" s="10"/>
       <c r="J44" s="10"/>
       <c r="L44" s="10"/>
       <c r="N44" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:O4"/>
+  <mergeCells count="1">
     <mergeCell ref="E1:I1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="I26 K26" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
@@ -14582,131 +15127,131 @@
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="1.85546875" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="1.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" customWidth="1"/>
     <col min="6" max="6" width="1.85546875" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="1.85546875" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" customWidth="1"/>
     <col min="12" max="12" width="1.85546875" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" customWidth="1"/>
     <col min="14" max="14" width="2" customWidth="1"/>
     <col min="15" max="15" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="2" customWidth="1"/>
     <col min="17" max="17" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="E1" s="90">
+      <c r="E1" s="92">
         <f>'Combined Balance Sheet'!C239</f>
         <v>0</v>
       </c>
-      <c r="F1" s="90"/>
-[...3 lines deleted...]
-      <c r="K1" s="72" t="s">
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="K1" s="71" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="86"/>
-[...14 lines deleted...]
-      <c r="Q2" s="87"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
       <c r="R2" s="2"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A3" s="86" t="str">
+      <c r="A3" s="1" t="str">
         <f>'Combined Balance Sheet'!A4</f>
-        <v>as of  June 30, 2025</v>
-[...16 lines deleted...]
-      <c r="Q3" s="87"/>
+        <v>as of  June 30, 2026</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
       <c r="R3" s="2"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A4" s="86" t="s">
+      <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="86"/>
-[...14 lines deleted...]
-      <c r="Q4" s="87"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1"/>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1"/>
+      <c r="I4" s="1"/>
+      <c r="J4" s="1"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
       <c r="R4" s="2"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="O5" s="19"/>
     </row>
     <row r="6" spans="1:20" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="19" t="s">
         <v>120</v>
       </c>
       <c r="F6" s="18"/>
       <c r="G6" s="19" t="s">
         <v>122</v>
       </c>
       <c r="H6" s="18"/>
       <c r="I6" s="19" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="18"/>
       <c r="K6" s="19" t="s">
         <v>79</v>
       </c>
@@ -14720,69 +15265,69 @@
       </c>
       <c r="P6" s="18"/>
       <c r="Q6" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:20" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="21"/>
       <c r="C7" s="20" t="s">
         <v>125</v>
       </c>
       <c r="D7" s="21"/>
       <c r="E7" s="35" t="s">
         <v>121</v>
       </c>
       <c r="F7" s="21"/>
       <c r="G7" s="35" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="21"/>
       <c r="I7" s="35">
         <f>'Spec. Rev. FB Detail'!I7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="J7" s="21"/>
       <c r="K7" s="35">
         <f>'Spec. Rev. FB Detail'!K7</f>
-        <v>45930</v>
+        <v>46295</v>
       </c>
       <c r="L7" s="21"/>
       <c r="M7" s="35">
-        <v>45838</v>
+        <v>46203</v>
       </c>
       <c r="N7" s="21"/>
       <c r="O7" s="35" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="P7" s="21"/>
       <c r="Q7" s="35">
         <f>'Spec. Rev. FB Detail'!O7</f>
-        <v>45838</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>198</v>
       </c>
       <c r="B8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="22"/>
       <c r="F8" s="23"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="22"/>
       <c r="J8" s="23"/>
       <c r="K8" s="22"/>
       <c r="L8" s="23"/>
       <c r="M8" s="22"/>
       <c r="N8" s="23"/>
       <c r="O8" s="22"/>
       <c r="P8" s="23"/>
       <c r="Q8" s="22">
         <f>IF(-E8+G8+I8+K8+M8+O8&lt;=0,-E8+G8+I8+K8+M8+O8,0)</f>
         <v>0</v>
       </c>
     </row>
@@ -15310,54 +15855,51 @@
       <c r="H50" s="10"/>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B51" s="10"/>
       <c r="D51" s="10"/>
       <c r="F51" s="10"/>
       <c r="H51" s="10"/>
       <c r="J51" s="10"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B52" s="10"/>
       <c r="D52" s="10"/>
       <c r="F52" s="10"/>
       <c r="H52" s="10"/>
       <c r="J52" s="10"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B53" s="10"/>
       <c r="D53" s="10"/>
       <c r="F53" s="10"/>
       <c r="H53" s="10"/>
       <c r="J53" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A4:Q4"/>
+  <mergeCells count="1">
     <mergeCell ref="E1:I1"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="31" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
@@ -15366,50 +15908,56 @@
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="33" baseType="lpstr">