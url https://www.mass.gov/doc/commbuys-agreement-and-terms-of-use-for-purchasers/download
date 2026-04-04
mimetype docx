--- v0 (2025-10-24)
+++ v1 (2026-04-04)
@@ -1,3814 +1,1498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...6 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0089151A" w:rsidRPr="007A7458" w:rsidRDefault="00B6566C" w:rsidP="007A7458">
+    <w:p w14:paraId="7D808DD4" w14:textId="559980DC" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="000D56E7" w:rsidRDefault="000D56E7" w:rsidP="000D56E7">
+      <w:r>
+        <w:t>COMMBUYS Agreement and Terms of Use for Purchasers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D576A7" w14:textId="47CDFA8C" w:rsidR="00C61F50" w:rsidRDefault="000A259D" w:rsidP="000A259D">
       <w:r>
         <w:t>Revised March 10, 2014</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D56E7" w:rsidRPr="00D00D89" w:rsidRDefault="000D56E7" w:rsidP="0089151A">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="676A7B1E" w14:textId="0CB14BF9" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1956FF2B" w14:textId="5F6DA71F" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">As a Purchaser, you are bound by the COMMBUYS Agreement and Terms of Use for Organizations as are in effect from time to time and accepted by your organization’s Signatory Authority (“SA”) and their designee(s) serving as Organization Administrator(s) (“OA”), if any. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3219ABB9" w14:textId="3987DDAD" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>In addition, by selecting the “Login” button you further agree to be bound by the following terms of use, which comprise this Agreement, and the applicable provisions of the COMMBUYS System Use Policies for Purchasers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20945921" w14:textId="50F8F0A4" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Access to Privileged Functionality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448528C9" w14:textId="762C19A2" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>By logging into COMMBUYS (“the System,” “the Site”) you gain access to functionality assigned by your OA.  Your assigned role in the System, workflow approval paths, types of transactions you may process and other aspects of your work within the system are determined by your OA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E651D5" w14:textId="4ACCEF25" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Purchase Order (PO) Responsibility and Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A46944" w14:textId="32FF3C8D" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">By entering your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>user name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and password you acknowledge that you are responsible for entries made under your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>user name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56675FB8" w14:textId="77777777" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">If your responsibilities include placing Purchase Orders (“PO”) into “Sent” status, by logging in, you certify under the pains and penalties of perjury that it is your intention to attach an electronic signature approval and date to the document and that either: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D00629" w14:textId="45A9AB01" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...259 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ou have been delegated signature authorization by your Organization Head to approve the PO and supporting documentation as part of your organization’s Internal Controls, OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C210779" w14:textId="6A014001" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">.  Your assigned role in the System, workflow approval paths, </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">he PO you are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BC319E">
-[...4 lines deleted...]
-        <w:t>types</w:t>
+      <w:r>
+        <w:t>processing</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BC319E">
-[...16 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> and any supporting documentation have received prior written approval </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> an authorized signatory of your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and any other required entities, and that a copy of these written approvals is available at the Organization </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>referencing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the COMMBUYS document number. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D24B3B3" w14:textId="1A289EDA" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>Approval of POs and any underlying supporting documentation shall operate as the Organization Head's certification that these documents are accurate and complete and that the expenditure or other obligation is supported by sufficient legislatively authorized funds and is made in accordance with the Organization’s legislative mandates and funding authority; and complies with all applicable laws, regulations, policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB915DC" w14:textId="539275B9" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Distributed Administration/Support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7986069F" w14:textId="34BB14CC" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>Your OA controls all functionality and restrictions associated with your organization.  As a Purchaser within the organization, you are required to submit requests for assistance to your organization’s SA or OA for issues, including but not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AE4107" w14:textId="7EE0626E" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00D55248" w:rsidRPr="00D55248" w:rsidRDefault="00D55248" w:rsidP="00D55248">
+      </w:pPr>
+      <w:r>
+        <w:t>Compliance: including but not limited to all inquiries regarding your organization’s applicable laws, regulations, policies, and business practices; AND,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3F7697" w14:textId="72E7813E" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="0"/>
-[...73 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">you have been delegated signature authorization by your </w:t>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">COMMBUYS functionality for your organization, including but not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB56F66" w14:textId="62A72459" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Security: creating and managing Purchasers, Roles, and Approval Paths; creating and re-setting Login IDs and Passwords; over-riding established Approval Paths; activating and de-activating Purchaser </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>accounts;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E7F6F26" w14:textId="0A4040EF" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizational Maintenance: creating and managing Departments and Locations; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0BF483" w14:textId="7CB9CBE5" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Template Libraries: creating and managing your organization’s custom file attachments accessible and/or automatically associated with Solicitations (referred to as “Bids” in COMMBUYS) and Contracts (referred to as “Master Blanket Purchase Orders” in COMMBUYS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0169DA65" w14:textId="600BBE33" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">the PO you are processing and any supporting documentation have received prior written approval by an authorized signatory of </w:t>
-[...60 lines deleted...]
-      <w:pPr>
+        <w:t>COMMBUYS Training: can be delivered to you or requested for you by your OA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1267F5" w14:textId="6EAD4572" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">Your OA may raise issues and escalate requests including training requests to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OSD Help Desk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at 1-888-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>627</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>8283</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A259D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="000A259D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OSDHelpDesk@mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7873F25E" w14:textId="787848BF" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Compliance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2778181E" w14:textId="1325E95A" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>The System does not invoke any system edits, actions or controls.  You are solely responsible for compliance with all applicable accessibility, data security, procurement, public record, or public safety laws, regulations, policies, or practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7043BDB0" w14:textId="4E36C078" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Responsibility for Your Account </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D498CA" w14:textId="2582A28C" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">The key to correct and successful use of system functionality, publication of accurate and complete records, and accurate system transactions is accurate and complete data entry and file upload at any time when you interact with the system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF68694" w14:textId="77777777" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>OSD is not responsible or liable if; and you may not receive email notifications of system-generated messaging associated with your records or transactions if; and your transaction may not be processed if you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2295A5B9" w14:textId="4B9BF314" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...356 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ubmit or fail to modify inaccurate or incomplete information through the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>System;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="62036865" w14:textId="159F8BF8" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nter, maintain or fail to update erroneous or outdated email address(es) and contact information including Purchaser name, address and telephone number; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308974A4" w14:textId="47C0DACC" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ave technical problems, including those with your computer, network or internet service provider (“ISP”), which cause email communications (sent to/from your </w:t>
+      </w:r>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(c) </w:t>
-[...253 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">computer, network or ISP) to be lost or rejected by any means including email or SPAM-filtering problems with your internet service provider, computer or computer network, for technical transmission errors, or for undeliverable emails for any reason, such as full mailboxes, bad email addresses, or scheduled or unscheduled interruptions in service due to any reason including but not limited to electrical power outages, equipment failures, maintenance downtime, non-performance of third-parties or acts of God. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244C9504" w14:textId="77777777" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>Consequently, it is very important that you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FD8156" w14:textId="2D1F484E" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nter information accurately and confirm it prior to </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C42E74">
-[...14 lines deleted...]
-        <w:r w:rsidR="00A7724D" w:rsidRPr="00186035">
+      <w:r>
+        <w:t>submission;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="205793A4" w14:textId="549BC0BE" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aintain accurate and current information about you, your Location, Department and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Organization;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5AC7B46C" w14:textId="49B393EF" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onitor the email inbox you designate for System notifications; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189AE5A4" w14:textId="2F90538E" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nsure that your computer, network and/or ISP are not encountering any problems, including but not limited to those described above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255D3E86" w14:textId="05C1F121" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Responsibility for Your Records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AC636A" w14:textId="7C4C37EE" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">If you submit information to this Site, in any form, you may do so on the condition that what you submit is not obscene, illegal, threatening, or defamatory and does not invade the privacy or infringe the intellectual property of a third party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6A48EE" w14:textId="130AA777" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t xml:space="preserve">Further, nothing you submit may contain software viruses, mass mailings, chain letters, or any form of SPAM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C44EEEA" w14:textId="30391FF1" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>You may not use a false email address, impersonate any person or entity, or otherwise mislead as to the origin of the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69184DD6" w14:textId="6C54BE7B" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A259D">
+        <w:t>COMMBUYS Prohibitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C96B00" w14:textId="2119C494" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>Purchasers receive system-generated email messages for those records associated with their Roles in Comm-PASS.  Purchasers are prohibited by the Terms of Use from directing or disseminating COMMBUYS email notifications or any content or other information from the System to any other individual or entity for the purpose of generating income, for personal gain, or in a way that creates an advantage to one or more sellers over competing sellers within COMMBUYS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF725A9" w14:textId="211AC2CF" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>Violation is grounds for immediate termination of the organization’s access to the System or the termination of access to the System for the OA and/or Purchaser(s) involved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4393DE88" w14:textId="18D2DC7C" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Privacy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACCEA17" w14:textId="77777777" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:r>
+        <w:t>OSD advises you to review the following policies to learn how the Commonwealth treats information collected by this Site, what such information is used for, and how it may be shared:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423D304C" w14:textId="2A02799F" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Commonwealth of Massachusetts Privacy Policy, Linking Policy, Web Accessibility Policy, Terms of Use, and Social Media Policy available at </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5F75">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00BC5F75" w:rsidRPr="00BC5F75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>commbuys@state.ma.us</w:t>
+          <w:t>Digital Policies and Guidelines</w:t>
+        </w:r>
+        <w:r w:rsidR="00BC5F75" w:rsidRPr="00BC5F75">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A7724D">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BC5F75">
+        <w:t>website.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00405A1F" w:rsidRPr="005213E1" w:rsidRDefault="00405A1F" w:rsidP="008F0565">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="360E87E6" w14:textId="7890C935" w:rsidR="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...76 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Because COMMBUYS is hosted by Periscope Holdings, Inc., their Standard Data Management and Security Policy, Privacy Policy and Acceptable Use Policy will also apply.  Those policies are available at</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7A38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00364E7A">
-[...1113 lines deleted...]
-        <w:r w:rsidR="008C2A8D" w:rsidRPr="00186035">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="002C7A38" w:rsidRPr="002C7A38">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>http://www.mass.gov/anf/utility/site-policies.html</w:t>
+          <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008C2A8D">
-[...42 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00D89" w:rsidRPr="00D00D89" w:rsidRDefault="00D00D89" w:rsidP="00CB69FD">
-[...166 lines deleted...]
-        <w:t xml:space="preserve">If there is a determination that any provision of these Terms of Use is invalid or unenforceable, that determination will not affect the rest of the Terms of Use and the Terms of Use shall be deemed amended to the minimum extent necessary to make them valid and </w:t>
+    <w:p w14:paraId="232E50F7" w14:textId="4B8292A3" w:rsidR="002C7A38" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Changes to and Severability of these Terms of Use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62193B9E" w14:textId="6B405AB8" w:rsidR="002C7A38" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:r>
+        <w:t xml:space="preserve">OSD may change this Agreement and Terms of Use from time to time without prior notice.  Changes to the terms will apply to use of the System as of the date of such </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A647D5">
-[...4 lines deleted...]
-        <w:t>enforceable.</w:t>
+      <w:r>
+        <w:t>change(s)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...25 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB6684" w14:textId="1EE52714" w:rsidR="002C7A38" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:r>
+        <w:t>As a result, Purchasers are advised to review the Terms of Use on a periodic basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF4F676" w14:textId="54C88695" w:rsidR="002C7A38" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:r>
+        <w:t>If there is a determination that any provision of these Terms of Use is invalid or unenforceable, that determination will not affect the rest of the Terms of Use and the Terms of Use shall be deemed amended to the minimum extent necessary to make them valid and enforceable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DC26E7" w14:textId="05E0CDB6" w:rsidR="002C7A38" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t>Applicable Law</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0089151A" w:rsidRPr="005213E1" w:rsidRDefault="0089151A" w:rsidP="0089151A">
-[...84 lines deleted...]
-      <w:cols w:space="360"/>
+    <w:p w14:paraId="7DC81C0D" w14:textId="48CD6587" w:rsidR="002C7A38" w:rsidRPr="000A259D" w:rsidRDefault="002C7A38" w:rsidP="002C7A38">
+      <w:r>
+        <w:t>This Agreement shall be governed by and construed in accordance with the law of the Commonwealth of Massachusetts without regard to its conflicts of law provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581B8520" w14:textId="4CC7DD4D" w:rsidR="000A259D" w:rsidRPr="000A259D" w:rsidRDefault="000A259D" w:rsidP="000A259D"/>
+    <w:sectPr w:rsidR="000A259D" w:rsidRPr="000A259D">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...7 lines deleted...]
-      <w:pStyle w:val="TOC1"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09802DBB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B80865E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="148728C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB0CB768"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...15 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230372C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2A4319C"/>
+    <w:lvl w:ilvl="0" w:tplc="8974A70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-[...633 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4522A084">
+      <w:start w:val="149"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="651A09F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%4."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A77848FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07BC1792" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="886E7ED6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73F85374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE6A46A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1792A648" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40E0120C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F7C5FA4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439618F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A148D28"/>
+    <w:lvl w:ilvl="0" w:tplc="AD401D30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3A63349D"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AC4708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97AC12F4"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="CBD088DA"/>
+    <w:lvl w:ilvl="0" w:tplc="7D0242D2">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="528B5D08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83E8EB76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="528B654D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0174040E"/>
+    <w:lvl w:ilvl="0" w:tplc="AD401D30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3839,1405 +1523,547 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...12 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E090D20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="386E40AC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749B2643"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B150FFD6"/>
+    <w:lvl w:ilvl="0" w:tplc="AD401D30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7B6EC278">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...875 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1495607468">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1349024119">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="443691563">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="133840727">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="670568726">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="290137249">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7" w16cid:durableId="473454536">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1764763131">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="765537981">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-[...59 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="10" w16cid:durableId="118425907">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A3DA2"/>
-[...175 lines deleted...]
-    <w:rsid w:val="00FE7896"/>
+    <w:rsidRoot w:val="000A259D"/>
+    <w:rsid w:val="000A259D"/>
+    <w:rsid w:val="00233388"/>
+    <w:rsid w:val="00254DC1"/>
+    <w:rsid w:val="002C427C"/>
+    <w:rsid w:val="002C7A38"/>
+    <w:rsid w:val="00396F22"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rsid w:val="00B20250"/>
+    <w:rsid w:val="00BB217F"/>
+    <w:rsid w:val="00BC5F75"/>
+    <w:rsid w:val="00C61F50"/>
+    <w:rsid w:val="00D212F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="46C0460E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C1267822-E008-4131-B1F1-EDEA7D841463}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5282,1217 +2108,2177 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rPr>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007A7458"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:smallCaps/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading4"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00335E61"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...32 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00493F37"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="2E3192"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00252A09"/>
-[...7 lines deleted...]
-    <w:name w:val="toc 1"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D00D89"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00BC2FC7"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...34 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000D56E7"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...150 lines deleted...]
-    <w:name w:val="heading 1"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="007A7458"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="000A259D"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:szCs w:val="20"/>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...158 lines deleted...]
-      <w:u w:val="single"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00733BD9"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00733BD9"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:rsid w:val="00D00D89"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00BC2FC7"/>
-[...11 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...11 lines deleted...]
-    <w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OSDStyleGuide">
+    <w:name w:val="OSD Style Guide"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="OSDStyleGuideChar"/>
+    <w:rsid w:val="00493F37"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OSDStyleGuideChar">
+    <w:name w:val="OSD Style Guide Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="OSDStyleGuide"/>
+    <w:rsid w:val="00493F37"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:b/>
+      <w:color w:val="2E3192"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:bCs/>
-    </w:rPr>
-[...15 lines deleted...]
-    <w:rsid w:val="000D56E7"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00493F37"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A02B93" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8DD873" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4EA72E" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A02B93" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E59EDC" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00493F37"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/handbook/digital-policies-and-guidelines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDHelpDesk@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
 
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...16 lines deleted...]
-
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Marissa.Randall\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Documents\Custom%20Office%20Templates\MS-Word-Template-21Jan2026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>MS-Word-Template-21Jan2026.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7155</Characters>
+  <Pages>4</Pages>
+  <Words>1233</Words>
+  <Characters>7029</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>59</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>USER AGREEMENT FOR COMM-PASS PURCHASING COMMUNITY MEMBERS</vt:lpstr>
+      <vt:lpstr>COMMBUYS Agreement and Terms of Use for Purchasers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Operational Services Division</Company>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8394</CharactersWithSpaces>
+  <CharactersWithSpaces>8246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...38 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>COMMBUYS Agreement and Terms of Use for Purchasers</dc:title>
+  <dc:subject/>
+  <dc:creator>Randall, Marissa (OSD);Joan.M.Matsumoto@mass.gov</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>JMatsumoto</dc:creator>
-[...1 lines deleted...]
-  <lastPrinted>2006-07-26T15:04:00Z</lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision>2</revision>
-[...1 lines deleted...]
-</coreProperties>
+</cp:coreProperties>
 </file>