--- v0 (2025-12-11)
+++ v1 (2026-04-16)
@@ -19,85 +19,85 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E1899A1" w14:textId="2A1D8D23" w:rsidR="00FC3B7C" w:rsidRPr="00EC2426" w:rsidRDefault="00A1631E" w:rsidP="00EC2426">
+    <w:p w14:paraId="3E1899A1" w14:textId="16C16D98" w:rsidR="00FC3B7C" w:rsidRPr="00EC2426" w:rsidRDefault="00A1631E" w:rsidP="00EC2426">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="50" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2434"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC3B7C" w:rsidRPr="00EC2426">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="280" w:right="180" w:bottom="0" w:left="320" w:header="144" w:footer="431" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252108800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48BB9125" wp14:editId="589B915B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252108800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48BB9125" wp14:editId="2AE6E9B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3933190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1024255</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3233420" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="24130" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="607657308" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3233420" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
@@ -107,51 +107,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="450A8E6E" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252108800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="309.7pt,80.65pt" to="564.3pt,80.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD21GVDwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LlpAkEy0HtNLkE&#10;bZCmH0BTS4sAXyBZS/77LClbDtoAQYteKHK5M7szXC1vBq3IHnyQ1jR0PispAcNtK82uoT+f7z5d&#10;UxIiMy1T1kBDDxDozerjh2XvaqhsZ1ULniCJCXXvGtrF6OqiCLwDzcLMOjB4KazXLOLR74rWsx7Z&#10;tSqqsvxc9Na3zlsOIWD0drykq8wvBPD4XYgAkaiGYm8xrz6v27QWqyWrd565TvJjG+wfutBMGiw6&#10;Ud2yyMgvL/+g0pJ7G6yIM251YYWQHLIGVDMvf1Pzo2MOshY0J7jJpvD/aPm3/cY8erShd6EO7tEn&#10;FYPwOn2xPzJksw6TWTBEwjG4qBaLiwo95ae74gx0PsR7sJqkTUOVNEkHq9n+IUQshqmnlBRWhvQN&#10;ra4vry5zWrBKtndSqXQZ/G67UZ7sGb7hxZerr+t1ejakeJWGJ2UweFaRd/GgYCzwBILIFvuejxXS&#10;gMFEyzgHE+dHXmUwO8EEtjABy/eBx/wEhTx8fwOeELmyNXECa2msf6t6HE4tizH/5MCoO1mwte0h&#10;v2+2BqcoO3ec+DSmr88Zfv4vVy8AAAD//wMAUEsDBBQABgAIAAAAIQBkkh1D4AAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNblJLqDGbIoFeqpfGgvQ2zU6TYHY2Zrdt8vZu&#10;QbDHmf/jn2+y1Wg6cabBtZYVxLMIBHFldcu1gt3n+mkJwnlkjZ1lUjCRg1V+f5dhqu2Ft3QufS1C&#10;CbsUFTTe96mUrmrIoJvZnjhkRzsY9GEcaqkHvIRy08l5FCXSYMvhQoM9FQ1V3+XJKPiY9ptd4TeL&#10;r5/99B6N68Idt6VSjw/j2ysIT6P/h+GqH9QhD04He2LtRKcgiV8WAQ1BEj+DuBLxfJmAOPytZJ7J&#10;2yfyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD21GVDwwEAAN8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkkh1D4AAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
+              <v:line w14:anchorId="41CFD7F6" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252108800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="309.7pt,80.65pt" to="564.3pt,80.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD21GVDwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LlpAkEy0HtNLkE&#10;bZCmH0BTS4sAXyBZS/77LClbDtoAQYteKHK5M7szXC1vBq3IHnyQ1jR0PispAcNtK82uoT+f7z5d&#10;UxIiMy1T1kBDDxDozerjh2XvaqhsZ1ULniCJCXXvGtrF6OqiCLwDzcLMOjB4KazXLOLR74rWsx7Z&#10;tSqqsvxc9Na3zlsOIWD0drykq8wvBPD4XYgAkaiGYm8xrz6v27QWqyWrd565TvJjG+wfutBMGiw6&#10;Ud2yyMgvL/+g0pJ7G6yIM251YYWQHLIGVDMvf1Pzo2MOshY0J7jJpvD/aPm3/cY8erShd6EO7tEn&#10;FYPwOn2xPzJksw6TWTBEwjG4qBaLiwo95ae74gx0PsR7sJqkTUOVNEkHq9n+IUQshqmnlBRWhvQN&#10;ra4vry5zWrBKtndSqXQZ/G67UZ7sGb7hxZerr+t1ejakeJWGJ2UweFaRd/GgYCzwBILIFvuejxXS&#10;gMFEyzgHE+dHXmUwO8EEtjABy/eBx/wEhTx8fwOeELmyNXECa2msf6t6HE4tizH/5MCoO1mwte0h&#10;v2+2BqcoO3ec+DSmr88Zfv4vVy8AAAD//wMAUEsDBBQABgAIAAAAIQBkkh1D4AAAAAwBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNblJLqDGbIoFeqpfGgvQ2zU6TYHY2Zrdt8vZu&#10;QbDHmf/jn2+y1Wg6cabBtZYVxLMIBHFldcu1gt3n+mkJwnlkjZ1lUjCRg1V+f5dhqu2Ft3QufS1C&#10;CbsUFTTe96mUrmrIoJvZnjhkRzsY9GEcaqkHvIRy08l5FCXSYMvhQoM9FQ1V3+XJKPiY9ptd4TeL&#10;r5/99B6N68Idt6VSjw/j2ysIT6P/h+GqH9QhD04He2LtRKcgiV8WAQ1BEj+DuBLxfJmAOPytZJ7J&#10;2yfyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD21GVDwwEAAN8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkkh1D4AAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD7D36" w:rsidRPr="008271ED">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251588608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DB7FC71" wp14:editId="2E029D59">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4234815</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>682625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3133725" cy="1404620"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
@@ -615,223 +615,241 @@
                         <a:solidFill>
                           <a:srgbClr val="4A7EBB"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0A1BC160" w14:textId="77777777" w:rsidR="00893044" w:rsidRPr="00C176EE" w:rsidRDefault="00893044" w:rsidP="004D7990">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="2"/>
                                 <w:szCs w:val="2"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="06AC864A" w14:textId="23610710" w:rsidR="00FA79E0" w:rsidRPr="00893044" w:rsidRDefault="00893044" w:rsidP="004D7990">
+                          <w:p w14:paraId="06AC864A" w14:textId="4DE05185" w:rsidR="00FA79E0" w:rsidRPr="00893044" w:rsidRDefault="00893044" w:rsidP="004D7990">
                             <w:pPr>
                               <w:ind w:firstLine="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId18" w:history="1">
                               <w:r w:rsidRPr="00893044">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>https://massvaccineconfidenceproject.org/</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00EE5DD0" w:rsidRPr="00893044">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidR="00FA79E0" w:rsidRPr="00893044">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                                                                                  </w:t>
                             </w:r>
                             <w:r w:rsidR="00FA79E0" w:rsidRPr="00893044">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Review Date: July 2025</w:t>
+                              <w:t xml:space="preserve">Review Date: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001F38F2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>February 2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0FEBC277" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-20.25pt;margin-top:750.8pt;width:636pt;height:19.85pt;z-index:252905472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9iIevEgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk92O2yAQhe8r9R0Q942dKGk2VpxVkt2t&#10;Km1/pG0fAAOOUTFDgcROn74D9mbT9m5VXyDwwGHmm8P6tm81OUnnFZiSTic5JdJwEMocSvr928O7&#10;G0p8YEYwDUaW9Cw9vd28fbPubCFn0IAW0hEUMb7obEmbEGyRZZ43smV+AlYaDNbgWhZw6Q6ZcKxD&#10;9VZnszx/n3XghHXApff4924I0k3Sr2vJw5e69jIQXVLMLaTRpbGKY7ZZs+LgmG0UH9Ngr8iiZcrg&#10;pRepOxYYOTr1j1SruAMPdZhwaDOoa8VlqgGrmeZ/VfPUMCtTLQjH2wsm//9k+efTk/3qSOh30GMD&#10;UxHePgL/4YmBfcPMQW6dg66RTODF04gs66wvxqMRtS98FKm6TyCwyewYIAn1tWsjFayToDo24HyB&#10;LvtAOP68yZdL7CQlHGOzxSxfLdIVrHg+bZ0PHyS0JE5K6rCpSZ2dHn2I2bDieUu8zINW4kFpnRbu&#10;UO21IyeGBphvl/e73aj+xzZtSFfS1WK2GAC8QqJVAZ2sVRtLit/grYjt3ojks8CUHuaYsjYjx4hu&#10;gBj6qidKIIZ4NmKtQJwRrIPBuPjQcNKA+0VJh6Ytqf95ZE5Soj8abM5qOp9Hl6fFfIFcKXHXkeo6&#10;wgxHqZIGSobpPqSXEbkZ2GITa5X4vmQypoxmTNjHhxPdfr1Ou16e9+Y3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEA+/IvWOEAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7TRuh&#10;NE4FQQiJnijl7sZbJ2psR7HbBr6ezYked+ZpdqbYjLZjFxxC652EZC6Aoau9bp2RsP96mz0BC1E5&#10;rTrvUMIPBtiU93eFyrW/uk+87KJhFOJCriQ0MfY556Fu0Kow9z068o5+sCrSORiuB3WlcNvxhRAZ&#10;t6p19KFRPVYN1qfd2Uowp5dh++pTU432Pf5uq2z/8Z1J+fgwPq+BRRzjPwxTfaoOJXU6+LPTgXUS&#10;ZkuxIpSMlUgyYBOySBPSDpO2TFLgZcFvZ5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AP2Ih68SAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPvyL1jhAAAADgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" fillcolor="#4a7ebb" strokecolor="#4a7ebb">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0A1BC160" w14:textId="77777777" w:rsidR="00893044" w:rsidRPr="00C176EE" w:rsidRDefault="00893044" w:rsidP="004D7990">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="2"/>
                           <w:szCs w:val="2"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="06AC864A" w14:textId="23610710" w:rsidR="00FA79E0" w:rsidRPr="00893044" w:rsidRDefault="00893044" w:rsidP="004D7990">
+                    <w:p w14:paraId="06AC864A" w14:textId="4DE05185" w:rsidR="00FA79E0" w:rsidRPr="00893044" w:rsidRDefault="00893044" w:rsidP="004D7990">
                       <w:pPr>
                         <w:ind w:firstLine="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId23" w:history="1">
+                      <w:hyperlink r:id="rId19" w:history="1">
                         <w:r w:rsidRPr="00893044">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>https://massvaccineconfidenceproject.org/</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00EE5DD0" w:rsidRPr="00893044">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r w:rsidR="00FA79E0" w:rsidRPr="00893044">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                                                                                                  </w:t>
                       </w:r>
                       <w:r w:rsidR="00FA79E0" w:rsidRPr="00893044">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Review Date: July 2025</w:t>
+                        <w:t xml:space="preserve">Review Date: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001F38F2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>February 2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="page" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006F5BB1">
         <w:rPr>
           <w:noProof/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250841088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A2429FC" wp14:editId="2B5E74BD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5911850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-200660</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1295400" cy="709295"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1301419708" name="Picture 12" descr="A blue and yellow logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1301419708" name="Picture 12" descr="A blue and yellow logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1295400" cy="709295"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -1060,1026 +1078,1597 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="489D385A" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:252780544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="290.35pt,78.9pt" to="290.35pt,735.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpZzaGmQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvRfYPwi6L7YbYEiNOD202C7D&#10;VqztB6gyFQuQRIHSYufvJ8mJU6wFhg270BLFR/I90tvbyRp2AAoaXcebVc0ZOIm9dvuOPz99/rjh&#10;LEThemHQQcePEPjt7sPVdvQtXOOApgdiKYkL7eg7PsTo26oKcgArwgo9uPSokKyI6Ur7qicxpuzW&#10;VNd1/akakXpPKCGE5L2fH/mu5FcKZPyuVIDITMdTb7FYKvYl22q3Fe2ehB+0PLUh/qELK7RLRZdU&#10;9yIK9pP0m1RWS8KAKq4k2gqV0hIKh8SmqX9j8zgID4VLEif4Rabw/9LKb4c790BJhtGHNvgHyiwm&#10;RTZ/U39sKmIdF7FgikzOTpm8m/X6pllvspDVBegpxC+AluVDx412mYdoxeFriHPoOSThLqXLKR4N&#10;5GDjfoBiuk/FmoIuWwF3hthBpHkKKcHF5lS6RGeY0sYswPrPwFN8hkLZmL8BL4hSGV1cwFY7pPeq&#10;x+ncsprjzwrMvLMEL9gfy1CKNGn0RdzTmubden0v8MvPtPsFAAD//wMAUEsDBBQABgAIAAAAIQDo&#10;LUce4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToRAEETvJv7DpE28GHfALEKQYaMmmz2o&#10;MS5+wCzTApHpIczAsn69bTzosateqquKzWJ7MePoO0cK4lUEAql2pqNGwXu1vc5A+KDJ6N4RKjih&#10;h015flbo3LgjveG8D43gEPK5VtCGMORS+rpFq/3KDUjsfbjR6sDn2Egz6iOH217eRNGttLoj/tDq&#10;AR9brD/3k1Ww2z7gU3KamrVJdtXVXD2/fL1mSl1eLPd3IAIu4Q+Gn/pcHUrudHATGS96BUkWpYyy&#10;kaS8gYlf5cDKOo1jkGUh/48ovwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpZzaGmQEA&#10;AJQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoLUce&#10;4AAAAAwBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#4579b8 [3044]">
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0F228" w14:textId="6244915E" w:rsidR="006C2C8E" w:rsidRDefault="00077375" w:rsidP="00EC2426">
+    <w:p w14:paraId="7ED0F228" w14:textId="4AA11EDA" w:rsidR="006C2C8E" w:rsidRDefault="00964AAD" w:rsidP="00EC2426">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="006C2C8E" w:rsidSect="008271ED">
-          <w:headerReference w:type="even" r:id="rId25"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="144" w:right="144" w:bottom="144" w:left="144" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="5664" w:space="763"/>
             <w:col w:w="5524" w:space="0"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="003F18DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="252312576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F259D9F" wp14:editId="38903B86">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-60960</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>1040765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3591560" cy="1478280"/>
+                <wp:effectExtent l="0" t="0" r="8890" b="7620"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1431838043" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3591560" cy="1478280"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43AD0B38" w14:textId="77777777" w:rsidR="001F38F2" w:rsidRPr="00077375" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId27" w:history="1">
+                              <w:r w:rsidRPr="008D039E">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>American Academy of Pediatrics</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="2AFC800C" w14:textId="43AE01C6" w:rsidR="001F38F2" w:rsidRPr="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId28" w:history="1">
+                              <w:r w:rsidRPr="001F38F2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Center for Infectious Disease Research and Policy</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="1B527CBF" w14:textId="1B88E4E5" w:rsidR="003F18DB" w:rsidRPr="00DC5BAF" w:rsidRDefault="003F18DB" w:rsidP="00DC5BAF">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId29" w:history="1">
+                              <w:r w:rsidRPr="00404016">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Children’s Hospital of Philadelphia</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="26D175D5" w14:textId="3F865B20" w:rsidR="00CF4102" w:rsidRPr="007A5003" w:rsidRDefault="00CF4102" w:rsidP="003F18DB">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId30" w:history="1">
+                              <w:r w:rsidRPr="00882CED">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Immunize.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="5300E1FD" w14:textId="77777777" w:rsidR="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId31" w:history="1">
+                              <w:r w:rsidRPr="00986489">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Institute for Vaccine Safety (Johns Hopkins)</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="6A8AA894" w14:textId="58B35789" w:rsidR="00E34D1B" w:rsidRPr="007A5003" w:rsidRDefault="00E34D1B" w:rsidP="003F18DB">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId32" w:history="1">
+                              <w:r w:rsidRPr="007A5003">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">National Academy </w:t>
+                              </w:r>
+                              <w:r w:rsidR="003459B8" w:rsidRPr="007A5003">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>of Medicine</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="14ACDCCB" w14:textId="60C42B70" w:rsidR="00E13581" w:rsidRDefault="00E13581" w:rsidP="003F18DB">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId33" w:history="1">
+                              <w:r w:rsidRPr="00E13581">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Vaccinate Your Family</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6F259D9F" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-4.8pt;margin-top:81.95pt;width:282.8pt;height:116.4pt;z-index:252312576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFGqTTEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkjYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry8lp2nQvQ3TgyCK5BF5eLS+GTrDjgq9BlvyfDLlTFkJtbb7kv/8sXu3&#10;5MwHYWthwKqSPyrPbzZv36x7V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZuM9qFD2h&#10;dyabTadXWQ9YOwSpvKfbu9HJNwm/aZQM35rGq8BMyam2kHZMexX3bLMWxR6Fa7U8lSH+oYpOaEuP&#10;nqHuRBDsgPovqE5LBA9NmEjoMmgaLVXqgbrJp6+6eWiFU6kXIse7M03+/8HKr8cH9x1ZGD7AQANM&#10;TXh3D/KXZxa2rbB7dYsIfatETQ/nkbKsd744pUaqfeEjSNV/gZqGLA4BEtDQYBdZoT4ZodMAHs+k&#10;qyEwSZfvF6t8cUUuSb58fr2cLdNYMlE8pzv04ZOCjsVDyZGmmuDF8d6HWI4onkPiax6MrnfamGTg&#10;vtoaZEdBCtillTp4FWYs60u+WswWCdlCzE/i6HQghRrdlXw5jWvUTKTjo61TSBDajGeqxNgTP5GS&#10;kZwwVAPTdcnnMTfSVUH9SIQhjIKkD0SHFvAPZz2JseT+90Gg4sx8tkT6Kp/Po3qTMV9cz8jAS091&#10;6RFWElTJA2fjcRuS4iMdFm5pOI1OtL1UciqZRJbYPH2IqOJLO0W9fNvNEwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJpUAureAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oS2E0&#10;paXpBEggrht7ALfx2oomqZps7d4ec4Kj7U+/v7/cLnYQZ5pC752G+3UCglzjTe9aDYev99UTiBDR&#10;GRy8Iw0XCrCtrq9KLIyf3Y7O+9gKDnGhQA1djGMhZWg6shjWfiTHt6OfLEYep1aaCWcOt4N8SBIl&#10;LfaOP3Q40ltHzff+ZDUcP+e7NJ/rj3jIdo/qFfus9hetb2+Wl2cQkZb4B8OvPqtDxU61PzkTxKBh&#10;lSsmea82OQgG0lRxuVrDJlcZyKqU/ytUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF&#10;GqTTEwIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCaVALq3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43AD0B38" w14:textId="77777777" w:rsidR="001F38F2" w:rsidRPr="00077375" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId34" w:history="1">
+                        <w:r w:rsidRPr="008D039E">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>American Academy of Pediatrics</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="2AFC800C" w14:textId="43AE01C6" w:rsidR="001F38F2" w:rsidRPr="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId35" w:history="1">
+                        <w:r w:rsidRPr="001F38F2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Center for Infectious Disease Research and Policy</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="1B527CBF" w14:textId="1B88E4E5" w:rsidR="003F18DB" w:rsidRPr="00DC5BAF" w:rsidRDefault="003F18DB" w:rsidP="00DC5BAF">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId36" w:history="1">
+                        <w:r w:rsidRPr="00404016">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Children’s Hospital of Philadelphia</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="26D175D5" w14:textId="3F865B20" w:rsidR="00CF4102" w:rsidRPr="007A5003" w:rsidRDefault="00CF4102" w:rsidP="003F18DB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId37" w:history="1">
+                        <w:r w:rsidRPr="00882CED">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Immunize.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="5300E1FD" w14:textId="77777777" w:rsidR="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId38" w:history="1">
+                        <w:r w:rsidRPr="00986489">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Institute for Vaccine Safety (Johns Hopkins)</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="6A8AA894" w14:textId="58B35789" w:rsidR="00E34D1B" w:rsidRPr="007A5003" w:rsidRDefault="00E34D1B" w:rsidP="003F18DB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId39" w:history="1">
+                        <w:r w:rsidRPr="007A5003">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">National Academy </w:t>
+                        </w:r>
+                        <w:r w:rsidR="003459B8" w:rsidRPr="007A5003">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>of Medicine</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="14ACDCCB" w14:textId="60C42B70" w:rsidR="00E13581" w:rsidRDefault="00E13581" w:rsidP="003F18DB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId40" w:history="1">
+                        <w:r w:rsidRPr="00E13581">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Vaccinate Your Family</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251457536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1937BCDC" wp14:editId="0134D43B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>268605</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>2501900</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="375920" cy="375920"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="402131973" name="Graphic 18" descr="Chat bubble outline"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="402131973" name="Graphic 402131973" descr="Chat bubble outline"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId41">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId42"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="375920" cy="375920"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidRPr="008271ED">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251186176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B32114A" wp14:editId="18321FC3">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251089920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5498A9FA" wp14:editId="1C7A4FB9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>25400</wp:posOffset>
+                  <wp:posOffset>408305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>2576195</wp:posOffset>
+                  <wp:posOffset>2512695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2519045" cy="318770"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="929614911" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2519045" cy="318770"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="47A456F6" w14:textId="5FAA7890" w:rsidR="008271ED" w:rsidRDefault="008271ED">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008271ED">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>VACCINE CONVERSATIONS</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1589331D" w14:textId="77777777" w:rsidR="008271ED" w:rsidRPr="008271ED" w:rsidRDefault="008271ED">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5498A9FA" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:32.15pt;margin-top:197.85pt;width:198.35pt;height:25.1pt;z-index:251089920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw5/xCEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTuJtYIatttqkq&#10;bS/Sth+AMY5RMUOBxE6/vgPOZqPtW1UeEMPMHGbOHNa3Y6/JUTqvwDBazHJKpBHQKLNn9Mf33Zsl&#10;JT5w03ANRjJ6kp7ebl6/Wg+2knPoQDfSEQQxvhoso10ItsoyLzrZcz8DKw06W3A9D2i6fdY4PiB6&#10;r7N5nr/LBnCNdSCk93h7PznpJuG3rRTha9t6GYhmFGsLaXdpr+Oebda82jtuOyXOZfB/qKLnyuCj&#10;F6h7Hjg5OPUXVK+EAw9tmAnoM2hbJWTqAbsp8hfdPHbcytQLkuPthSb//2DFl+Oj/eZIGN/DiANM&#10;TXj7AOKnJwa2HTd7eeccDJ3kDT5cRMqywfrqnBqp9pWPIPXwGRocMj8ESEBj6/rICvZJEB0HcLqQ&#10;LsdABF7Oy2KVL0pKBPreFsubmzSVjFdP2db58FFCT+KBUYdDTej8+OBDrIZXTyHxMQ9aNTuldTLc&#10;vt5qR44cBbBLKzXwIkwbMjC6KudlQjYQ85M2ehVQoFr1jC7zuCbJRDY+mCaFBK70dMZKtDnTExmZ&#10;uAljPRLVMFrG3MhWDc0J+XIw6RH/Dx46cL8pGVCLjPpfB+4kJfqTQc5XxWIRxZuMRXkzR8Nde+pr&#10;DzcCoRgNlEzHbUiCj3QYuMPZtCrR9lzJuWTUWGLz/B+iiK/tFPX8azd/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAiPkvVd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1SvMg&#10;IU4FSCC2Lf2ASewmEfE4it0m/XuGFd3NaI7unFtuFzuIs5l870jBehWBMNQ43VOr4PD98fgMwgck&#10;jYMjo+BiPGyr25sSC+1m2pnzPrSCQ8gXqKALYSyk9E1nLPqVGw3x7egmi4HXqZV6wpnD7SCfoiiV&#10;FnviDx2O5r0zzc/+ZBUcv+aHJJ/rz3DIdnH6hn1Wu4tS93fL6wuIYJbwD8OfPqtDxU61O5H2YlCQ&#10;xhsmFWzyJAPBQJyuuVzNQ5zkIKtSXleofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw&#10;5/xCEgIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCI+S9V3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="47A456F6" w14:textId="5FAA7890" w:rsidR="008271ED" w:rsidRDefault="008271ED">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008271ED">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>VACCINE CONVERSATIONS</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1589331D" w14:textId="77777777" w:rsidR="008271ED" w:rsidRPr="008271ED" w:rsidRDefault="008271ED">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B32495" w:rsidRPr="008271ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251186176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B32114A" wp14:editId="7211D1D5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>2964815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3623945" cy="7033895"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1913901077" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3623945" cy="7033895"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="476768AF" w14:textId="45E76D33" w:rsidR="005D3565" w:rsidRPr="0017796C" w:rsidRDefault="005D3565" w:rsidP="005D3565">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId31" w:history="1">
+                            <w:hyperlink r:id="rId43" w:history="1">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
                                 <w:t>A Guide to Conversations About Immunizations</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Conversation guide for addressing parents’ childhood immunization questions (Northwest Vax)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="06F8A3C6" w14:textId="77777777" w:rsidR="0017796C" w:rsidRPr="0017796C" w:rsidRDefault="0017796C" w:rsidP="0017796C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="66893068" w14:textId="444BFD83" w:rsidR="005D3565" w:rsidRPr="00E372D9" w:rsidRDefault="0017796C" w:rsidP="007B161D">
+                          <w:p w14:paraId="66893068" w14:textId="7D331012" w:rsidR="005D3565" w:rsidRPr="00E372D9" w:rsidRDefault="001F38F2" w:rsidP="007B161D">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId32" w:history="1">
-                              <w:r w:rsidRPr="00E372D9">
+                            <w:hyperlink r:id="rId44" w:history="1">
+                              <w:r>
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
-                                <w:t>Autism and Vaccines</w:t>
+                                <w:t>The Facts About Autism and Vaccines</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00E372D9">
+                            <w:r w:rsidR="0017796C" w:rsidRPr="00E372D9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t xml:space="preserve">Debunks common myths around autism and vaccines (CDC) </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                            </w:r>
+                            <w:r w:rsidR="0017796C" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Debunks common myths around autism and vaccines (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Autism Society/Immunize.Org/VYF</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0017796C" w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">) </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">See also </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId33" w:history="1">
-                              <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                            <w:hyperlink r:id="rId45" w:history="1">
+                              <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                  <w:sz w:val="21"/>
-                                  <w:szCs w:val="21"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>podcast</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                            <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> from Johns Hopkins.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E0B5FFE" w14:textId="77777777" w:rsidR="00E372D9" w:rsidRPr="00E372D9" w:rsidRDefault="00E372D9" w:rsidP="00E372D9">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2635BAD8" w14:textId="10976304" w:rsidR="00FE4770" w:rsidRDefault="005F2A9B" w:rsidP="00FE4770">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId34" w:history="1">
+                            <w:hyperlink r:id="rId46" w:history="1">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
                                 <w:t>Reframing the Conversation about Child and Adolescent Vaccinations</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidR="00161813">
+                            <w:r w:rsidR="00161813" w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Five e</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">vidence-based recommendations </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00161813" w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>vaccine communication</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008F7426" w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Frameworks Institute)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008F7426" w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>Five e</w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> (Frameworks Institute) </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="24D41606" w14:textId="77777777" w:rsidR="00FE4770" w:rsidRPr="00825DD5" w:rsidRDefault="00FE4770" w:rsidP="00FE4770">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3570009B" w14:textId="0BBC365A" w:rsidR="00FE4770" w:rsidRPr="00B42BD2" w:rsidRDefault="00FE4770" w:rsidP="00FE4770">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId35" w:history="1">
+                            <w:hyperlink r:id="rId47" w:history="1">
                               <w:r w:rsidRPr="009B7203">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
                                 <w:t>“Let’s Get Real” Cam</w:t>
                               </w:r>
                               <w:r w:rsidR="00596ACF" w:rsidRPr="009B7203">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
                                 <w:t>paign</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00F47BC9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidR="000373DB" w:rsidRPr="000373DB">
+                            <w:r w:rsidR="000373DB" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Campaign shares facts and real stories to help parents make informed</w:t>
                             </w:r>
-                            <w:r w:rsidR="00825DD5">
+                            <w:r w:rsidR="00825DD5" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> vaccine</w:t>
                             </w:r>
-                            <w:r w:rsidR="000373DB" w:rsidRPr="000373DB">
+                            <w:r w:rsidR="000373DB" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> decisions</w:t>
                             </w:r>
-                            <w:r w:rsidR="00825DD5">
+                            <w:r w:rsidR="00825DD5" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (Immunize.org)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="40F7F5FA" w14:textId="77777777" w:rsidR="005F2A9B" w:rsidRPr="00B42BD2" w:rsidRDefault="005F2A9B" w:rsidP="005F2A9B">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="071ADE7E" w14:textId="1A198F6A" w:rsidR="00FA79E0" w:rsidRPr="00B42BD2" w:rsidRDefault="00FA79E0" w:rsidP="00FA79E0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId36" w:history="1">
+                            <w:hyperlink r:id="rId48" w:history="1">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Practical Immunization Microlearning Resources</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Stay current on vaccine guidelines and learn tips to boost vaccine confidence (ACP)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6771E522" w14:textId="77777777" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="58A78A9E" w14:textId="78F51AC3" w:rsidR="00EE5DD0" w:rsidRPr="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Stay current on vaccine guidelines and learn tips to boost vaccine confidence (ACP)</w:t>
-[...10 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...15 lines deleted...]
-                              <w:r w:rsidRPr="00B42BD2">
+                            <w:hyperlink r:id="rId49" w:history="1">
+                              <w:r w:rsidRPr="001F38F2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
-                                <w:t>Talking with Parents About Vaccines</w:t>
+                                <w:t>Talking with Vaccine Hesitant Parents</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidR="00EE5DD0" w:rsidRPr="001F38F2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>Conversa</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00C34B44">
+                              <w:t>Method to reassure vaccine hesitant parents</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE5DD0" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>tion</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="00B42BD2">
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> t</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00C34B44">
+                              <w:t>AAP</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE5DD0" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>actics</w:t>
-[...44 lines deleted...]
-                              <w:t xml:space="preserve"> parents (CDC)</w:t>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="632B65ED" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="00021859" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="630F75E9" w14:textId="4E7DD630" w:rsidR="001729D6" w:rsidRPr="00A565CA" w:rsidRDefault="001729D6" w:rsidP="00EE5DD0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId38" w:history="1">
+                            <w:hyperlink r:id="rId50" w:history="1">
                               <w:r w:rsidRPr="00A565CA">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Addressing Vaccination Anxiety</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="51BA4A3A" w14:textId="0A15A141" w:rsidR="001729D6" w:rsidRPr="00B42BD2" w:rsidRDefault="001729D6" w:rsidP="001729D6">
+                          <w:p w14:paraId="51BA4A3A" w14:textId="0A15A141" w:rsidR="001729D6" w:rsidRPr="00B32495" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>One-pagers on addressing vaccine anxiety across the lifespan (</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F35ED7">
+                            <w:r w:rsidR="00F35ED7" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>I</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>mmunize.org)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7895D767" w14:textId="77777777" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="5EDA5258" w14:textId="4C8ED1D1" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId39" w:history="1">
+                            <w:hyperlink r:id="rId51" w:history="1">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>Communicating More Effectively About Vaccines</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="2C254C4E" w14:textId="40A03EAA" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="003D2FA7">
+                          <w:p w14:paraId="2C254C4E" w14:textId="40A03EAA" w:rsidR="003D2FA7" w:rsidRPr="00B32495" w:rsidRDefault="00EE5DD0" w:rsidP="003D2FA7">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Messaging approaches to help you communicate more effectively about vaccines</w:t>
                             </w:r>
-                            <w:r w:rsidR="003D2FA7" w:rsidRPr="00B42BD2">
+                            <w:r w:rsidR="003D2FA7" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> (PHCC)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7D0107F9" w14:textId="77777777" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="003D2FA7">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="07C2AC1C" w14:textId="15BDA1BC" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="003D2FA7">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId40" w:history="1">
+                            <w:hyperlink r:id="rId52" w:history="1">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:lang w:val="en-US"/>
                                 </w:rPr>
                                 <w:t>How to Debunk Misinformation and Bolster Vaccine Confidence</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="24969813" w14:textId="4054E3A0" w:rsidR="00FC3B7C" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="00FC3B7C">
+                          <w:p w14:paraId="24969813" w14:textId="4054E3A0" w:rsidR="00FC3B7C" w:rsidRPr="00B32495" w:rsidRDefault="003D2FA7" w:rsidP="00FC3B7C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2-hour course for CHWs to boost vaccine confidence and counter misinformation (VYF)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7578EC45" w14:textId="77777777" w:rsidR="00FC3B7C" w:rsidRPr="00B42BD2" w:rsidRDefault="00FC3B7C" w:rsidP="00FC3B7C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="336E431A" w14:textId="48693BA9" w:rsidR="00486014" w:rsidRPr="00B42BD2" w:rsidRDefault="00FC3B7C" w:rsidP="00486014">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId41">
+                            <w:hyperlink r:id="rId53">
                               <w:r w:rsidRPr="00B42BD2">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="0000FF"/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                   <w:u w:val="single"/>
                                 </w:rPr>
                                 <w:t>Talking about Vaccines</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B42BD2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>H</w:t>
                             </w:r>
-                            <w:r w:rsidR="00140AA7">
+                            <w:r w:rsidR="00140AA7" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>aving</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B42BD2">
+                            <w:r w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                                <w:sz w:val="21"/>
-                                <w:szCs w:val="21"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> conversations, including keystone statements and effective messaging (Immunity Community)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="263C60A2" w14:textId="77777777" w:rsidR="00486014" w:rsidRPr="00B42BD2" w:rsidRDefault="00486014" w:rsidP="00486014">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
-                              <w:rPr>
-[...53 lines deleted...]
-                              <w:pStyle w:val="ListParagraph"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="6819931F" w14:textId="1E7E7AB2" w:rsidR="00D133A9" w:rsidRDefault="00D133A9" w:rsidP="00486014">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:hyperlink r:id="rId43" w:history="1">
+                            <w:hyperlink r:id="rId54" w:history="1">
                               <w:r w:rsidRPr="00786958">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="21"/>
                                   <w:szCs w:val="21"/>
                                 </w:rPr>
                                 <w:t>Vaccine Fears, Overturned by Facts</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidR="00A26EF3">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:br/>
-                              <w:t>F</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="00A26EF3" w:rsidRPr="00A26EF3">
+                            </w:r>
+                            <w:r w:rsidR="00A26EF3" w:rsidRPr="00B32495">
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                                <w:sz w:val="21"/>
-[...10 lines deleted...]
-                              <w:t xml:space="preserve"> (Immunize Kansas)</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Factual rebuttal with personal stories to address common vaccine myths (Immunize Kansas)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6BD39556" w14:textId="77777777" w:rsidR="00077375" w:rsidRPr="0017796C" w:rsidRDefault="00077375" w:rsidP="0017796C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="5DF6797B" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="001729D6" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:sz w:val="21"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="3A96D2C6" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="00B42BD2" w:rsidRDefault="001729D6" w:rsidP="00AB7268">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:ind w:left="360"/>
@@ -2096,1603 +2685,1248 @@
                                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0B32114A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:2pt;margin-top:202.85pt;width:285.35pt;height:553.85pt;z-index:251186176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuxRDIEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3Zuu4kVstpmm6rS&#10;9iJt+wEY4xgVMxRI7PTrO2BvNm3fqvKAZpjhMHPmsLnrW01O0nkFhtHpJKdEGgGVMgdGv33dv1lR&#10;4gM3FddgJKNn6end9vWrTWcLOYMGdCUdQRDji84y2oRgiyzzopEt9xOw0mCwBtfygK47ZJXjHaK3&#10;Opvl+U3WgausAyG9x9OHIUi3Cb+upQif69rLQDSjWFtIu0t7Gfdsu+HFwXHbKDGWwf+hipYrg49e&#10;oB544OTo1F9QrRIOPNRhIqDNoK6VkKkH7Gaa/9HNU8OtTL0gOd5eaPL/D1Z8Oj3ZL46E/i30OMDU&#10;hLePIL57YmDXcHOQ985B10he4cPTSFnWWV+MVyPVvvARpOw+QoVD5scACaivXRtZwT4JouMAzhfS&#10;ZR+IwMP5zWy+XiwpERi7zefz1XqZ3uDF83XrfHgvoSXRYNThVBM8Pz36EMvhxXNKfM2DVtVeaZ0c&#10;dyh32pETRwXs0xrRf0vThnSMrpezZUI2EO8ncbQqoEK1ahld5XENmol0vDNVSglc6cHGSrQZ+YmU&#10;DOSEvuyJqhhdxLuRrhKqMxLmYBAkfiA0GnA/KelQjIz6H0fuJCX6g0HS19PFIqo3OYvl7Qwddx0p&#10;ryPcCIRiNFAymLuQFB/pMHCPw6lVou2lkrFkFFlic/wQUcXXfsp6+bbbXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMZD3z/eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgxdqlC&#10;aZGlURON19b+gAGmQGRnCbst9N87PelpZvJe3nwv3862V2cafefYwHIRgSKuXN1xY+Dw/fG4BuUD&#10;co29YzJwIQ/b4vYmx6x2E+/ovA+NkhD2GRpoQxgyrX3VkkW/cAOxaEc3Wgxyjo2uR5wk3Pb6KYpW&#10;2mLH8qHFgd5bqn72J2vg+DU9JJup/AyHdBev3rBLS3cx5v5ufn0BFWgOf2a44gs6FMJUuhPXXvUG&#10;YmkSriNJQYmepLEspRiT5XMMusj1/wrFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBu&#10;xRDIEwIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDGQ98/3gAAAAoBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="0B32114A" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:233.45pt;width:285.35pt;height:553.85pt;z-index:251186176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLrLz/EwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aum1ghq222qSpt&#10;L9K2H4AxjlExQ4HE3n59B+zNpu1bVR7QDDMcZs4ctrd9q8lZOq/AMDqd5JRII6BS5sjot6+HN2tK&#10;fOCm4hqMZPRJenq7e/1q29lCzqABXUlHEMT4orOMNiHYIsu8aGTL/QSsNBiswbU8oOuOWeV4h+it&#10;zmZ5vso6cJV1IKT3eHo/BOku4de1FOFzXXsZiGYUawtpd2kv457ttrw4Om4bJcYy+D9U0XJl8NEL&#10;1D0PnJyc+guqVcKBhzpMBLQZ1LUSMvWA3UzzP7p5bLiVqRckx9sLTf7/wYpP50f7xZHQv4UeB5ia&#10;8PYBxHdPDOwbbo7yzjnoGskrfHgaKcs664vxaqTaFz6ClN1HqHDI/BQgAfW1ayMr2CdBdBzA04V0&#10;2Qci8HC+ms03iyUlAmM3+Xy+3izTG7x4vm6dD+8ltCQajDqcaoLn5wcfYjm8eE6Jr3nQqjoorZPj&#10;juVeO3LmqIBDWiP6b2nakI7RzXK2TMgG4v0kjlYFVKhWLaPrPK5BM5GOd6ZKKYErPdhYiTYjP5GS&#10;gZzQlz1RFaOreDfSVUL1hIQ5GASJHwiNBtxPSjoUI6P+x4k7SYn+YJD0zXSxiOpNzmJ5M0PHXUfK&#10;6wg3AqEYDZQM5j4kxUc6DNzhcGqVaHupZCwZRZbYHD9EVPG1n7Jevu3uFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHowr2jdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbgg6oAS&#10;m4Y4FSCBuLb0AzbJNokar6PYbdK/x5zgOJrRzJtiu9hBXGjyvWMDj+sEBHHtmp5bA4fvj4dnED4g&#10;Nzg4JgNX8rAtb28KzBs3844u+9CKWMI+RwNdCGMupa87sujXbiSO3tFNFkOUUyubCedYbgf5lCRK&#10;Wuw5LnQ40ntH9Wl/tgaOX/N9tpmrz3DQu1S9Ya8rdzXmbrW8voAItIS/MPziR3QoI1Plztx4MRiI&#10;R4KBVKkNiGhnOtEgqpjLdKpAloX8/6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIus&#10;vP8TAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHowr2jdAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="476768AF" w14:textId="45E76D33" w:rsidR="005D3565" w:rsidRPr="0017796C" w:rsidRDefault="005D3565" w:rsidP="005D3565">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId44" w:history="1">
+                      <w:hyperlink r:id="rId55" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>A Guide to Conversations About Immunizations</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Conversation guide for addressing parents’ childhood immunization questions (Northwest Vax)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="06F8A3C6" w14:textId="77777777" w:rsidR="0017796C" w:rsidRPr="0017796C" w:rsidRDefault="0017796C" w:rsidP="0017796C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="66893068" w14:textId="444BFD83" w:rsidR="005D3565" w:rsidRPr="00E372D9" w:rsidRDefault="0017796C" w:rsidP="007B161D">
+                    <w:p w14:paraId="66893068" w14:textId="7D331012" w:rsidR="005D3565" w:rsidRPr="00E372D9" w:rsidRDefault="001F38F2" w:rsidP="007B161D">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId45" w:history="1">
-                        <w:r w:rsidRPr="00E372D9">
+                      <w:hyperlink r:id="rId56" w:history="1">
+                        <w:r>
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
-                          <w:t>Autism and Vaccines</w:t>
+                          <w:t>The Facts About Autism and Vaccines</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00E372D9">
+                      <w:r w:rsidR="0017796C" w:rsidRPr="00E372D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
-                        <w:t xml:space="preserve">Debunks common myths around autism and vaccines (CDC) </w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                      </w:r>
+                      <w:r w:rsidR="0017796C" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Debunks common myths around autism and vaccines (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Autism Society/Immunize.Org/VYF</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0017796C" w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">) </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">See also </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId46" w:history="1">
-                        <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                      <w:hyperlink r:id="rId57" w:history="1">
+                        <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                            <w:sz w:val="21"/>
-                            <w:szCs w:val="21"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>podcast</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidR="008E0A9B" w:rsidRPr="008E0A9B">
+                      <w:r w:rsidR="008E0A9B" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> from Johns Hopkins.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E0B5FFE" w14:textId="77777777" w:rsidR="00E372D9" w:rsidRPr="00E372D9" w:rsidRDefault="00E372D9" w:rsidP="00E372D9">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="2635BAD8" w14:textId="10976304" w:rsidR="00FE4770" w:rsidRDefault="005F2A9B" w:rsidP="00FE4770">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId47" w:history="1">
+                      <w:hyperlink r:id="rId58" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>Reframing the Conversation about Child and Adolescent Vaccinations</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidR="00161813">
+                      <w:r w:rsidR="00161813" w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Five e</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">vidence-based recommendations </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00161813" w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>vaccine communication</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008F7426" w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Frameworks Institute)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008F7426" w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>Five e</w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> (Frameworks Institute) </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="24D41606" w14:textId="77777777" w:rsidR="00FE4770" w:rsidRPr="00825DD5" w:rsidRDefault="00FE4770" w:rsidP="00FE4770">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3570009B" w14:textId="0BBC365A" w:rsidR="00FE4770" w:rsidRPr="00B42BD2" w:rsidRDefault="00FE4770" w:rsidP="00FE4770">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId48" w:history="1">
+                      <w:hyperlink r:id="rId59" w:history="1">
                         <w:r w:rsidRPr="009B7203">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>“Let’s Get Real” Cam</w:t>
                         </w:r>
                         <w:r w:rsidR="00596ACF" w:rsidRPr="009B7203">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>paign</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00F47BC9">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidR="000373DB" w:rsidRPr="000373DB">
+                      <w:r w:rsidR="000373DB" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Campaign shares facts and real stories to help parents make informed</w:t>
                       </w:r>
-                      <w:r w:rsidR="00825DD5">
+                      <w:r w:rsidR="00825DD5" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> vaccine</w:t>
                       </w:r>
-                      <w:r w:rsidR="000373DB" w:rsidRPr="000373DB">
+                      <w:r w:rsidR="000373DB" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> decisions</w:t>
                       </w:r>
-                      <w:r w:rsidR="00825DD5">
+                      <w:r w:rsidR="00825DD5" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (Immunize.org)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="40F7F5FA" w14:textId="77777777" w:rsidR="005F2A9B" w:rsidRPr="00B42BD2" w:rsidRDefault="005F2A9B" w:rsidP="005F2A9B">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="071ADE7E" w14:textId="1A198F6A" w:rsidR="00FA79E0" w:rsidRPr="00B42BD2" w:rsidRDefault="00FA79E0" w:rsidP="00FA79E0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId49" w:history="1">
+                      <w:hyperlink r:id="rId60" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>Practical Immunization Microlearning Resources</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Stay current on vaccine guidelines and learn tips to boost vaccine confidence (ACP)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6771E522" w14:textId="77777777" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="58A78A9E" w14:textId="78F51AC3" w:rsidR="00EE5DD0" w:rsidRPr="001F38F2" w:rsidRDefault="001F38F2" w:rsidP="001F38F2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Stay current on vaccine guidelines and learn tips to boost vaccine confidence (ACP)</w:t>
-[...10 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...15 lines deleted...]
-                        <w:r w:rsidRPr="00B42BD2">
+                      <w:hyperlink r:id="rId61" w:history="1">
+                        <w:r w:rsidRPr="001F38F2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
-                          <w:t>Talking with Parents About Vaccines</w:t>
+                          <w:t>Talking with Vaccine Hesitant Parents</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidR="00EE5DD0" w:rsidRPr="001F38F2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>Conversa</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00C34B44">
+                        <w:t>Method to reassure vaccine hesitant parents</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE5DD0" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>tion</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="00B42BD2">
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> t</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00C34B44">
+                        <w:t>AAP</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE5DD0" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>actics</w:t>
-[...44 lines deleted...]
-                        <w:t xml:space="preserve"> parents (CDC)</w:t>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="632B65ED" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="00021859" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="630F75E9" w14:textId="4E7DD630" w:rsidR="001729D6" w:rsidRPr="00A565CA" w:rsidRDefault="001729D6" w:rsidP="00EE5DD0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId51" w:history="1">
+                      <w:hyperlink r:id="rId62" w:history="1">
                         <w:r w:rsidRPr="00A565CA">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>Addressing Vaccination Anxiety</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="51BA4A3A" w14:textId="0A15A141" w:rsidR="001729D6" w:rsidRPr="00B42BD2" w:rsidRDefault="001729D6" w:rsidP="001729D6">
+                    <w:p w14:paraId="51BA4A3A" w14:textId="0A15A141" w:rsidR="001729D6" w:rsidRPr="00B32495" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>One-pagers on addressing vaccine anxiety across the lifespan (</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F35ED7">
+                      <w:r w:rsidR="00F35ED7" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>I</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>mmunize.org)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7895D767" w14:textId="77777777" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5EDA5258" w14:textId="4C8ED1D1" w:rsidR="00EE5DD0" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="00EE5DD0">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId52" w:history="1">
+                      <w:hyperlink r:id="rId63" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>Communicating More Effectively About Vaccines</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="2C254C4E" w14:textId="40A03EAA" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="00EE5DD0" w:rsidP="003D2FA7">
+                    <w:p w14:paraId="2C254C4E" w14:textId="40A03EAA" w:rsidR="003D2FA7" w:rsidRPr="00B32495" w:rsidRDefault="00EE5DD0" w:rsidP="003D2FA7">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Messaging approaches to help you communicate more effectively about vaccines</w:t>
                       </w:r>
-                      <w:r w:rsidR="003D2FA7" w:rsidRPr="00B42BD2">
+                      <w:r w:rsidR="003D2FA7" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (PHCC)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7D0107F9" w14:textId="77777777" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="003D2FA7">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="07C2AC1C" w14:textId="15BDA1BC" w:rsidR="003D2FA7" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="003D2FA7">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId53" w:history="1">
+                      <w:hyperlink r:id="rId64" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>How to Debunk Misinformation and Bolster Vaccine Confidence</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="24969813" w14:textId="4054E3A0" w:rsidR="00FC3B7C" w:rsidRPr="00B42BD2" w:rsidRDefault="003D2FA7" w:rsidP="00FC3B7C">
+                    <w:p w14:paraId="24969813" w14:textId="4054E3A0" w:rsidR="00FC3B7C" w:rsidRPr="00B32495" w:rsidRDefault="003D2FA7" w:rsidP="00FC3B7C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>2-hour course for CHWs to boost vaccine confidence and counter misinformation (VYF)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7578EC45" w14:textId="77777777" w:rsidR="00FC3B7C" w:rsidRPr="00B42BD2" w:rsidRDefault="00FC3B7C" w:rsidP="00FC3B7C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="336E431A" w14:textId="48693BA9" w:rsidR="00486014" w:rsidRPr="00B42BD2" w:rsidRDefault="00FC3B7C" w:rsidP="00486014">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId54">
+                      <w:hyperlink r:id="rId65">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="0000FF"/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:u w:val="single"/>
                           </w:rPr>
                           <w:t>Talking about Vaccines</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>H</w:t>
                       </w:r>
-                      <w:r w:rsidR="00140AA7">
+                      <w:r w:rsidR="00140AA7" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>aving</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B42BD2">
+                      <w:r w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
-                          <w:sz w:val="21"/>
-                          <w:szCs w:val="21"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> conversations, including keystone statements and effective messaging (Immunity Community)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="263C60A2" w14:textId="77777777" w:rsidR="00486014" w:rsidRPr="00B42BD2" w:rsidRDefault="00486014" w:rsidP="00486014">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
-                        <w:rPr>
-[...53 lines deleted...]
-                        <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6819931F" w14:textId="1E7E7AB2" w:rsidR="00D133A9" w:rsidRDefault="00D133A9" w:rsidP="00486014">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId56" w:history="1">
+                      <w:hyperlink r:id="rId66" w:history="1">
                         <w:r w:rsidRPr="00786958">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>Vaccine Fears, Overturned by Facts</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00A26EF3">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
-                        <w:t>F</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00A26EF3" w:rsidRPr="00A26EF3">
+                      </w:r>
+                      <w:r w:rsidR="00A26EF3" w:rsidRPr="00B32495">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-                          <w:sz w:val="21"/>
-[...10 lines deleted...]
-                        <w:t xml:space="preserve"> (Immunize Kansas)</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Factual rebuttal with personal stories to address common vaccine myths (Immunize Kansas)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6BD39556" w14:textId="77777777" w:rsidR="00077375" w:rsidRPr="0017796C" w:rsidRDefault="00077375" w:rsidP="0017796C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5DF6797B" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="001729D6" w:rsidRDefault="001729D6" w:rsidP="001729D6">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="3A96D2C6" w14:textId="77777777" w:rsidR="001729D6" w:rsidRPr="00B42BD2" w:rsidRDefault="001729D6" w:rsidP="00AB7268">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4989F9D7" w14:textId="6527E54D" w:rsidR="008271ED" w:rsidRPr="00FC3B7C" w:rsidRDefault="008271ED">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006F1D1F">
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117A740C" wp14:editId="2D207087">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251809792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36FEFA93" wp14:editId="5F7B5A43">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>59690</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>2563495</wp:posOffset>
+                  <wp:posOffset>1038225</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3233420" cy="0"/>
-[...135 lines deleted...]
-                <wp:extent cx="2519045" cy="318770"/>
+                <wp:extent cx="3890645" cy="1899920"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="929614911" name="Text Box 2"/>
+                <wp:docPr id="272582388" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2519045" cy="318770"/>
+                          <a:ext cx="3890645" cy="1899920"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="47A456F6" w14:textId="5FAA7890" w:rsidR="008271ED" w:rsidRDefault="008271ED">
+                          <w:p w14:paraId="691DD250" w14:textId="2C283B12" w:rsidR="00BC1339" w:rsidRPr="00B42BD2" w:rsidRDefault="00491840" w:rsidP="00BC1339">
                             <w:pPr>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="28"/>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008271ED">
-[...5 lines deleted...]
-                              <w:t>VACCINE CONVERSATIONS</w:t>
+                            <w:hyperlink r:id="rId67" w:history="1">
+                              <w:r w:rsidRPr="00B42BD2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Communicating with Vaccine Hesitant Parents</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00540247" w:rsidRPr="00B42BD2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00CF56EF" w:rsidRPr="00B42BD2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Evidence-based strategies for providers to address parental vaccine hesitancy</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C55C0C" w:rsidRPr="00B42BD2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Limaye, et. al., 2021)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1589331D" w14:textId="77777777" w:rsidR="008271ED" w:rsidRPr="008271ED" w:rsidRDefault="008271ED">
+                          <w:p w14:paraId="4E2FE243" w14:textId="77777777" w:rsidR="00B42BD2" w:rsidRPr="00B42BD2" w:rsidRDefault="00B42BD2" w:rsidP="00B42BD2">
                             <w:pPr>
-                              <w:rPr>
-[...2 lines deleted...]
-                                <w:szCs w:val="28"/>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0037C038" w14:textId="73D74E85" w:rsidR="00BC1339" w:rsidRPr="006C2594" w:rsidRDefault="006C2594" w:rsidP="00BC1339">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId68" w:history="1">
+                              <w:r w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>When the Personal is Political – and Infectious</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId69">
+                              <w:r w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>P</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:color w:val="000000"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>rovides context into vaccination decisions among common vaccine-hesitant populations</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B42BD2" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Reich, 2018)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F73D3DC" w14:textId="77777777" w:rsidR="00343A3F" w:rsidRPr="00DD727B" w:rsidRDefault="00343A3F" w:rsidP="00343A3F">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4A28B12C" w14:textId="7BE21ABA" w:rsidR="00343A3F" w:rsidRPr="00956E74" w:rsidRDefault="00343A3F" w:rsidP="00956E74">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId70" w:history="1">
+                              <w:r w:rsidRPr="00F22847">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>A systematic review of communication interventions for countering vaccine misinformation</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00AF4468">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00956E74">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>R</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AF4468" w:rsidRPr="00AF4468">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>eview of communication strategies to counter vaccine misinformation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F22847">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Whitehead et. al., 2023)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0402FEEB" w14:textId="4A3F73A5" w:rsidR="00BA3FFA" w:rsidRPr="00B42BD2" w:rsidRDefault="00BA3FFA" w:rsidP="00CF56EF">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="720"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5498A9FA" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:33.35pt;margin-top:173.85pt;width:198.35pt;height:25.1pt;z-index:251089920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw5/xCEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTuJtYIatttqkq&#10;bS/Sth+AMY5RMUOBxE6/vgPOZqPtW1UeEMPMHGbOHNa3Y6/JUTqvwDBazHJKpBHQKLNn9Mf33Zsl&#10;JT5w03ANRjJ6kp7ebl6/Wg+2knPoQDfSEQQxvhoso10ItsoyLzrZcz8DKw06W3A9D2i6fdY4PiB6&#10;r7N5nr/LBnCNdSCk93h7PznpJuG3rRTha9t6GYhmFGsLaXdpr+Oebda82jtuOyXOZfB/qKLnyuCj&#10;F6h7Hjg5OPUXVK+EAw9tmAnoM2hbJWTqAbsp8hfdPHbcytQLkuPthSb//2DFl+Oj/eZIGN/DiANM&#10;TXj7AOKnJwa2HTd7eeccDJ3kDT5cRMqywfrqnBqp9pWPIPXwGRocMj8ESEBj6/rICvZJEB0HcLqQ&#10;LsdABF7Oy2KVL0pKBPreFsubmzSVjFdP2db58FFCT+KBUYdDTej8+OBDrIZXTyHxMQ9aNTuldTLc&#10;vt5qR44cBbBLKzXwIkwbMjC6KudlQjYQ85M2ehVQoFr1jC7zuCbJRDY+mCaFBK70dMZKtDnTExmZ&#10;uAljPRLVMFrG3MhWDc0J+XIw6RH/Dx46cL8pGVCLjPpfB+4kJfqTQc5XxWIRxZuMRXkzR8Nde+pr&#10;DzcCoRgNlEzHbUiCj3QYuMPZtCrR9lzJuWTUWGLz/B+iiK/tFPX8azd/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAro7zEt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU7DMBBG90jcwRokNog60GCT&#10;EKcCJFC3LT2Ak0yTiHgcxW6T3p5hBbv5efrmTbFZ3CDOOIXek4GHVQICqfZNT62Bw9fH/TOIEC01&#10;dvCEBi4YYFNeXxU2b/xMOzzvYys4hEJuDXQxjrmUoe7Q2bDyIxLvjn5yNnI7tbKZ7MzhbpCPSaKk&#10;sz3xhc6O+N5h/b0/OQPH7Xz3lM3VZzzoXarebK8rfzHm9mZ5fQERcYl/MPzqszqU7FT5EzVBDAaU&#10;0kwaWKeaCwZStU5BVDzJdAayLOT/F8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDn&#10;/EISAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK6O8xLeAAAACgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
-[...345 lines deleted...]
-              <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:255.15pt;margin-top:80pt;width:306.35pt;height:149.6pt;z-index:251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDSRjf/gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykSZZYIVXXrtOk&#10;7kNq9wMIxjEacBmQ2Nmv3wW7abS9VfMDAq7vufece9hc90aTo/RBgWV0OikpkVZAreye0R9P9+9W&#10;lITIbc01WMnoSQZ6vX37ZtO5Ss6gBV1LTxDEhqpzjLYxuqoogmil4WECTloMNuANj3j0+6L2vEN0&#10;o4tZWS6LDnztPAgZAt7eDUG6zfhNI0X81jRBRqIZxd5iXn1ed2ktthte7T13rRJjG/wVXRiuLBY9&#10;Q93xyMnBq3+gjBIeAjRxIsAU0DRKyMwB2UzLv9g8ttzJzAXFCe4sU/h/sOLr8dF99yT2H6DHAWYS&#10;wT2A+BmIhduW27288R66VvIaC0+TZEXnQjWmJqlDFRLIrvsCNQ6ZHyJkoL7xJqmCPAmi4wBOZ9Fl&#10;H4nAy6vVulzOF5QIjE3XZTm7WuUavHpOdz7ETxIMSRtGPU41w/PjQ4ipHV49/5KqWbhXWufJaks6&#10;RteL2SInXESMimg8rQyjqzJ9gxUSy4+2zsmRKz3ssYC2I+3EdOAc+11PVM3oMuUmFXZQn1AHD4PP&#10;8F3gpgX/m5IOPcZo+HXgXlKiP1vUcj2dz5Mp82G+eD/Dg7+M7C4j3AqEYjRSMmxvYzbyQPkGNW9U&#10;VuOlk7Fl9E4WafR5MuflOf/18hq3fwAAAP//AwBQSwMEFAAGAAgAAAAhANOBxB/dAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNyYs2orrDSdEIgriPFH4pY1XlvROFWTreXb&#10;Y05ws/2enn+v3M6+VycaYxfYwHKhQRHXwXXcGHh7fby6ARWTZWf7wGTgmyJsq/Oz0hYuTPxCp11q&#10;lIRwLKyBNqWhQIx1S97GRRiIRTuE0dsk69igG+0k4b7HTOscve1YPrR2oPuW6q/d0Rt4fzp8fqz0&#10;c/Pg18MUZo3sN2jM5cV8dwsq0Zz+zPCLL+hQCdM+HNlF1RuQIkmuuZZB5HyZXYPaG1itNxlgVeL/&#10;AtUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENJGN/+AQAA1QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANOBxB/dAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="36FEFA93" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:255.15pt;margin-top:81.75pt;width:306.35pt;height:149.6pt;z-index:251809792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/cpJL/gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSZDe2Qlbb3W5V&#10;aXuRtv0AgnGMCgwFEjv9+g7Ym43at6p+QMB4zsw5c9jcDEaTo/RBgWV0PispkVZAo+ye0e/fHt6s&#10;KQmR24ZrsJLRkwz0Zvv61aZ3tVxAB7qRniCIDXXvGO1idHVRBNFJw8MMnLQYbMEbHvHo90XjeY/o&#10;RheLsrwqevCN8yBkCHh7PwbpNuO3rRTxS9sGGYlmFHuLefV53aW12G54vffcdUpMbfB/6MJwZbHo&#10;GeqeR04OXv0FZZTwEKCNMwGmgLZVQmYOyGZe/sHmqeNOZi4oTnBnmcL/gxWfj0/uqydxeAcDDjCT&#10;CO4RxI9ALNx13O7lrffQd5I3WHieJCt6F+opNUkd6pBAdv0naHDI/BAhAw2tN0kV5EkQHQdwOosu&#10;h0gEXr5dV+XVckWJwNh8XVXVIo+l4PVzuvMhfpBgSNow6nGqGZ4fH0NM7fD6+ZdUzcKD0jpPVlvS&#10;M1qtFquccBExKqLxtDKMrsv0jVZILN/bJidHrvS4xwLaTrQT05FzHHYDUQ2j1yk3qbCD5oQ6eBh9&#10;hu8CNx34X5T06DFGw88D95IS/dGiltV8uUymzIfl6hqJE38Z2V1GuBUIxWikZNzexWzkkfItat6q&#10;rMZLJ1PL6J0s0uTzZM7Lc/7r5TVufwMAAP//AwBQSwMEFAAGAAgAAAAhADVUacvcAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsrF1UJpOCMQVxGBI3LzGaysap2qytfx7&#10;zAlutt/T8/eKzeQ7daIhtoEtzGcGFHEVXMu1hfe3p6sbUDEhO+wCk4VvirApz88KzF0Y+ZVO21Qr&#10;CeGYo4UmpT7XOlYNeYyz0BOLdgiDxyTrUGs34CjhvtMLYzLtsWX50GBPDw1VX9ujt7B7Pnx+LM1L&#10;/ehX/Rgmo9nfamsvL6b7O1CJpvRnhl98QYdSmPbhyC6qzoIUSXLNrlegRM7mizWovYVlJoMuC/2/&#10;QPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv3KSS/4BAADVAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANVRpy9wAAAAIAQAADwAAAAAAAAAA&#10;AAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="691DD250" w14:textId="2C283B12" w:rsidR="00BC1339" w:rsidRPr="00B42BD2" w:rsidRDefault="00491840" w:rsidP="00BC1339">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId63" w:history="1">
+                      <w:hyperlink r:id="rId71" w:history="1">
                         <w:r w:rsidRPr="00B42BD2">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>Communicating with Vaccine Hesitant Parents</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00540247" w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00CF56EF" w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
@@ -3702,161 +3936,161 @@
                         </w:rPr>
                         <w:t>Evidence-based strategies for providers to address parental vaccine hesitancy</w:t>
                       </w:r>
                       <w:r w:rsidR="00C55C0C" w:rsidRPr="00B42BD2">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (Limaye, et. al., 2021)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4E2FE243" w14:textId="77777777" w:rsidR="00B42BD2" w:rsidRPr="00B42BD2" w:rsidRDefault="00B42BD2" w:rsidP="00B42BD2">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="0037C038" w14:textId="726F60A9" w:rsidR="00BC1339" w:rsidRPr="006C2594" w:rsidRDefault="006C2594" w:rsidP="00BC1339">
+                    <w:p w14:paraId="0037C038" w14:textId="73D74E85" w:rsidR="00BC1339" w:rsidRPr="006C2594" w:rsidRDefault="006C2594" w:rsidP="00BC1339">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId64" w:history="1">
+                      <w:hyperlink r:id="rId72" w:history="1">
                         <w:r w:rsidRPr="006C2594">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>When the Personal is Political – and Infectious</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006C2594">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:hyperlink r:id="rId65">
+                      <w:hyperlink r:id="rId73">
                         <w:r w:rsidRPr="006C2594">
                           <w:rPr>
                             <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
                           <w:t>P</w:t>
                         </w:r>
                         <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
                           <w:rPr>
                             <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                           </w:rPr>
-                          <w:t>rovides context into vaccination decisions among common vaccine- hesitant populations</w:t>
+                          <w:t>rovides context into vaccination decisions among common vaccine-hesitant populations</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00BC1339" w:rsidRPr="006C2594">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (</w:t>
                       </w:r>
                       <w:r w:rsidR="00B42BD2" w:rsidRPr="006C2594">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>Reich, 2018)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3F73D3DC" w14:textId="77777777" w:rsidR="00343A3F" w:rsidRPr="00DD727B" w:rsidRDefault="00343A3F" w:rsidP="00343A3F">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="12"/>
                           <w:szCs w:val="12"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4A28B12C" w14:textId="7BE21ABA" w:rsidR="00343A3F" w:rsidRPr="00956E74" w:rsidRDefault="00343A3F" w:rsidP="00956E74">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="3"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:hyperlink r:id="rId66" w:history="1">
+                      <w:hyperlink r:id="rId74" w:history="1">
                         <w:r w:rsidRPr="00F22847">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="21"/>
                             <w:szCs w:val="21"/>
                             <w:lang w:val="en-US"/>
                           </w:rPr>
                           <w:t>A systematic review of communication interventions for countering vaccine misinformation</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidR="00AF4468">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:r w:rsidR="00956E74">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
@@ -3873,468 +4107,50 @@
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>eview of communication strategies to counter vaccine misinformation</w:t>
                       </w:r>
                       <w:r w:rsidR="00F22847">
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:sz w:val="21"/>
                           <w:szCs w:val="21"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (Whitehead et. al., 2023)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0402FEEB" w14:textId="4A3F73A5" w:rsidR="00BA3FFA" w:rsidRPr="00B42BD2" w:rsidRDefault="00BA3FFA" w:rsidP="00CF56EF">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:ind w:left="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...416 lines deleted...]
-                      </w:hyperlink>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00167A69">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251290624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56BF13CE" wp14:editId="1ABC29C1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>189865</wp:posOffset>
                 </wp:positionH>
@@ -4371,148 +4187,2724 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="004BD4AE" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251290624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="14.95pt,14.9pt" to="269.55pt,14.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMhYcZwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtS1dR0xW7y/KC&#10;YAXLB7jOuLHkm8amSf+esdumK0BCi3hx7PGcM3OOJ+ub0Rq2B4zau5bPZzVn4KTvtNu1/PvTw5tr&#10;zmISrhPGO2j5ASK/2bx+tR5CAwvfe9MBMiJxsRlCy/uUQlNVUfZgRZz5AI4ulUcrEh1xV3UoBmK3&#10;plrU9btq8NgF9BJipOj98ZJvCr9SINMXpSIkZlpOvaWyYlm3ea02a9HsUIRey1Mb4h+6sEI7KjpR&#10;3Ysk2A/Uv1FZLdFHr9JMelt5pbSEooHUzOtf1HzrRYCihcyJYbIp/j9a+Xl/5x6RbBhCbGJ4xKxi&#10;VGjzl/pjYzHrMJkFY2KSgsvFcrlarjiT57vqAgwY00fwluVNy412WYdoxP5TTFSMUs8pOWwcG1q+&#10;uL5aXZW06I3uHrQx+TLibntnkO0FveHb96sPt7f52YjiWRqdjKPgRUXZpYOBY4GvoJjuqO/5sUIe&#10;MJhohZTg0vzEaxxlZ5iiFiZg/XfgKT9DoQzfS8ATolT2Lk1gq53HP1VP47lldcw/O3DUnS3Y+u5Q&#10;3rdYQ1NUnDtNfB7T5+cCv/yXm58AAAD//wMAUEsDBBQABgAIAAAAIQB5YvSq3gAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHaytxKw70R00aB6FIXKAXUqSKm4mXJGq8TmMDydt3&#10;UQ/tabU7o9lv0uVgW3HB3jeOFMxnEQik0pmGKgX7j/XDKwgfNBndOkIFI3pYZpO7VCfGXWmHlyJU&#10;gkPIJ1pBHUKXSOnLGq32M9chsXZyvdWB176SptdXDretXETRi7S6If5Q6w7zGsuv4mwVvI+HzT4P&#10;m6fP78O4jYZ17k+7Qqnp/bB6AxFwCH9muOEzOmTMdHRnMl60ChZxzM7b5AasPz/GcxDH34PMUvm/&#10;QPYDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADIWHGcMBAADfAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeWL0qt4AAAAIAQAADwAAAAAAAAAA&#10;AAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B984D3D" w14:textId="69754B87" w:rsidR="006C2C8E" w:rsidRPr="00EC2426" w:rsidRDefault="00A1631E">
+    <w:p w14:paraId="1B984D3D" w14:textId="6114E7CB" w:rsidR="006C2C8E" w:rsidRPr="00EC2426" w:rsidRDefault="007C726C">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250488832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477B125A" wp14:editId="28EB6BFD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3994150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2274570</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3724275" cy="2571750"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="132131213" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3724275" cy="2571750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="24E7D59B" w14:textId="2CE9D775" w:rsidR="00E903F9" w:rsidRPr="00361A11" w:rsidRDefault="00205366" w:rsidP="001F2956">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId75" w:history="1">
+                              <w:r w:rsidRPr="00A04C8C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Immigrant and Refugee Health: </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00AA4515" w:rsidRPr="00A04C8C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Health Education and Communication Tools</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="001B0775">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Health education tools</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (multiple languages)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> discussing</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> f</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">lu, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>m</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">easles, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>p</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>olio</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F36F39">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and other VPDs</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (CDC)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="695890F3" w14:textId="77777777" w:rsidR="00361A11" w:rsidRPr="007A412E" w:rsidRDefault="00361A11" w:rsidP="00361A11">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7EA0354B" w14:textId="1F4684B4" w:rsidR="001F2956" w:rsidRDefault="001F2956" w:rsidP="001E5C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId76" w:history="1">
+                              <w:r w:rsidRPr="00361A11">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Vaccination Community Navigator Training</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00857739">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Community</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> health worker</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007771AC" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> training on misinformation, equity, and prevention strategies</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007771AC" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>(VY</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>F)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04F00779" w14:textId="77777777" w:rsidR="00C25F2A" w:rsidRPr="007A412E" w:rsidRDefault="00C25F2A" w:rsidP="001E5C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="14388D8B" w14:textId="046C09E5" w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId77" w:history="1">
+                              <w:r w:rsidRPr="001E5C55">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Talking to Pregnant Women About Vaccines</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Common Vaccine Q&amp;A</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> during pregnancy (CDC)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E0F0A03" w14:textId="78EC16ED" w:rsidR="00D11C55" w:rsidRPr="002A7A6A" w:rsidRDefault="00D11C55" w:rsidP="001E5C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId78" w:history="1">
+                              <w:r w:rsidRPr="001E5C55">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:sz w:val="21"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Ways</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="001E5C55">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="007A412E">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Schools Can Support Routine Vaccination Catch-Up Toolkit</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="2C4DE68E" w14:textId="1A0F5F1E" w:rsidR="00D11C55" w:rsidRPr="001E5C55" w:rsidRDefault="008C7FA4" w:rsidP="00D11C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>trategies</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for schools</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to increase</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> routine</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> vaccine uptake (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007A412E" w:rsidRPr="001E5C55">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t>Public Health Foundation)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65B49BDC" w14:textId="77777777" w:rsidR="00D11C55" w:rsidRPr="00D11C55" w:rsidRDefault="00D11C55" w:rsidP="00D11C55">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6A20C488" w14:textId="77777777" w:rsidR="00C25F2A" w:rsidRPr="007771AC" w:rsidRDefault="00C25F2A" w:rsidP="00C25F2A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="477B125A" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:314.5pt;margin-top:179.1pt;width:293.25pt;height:202.5pt;z-index:250488832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKdYkhEgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjx4qU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQvQ3TgyCK5BF5eLS+GXvDjgq9BlvxxWzOmbISGm33Ff/xfffm&#10;ijMfhG2EAasq/qg8v9m8frUeXKly6MA0ChmBWF8OruJdCK7MMi871Qs/A6csOVvAXgQycZ81KAZC&#10;702Wz+fvsgGwcQhSeU+3d5OTbxJ+2yoZvratV4GZilNtIe2Y9jru2WYtyj0K12l5KkP8QxW90JYe&#10;PUPdiSDYAfVfUL2WCB7aMJPQZ9C2WqrUA3WzmL/o5qETTqVeiBzvzjT5/wcrvxwf3DdkYXwPIw0w&#10;NeHdPcifnlnYdsLu1S0iDJ0SDT28iJRlg/PlKTVS7UsfQerhMzQ0ZHEIkIDGFvvICvXJCJ0G8Hgm&#10;XY2BSbp8u8qX+argTJIvL1aLVZHGkonyKd2hDx8V9CweKo401QQvjvc+xHJE+RQSX/NgdLPTxiQD&#10;9/XWIDsKUsAurdTBizBj2VDx6yIvErKFmJ/E0etACjW6r/jVPK5JM5GOD7ZJIUFoM52pEmNP/ERK&#10;JnLCWI9MNwQQcyNdNTSPRBjCJEj6QHToAH9zNpAYK+5/HQQqzswnS6RfL5bLqN5kLItVTgZeeupL&#10;j7CSoCoeOJuO25AUH+mwcEvDaXWi7bmSU8kkssTm6UNEFV/aKer5227+AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAd6RKWOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WLsUirQ&#10;IkujJhqvrf0BD/YViOxbwm4L/fduT/Y4mcnMN8V2Nr040+g6ywqWiwgEcW11x42Cw8/n8xqE88ga&#10;e8uk4EIOtuX9XYG5thPv6Lz3jQgl7HJU0Ho/5FK6uiWDbmEH4uAd7WjQBzk2Uo84hXLTyziKUmmw&#10;47DQ4kAfLdW/+5NRcPyenpLNVH35Q7Z7Sd+xyyp7UerxYX57BeFp9v9huOIHdCgDU2VPrJ3oFaTx&#10;JnzxClbJOgZxTcTLJAFRKcjSVQyyLOTtifIPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SnWJIRICAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAd6RKWOAAAAAMAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="24E7D59B" w14:textId="2CE9D775" w:rsidR="00E903F9" w:rsidRPr="00361A11" w:rsidRDefault="00205366" w:rsidP="001F2956">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId79" w:history="1">
+                        <w:r w:rsidRPr="00A04C8C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Immigrant and Refugee Health: </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00AA4515" w:rsidRPr="00A04C8C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Health Education and Communication Tools</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="001B0775">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Health education tools</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (multiple languages)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> discussing</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> f</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">lu, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>m</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">easles, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>p</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>olio</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F36F39">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and other VPDs</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (CDC)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="695890F3" w14:textId="77777777" w:rsidR="00361A11" w:rsidRPr="007A412E" w:rsidRDefault="00361A11" w:rsidP="00361A11">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7EA0354B" w14:textId="1F4684B4" w:rsidR="001F2956" w:rsidRDefault="001F2956" w:rsidP="001E5C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId80" w:history="1">
+                        <w:r w:rsidRPr="00361A11">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Vaccination Community Navigator Training</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00857739">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Community</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> health worker</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007771AC" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> training on misinformation, equity, and prevention strategies</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00361A11" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007771AC" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>(VY</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0051381C" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>F)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04F00779" w14:textId="77777777" w:rsidR="00C25F2A" w:rsidRPr="007A412E" w:rsidRDefault="00C25F2A" w:rsidP="001E5C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="14388D8B" w14:textId="046C09E5" w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId81" w:history="1">
+                        <w:r w:rsidRPr="001E5C55">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Talking to Pregnant Women About Vaccines</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Common Vaccine Q&amp;A</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> during pregnancy (CDC)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E0F0A03" w14:textId="78EC16ED" w:rsidR="00D11C55" w:rsidRPr="002A7A6A" w:rsidRDefault="00D11C55" w:rsidP="001E5C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId82" w:history="1">
+                        <w:r w:rsidRPr="001E5C55">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:sz w:val="21"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Ways</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="001E5C55">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="007A412E">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Schools Can Support Routine Vaccination Catch-Up Toolkit</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="2C4DE68E" w14:textId="1A0F5F1E" w:rsidR="00D11C55" w:rsidRPr="001E5C55" w:rsidRDefault="008C7FA4" w:rsidP="00D11C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>S</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>trategies</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> for schools</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to increase</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> routine</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002A7A6A" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> vaccine uptake (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007A412E" w:rsidRPr="001E5C55">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t>Public Health Foundation)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65B49BDC" w14:textId="77777777" w:rsidR="00D11C55" w:rsidRPr="00D11C55" w:rsidRDefault="00D11C55" w:rsidP="00D11C55">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6A20C488" w14:textId="77777777" w:rsidR="00C25F2A" w:rsidRPr="007771AC" w:rsidRDefault="00C25F2A" w:rsidP="00C25F2A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001E5C55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252937216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A3A6782" wp14:editId="3BFCFFDC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>3958590</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>5832475</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="337820" cy="337820"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="140353615" name="Graphic 22" descr="Folder Search with solid fill"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="140353615" name="Graphic 140353615" descr="Folder Search with solid fill"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId83">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId84"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="337820" cy="337820"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="001E5C55" w:rsidRPr="008271ED">
+        <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252828672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713BD2A1" wp14:editId="1EAC5D30">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250487807" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="641AF26C" wp14:editId="411559F4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4259580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>5837555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3228975" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1944302608" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3228975" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="26BDEE62" w14:textId="3600F104" w:rsidR="00132851" w:rsidRPr="008271ED" w:rsidRDefault="00132851" w:rsidP="00132851">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>HANDOUTS</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00216B35">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MEDIA</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00216B35">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> &amp; MORE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="641AF26C" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:335.4pt;margin-top:459.65pt;width:254.25pt;height:22.5pt;z-index:250487807;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjFBYyEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkjUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3TgyCK5BF5eLS+HTrDjgq9Blvy2WTKmbISam33Jf/xffdm&#10;yZkPwtbCgFUlPynPbzevX617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLzgawE4FM3Gc1ip7Q&#10;O5Pl0+m7rAesHYJU3tPt/ejkm4TfNEqGr03jVWCm5FRbSDumvYp7tlmLYo/CtVqeyxD/UEUntKVH&#10;L1D3Igh2QP0XVKclgocmTCR0GTSNlir1QN3Mpi+6eWyFU6kXIse7C03+/8HKL8dH9w1ZGN7DQANM&#10;TXj3APKnZxa2rbB7dYcIfatETQ/PImVZ73xxTo1U+8JHkKr/DDUNWRwCJKChwS6yQn0yQqcBnC6k&#10;qyEwSZdv83y5ullwJsmXLxc3izSVTBRP2Q59+KigY/FQcqShJnRxfPAhViOKp5D4mAej6502Jhm4&#10;r7YG2VGQAHZppQZehBnL+pKvFvkiIVuI+UkbnQ4kUKO7ki+ncY2SiWx8sHUKCUKb8UyVGHumJzIy&#10;chOGamC6JvyYG9mqoD4RXwijHun/0KEF/M1ZT1osuf91EKg4M58scb6azedRvMmYL25yMvDaU117&#10;hJUEVfLA2XjchiT4SIeFO5pNoxNtz5WcSyaNJTbP/yGK+NpOUc+/dvMHAAD//wMAUEsDBBQABgAI&#10;AAAAIQCSaFLf3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXbBVhBk&#10;adRE02trf8DAToHIzhJ2W+i/dznpbebNy3vfFNvZ9OJCo+ssK4hXEQji2uqOGwXH78/HFxDOI2vs&#10;LZOCKznYlrc3BebaTryny8E3IoSwy1FB6/2QS+nqlgy6lR2Iw+1kR4M+rGMj9YhTCDe9fIqiRBrs&#10;ODS0ONBHS/XP4WwUnHbTw3M2VV/+mO43yTt2aWWvSt3fzW+vIDzN/s8MC35AhzIwVfbM2oleQZJG&#10;Ad0ryOJsDWJxxOkyVUFKNmuQZSH/P1H+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKMU&#10;FjIRAgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJJoUt/fAAAADAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="26BDEE62" w14:textId="3600F104" w:rsidR="00132851" w:rsidRPr="008271ED" w:rsidRDefault="00132851" w:rsidP="00132851">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>HANDOUTS</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00216B35">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MEDIA</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00216B35">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> &amp; MORE</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001E5C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="29"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252828672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713BD2A1" wp14:editId="34068ED3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1347788</wp:posOffset>
+                  <wp:posOffset>1304290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5180330</wp:posOffset>
+                  <wp:posOffset>5264150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3233420" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="24130" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="979985677" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3233420" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4C775079" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252828672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="106.15pt,407.9pt" to="360.75pt,407.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD21GVDwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LlpAkEy0HtNLkE&#10;bZCmH0BTS4sAXyBZS/77LClbDtoAQYteKHK5M7szXC1vBq3IHnyQ1jR0PispAcNtK82uoT+f7z5d&#10;UxIiMy1T1kBDDxDozerjh2XvaqhsZ1ULniCJCXXvGtrF6OqiCLwDzcLMOjB4KazXLOLR74rWsx7Z&#10;tSqqsvxc9Na3zlsOIWD0drykq8wvBPD4XYgAkaiGYm8xrz6v27QWqyWrd565TvJjG+wfutBMGiw6&#10;Ud2yyMgvL/+g0pJ7G6yIM251YYWQHLIGVDMvf1Pzo2MOshY0J7jJpvD/aPm3/cY8erShd6EO7tEn&#10;FYPwOn2xPzJksw6TWTBEwjG4qBaLiwo95ae74gx0PsR7sJqkTUOVNEkHq9n+IUQshqmnlBRWhvQN&#10;ra4vry5zWrBKtndSqXQZ/G67UZ7sGb7hxZerr+t1ejakeJWGJ2UweFaRd/GgYCzwBILIFvuejxXS&#10;gMFEyzgHE+dHXmUwO8EEtjABy/eBx/wEhTx8fwOeELmyNXECa2msf6t6HE4tizH/5MCoO1mwte0h&#10;v2+2BqcoO3ec+DSmr88Zfv4vVy8AAAD//wMAUEsDBBQABgAIAAAAIQCHG0ew4AAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3SRaLTGbIoFeqpfGgvS2zU6TYHY2Zrdt8vZO&#10;QdDjzHz88/3ZarSdOOPgW0cK4nkEAqlypqVawe5jPVuC8EGT0Z0jVDChh1V+e5Pp1LgLbfFchlpw&#10;CPlUK2hC6FMpfdWg1X7ueiS+Hd1gdeBxqKUZ9IXDbSeTKHqSVrfEHxrdY9Fg9VWerIL3ab/ZFWHz&#10;+Pm9n96icV3447ZU6v5ufH0BEXAMfzBc9VkdcnY6uBMZLzoFSZw8MKpgGS+4AxPPSbwAcfjdyDyT&#10;/zvkPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD21GVDwwEAAN8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHG0ew4AAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
+              <v:line w14:anchorId="3EAE75A3" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252828672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="102.7pt,414.5pt" to="357.3pt,414.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD21GVDwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LlpAkEy0HtNLkE&#10;bZCmH0BTS4sAXyBZS/77LClbDtoAQYteKHK5M7szXC1vBq3IHnyQ1jR0PispAcNtK82uoT+f7z5d&#10;UxIiMy1T1kBDDxDozerjh2XvaqhsZ1ULniCJCXXvGtrF6OqiCLwDzcLMOjB4KazXLOLR74rWsx7Z&#10;tSqqsvxc9Na3zlsOIWD0drykq8wvBPD4XYgAkaiGYm8xrz6v27QWqyWrd565TvJjG+wfutBMGiw6&#10;Ud2yyMgvL/+g0pJ7G6yIM251YYWQHLIGVDMvf1Pzo2MOshY0J7jJpvD/aPm3/cY8erShd6EO7tEn&#10;FYPwOn2xPzJksw6TWTBEwjG4qBaLiwo95ae74gx0PsR7sJqkTUOVNEkHq9n+IUQshqmnlBRWhvQN&#10;ra4vry5zWrBKtndSqXQZ/G67UZ7sGb7hxZerr+t1ejakeJWGJ2UweFaRd/GgYCzwBILIFvuejxXS&#10;gMFEyzgHE+dHXmUwO8EEtjABy/eBx/wEhTx8fwOeELmyNXECa2msf6t6HE4tizH/5MCoO1mwte0h&#10;v2+2BqcoO3ec+DSmr88Zfv4vVy8AAAD//wMAUEsDBBQABgAIAAAAIQCGiJbc4AAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbhpirTGbIoFeqpfGgvS2zU6TYHY2Zrdt8vaO&#10;INTjzHz88/3ZarSdOOPgW0cK5rMIBFLlTEu1gt3H+mEJwgdNRneOUMGEHlb57U2mU+MutMVzGWrB&#10;IeRTraAJoU+l9FWDVvuZ65H4dnSD1YHHoZZm0BcOt52Mo2ghrW6JPzS6x6LB6qs8WQXv036zK8Im&#10;+fzeT2/RuC78cVsqdX83vr6ACDiGKwy/+qwOOTsd3ImMF52COHpMGFWwjJ+5FBNP82QB4vC3kXkm&#10;/3fIfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD21GVDwwEAAN8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGiJbc4AAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BD7D36" w:rsidRPr="008271ED">
+      <w:r w:rsidR="001E5C55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="252697600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68C872EA" wp14:editId="174A436F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3788410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>6321425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3725545" cy="2796540"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="3810"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="74182151" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3725545" cy="2796540"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4A7F6293" w14:textId="205DD08A" w:rsidR="00843CE1" w:rsidRPr="00843CE1" w:rsidRDefault="00EC2353" w:rsidP="00843CE1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId85" w:history="1">
+                              <w:r w:rsidRPr="008445A9">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>Vaccine and Vaccine Safety-Related Q&amp;A Sheets</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00EC2353">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="0060441C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Printable </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A04C8C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Q&amp;As</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EC2353">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> addressing misperceptions</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0060441C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> around</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00EC2353">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ingredients, autism, thimerosal, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0060441C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>etc.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD089E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (CHOP)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25E7F85D" w14:textId="77777777" w:rsidR="00843CE1" w:rsidRPr="00843CE1" w:rsidRDefault="00843CE1" w:rsidP="00843CE1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5D8A8437" w14:textId="7EF0366D" w:rsidR="00EC6AC2" w:rsidRPr="006C2594" w:rsidRDefault="00EC6AC2" w:rsidP="00843CE1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId86" w:history="1">
+                              <w:r w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Translated V</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00843CE1" w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>IS</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId87" w:history="1">
+                              <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Quick Guides for Parents</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Include</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F66C6B" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">translations in </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Haitian Creole</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004108C0" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Portuguese, and more </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F66C6B" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>mmunize.org</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>/Head Start</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A471D71" w14:textId="77777777" w:rsidR="004108C0" w:rsidRPr="00652819" w:rsidRDefault="004108C0" w:rsidP="004108C0">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="03F2F253" w14:textId="06DE2829" w:rsidR="004108C0" w:rsidRPr="004108C0" w:rsidRDefault="004108C0" w:rsidP="00843CE1">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId88" w:history="1">
+                              <w:r w:rsidRPr="00652819">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">CDC “Keep it That Way” </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00C3722D">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Printable </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00652819">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Resources</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="4E97FE66" w14:textId="1B345F93" w:rsidR="004108C0" w:rsidRDefault="00E676C3" w:rsidP="004108C0">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Vaccine specific</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C3722D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> f</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E676C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">actsheets, </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>p</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E676C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>osters,</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> o</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E676C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>ne-pagers</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (CDC)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="704E7F38" w14:textId="77777777" w:rsidR="008C1D8D" w:rsidRPr="008C1D8D" w:rsidRDefault="008C1D8D" w:rsidP="008C1D8D">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1A400981" w14:textId="3ABC1E3B" w:rsidR="00C31B3B" w:rsidRDefault="008C1D8D" w:rsidP="00C31B3B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId89" w:history="1">
+                              <w:r w:rsidRPr="008C1D8D">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Clinical V</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00216B35" w:rsidRPr="008C1D8D">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">accine </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="008C1D8D">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">Phone </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00216B35" w:rsidRPr="008C1D8D">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Apps</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00042F56">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00042F56" w:rsidRPr="00042F56">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>mmunization apps that may be helpful for healthcare providers or your patients</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F35ED7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>I</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>mmunize.org)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="20420528" w14:textId="77777777" w:rsidR="00C31B3B" w:rsidRPr="00DD6147" w:rsidRDefault="00C31B3B" w:rsidP="00C31B3B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="10F0C9EE" w14:textId="7E26B32D" w:rsidR="001D0F76" w:rsidRPr="00FD106A" w:rsidRDefault="00C31B3B" w:rsidP="00FD106A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:line="244" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId90" w:history="1">
+                              <w:r w:rsidRPr="00DD6147">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Vaccine Science Social Media Toolkit</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A4E90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="005A4E90" w:rsidRPr="005A4E90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>Shar</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A4E90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>eable g</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A4E90" w:rsidRPr="005A4E90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>raphics and sample social media posts to help promote vaccine science</w:t>
+                            </w:r>
+                            <w:r w:rsidR="005A4E90">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (NFID)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CBD3D8A" w14:textId="2508CC18" w:rsidR="00B66001" w:rsidRPr="00EC6AC2" w:rsidRDefault="004A414D" w:rsidP="00EC6AC2">
+                            <w:pPr>
+                              <w:spacing w:before="95" w:line="244" w:lineRule="auto"/>
+                              <w:ind w:left="471"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EC6AC2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                                <w:sz w:val="21"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="20CAD4E6" w14:textId="442E95E2" w:rsidR="00EC2353" w:rsidRPr="00EC2353" w:rsidRDefault="00EC2353" w:rsidP="00EC2353">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1E2AB71A" w14:textId="3A13B31B" w:rsidR="00EC2353" w:rsidRDefault="00EC2353"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="68C872EA" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:298.3pt;margin-top:497.75pt;width:293.35pt;height:220.2pt;z-index:252697600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgqo4wEwIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC9OsrhtrDhVly7T&#10;pO6H1O0PwBjHaJhjB4md/fU9cJpG3ds0HhDHwZe7zx2r26Ez7KDQa7Aln02mnCkrodZ2V/KfP7bv&#10;bjjzQdhaGLCq5Efl+e367ZtV7wo1hxZMrZCRiPVF70rehuCKLPOyVZ3wE3DKkrMB7EQgE3dZjaIn&#10;9c5k8+n0KusBa4cglfe0ez86+TrpN42S4VvTeBWYKTnFFtKMaa7inK1XotihcK2WpzDEP0TRCW3p&#10;0bPUvQiC7VH/JdVpieChCRMJXQZNo6VKOVA2s+mrbB5b4VTKheB4d8bk/5+s/Hp4dN+RheEDDFTA&#10;lIR3DyB/eWZh0wq7U3eI0LdK1PTwLCLLeueL09WI2hc+ilT9F6ipyGIfIAkNDXaRCuXJSJ0KcDxD&#10;V0NgkjbfX8/zfJFzJsk3v15e5YtUlkwUz9cd+vBJQcfiouRIVU3y4vDgQwxHFM9H4msejK632phk&#10;4K7aGGQHQR2wTSNl8OqYsawv+TKf50nZQryfmqPTgTrU6K7kN9M4xp6JOD7aOh0JQptxTZEYe+IT&#10;kYxwwlANTNcEL12OvCqoj0QMYexI+kG0aAH/cNZTN5bc/94LVJyZz5aoL2cLosJCMhb59ZwMvPRU&#10;lx5hJUmVPHA2LjchtXzkYeGOqtPoxO0lklPM1GUJ5+lHxDa+tNOpl3+7fgIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ5PrQDhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOiV1&#10;Woc4FSCB2Lb0AJN4mkTEdhS7TXp73BXdzWie/rxfbGfTszONvnNWwXKRACNbO93ZRsHh5/N5A8wH&#10;tBp7Z0nBhTxsy/u7AnPtJruj8z40LIZYn6OCNoQh59zXLRn0CzeQjbejGw2GuI4N1yNOMdz0/CVJ&#10;Mm6ws/FDiwN9tFT/7k9GwfF7ehJyqr7CYb1bZe/YrSt3UerxYX57BRZoDv8wXPWjOpTRqXInqz3r&#10;FQiZZRFVIKUQwK7EcpOmwKo4rVIhgZcFv21R/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCgqo4wEwIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCeT60A4QAAAA0BAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4A7F6293" w14:textId="205DD08A" w:rsidR="00843CE1" w:rsidRPr="00843CE1" w:rsidRDefault="00EC2353" w:rsidP="00843CE1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId91" w:history="1">
+                        <w:r w:rsidRPr="008445A9">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>Vaccine and Vaccine Safety-Related Q&amp;A Sheets</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00EC2353">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="0060441C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Printable </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A04C8C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Q&amp;As</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EC2353">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> addressing misperceptions</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0060441C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> around</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00EC2353">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ingredients, autism, thimerosal, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0060441C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>etc.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD089E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (CHOP)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25E7F85D" w14:textId="77777777" w:rsidR="00843CE1" w:rsidRPr="00843CE1" w:rsidRDefault="00843CE1" w:rsidP="00843CE1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5D8A8437" w14:textId="7EF0366D" w:rsidR="00EC6AC2" w:rsidRPr="006C2594" w:rsidRDefault="00EC6AC2" w:rsidP="00843CE1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId92" w:history="1">
+                        <w:r w:rsidRPr="006C2594">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Translated V</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00843CE1" w:rsidRPr="006C2594">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>IS</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="006C2594">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId93" w:history="1">
+                        <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Quick Guides for Parents</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Include</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F66C6B" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">translations in </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001A78D1" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Haitian Creole</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004108C0" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C2594" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Portuguese, and more </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F66C6B" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>mmunize.org</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>/Head Start</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD089E" w:rsidRPr="006C2594">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A471D71" w14:textId="77777777" w:rsidR="004108C0" w:rsidRPr="00652819" w:rsidRDefault="004108C0" w:rsidP="004108C0">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="03F2F253" w14:textId="06DE2829" w:rsidR="004108C0" w:rsidRPr="004108C0" w:rsidRDefault="004108C0" w:rsidP="00843CE1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId94" w:history="1">
+                        <w:r w:rsidRPr="00652819">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">CDC “Keep it That Way” </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00C3722D">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Printable </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00652819">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Resources</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="4E97FE66" w14:textId="1B345F93" w:rsidR="004108C0" w:rsidRDefault="00E676C3" w:rsidP="004108C0">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Vaccine specific</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C3722D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> f</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E676C3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">actsheets, </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>p</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E676C3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>osters,</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> o</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E676C3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>ne-pagers</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (CDC)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="704E7F38" w14:textId="77777777" w:rsidR="008C1D8D" w:rsidRPr="008C1D8D" w:rsidRDefault="008C1D8D" w:rsidP="008C1D8D">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1A400981" w14:textId="3ABC1E3B" w:rsidR="00C31B3B" w:rsidRDefault="008C1D8D" w:rsidP="00C31B3B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId95" w:history="1">
+                        <w:r w:rsidRPr="008C1D8D">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Clinical V</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00216B35" w:rsidRPr="008C1D8D">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">accine </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="008C1D8D">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">Phone </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00216B35" w:rsidRPr="008C1D8D">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Apps</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00042F56">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00042F56" w:rsidRPr="00042F56">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>mmunization apps that may be helpful for healthcare providers or your patients</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F35ED7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>I</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>mmunize.org)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="20420528" w14:textId="77777777" w:rsidR="00C31B3B" w:rsidRPr="00DD6147" w:rsidRDefault="00C31B3B" w:rsidP="00C31B3B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="10F0C9EE" w14:textId="7E26B32D" w:rsidR="001D0F76" w:rsidRPr="00FD106A" w:rsidRDefault="00C31B3B" w:rsidP="00FD106A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:line="244" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId96" w:history="1">
+                        <w:r w:rsidRPr="00DD6147">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Vaccine Science Social Media Toolkit</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A4E90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="005A4E90" w:rsidRPr="005A4E90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>Shar</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A4E90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>eable g</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A4E90" w:rsidRPr="005A4E90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>raphics and sample social media posts to help promote vaccine science</w:t>
+                      </w:r>
+                      <w:r w:rsidR="005A4E90">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (NFID)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CBD3D8A" w14:textId="2508CC18" w:rsidR="00B66001" w:rsidRPr="00EC6AC2" w:rsidRDefault="004A414D" w:rsidP="00EC6AC2">
+                      <w:pPr>
+                        <w:spacing w:before="95" w:line="244" w:lineRule="auto"/>
+                        <w:ind w:left="471"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EC6AC2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+                          <w:sz w:val="21"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="20CAD4E6" w14:textId="442E95E2" w:rsidR="00EC2353" w:rsidRPr="00EC2353" w:rsidRDefault="00EC2353" w:rsidP="00EC2353">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1E2AB71A" w14:textId="3A13B31B" w:rsidR="00EC2353" w:rsidRDefault="00EC2353"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006F1D1F" w:rsidRPr="008271ED">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250603520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0757EF42" wp14:editId="52B084BC">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250603520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0757EF42" wp14:editId="73C4FC8D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4216400</wp:posOffset>
+                  <wp:posOffset>4208780</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>2913697</wp:posOffset>
+                  <wp:posOffset>2898140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3166745" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1407350622" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3166745" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -4539,3012 +6931,386 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>SPECIAL POPULATIONS</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0757EF42" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:332pt;margin-top:229.4pt;width:249.35pt;height:24pt;z-index:250603520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAC0dqlEgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Q14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3TgyCK5BF5eLS6GzrDDgq9Blvy6STnTFkJtba7kv/4vn13&#10;w5kPwtbCgFUlPyrP79Zv36x6V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZuMtqFD2h&#10;dyab5fky6wFrhyCV93T7MDr5OuE3jZLha9N4FZgpOdUW0o5pr+KerVei2KFwrZanMsQ/VNEJbenR&#10;M9SDCILtUf8F1WmJ4KEJEwldBk2jpUo9UDfT/FU3T61wKvVC5Hh3psn/P1j55fDkviELw3sYaICp&#10;Ce8eQf70zMKmFXan7hGhb5Wo6eFppCzrnS9OqZFqX/gIUvWfoaYhi32ABDQ02EVWqE9G6DSA45l0&#10;NQQm6fJqulxezxecSfJd5fObPE0lE8VztkMfPiroWDyUHGmoCV0cHn2I1YjiOSQ+5sHoequNSQbu&#10;qo1BdhAkgG1aqYFXYcayvuS3i9kiIVuI+UkbnQ4kUKO7klNltEbJRDY+2DqFBKHNeKZKjD3RExkZ&#10;uQlDNTBdE0DMjWxVUB+JL4RRj/R/6NAC/uasJy2W3P/aC1ScmU+WOL+dzudRvMmYL65nZOClp7r0&#10;CCsJquSBs/G4CUnwkQ4L9zSbRifaXio5lUwaS2ye/kMU8aWdol5+7foPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAo7cwruAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP3U6DQBCF7018h82YeGPs0gYW&#10;RIZGTTTe9ucBBtgCkZ0l7LbQt3d7pZeTOTnn+4rtYgZx0ZPrLSOsVxEIzbVtem4RjofP5wyE88QN&#10;DZY1wlU72Jb3dwXljZ15py9734pQwi4nhM77MZfS1Z025FZ21Bx+JzsZ8uGcWtlMNIdyM8hNFClp&#10;qOew0NGoPzpd/+zPBuH0PT8lL3P15Y/pLlbv1KeVvSI+PixvryC8XvxfGG74AR3KwFTZMzdODAhK&#10;xcHFI8RJFhxuibXapCAqhCRSGciykP8lyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;AtHapRICAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAo7cwruAAAAAMAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="0757EF42" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:331.4pt;margin-top:228.2pt;width:249.35pt;height:24pt;z-index:250603520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4a2uMEwIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udNElbK07Vpcs0&#10;qfsjdXsAjHGMhjnsQGJnT78DTtOou5vmC8Qx8HHO73ys7obOsINCr8GWfDrJOVNWQq3truQ/vm/f&#10;3XDmg7C1MGBVyY/K87v12zer3hVqBi2YWiEjEeuL3pW8DcEVWeZlqzrhJ+CUpcUGsBOBQtxlNYqe&#10;1DuTzfJ8mfWAtUOQynv6+zAu8nXSbxolw9em8SowU3LKLaQR01jFMVuvRLFD4VotT2mIf8iiE9rS&#10;pWepBxEE26P+S6rTEsFDEyYSugyaRkuVaqBqpvmrap5a4VSqheB4d8bk/5+s/HJ4ct+QheE9DNTA&#10;VIR3jyB/emZh0wq7U/eI0LdK1HTxNCLLeueL09GI2hc+ilT9Z6ipyWIfIAkNDXaRCtXJSJ0acDxD&#10;V0Ngkn5eTZfL6/mCM0lrV/n8Jk9dyUTxfNqhDx8VdCxOSo7U1KQuDo8+xGxE8bwlXubB6HqrjUkB&#10;7qqNQXYQZIBt+lIBr7YZy/qS3y5mi6RsIZ5P3uh0IIMa3ZWcMqNvtEyk8cHWaUsQ2oxzysTYE55I&#10;ZGQThmpguiZ2CV7EVUF9JGAIoyHpAdGkBfzNWU9mLLn/tReoODOfLEG/nc7n0b0pmC+uZxTg5Up1&#10;uSKsJKmSB87G6SYkx0ceFu6pOY1O3F4yOeVMJks4Tw8iuvgyTrtenu36DwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJ0Sl9vfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdVI5&#10;LoRsKkACcW3pBzjJNomI11HsNunf457gOJrRzJtiu9hBnGnyvWOEdJWAIK5d03OLcPj+eHwC4YPh&#10;xgyOCeFCHrbl7U1h8sbNvKPzPrQilrDPDUIXwphL6euOrPErNxJH7+gma0KUUyubycyx3A5ynSRa&#10;WtNzXOjMSO8d1T/7k0U4fs0P2fNcfYbDZqf0m+k3lbsg3t8try8gAi3hLwxX/IgOZWSq3IkbLwYE&#10;rdcRPSCoTCsQ10Sq0wxEhZAlSoEsC/n/RPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;eGtrjBMCAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAnRKX298AAAAMAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="09F3ECCA" w14:textId="45996AE4" w:rsidR="00B26F86" w:rsidRPr="008271ED" w:rsidRDefault="00B26F86" w:rsidP="00B26F86">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>SPECIAL POPULATIONS</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BD7D36">
+      <w:r w:rsidR="006F1D1F">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252426240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D75841" wp14:editId="37C5A204">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252426240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D75841" wp14:editId="5C64BEDA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1283970</wp:posOffset>
+                  <wp:posOffset>1329690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2242185</wp:posOffset>
+                  <wp:posOffset>2275205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3233737" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="24130" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1800848398" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3233737" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="28575">
                           <a:solidFill>
                             <a:srgbClr val="4A7EBB"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="16583F8A" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252426240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="101.1pt,176.55pt" to="355.7pt,176.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMhYcZwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtS1dR0xW7y/KC&#10;YAXLB7jOuLHkm8amSf+esdumK0BCi3hx7PGcM3OOJ+ub0Rq2B4zau5bPZzVn4KTvtNu1/PvTw5tr&#10;zmISrhPGO2j5ASK/2bx+tR5CAwvfe9MBMiJxsRlCy/uUQlNVUfZgRZz5AI4ulUcrEh1xV3UoBmK3&#10;plrU9btq8NgF9BJipOj98ZJvCr9SINMXpSIkZlpOvaWyYlm3ea02a9HsUIRey1Mb4h+6sEI7KjpR&#10;3Ysk2A/Uv1FZLdFHr9JMelt5pbSEooHUzOtf1HzrRYCihcyJYbIp/j9a+Xl/5x6RbBhCbGJ4xKxi&#10;VGjzl/pjYzHrMJkFY2KSgsvFcrlarjiT57vqAgwY00fwluVNy412WYdoxP5TTFSMUs8pOWwcG1q+&#10;uL5aXZW06I3uHrQx+TLibntnkO0FveHb96sPt7f52YjiWRqdjKPgRUXZpYOBY4GvoJjuqO/5sUIe&#10;MJhohZTg0vzEaxxlZ5iiFiZg/XfgKT9DoQzfS8ATolT2Lk1gq53HP1VP47lldcw/O3DUnS3Y+u5Q&#10;3rdYQ1NUnDtNfB7T5+cCv/yXm58AAAD//wMAUEsDBBQABgAIAAAAIQADmJUJ4AAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9Na8JAEIbvBf/DMkJvdTfRfhCzEQl4sb2YCsXbmh2TYHY2ZldN/n23&#10;UGiPM/PwzvOmq8G07Ia9ayxJiGYCGFJpdUOVhP3n5ukNmPOKtGotoYQRHayyyUOqEm3vtMNb4SsW&#10;QsglSkLtfZdw7soajXIz2yGF28n2Rvkw9hXXvbqHcNPyWIgXblRD4UOtOsxrLM/F1Uj4GA/bfe63&#10;i6/LYXwXwyZ3p10h5eN0WC+BeRz8Hww/+kEdsuB0tFfSjrUSYhHHAZUwf55HwALxGkULYMffDc9S&#10;/r9D9g0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAMhYcZwwEAAN8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADmJUJ4AAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
+              <v:line w14:anchorId="7FF7B910" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:252426240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="104.7pt,179.15pt" to="359.3pt,179.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMhYcZwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QtS1dR0xW7y/KC&#10;YAXLB7jOuLHkm8amSf+esdumK0BCi3hx7PGcM3OOJ+ub0Rq2B4zau5bPZzVn4KTvtNu1/PvTw5tr&#10;zmISrhPGO2j5ASK/2bx+tR5CAwvfe9MBMiJxsRlCy/uUQlNVUfZgRZz5AI4ulUcrEh1xV3UoBmK3&#10;plrU9btq8NgF9BJipOj98ZJvCr9SINMXpSIkZlpOvaWyYlm3ea02a9HsUIRey1Mb4h+6sEI7KjpR&#10;3Ysk2A/Uv1FZLdFHr9JMelt5pbSEooHUzOtf1HzrRYCihcyJYbIp/j9a+Xl/5x6RbBhCbGJ4xKxi&#10;VGjzl/pjYzHrMJkFY2KSgsvFcrlarjiT57vqAgwY00fwluVNy412WYdoxP5TTFSMUs8pOWwcG1q+&#10;uL5aXZW06I3uHrQx+TLibntnkO0FveHb96sPt7f52YjiWRqdjKPgRUXZpYOBY4GvoJjuqO/5sUIe&#10;MJhohZTg0vzEaxxlZ5iiFiZg/XfgKT9DoQzfS8ATolT2Lk1gq53HP1VP47lldcw/O3DUnS3Y+u5Q&#10;3rdYQ1NUnDtNfB7T5+cCv/yXm58AAAD//wMAUEsDBBQABgAIAAAAIQCWJJ484QAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LbsIwEEX3lfgHa5C6KzaP0jSNg1AkNrQbUqSKnYmHJGo8DrGB5O/r&#10;SkjtcmaO7pybrHrTsCt2rrYkYToRwJAKq2sqJew/N08RMOcVadVYQgkDOlilo4dExdreaIfX3Jcs&#10;hJCLlYTK+zbm3BUVGuUmtkUKt5PtjPJh7EquO3UL4abhMyGW3KiawodKtZhVWHznFyPhYzhs95nf&#10;Lr7Oh+Fd9JvMnXa5lI/jfv0GzGPv/2D41Q/qkAano72QdqyRMBOvi4BKmD9Hc2CBeJlGS2DH+4an&#10;Cf/fIf0BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADIWHGcMBAADfAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAliSePOEAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000E74B2">
-[...873 lines deleted...]
-      <w:r w:rsidR="00D35594" w:rsidRPr="008271ED">
+      <w:r w:rsidR="00FE06CE">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="29"/>
           <w:szCs w:val="29"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250487807" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="641AF26C" wp14:editId="571CBF9E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="117A740C" wp14:editId="7A0D2FFC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4244657</wp:posOffset>
+                  <wp:posOffset>97790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>5837555</wp:posOffset>
+                  <wp:posOffset>2875915</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3228975" cy="285750"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:extent cx="3233420" cy="0"/>
+                <wp:effectExtent l="0" t="19050" r="24130" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="1944302608" name="Text Box 2"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="1839702400" name="Straight Connector 15"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3228975" cy="285750"/>
+                          <a:ext cx="3233420" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...6 lines deleted...]
-                          <a:tailEnd/>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="4A7EBB"/>
+                          </a:solidFill>
                         </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...46 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="641AF26C" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:334.2pt;margin-top:459.65pt;width:254.25pt;height:22.5pt;z-index:250487807;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeXmizEgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkjUx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx8lp2nQvQ3TgyCK5BF5eLS+HTrDjgq9Blvy2WTKmbISam33Jf/xffdm&#10;yZkPwtbCgFUlPynPbzevX617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLzgawE4FM3Gc1ip7Q&#10;O5Pl0+m7rAesHYJU3tPt/ejkm4TfNEqGr03jVWCm5FRbSDumvYp7tlmLYo/CtVqeyxD/UEUntKVH&#10;L1D3Igh2QP0XVKclgocmTCR0GTSNlir1QN3Mpi+6eWyFU6kXIse7C03+/8HKL8dH9w1ZGN7DQANM&#10;TXj3APKnZxa2rbB7dYcIfatETQ/PImVZ73xxTo1U+8JHkKr/DDUNWRwCJKChwS6yQn0yQqcBnC6k&#10;qyEwSZdv83y5ullwJsmXLxc3izSVTBRP2Q59+KigY/FQcqShJnRxfPAhViOKp5D4mAej6502Jhm4&#10;r7YG2VGQAHZppQZehBnL+pKvFvkiIVuI+UkbnQ4kUKO7ki+ncY2SiWx8sHUKCUKb8UyVGHumJzIy&#10;chOGamC6Ju5ScqSrgvpEhCGMgqQPRIcW8DdnPYmx5P7XQaDizHyyRPpqNp9H9SZjvrjJycBrT3Xt&#10;EVYSVMkDZ+NxG5LiIx8W7mg4jU68PVdyrplElug8f4io4ms7RT1/280fAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAkoU1t98AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7YHEp&#10;yNKoicZrax9ggCkQ2VnCbgt9e7cnPc7Ml3++v9guZhBnmlxvWUO8ikAQ17bpudVw+P543IBwHrnB&#10;wTJpuJCDbXl7U2De2Jl3dN77VoQQdjlq6Lwfcyld3ZFBt7Ijcbgd7WTQh3FqZTPhHMLNIJ+iSEmD&#10;PYcPHY703lH9sz8ZDcev+eE5m6tPf0h3iXrDPq3sRev7u+X1BYSnxf/BcNUP6lAGp8qeuHFi0KDU&#10;JgmohizO1iCuRJyqDEQVVipZgywL+b9E+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe&#10;XmizEgIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCShTW33wAAAAwBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
-[...44 lines deleted...]
-                </v:textbox>
+              <v:line w14:anchorId="13148BCC" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin" from="7.7pt,226.45pt" to="262.3pt,226.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD21GVDwwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LlpAkEy0HtNLkE&#10;bZCmH0BTS4sAXyBZS/77LClbDtoAQYteKHK5M7szXC1vBq3IHnyQ1jR0PispAcNtK82uoT+f7z5d&#10;UxIiMy1T1kBDDxDozerjh2XvaqhsZ1ULniCJCXXvGtrF6OqiCLwDzcLMOjB4KazXLOLR74rWsx7Z&#10;tSqqsvxc9Na3zlsOIWD0drykq8wvBPD4XYgAkaiGYm8xrz6v27QWqyWrd565TvJjG+wfutBMGiw6&#10;Ud2yyMgvL/+g0pJ7G6yIM251YYWQHLIGVDMvf1Pzo2MOshY0J7jJpvD/aPm3/cY8erShd6EO7tEn&#10;FYPwOn2xPzJksw6TWTBEwjG4qBaLiwo95ae74gx0PsR7sJqkTUOVNEkHq9n+IUQshqmnlBRWhvQN&#10;ra4vry5zWrBKtndSqXQZ/G67UZ7sGb7hxZerr+t1ejakeJWGJ2UweFaRd/GgYCzwBILIFvuejxXS&#10;gMFEyzgHE+dHXmUwO8EEtjABy/eBx/wEhTx8fwOeELmyNXECa2msf6t6HE4tizH/5MCoO1mwte0h&#10;v2+2BqcoO3ec+DSmr88Zfv4vVy8AAAD//wMAUEsDBBQABgAIAAAAIQAtRUEb3gAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjODNbgxJ0ZhNkUAv1UvTgvS2zU6TYHY2Zrdt8vaO&#10;IOjxn/n455t8NdleXHD0nSMFj4sIBFLtTEeNgv1u/fAEwgdNRveOUMGMHlbF7U2uM+OutMVLFRrB&#10;JeQzraANYcik9HWLVvuFG5B4d3Kj1YHj2Egz6iuX217GUbSUVnfEF1o9YNli/VmdrYL3+bDZl2GT&#10;fHwd5rdoWpf+tK2Uur+bXl9ABJzCHww/+qwOBTsd3ZmMFz3nNGFSQZLGzyAYSONkCeL4O5FFLv+/&#10;UHwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9tRlQ8MBAADfAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALUVBG94AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4a7ebb" strokeweight="2.25pt">
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
-              </v:shape>
-[...1659 lines deleted...]
-              </v:shape>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CD14B7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252535808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28AB2739" wp14:editId="083AAE1C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3895090</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>2884170</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="337820" cy="337820"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1451527016" name="Graphic 21" descr="Users with solid fill"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1451527016" name="Graphic 1451527016" descr="Users with solid fill"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId107">
+                    <a:blip r:embed="rId97">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId108"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId98"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="337820" cy="337820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C2C8E" w:rsidRPr="00EC2426">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="274" w:right="187" w:bottom="0" w:left="317" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="3" w:space="720" w:equalWidth="0">
         <w:col w:w="3475" w:space="655"/>
         <w:col w:w="3475" w:space="655"/>
         <w:col w:w="3475" w:space="0"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B90DD48" w14:textId="77777777" w:rsidR="00BF7C04" w:rsidRDefault="00BF7C04">
+    <w:p w14:paraId="1BBDFB5A" w14:textId="77777777" w:rsidR="00286171" w:rsidRDefault="00286171">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20158D72" w14:textId="77777777" w:rsidR="00BF7C04" w:rsidRDefault="00BF7C04">
+    <w:p w14:paraId="2741005F" w14:textId="77777777" w:rsidR="00286171" w:rsidRDefault="00286171">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{ACF546E5-856B-4503-BCC4-611CEB125010}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{3295DE3E-79D7-4796-9374-C65D70184977}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CD579AA6-6D32-4E56-AAEC-AB5311F12C04}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{23EFC080-071C-490B-9D0F-32D313250657}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{6C38AB8E-A0B8-4180-A412-97200CFA657D}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{828D13F6-8D0C-4FA6-BB0A-BB713211DE65}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{F2876DAF-8F4C-456A-B5E9-AA4634FC94DD}"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{3665A4A9-9AD6-42EA-A2F9-99B3C88867B9}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{BC07BABB-9D7E-4EBC-A061-4140AB7BBF78}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{38A7B6B4-4FE8-495B-B408-EA9925ED1011}"/>
   </w:font>
   <w:font w:name="Lato">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{4DDEB4DD-3F81-4153-9A52-97D09DA3752B}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{2E0DA7D7-7C11-453D-80ED-DC420606921F}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{73394968-E588-470E-9A59-E9CF005DD6FC}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{378DB7DA-AD36-4463-83B1-02CE47733D48}"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{F2BD84CE-129C-4B77-8862-4ED5E6C6944D}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{CF96EFAA-0118-402F-86F7-EB3E8E2BE428}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{EF32E8E8-EB44-43E0-9498-B236A0E2AD58}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{37E497B9-C253-4048-B3F0-ABD57F273A3F}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="011830E8" w14:textId="77777777" w:rsidR="006C2C8E" w:rsidRDefault="006C2C8E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -8091,58 +7857,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1088E2A2" w14:textId="77777777" w:rsidR="006C2C8E" w:rsidRDefault="006C2C8E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0993254A" w14:textId="77777777" w:rsidR="00BF7C04" w:rsidRDefault="00BF7C04">
+    <w:p w14:paraId="675A622C" w14:textId="77777777" w:rsidR="00286171" w:rsidRDefault="00286171">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF87A0F" w14:textId="77777777" w:rsidR="00BF7C04" w:rsidRDefault="00BF7C04">
+    <w:p w14:paraId="55AEE8A8" w14:textId="77777777" w:rsidR="00286171" w:rsidRDefault="00286171">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CBEFBAA" w14:textId="77777777" w:rsidR="006C2C8E" w:rsidRDefault="006C2C8E">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
@@ -8441,51 +8207,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25EB56E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF102D72"/>
+    <w:tmpl w:val="DD62801A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8667,51 +8433,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3C70D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="241E1B00"/>
+    <w:tmpl w:val="4C7A595C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -9005,67 +8771,183 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66440BF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27904B40"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1872837784">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1841118315">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1342195013">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1619024749">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2071270646">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2006199834">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="815032456">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9084,50 +8966,51 @@
     <w:rsid w:val="00021859"/>
     <w:rsid w:val="000240AD"/>
     <w:rsid w:val="00024143"/>
     <w:rsid w:val="00031E72"/>
     <w:rsid w:val="000331BB"/>
     <w:rsid w:val="00033E36"/>
     <w:rsid w:val="000373DB"/>
     <w:rsid w:val="00042233"/>
     <w:rsid w:val="00042F56"/>
     <w:rsid w:val="0004621A"/>
     <w:rsid w:val="000463AB"/>
     <w:rsid w:val="00055661"/>
     <w:rsid w:val="00063638"/>
     <w:rsid w:val="00064723"/>
     <w:rsid w:val="00067E41"/>
     <w:rsid w:val="000709CD"/>
     <w:rsid w:val="00077375"/>
     <w:rsid w:val="00080692"/>
     <w:rsid w:val="0008078F"/>
     <w:rsid w:val="00081C47"/>
     <w:rsid w:val="000823D6"/>
     <w:rsid w:val="00085A50"/>
     <w:rsid w:val="00086E06"/>
     <w:rsid w:val="000904DE"/>
     <w:rsid w:val="00091956"/>
+    <w:rsid w:val="000A35E0"/>
     <w:rsid w:val="000B45EA"/>
     <w:rsid w:val="000C13F9"/>
     <w:rsid w:val="000C181E"/>
     <w:rsid w:val="000C5A20"/>
     <w:rsid w:val="000E1CDF"/>
     <w:rsid w:val="000E4EFD"/>
     <w:rsid w:val="000E5D16"/>
     <w:rsid w:val="000E74B2"/>
     <w:rsid w:val="000F3650"/>
     <w:rsid w:val="000F6464"/>
     <w:rsid w:val="000F7464"/>
     <w:rsid w:val="00101DA0"/>
     <w:rsid w:val="00105A4D"/>
     <w:rsid w:val="001152F4"/>
     <w:rsid w:val="0011672D"/>
     <w:rsid w:val="001170F0"/>
     <w:rsid w:val="001207F7"/>
     <w:rsid w:val="00132851"/>
     <w:rsid w:val="00133872"/>
     <w:rsid w:val="00140AA7"/>
     <w:rsid w:val="00161813"/>
     <w:rsid w:val="0016237E"/>
     <w:rsid w:val="0016262E"/>
     <w:rsid w:val="00162729"/>
     <w:rsid w:val="00162D27"/>
@@ -9138,67 +9021,70 @@
     <w:rsid w:val="0017392B"/>
     <w:rsid w:val="0017796C"/>
     <w:rsid w:val="00180C42"/>
     <w:rsid w:val="00186DF6"/>
     <w:rsid w:val="00193BAB"/>
     <w:rsid w:val="001957AF"/>
     <w:rsid w:val="001958E5"/>
     <w:rsid w:val="001A227F"/>
     <w:rsid w:val="001A78D1"/>
     <w:rsid w:val="001B0683"/>
     <w:rsid w:val="001B0775"/>
     <w:rsid w:val="001B371E"/>
     <w:rsid w:val="001B749C"/>
     <w:rsid w:val="001C03F1"/>
     <w:rsid w:val="001C091E"/>
     <w:rsid w:val="001C5B3F"/>
     <w:rsid w:val="001D0F76"/>
     <w:rsid w:val="001D20E4"/>
     <w:rsid w:val="001D3E12"/>
     <w:rsid w:val="001D4E08"/>
     <w:rsid w:val="001D7BE3"/>
     <w:rsid w:val="001E0CDE"/>
     <w:rsid w:val="001E0EA9"/>
     <w:rsid w:val="001E43CD"/>
     <w:rsid w:val="001E5A5A"/>
+    <w:rsid w:val="001E5C55"/>
     <w:rsid w:val="001F243B"/>
     <w:rsid w:val="001F2956"/>
+    <w:rsid w:val="001F38F2"/>
     <w:rsid w:val="001F47B9"/>
     <w:rsid w:val="001F70BE"/>
     <w:rsid w:val="00200299"/>
     <w:rsid w:val="002029E6"/>
     <w:rsid w:val="00202F86"/>
     <w:rsid w:val="00205366"/>
     <w:rsid w:val="002063AF"/>
     <w:rsid w:val="00216B35"/>
     <w:rsid w:val="002316A9"/>
     <w:rsid w:val="00247945"/>
     <w:rsid w:val="002527CB"/>
     <w:rsid w:val="002547AC"/>
     <w:rsid w:val="0025638D"/>
     <w:rsid w:val="00265B78"/>
     <w:rsid w:val="00284CB8"/>
+    <w:rsid w:val="00286171"/>
     <w:rsid w:val="00290944"/>
     <w:rsid w:val="002A1E5F"/>
     <w:rsid w:val="002A3840"/>
     <w:rsid w:val="002A4875"/>
     <w:rsid w:val="002A7772"/>
     <w:rsid w:val="002A7A6A"/>
     <w:rsid w:val="002B7DC4"/>
     <w:rsid w:val="002C1170"/>
     <w:rsid w:val="002C34BE"/>
     <w:rsid w:val="002D1D84"/>
     <w:rsid w:val="002D22FC"/>
     <w:rsid w:val="002D5645"/>
     <w:rsid w:val="002E0906"/>
     <w:rsid w:val="002E4EE0"/>
     <w:rsid w:val="00305307"/>
     <w:rsid w:val="00307286"/>
     <w:rsid w:val="003104CE"/>
     <w:rsid w:val="00313DAB"/>
     <w:rsid w:val="00321B97"/>
     <w:rsid w:val="00327AD5"/>
     <w:rsid w:val="00340324"/>
     <w:rsid w:val="0034058D"/>
     <w:rsid w:val="00341B31"/>
     <w:rsid w:val="00343A3F"/>
     <w:rsid w:val="003444BE"/>
@@ -9286,219 +9172,229 @@
     <w:rsid w:val="005A2406"/>
     <w:rsid w:val="005A4E90"/>
     <w:rsid w:val="005A7D07"/>
     <w:rsid w:val="005B2704"/>
     <w:rsid w:val="005B57AA"/>
     <w:rsid w:val="005B7BF5"/>
     <w:rsid w:val="005C1AFB"/>
     <w:rsid w:val="005D2270"/>
     <w:rsid w:val="005D3565"/>
     <w:rsid w:val="005E0A25"/>
     <w:rsid w:val="005E2B4A"/>
     <w:rsid w:val="005F160B"/>
     <w:rsid w:val="005F2A9B"/>
     <w:rsid w:val="005F3476"/>
     <w:rsid w:val="005F4791"/>
     <w:rsid w:val="0060441C"/>
     <w:rsid w:val="00607638"/>
     <w:rsid w:val="00616EFA"/>
     <w:rsid w:val="00627E21"/>
     <w:rsid w:val="0063517B"/>
     <w:rsid w:val="00637E68"/>
     <w:rsid w:val="00644003"/>
     <w:rsid w:val="006462B7"/>
     <w:rsid w:val="00647060"/>
     <w:rsid w:val="00647BEA"/>
+    <w:rsid w:val="00652715"/>
     <w:rsid w:val="00652819"/>
     <w:rsid w:val="006648B4"/>
     <w:rsid w:val="0066694D"/>
     <w:rsid w:val="00667AA0"/>
     <w:rsid w:val="006835B5"/>
     <w:rsid w:val="006857B1"/>
     <w:rsid w:val="00687D27"/>
     <w:rsid w:val="006905CA"/>
     <w:rsid w:val="006957D4"/>
     <w:rsid w:val="006A2EB7"/>
+    <w:rsid w:val="006A4BD4"/>
     <w:rsid w:val="006C2594"/>
     <w:rsid w:val="006C2C8E"/>
     <w:rsid w:val="006C5F06"/>
     <w:rsid w:val="006D200A"/>
     <w:rsid w:val="006E42A4"/>
+    <w:rsid w:val="006F1D1F"/>
     <w:rsid w:val="006F2971"/>
     <w:rsid w:val="006F4D87"/>
     <w:rsid w:val="006F5BB1"/>
     <w:rsid w:val="006F5CA4"/>
     <w:rsid w:val="006F6EAE"/>
     <w:rsid w:val="006F711E"/>
     <w:rsid w:val="006F717C"/>
     <w:rsid w:val="007018BE"/>
     <w:rsid w:val="0070377F"/>
     <w:rsid w:val="00704DB4"/>
     <w:rsid w:val="007061E6"/>
     <w:rsid w:val="00711742"/>
     <w:rsid w:val="00711C18"/>
     <w:rsid w:val="007131FA"/>
     <w:rsid w:val="00714B81"/>
     <w:rsid w:val="00715840"/>
     <w:rsid w:val="00716CD2"/>
     <w:rsid w:val="007259F3"/>
     <w:rsid w:val="00726575"/>
     <w:rsid w:val="00727D4A"/>
     <w:rsid w:val="00736CE4"/>
     <w:rsid w:val="00747C5E"/>
     <w:rsid w:val="00750679"/>
     <w:rsid w:val="00752FBB"/>
     <w:rsid w:val="00753278"/>
     <w:rsid w:val="0075445E"/>
     <w:rsid w:val="007623F0"/>
     <w:rsid w:val="0076255E"/>
     <w:rsid w:val="007771AC"/>
     <w:rsid w:val="00786958"/>
     <w:rsid w:val="00792B1D"/>
     <w:rsid w:val="00792F68"/>
     <w:rsid w:val="00794127"/>
     <w:rsid w:val="00796447"/>
     <w:rsid w:val="007A412E"/>
     <w:rsid w:val="007A5003"/>
     <w:rsid w:val="007A53B6"/>
     <w:rsid w:val="007B1437"/>
     <w:rsid w:val="007C1B6E"/>
+    <w:rsid w:val="007C726C"/>
     <w:rsid w:val="007D2C59"/>
     <w:rsid w:val="007D3A98"/>
     <w:rsid w:val="007D3CDC"/>
     <w:rsid w:val="007D6CDE"/>
     <w:rsid w:val="007E18D3"/>
+    <w:rsid w:val="007F0D88"/>
     <w:rsid w:val="007F49EE"/>
     <w:rsid w:val="00805229"/>
     <w:rsid w:val="00806008"/>
     <w:rsid w:val="0081560D"/>
     <w:rsid w:val="00822A90"/>
     <w:rsid w:val="00825DD5"/>
     <w:rsid w:val="008271ED"/>
     <w:rsid w:val="00830077"/>
     <w:rsid w:val="00831177"/>
     <w:rsid w:val="00834B2B"/>
     <w:rsid w:val="00834C8D"/>
     <w:rsid w:val="008428A9"/>
     <w:rsid w:val="008429B2"/>
     <w:rsid w:val="00843CE1"/>
     <w:rsid w:val="008445A9"/>
     <w:rsid w:val="00853153"/>
     <w:rsid w:val="008552BB"/>
     <w:rsid w:val="008562C1"/>
     <w:rsid w:val="00857739"/>
     <w:rsid w:val="00863B86"/>
     <w:rsid w:val="0086403B"/>
     <w:rsid w:val="008725D8"/>
     <w:rsid w:val="00876C5E"/>
     <w:rsid w:val="00876CC5"/>
     <w:rsid w:val="00882CED"/>
     <w:rsid w:val="00885401"/>
+    <w:rsid w:val="00885E52"/>
     <w:rsid w:val="00893044"/>
     <w:rsid w:val="008A690D"/>
     <w:rsid w:val="008B217F"/>
     <w:rsid w:val="008B2AE1"/>
     <w:rsid w:val="008B4243"/>
     <w:rsid w:val="008C1D8D"/>
     <w:rsid w:val="008C7FA4"/>
     <w:rsid w:val="008D039E"/>
     <w:rsid w:val="008D7D9F"/>
     <w:rsid w:val="008E0750"/>
     <w:rsid w:val="008E0A9B"/>
     <w:rsid w:val="008E5553"/>
     <w:rsid w:val="008F0973"/>
     <w:rsid w:val="008F1C48"/>
     <w:rsid w:val="008F7426"/>
     <w:rsid w:val="0090056E"/>
     <w:rsid w:val="00902715"/>
     <w:rsid w:val="00910AE1"/>
     <w:rsid w:val="00912D98"/>
     <w:rsid w:val="00921D9F"/>
     <w:rsid w:val="00924EF4"/>
     <w:rsid w:val="00927495"/>
     <w:rsid w:val="00930E4D"/>
     <w:rsid w:val="00941C8C"/>
     <w:rsid w:val="00943210"/>
     <w:rsid w:val="0094513B"/>
     <w:rsid w:val="00952E9E"/>
     <w:rsid w:val="00956E74"/>
+    <w:rsid w:val="00964AAD"/>
     <w:rsid w:val="00967827"/>
     <w:rsid w:val="00970111"/>
     <w:rsid w:val="00976E46"/>
+    <w:rsid w:val="00985CD6"/>
     <w:rsid w:val="00986489"/>
     <w:rsid w:val="00994661"/>
     <w:rsid w:val="009A2D83"/>
     <w:rsid w:val="009B1418"/>
     <w:rsid w:val="009B49C2"/>
     <w:rsid w:val="009B7203"/>
     <w:rsid w:val="009C1012"/>
     <w:rsid w:val="009C5317"/>
     <w:rsid w:val="009D25D3"/>
     <w:rsid w:val="009D50CA"/>
     <w:rsid w:val="009D66BE"/>
     <w:rsid w:val="009E2438"/>
     <w:rsid w:val="009E5B30"/>
     <w:rsid w:val="009E7B22"/>
     <w:rsid w:val="009F28CB"/>
     <w:rsid w:val="009F6BF6"/>
     <w:rsid w:val="00A03796"/>
     <w:rsid w:val="00A04C8C"/>
     <w:rsid w:val="00A04F6A"/>
     <w:rsid w:val="00A129E2"/>
     <w:rsid w:val="00A1631E"/>
     <w:rsid w:val="00A239A5"/>
     <w:rsid w:val="00A26EF3"/>
     <w:rsid w:val="00A4193E"/>
     <w:rsid w:val="00A441FA"/>
     <w:rsid w:val="00A47614"/>
     <w:rsid w:val="00A565CA"/>
     <w:rsid w:val="00A66F99"/>
     <w:rsid w:val="00A7302E"/>
     <w:rsid w:val="00A80B8E"/>
     <w:rsid w:val="00A81EC1"/>
     <w:rsid w:val="00A8404E"/>
     <w:rsid w:val="00A85134"/>
     <w:rsid w:val="00AA4515"/>
     <w:rsid w:val="00AA5176"/>
     <w:rsid w:val="00AA722D"/>
     <w:rsid w:val="00AB61D9"/>
     <w:rsid w:val="00AB7268"/>
     <w:rsid w:val="00AD089E"/>
     <w:rsid w:val="00AD7898"/>
     <w:rsid w:val="00AE021F"/>
+    <w:rsid w:val="00AE0DCF"/>
     <w:rsid w:val="00AE25B3"/>
     <w:rsid w:val="00AE6850"/>
     <w:rsid w:val="00AF4178"/>
     <w:rsid w:val="00AF4468"/>
     <w:rsid w:val="00AF45CF"/>
     <w:rsid w:val="00AF6E21"/>
     <w:rsid w:val="00B00073"/>
     <w:rsid w:val="00B00268"/>
     <w:rsid w:val="00B06506"/>
     <w:rsid w:val="00B16C4A"/>
     <w:rsid w:val="00B26F86"/>
     <w:rsid w:val="00B274C4"/>
+    <w:rsid w:val="00B32495"/>
     <w:rsid w:val="00B33099"/>
     <w:rsid w:val="00B3324B"/>
     <w:rsid w:val="00B36FAF"/>
     <w:rsid w:val="00B37D9D"/>
     <w:rsid w:val="00B42BD2"/>
     <w:rsid w:val="00B43292"/>
     <w:rsid w:val="00B43B51"/>
     <w:rsid w:val="00B47511"/>
     <w:rsid w:val="00B5188A"/>
     <w:rsid w:val="00B51B0C"/>
     <w:rsid w:val="00B56AA7"/>
     <w:rsid w:val="00B66001"/>
     <w:rsid w:val="00B745C0"/>
     <w:rsid w:val="00B77931"/>
     <w:rsid w:val="00B80187"/>
     <w:rsid w:val="00B84736"/>
     <w:rsid w:val="00B936AB"/>
     <w:rsid w:val="00B94E65"/>
     <w:rsid w:val="00B96082"/>
     <w:rsid w:val="00B977FF"/>
     <w:rsid w:val="00BA3FFA"/>
     <w:rsid w:val="00BA5C73"/>
     <w:rsid w:val="00BA63B7"/>
     <w:rsid w:val="00BB0E52"/>
     <w:rsid w:val="00BB501C"/>
@@ -9523,50 +9419,51 @@
     <w:rsid w:val="00C25F2A"/>
     <w:rsid w:val="00C31B3B"/>
     <w:rsid w:val="00C34B44"/>
     <w:rsid w:val="00C3656A"/>
     <w:rsid w:val="00C3722D"/>
     <w:rsid w:val="00C40C2F"/>
     <w:rsid w:val="00C4382B"/>
     <w:rsid w:val="00C4715F"/>
     <w:rsid w:val="00C50F1A"/>
     <w:rsid w:val="00C52601"/>
     <w:rsid w:val="00C55C0C"/>
     <w:rsid w:val="00C663A6"/>
     <w:rsid w:val="00C70A72"/>
     <w:rsid w:val="00C728F3"/>
     <w:rsid w:val="00C72A1B"/>
     <w:rsid w:val="00C73254"/>
     <w:rsid w:val="00C73B46"/>
     <w:rsid w:val="00C8058D"/>
     <w:rsid w:val="00C85900"/>
     <w:rsid w:val="00C8656A"/>
     <w:rsid w:val="00C907F0"/>
     <w:rsid w:val="00C9214C"/>
     <w:rsid w:val="00CB0994"/>
     <w:rsid w:val="00CB5619"/>
     <w:rsid w:val="00CB5637"/>
+    <w:rsid w:val="00CB5790"/>
     <w:rsid w:val="00CC1A64"/>
     <w:rsid w:val="00CD14B7"/>
     <w:rsid w:val="00CD3908"/>
     <w:rsid w:val="00CD4077"/>
     <w:rsid w:val="00CD5F98"/>
     <w:rsid w:val="00CE2A36"/>
     <w:rsid w:val="00CE7630"/>
     <w:rsid w:val="00CF1EC9"/>
     <w:rsid w:val="00CF4102"/>
     <w:rsid w:val="00CF51E5"/>
     <w:rsid w:val="00CF56EF"/>
     <w:rsid w:val="00CF721E"/>
     <w:rsid w:val="00D034EA"/>
     <w:rsid w:val="00D04B0E"/>
     <w:rsid w:val="00D11C55"/>
     <w:rsid w:val="00D120C9"/>
     <w:rsid w:val="00D133A9"/>
     <w:rsid w:val="00D14291"/>
     <w:rsid w:val="00D22843"/>
     <w:rsid w:val="00D334F9"/>
     <w:rsid w:val="00D35594"/>
     <w:rsid w:val="00D42CB5"/>
     <w:rsid w:val="00D43860"/>
     <w:rsid w:val="00D4596C"/>
     <w:rsid w:val="00D633A8"/>
@@ -9611,76 +9508,79 @@
     <w:rsid w:val="00E77B74"/>
     <w:rsid w:val="00E85ED5"/>
     <w:rsid w:val="00E8766B"/>
     <w:rsid w:val="00E903F9"/>
     <w:rsid w:val="00E92FAF"/>
     <w:rsid w:val="00E95ADF"/>
     <w:rsid w:val="00EA02B7"/>
     <w:rsid w:val="00EA1CCF"/>
     <w:rsid w:val="00EA5862"/>
     <w:rsid w:val="00EA6476"/>
     <w:rsid w:val="00EC0889"/>
     <w:rsid w:val="00EC2006"/>
     <w:rsid w:val="00EC2353"/>
     <w:rsid w:val="00EC2426"/>
     <w:rsid w:val="00EC6AC2"/>
     <w:rsid w:val="00ED756F"/>
     <w:rsid w:val="00EE5548"/>
     <w:rsid w:val="00EE5DD0"/>
     <w:rsid w:val="00EF322D"/>
     <w:rsid w:val="00EF6044"/>
     <w:rsid w:val="00F01BA9"/>
     <w:rsid w:val="00F22847"/>
     <w:rsid w:val="00F3037F"/>
     <w:rsid w:val="00F35ED7"/>
     <w:rsid w:val="00F365BB"/>
+    <w:rsid w:val="00F36F39"/>
     <w:rsid w:val="00F373CB"/>
     <w:rsid w:val="00F44BFC"/>
     <w:rsid w:val="00F47BC9"/>
     <w:rsid w:val="00F53594"/>
     <w:rsid w:val="00F535B1"/>
     <w:rsid w:val="00F62619"/>
     <w:rsid w:val="00F630E6"/>
     <w:rsid w:val="00F66C6B"/>
     <w:rsid w:val="00F70B99"/>
     <w:rsid w:val="00F7791A"/>
     <w:rsid w:val="00F85D1D"/>
     <w:rsid w:val="00F85D49"/>
     <w:rsid w:val="00F955AE"/>
     <w:rsid w:val="00F97F3F"/>
     <w:rsid w:val="00FA2B5F"/>
     <w:rsid w:val="00FA79E0"/>
     <w:rsid w:val="00FB0357"/>
     <w:rsid w:val="00FB1255"/>
     <w:rsid w:val="00FB53D0"/>
     <w:rsid w:val="00FB749C"/>
     <w:rsid w:val="00FB7D7A"/>
     <w:rsid w:val="00FC3B7C"/>
     <w:rsid w:val="00FD02A3"/>
     <w:rsid w:val="00FD07D3"/>
+    <w:rsid w:val="00FD106A"/>
     <w:rsid w:val="00FD19F4"/>
     <w:rsid w:val="00FD6A96"/>
+    <w:rsid w:val="00FE06CE"/>
     <w:rsid w:val="00FE4770"/>
     <w:rsid w:val="00FF4E2E"/>
     <w:rsid w:val="00FF568E"/>
     <w:rsid w:val="00FF56F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -12096,51 +11996,51 @@
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/communicating-with-families-and-promoting-vaccine-confidence/talking-with-vaccine-hesitant-parents/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frameworksinstitute.org/resources/reframing-the-conversation-about-child-and-adolescent-vaccinations/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1876285921000528?casa_token=rZ5gYUNp77UAAAAA:GS4KPKqpoQKrmko7r_LJqcpBdU6hQv2AeUMoeFIsVj0IoVsPq5YS53HDIKEZvlIrD0vm62gA" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/pregnancy/hcp-toolkit/downloads/talking-about-vaccines-508.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccine-safety/about/autism.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines-children/hcp/conversation-tips/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinate.thinkific.com/courses/confidence-misinfo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/based-on-science/vaccines-are-safe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headstart.gov/publication/protect-your-child-vaccines?redirect=eclkc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phf.org/wp-content/uploads/2025/04/Lets-RISE-School-Toolkit.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headstart.gov/publication/protect-your-child-vaccines?redirect=eclkc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunizekansascoalition.org/documents/Vaccine%20Fears%20Overturned%20by%20Facts%20Booklet.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letsgetrealaboutvaccines.org/about-the-campaign" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/pdf/10.1177/1536504218792524" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/based-on-science/vaccines-are-safe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vaccinesafety.edu/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/pregnancy/hcp-toolkit/downloads/talking-about-vaccines-508.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/2025/the-evidence-on-vaccines-and-autism" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/topic/addressing-anxiety/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/2025/the-evidence-on-vaccines-and-autism" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1876285921000528?casa_token=rZ5gYUNp77UAAAAA:GS4KPKqpoQKrmko7r_LJqcpBdU6hQv2AeUMoeFIsVj0IoVsPq5YS53HDIKEZvlIrD0vm62gA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/vaccine-education-center" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/php/resources/keeps-it-that-way.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.svg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/talking-about-vaccines/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/talking-about-vaccines/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0264410X22015936" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vaccinesafety.edu/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/immigrant-refugee-health/communication-resources/?CDC_AAref_Val=https://www.cdc.gov/immigrantrefugeehealth/resources/index.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/php/resources/keeps-it-that-way.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massvaccineconfidenceproject.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acponline.org/clinical-information/clinical-resources-products/adult-immunization/practical-immunization-microlearning-resources" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acponline.org/clinical-information/clinical-resources-products/adult-immunization/practical-immunization-microlearning-resources" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static1.squarespace.com/static/5cc216f2c2ff6132d9d57816/t/5d88f048c1b2d2788b4726c6/1569255512703/Kids%2BPlus%2BAAV%2BToolkit.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealthcollaborative.org/communication-tools/communicating-more-effectively-about-vaccines/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/pdf/10.1177/1536504218792524" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phf.org/wp-content/uploads/2025/04/Lets-RISE-School-Toolkit.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/translations/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://static1.squarespace.com/static/5cc216f2c2ff6132d9d57816/t/5d88f048c1b2d2788b4726c6/1569255512703/Kids%2BPlus%2BAAV%2BToolkit.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/translations/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massvaccineconfidenceproject.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealthcollaborative.org/communication-tools/communicating-more-effectively-about-vaccines/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frameworksinstitute.org/resources/reframing-the-conversation-about-child-and-adolescent-vaccinations/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines-children/hcp/conversation-tips/index.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/communicating-with-families-and-promoting-vaccine-confidence/talking-with-vaccine-hesitant-parents/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/external/apps/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/external/apps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinate.thinkific.com/courses/confidence-misinfo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccine-safety/about/autism.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0264410X22015936" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/immigrant-refugee-health/communication-resources/?CDC_AAref_Val=https://www.cdc.gov/immigrantrefugeehealth/resources/index.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/?srsltid=AfmBOooYYRrrMY6I0dEgThajL1k6glWRBKyuz37_20elmqOOY9tVOqe_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letsgetrealaboutvaccines.org/about-the-campaign" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunizekansascoalition.org/documents/Vaccine%20Fears%20Overturned%20by%20Facts%20Booklet.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/vaccine-education-center" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/centers-programs/vaccine-education-center/resources/vaccine-and-vaccine-safety-related-qa-sheets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfid.org/resource/vaccine-science-social-media-toolkit/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/topic/addressing-anxiety/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/?srsltid=AfmBOooYYRrrMY6I0dEgThajL1k6glWRBKyuz37_20elmqOOY9tVOqe_" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/centers-programs/vaccine-education-center/resources/vaccine-and-vaccine-safety-related-qa-sheets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfid.org/resource/vaccine-science-social-media-toolkit/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.svg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letsgetrealaboutvaccines.org/about-the-campaign" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealthcollaborative.org/communication-tools/communicating-more-effectively-about-vaccines/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/pdf/10.1177/1536504218792524" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/external/apps/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/based-on-science/vaccines-are-safe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/talking-about-vaccines/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frameworksinstitute.org/resources/reframing-the-conversation-about-child-and-adolescent-vaccinations/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0264410X22015936" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/immigrant-refugee-health/communication-resources/?CDC_AAref_Val=https://www.cdc.gov/immigrantrefugeehealth/resources/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfid.org/resource/vaccine-science-social-media-toolkit/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/external/apps/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/?srsltid=AfmBOooYYRrrMY6I0dEgThajL1k6glWRBKyuz37_20elmqOOY9tVOqe_" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acponline.org/clinical-information/clinical-resources-products/adult-immunization/practical-immunization-microlearning-resources" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinate.thinkific.com/courses/confidence-misinfo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/wp-content/uploads/2023/02/VCN-Launch.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/centers-programs/vaccine-education-center/resources/vaccine-and-vaccine-safety-related-qa-sheets" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vaccinesafety.edu/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frameworksinstitute.org/resources/reframing-the-conversation-about-child-and-adolescent-vaccinations/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.letsgetrealaboutvaccines.org/about-the-campaign" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1876285921000528?casa_token=rZ5gYUNp77UAAAAA:GS4KPKqpoQKrmko7r_LJqcpBdU6hQv2AeUMoeFIsVj0IoVsPq5YS53HDIKEZvlIrD0vm62gA" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunizekansascoalition.org/documents/Vaccine%20Fears%20Overturned%20by%20Facts%20Booklet.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/topic/addressing-anxiety/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0264410X22015936" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/immigrant-refugee-health/communication-resources/?CDC_AAref_Val=https://www.cdc.gov/immigrantrefugeehealth/resources/index.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/php/resources/keeps-it-that-way.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/centers-programs/vaccine-education-center/resources/vaccine-and-vaccine-safety-related-qa-sheets" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nfid.org/resource/vaccine-science-social-media-toolkit/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidrap.umn.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/vaccine-education-center" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/communicating-with-families-and-promoting-vaccine-confidence/talking-with-vaccine-hesitant-parents/?srsltid=AfmBOoqxIlOPS9Em-Z5yqVbZjdbt-wtvm1S3nuOZfyLvyMfkraPKS05T" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/2025/the-evidence-on-vaccines-and-autism" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vaccinesafety.edu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/wp-content/uploads/2025/09/AutismSociety_Infographic-Autism-and-Vaccines-FAQ_2025-09V1F_Digital.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinate.thinkific.com/courses/confidence-misinfo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acponline.org/clinical-information/clinical-resources-products/adult-immunization/practical-immunization-microlearning-resources" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/talking-about-vaccines/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phf.org/wp-content/uploads/2025/04/Lets-RISE-School-Toolkit.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/pregnancy/hcp-toolkit/downloads/talking-about-vaccines-508.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/translations/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/php/resources/keeps-it-that-way.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massvaccineconfidenceproject.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nationalacademies.org/based-on-science/vaccines-are-safe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/?srsltid=AfmBOooYYRrrMY6I0dEgThajL1k6glWRBKyuz37_20elmqOOY9tVOqe_" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/clinical/topic/addressing-anxiety/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://immunitycommunitywa.org/wp-content/uploads/2017/08/a-guide-to-conversations-about-immunization.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/wp-content/uploads/2023/02/VCN-Launch.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1876285921000528?casa_token=rZ5gYUNp77UAAAAA:GS4KPKqpoQKrmko7r_LJqcpBdU6hQv2AeUMoeFIsVj0IoVsPq5YS53HDIKEZvlIrD0vm62gA" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org/translations/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chop.edu/vaccine-education-center" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/2025/the-evidence-on-vaccines-and-autism" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunizekansascoalition.org/documents/Vaccine%20Fears%20Overturned%20by%20Facts%20Booklet.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headstart.gov/publication/protect-your-child-vaccines?redirect=eclkc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aap.org/en/patient-care/immunizations/communicating-with-families-and-promoting-vaccine-confidence/talking-with-vaccine-hesitant-parents/?srsltid=AfmBOoqxIlOPS9Em-Z5yqVbZjdbt-wtvm1S3nuOZfyLvyMfkraPKS05T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phf.org/wp-content/uploads/2025/04/Lets-RISE-School-Toolkit.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massvaccineconfidenceproject.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.immunize.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidrap.umn.edu/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vaccinateyourfamily.org/wp-content/uploads/2025/09/AutismSociety_Infographic-Autism-and-Vaccines-FAQ_2025-09V1F_Digital.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/pregnancy/hcp-toolkit/downloads/talking-about-vaccines-508.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealthcollaborative.org/communication-tools/communicating-more-effectively-about-vaccines/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/pdf/10.1177/1536504218792524" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://headstart.gov/publication/protect-your-child-vaccines?redirect=eclkc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.svg"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>