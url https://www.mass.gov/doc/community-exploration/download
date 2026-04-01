--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -596,67 +596,115 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00991E9C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>iaison with strong connections to EJ neighborhoods or people who fit one or more of these other priority characteristics.</w:t>
       </w:r>
       <w:r w:rsidR="002B334B" w:rsidRPr="002B334B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A3D35">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Community Liaisons can speak to their own personal </w:t>
+        <w:t xml:space="preserve">Community Liaisons can speak </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their own personal </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008A3D35">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>experience, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008A3D35">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can help make sure that the process reaches and learns from the experiences of communities they have strong connections with. </w:t>
+        <w:t xml:space="preserve"> can help make sure that the process </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>reaches</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>learns</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A3D35">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the experiences of communities they have strong connections with. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F71CE68" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="008F43A7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C083BBA" w14:textId="532E0E64" w:rsidR="008F43A7" w:rsidRDefault="00141296" w:rsidP="008F43A7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Your Equity Partner will be a great resource for thinking about this data and whose perspectives will be important to include on your Core Team. </w:t>
@@ -1132,65 +1180,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="170" w:hanging="170"/>
             </w:pPr>
             <w:r w:rsidRPr="00912E5C">
               <w:t xml:space="preserve">See the GEAR </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="0086427F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Community Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00912E5C">
               <w:t xml:space="preserve"> and/or the </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="002B334B">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>Massachus</w:t>
-[...13 lines deleted...]
-                <w:t>tts EJ Viewer</w:t>
+                <w:t>Massachusetts EJ Viewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFDFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="67D7D456" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRPr="00991E9C" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:bCs/>
@@ -5374,51 +5408,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426BB964" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="008F43A7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F43A7" w14:paraId="3CFE8697" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39B41941" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRPr="00C5270D" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D39A9FB" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRPr="00C5270D" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
@@ -5618,51 +5651,50 @@
         <w:t>iaison relationships you will be looking for? For example, are you looking for a local advocate for people living with disabilities? A person who is well-known and respected within a non-English-speaking community?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B446166" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="008F43A7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F43A7" w14:paraId="1C781F3A" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="695976AB" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="282A7E8D" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0145A771" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
@@ -5772,51 +5804,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEB5F9B" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="008F43A7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F43A7" w14:paraId="3243B36A" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39BF9473" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05AEE323" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="214C63A6" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
@@ -5871,61 +5902,61 @@
           <w:p w14:paraId="06C798F5" w14:textId="77777777" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="481B2471" w14:textId="63F2259B" w:rsidR="008F43A7" w:rsidRDefault="008F43A7" w:rsidP="008F43A7"/>
     <w:sectPr w:rsidR="008F43A7">
       <w:headerReference w:type="default" r:id="rId36"/>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ACB7055" w14:textId="77777777" w:rsidR="00B969F2" w:rsidRDefault="00B969F2" w:rsidP="00C5270D">
+    <w:p w14:paraId="7CACD036" w14:textId="77777777" w:rsidR="00F703F5" w:rsidRDefault="00F703F5" w:rsidP="00C5270D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06EA0325" w14:textId="77777777" w:rsidR="00B969F2" w:rsidRDefault="00B969F2" w:rsidP="00C5270D">
+    <w:p w14:paraId="3E64BF1B" w14:textId="77777777" w:rsidR="00F703F5" w:rsidRDefault="00F703F5" w:rsidP="00C5270D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6173,92 +6204,96 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00F62C9A">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4386F4E8" w14:textId="77777777" w:rsidR="00C5270D" w:rsidRDefault="00C5270D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3576F538" w14:textId="77777777" w:rsidR="00B969F2" w:rsidRDefault="00B969F2" w:rsidP="00C5270D">
+    <w:p w14:paraId="79D6F788" w14:textId="77777777" w:rsidR="00F703F5" w:rsidRDefault="00F703F5" w:rsidP="00C5270D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31523F3B" w14:textId="77777777" w:rsidR="00B969F2" w:rsidRDefault="00B969F2" w:rsidP="00C5270D">
+    <w:p w14:paraId="102111C4" w14:textId="77777777" w:rsidR="00F703F5" w:rsidRDefault="00F703F5" w:rsidP="00C5270D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79A8F5F5" w14:textId="7DEE8C0E" w:rsidR="00C5270D" w:rsidRDefault="00C5270D">
-[...7 lines deleted...]
-  <w:p w14:paraId="71D87ACC" w14:textId="437FE7BA" w:rsidR="00C5270D" w:rsidRPr="00C5270D" w:rsidRDefault="00C5270D" w:rsidP="00C5270D">
+  <w:p w14:paraId="3B0A2D89" w14:textId="41B414AE" w:rsidR="00F11156" w:rsidRPr="005E0BE2" w:rsidRDefault="00D5556F" w:rsidP="00C5270D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00D5556F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>NOTE: Please refrain from including any personal or identifying details, such as names, phone numbers, addresses, etc., related to individuals in these deliverables.</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B34914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23747030"/>
     <w:lvl w:ilvl="0" w:tplc="C240BB2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -7526,95 +7561,113 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F43A7"/>
     <w:rsid w:val="0000559D"/>
+    <w:rsid w:val="00095728"/>
     <w:rsid w:val="000C280B"/>
     <w:rsid w:val="0011104B"/>
     <w:rsid w:val="00141296"/>
     <w:rsid w:val="00174047"/>
     <w:rsid w:val="001D0EEE"/>
     <w:rsid w:val="002031D6"/>
     <w:rsid w:val="0023690E"/>
     <w:rsid w:val="0029661B"/>
     <w:rsid w:val="002B334B"/>
+    <w:rsid w:val="00326512"/>
+    <w:rsid w:val="00340B7E"/>
     <w:rsid w:val="0036005B"/>
     <w:rsid w:val="00420497"/>
+    <w:rsid w:val="00435C6E"/>
     <w:rsid w:val="00536CA1"/>
     <w:rsid w:val="00583DFD"/>
+    <w:rsid w:val="0058467C"/>
     <w:rsid w:val="005A491B"/>
     <w:rsid w:val="005D638E"/>
+    <w:rsid w:val="005E0BE2"/>
     <w:rsid w:val="006004E6"/>
     <w:rsid w:val="006170C8"/>
     <w:rsid w:val="0065662C"/>
     <w:rsid w:val="00666BCD"/>
     <w:rsid w:val="00701470"/>
     <w:rsid w:val="00760CEF"/>
     <w:rsid w:val="0079746F"/>
     <w:rsid w:val="00797F10"/>
+    <w:rsid w:val="00814761"/>
     <w:rsid w:val="008349B7"/>
     <w:rsid w:val="00841487"/>
     <w:rsid w:val="0086427F"/>
     <w:rsid w:val="008A3D35"/>
     <w:rsid w:val="008D552D"/>
     <w:rsid w:val="008F43A7"/>
     <w:rsid w:val="00912E5C"/>
+    <w:rsid w:val="00934099"/>
+    <w:rsid w:val="00962F6C"/>
     <w:rsid w:val="00983D1A"/>
     <w:rsid w:val="009C1CF3"/>
     <w:rsid w:val="00A26C27"/>
     <w:rsid w:val="00A80EFA"/>
     <w:rsid w:val="00AA4F55"/>
     <w:rsid w:val="00B969F2"/>
+    <w:rsid w:val="00BB52A6"/>
     <w:rsid w:val="00C5270D"/>
     <w:rsid w:val="00C97C7F"/>
+    <w:rsid w:val="00CB7D48"/>
+    <w:rsid w:val="00D5556F"/>
     <w:rsid w:val="00D870BB"/>
     <w:rsid w:val="00D9067D"/>
     <w:rsid w:val="00DB578F"/>
     <w:rsid w:val="00DD1B38"/>
     <w:rsid w:val="00E031FF"/>
     <w:rsid w:val="00E3207F"/>
+    <w:rsid w:val="00E8419D"/>
+    <w:rsid w:val="00E85D33"/>
+    <w:rsid w:val="00EB318F"/>
     <w:rsid w:val="00F03E59"/>
+    <w:rsid w:val="00F11156"/>
+    <w:rsid w:val="00F703F5"/>
+    <w:rsid w:val="00F73116"/>
     <w:rsid w:val="00FC200D"/>
     <w:rsid w:val="00FC7771"/>
     <w:rsid w:val="00FE4753"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8653,56 +8706,131 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C5270D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0086427F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB52A6"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB52A6"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BB52A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB52A6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB52A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://experience.arcgis.com/experience/60e419d78cb5493a91641ffa3c160dd6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/resource/health-topic-data" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/community-health-network-areas-chna-configuration" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bia-geospatial-internal.geoplatform.gov/indianlands/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://native-land.ca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/contact-your-local-ada-coordinator" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy.gov/indianenergy/low-income-energy-affordability-data-lead-tool" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/MapSeries/index.html?appid=535e4419dc0545be980545a0eeaf9b53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass-eoeea.maps.arcgis.com/apps/webappviewer/index.html?id=1d6f63e7762a48e5930de84ed4849212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/commissions-on-disability" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -8975,127 +9103,103 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -9118,141 +9222,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9319,123 +9441,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F92512E1-028F-46B4-85B0-763A2321EA40}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B01AB3-B8D4-402E-A529-D201CF5AC9C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <ds:schemaRef ds:uri="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4275EC1A-22A6-4BD0-B2AC-5D7266C3546C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64FEB384-989A-404D-B507-A42D3B0E349F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>1913</Words>
-  <Characters>10908</Characters>
+  <Characters>10907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12796</CharactersWithSpaces>
+  <CharactersWithSpaces>12795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Holly Jacobson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>