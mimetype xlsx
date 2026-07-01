--- v0 (2025-11-29)
+++ v1 (2026-07-01)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EED-Team-OneStop/Shared Documents/General/1. One Stop Data - All Rounds/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/elijah_thomas_mass_gov/Documents/In Progress/Batch 3/Excel/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E99C45B-34FE-47FE-8B4D-F5945BF788CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{310A4AD1-8B63-42E0-96C0-2C672C355FB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{17AF519B-0AEB-44FA-AD48-40FE6D3FC0FB}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{17AF519B-0AEB-44FA-AD48-40FE6D3FC0FB}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="FY22-FY26 Grant Rounds" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$F$1514</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'FY22-FY26 Grant Rounds'!$A$1:$F$1514</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7571" uniqueCount="2425">
   <si>
     <t>Grant Round</t>
@@ -40929,79 +40930,111 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e1196768-4157-4d80-b3c6-79cf9493a5fe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5f8eec94-f1e8-4333-9199-0fcb2e707b9d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735C7AD4-D2BC-46EF-9D25-FEFFF1F5D8CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{735C7AD4-D2BC-46EF-9D25-FEFFF1F5D8CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e1196768-4157-4d80-b3c6-79cf9493a5fe"/>
+    <ds:schemaRef ds:uri="5f8eec94-f1e8-4333-9199-0fcb2e707b9d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CAABC0B-B7E6-4E5D-B050-AA70FFE10FCA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CAABC0B-B7E6-4E5D-B050-AA70FFE10FCA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FA12D82-25B1-4E47-AE3A-E3E539643D2B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FA12D82-25B1-4E47-AE3A-E3E539643D2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e1196768-4157-4d80-b3c6-79cf9493a5fe"/>
+    <ds:schemaRef ds:uri="5f8eec94-f1e8-4333-9199-0fcb2e707b9d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>FY22-FY26 Grant Rounds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shannon, Patrick (EOED)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100023EC507CF3D814C891D1408D57845A8</vt:lpwstr>
   </property>
 </Properties>