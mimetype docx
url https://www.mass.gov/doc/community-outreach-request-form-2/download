--- v0 (2026-03-25)
+++ v1 (2026-05-12)
@@ -1,104 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1068D089" w14:textId="77777777" w:rsidR="00DA04ED" w:rsidRDefault="00DA04ED" w:rsidP="00DA04ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E195965" wp14:editId="5A94EF48">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E195965" wp14:editId="65D08A4E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>136525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>11430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1254097" cy="883920"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20948"/>
                 <wp:lineTo x="21337" y="20948"/>
                 <wp:lineTo x="21337" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Massachusetts 911 Emergency, Help is at our fingertips"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Massachusetts 911 Emergency, Help is at our fingertips"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId7">
+                            <a14:imgLayer r:embed="rId10">
                               <a14:imgEffect>
                                 <a14:brightnessContrast contrast="40000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="14000" b="15400"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1254097" cy="883920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
@@ -322,51 +326,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="414F2E4F" w14:textId="7760435A" w:rsidR="008A7C81" w:rsidRDefault="00BB39D4" w:rsidP="008A7C81">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51C06">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Name of contact person</w:t>
       </w:r>
       <w:r w:rsidR="008A7C81">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B051F0" w14:textId="617B2AE4" w:rsidR="00BB39D4" w:rsidRPr="008A7C81" w:rsidRDefault="00BB39D4" w:rsidP="00BB39D4">
+    <w:p w14:paraId="15B051F0" w14:textId="53E8955F" w:rsidR="00BB39D4" w:rsidRPr="008A7C81" w:rsidRDefault="00BB39D4" w:rsidP="00BB39D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51C06">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidR="008A7C81">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008A7C81" w:rsidRPr="008A7C81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -893,51 +897,51 @@
       </w:r>
       <w:r w:rsidR="00B25954">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Erica </w:t>
       </w:r>
       <w:r w:rsidR="009B2F2B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Crawford</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556AB3B6" w14:textId="54BEB904" w:rsidR="00BC7B9C" w:rsidRPr="00B25954" w:rsidRDefault="000360D5" w:rsidP="002C1AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00E12CEC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Erica.Crawford@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25954" w:rsidRPr="00B25954">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4230262A" w14:textId="77777777" w:rsidR="002C1AAD" w:rsidRDefault="002C1AAD" w:rsidP="00D33ED2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
@@ -996,261 +1000,267 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B25954">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Erica </w:t>
       </w:r>
       <w:r w:rsidR="009B2F2B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Crawford</w:t>
       </w:r>
       <w:r w:rsidR="00BC7B9C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="000360D5" w:rsidRPr="00E12CEC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Erica.Crawford@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B25954">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7B9C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00097977" w:rsidSect="00FB62C8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3654BA3F" w14:textId="77777777" w:rsidR="002B746C" w:rsidRDefault="002B746C" w:rsidP="00BB39D4">
+    <w:p w14:paraId="6E51923D" w14:textId="77777777" w:rsidR="00D1223A" w:rsidRDefault="00D1223A" w:rsidP="00BB39D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39FC40F0" w14:textId="77777777" w:rsidR="002B746C" w:rsidRDefault="002B746C" w:rsidP="00BB39D4">
+    <w:p w14:paraId="00537789" w14:textId="77777777" w:rsidR="00D1223A" w:rsidRDefault="00D1223A" w:rsidP="00BB39D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1511CADE" w14:textId="77777777" w:rsidR="002B746C" w:rsidRDefault="002B746C" w:rsidP="00BB39D4">
+    <w:p w14:paraId="4E579B71" w14:textId="77777777" w:rsidR="00D1223A" w:rsidRDefault="00D1223A" w:rsidP="00BB39D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34012904" w14:textId="77777777" w:rsidR="002B746C" w:rsidRDefault="002B746C" w:rsidP="00BB39D4">
+    <w:p w14:paraId="35DCD805" w14:textId="77777777" w:rsidR="00D1223A" w:rsidRDefault="00D1223A" w:rsidP="00BB39D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB39D4"/>
     <w:rsid w:val="000360D5"/>
     <w:rsid w:val="00044552"/>
     <w:rsid w:val="00097977"/>
+    <w:rsid w:val="000E39F3"/>
     <w:rsid w:val="000F19EA"/>
     <w:rsid w:val="001002CB"/>
     <w:rsid w:val="00131DFE"/>
     <w:rsid w:val="001A4D30"/>
     <w:rsid w:val="001B2972"/>
     <w:rsid w:val="001D0014"/>
     <w:rsid w:val="001F17DC"/>
     <w:rsid w:val="00202E0E"/>
     <w:rsid w:val="0021721F"/>
     <w:rsid w:val="00231F28"/>
     <w:rsid w:val="00284196"/>
     <w:rsid w:val="002B746C"/>
     <w:rsid w:val="002C1AAD"/>
     <w:rsid w:val="002E62D8"/>
     <w:rsid w:val="003C3BD6"/>
     <w:rsid w:val="0041492D"/>
     <w:rsid w:val="00487039"/>
     <w:rsid w:val="0049130A"/>
     <w:rsid w:val="004A60A7"/>
     <w:rsid w:val="0050327C"/>
     <w:rsid w:val="00612DC8"/>
     <w:rsid w:val="00622464"/>
     <w:rsid w:val="00630B5B"/>
+    <w:rsid w:val="00654212"/>
     <w:rsid w:val="00681052"/>
     <w:rsid w:val="006D6A06"/>
     <w:rsid w:val="006E438D"/>
     <w:rsid w:val="00705284"/>
     <w:rsid w:val="00762924"/>
     <w:rsid w:val="00766818"/>
     <w:rsid w:val="007F6826"/>
     <w:rsid w:val="00804A29"/>
+    <w:rsid w:val="0088373A"/>
     <w:rsid w:val="008A7C81"/>
+    <w:rsid w:val="00937B3A"/>
     <w:rsid w:val="00954591"/>
     <w:rsid w:val="00975946"/>
     <w:rsid w:val="00983202"/>
     <w:rsid w:val="009B2F2B"/>
     <w:rsid w:val="009F51D3"/>
     <w:rsid w:val="00A003BA"/>
     <w:rsid w:val="00A122B1"/>
     <w:rsid w:val="00A1238A"/>
     <w:rsid w:val="00A16F83"/>
     <w:rsid w:val="00A76662"/>
     <w:rsid w:val="00AB0EA3"/>
     <w:rsid w:val="00B25954"/>
     <w:rsid w:val="00B43BCF"/>
     <w:rsid w:val="00BA42B2"/>
     <w:rsid w:val="00BB39D4"/>
     <w:rsid w:val="00BC7B9C"/>
     <w:rsid w:val="00C42881"/>
     <w:rsid w:val="00C77986"/>
+    <w:rsid w:val="00CD5426"/>
+    <w:rsid w:val="00D1223A"/>
     <w:rsid w:val="00D131BA"/>
     <w:rsid w:val="00D33ED2"/>
     <w:rsid w:val="00D66D03"/>
     <w:rsid w:val="00D92C60"/>
     <w:rsid w:val="00DA04ED"/>
     <w:rsid w:val="00E74482"/>
     <w:rsid w:val="00E83D43"/>
     <w:rsid w:val="00E85EFF"/>
     <w:rsid w:val="00EF1AF8"/>
     <w:rsid w:val="00EF61C6"/>
     <w:rsid w:val="00F37419"/>
     <w:rsid w:val="00FB43BF"/>
     <w:rsid w:val="00FB62C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1831,51 +1841,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1094209132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erica.Crawford@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erica.Crawford@mass.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erica.Crawford@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Erica.Crawford@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2117,86 +2127,343 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FF6701-19E3-463E-B5C9-811013A8375D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2317E1C-FE60-4843-B8DA-9C0F61941FA3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDD7CEB0-176B-47EF-85F6-B7C4B23BE79F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>202</Words>
-  <Characters>1158</Characters>
+  <Words>179</Words>
+  <Characters>1181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SETB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1358</CharactersWithSpaces>
+  <CharactersWithSpaces>1338</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>8323151</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Noelle.merchant@state.ma.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209052</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -2209,25 +2476,36 @@
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:janice.barrette@state.ma.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NMerchant</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>