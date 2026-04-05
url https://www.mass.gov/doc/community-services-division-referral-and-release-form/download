--- v1 (2026-01-29)
+++ v2 (2026-04-05)
@@ -19,113 +19,113 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C0787A0" w14:textId="0E0E0583" w:rsidR="00167B7E" w:rsidRDefault="00573B62">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="2892"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="210A5222" wp14:editId="02944B01">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="210A5222" wp14:editId="0792DACA">
             <wp:extent cx="2695575" cy="1257300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 2"/>
+            <wp:docPr id="1" name="Picture 2" descr="MCDHH logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 2" descr="MCDHH logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2695575" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EAFD88" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="28"/>
         <w:ind w:left="4214" w:right="2386" w:hanging="925"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="10.21.25Community Services Division refe"/>
+      <w:bookmarkStart w:id="0" w:name="10.21.25Community_Services_Division_refe"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Services</w:t>
@@ -152,58 +152,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="223"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="370" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167B7E" w14:paraId="3572AAEA" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="515E9B25" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -228,106 +220,90 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Referral:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="0D538D13" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B13AFFF" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="19F94C5B" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5957D7A9" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -352,58 +328,50 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Birth:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="06C74FF9" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BF3105C" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -495,106 +463,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>referral):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="52F6B0FA" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2753BFED" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="087D1E9B" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CF04468" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -610,58 +562,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="3595310A" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="430BC519" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -677,58 +621,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="571AFEC8" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3787281F" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -744,58 +680,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="2C29686D" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41AD3079" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -811,106 +739,90 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="1DC32EF8" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B97E89A" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gender:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="2DBE88A4" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63ED9D75" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -926,58 +838,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(yes/no):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00167B7E" w14:paraId="11CA8838" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="018CCE14" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2199,62 +2103,74 @@
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="58683333" w14:textId="7F9E3F54" w:rsidR="00167B7E" w:rsidRDefault="00573B62">
                             <w:pPr>
                               <w:widowControl/>
                               <w:autoSpaceDE/>
                               <w:autoSpaceDN/>
                               <w:adjustRightInd/>
                               <w:spacing w:line="2020" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:noProof/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44EB1B8B" wp14:editId="586040AE">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44EB1B8B" wp14:editId="5F5FFA01">
                                   <wp:extent cx="1085850" cy="1276350"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                                  <wp:docPr id="3" name="Picture 1"/>
+                                  <wp:docPr id="3" name="Picture 1">
+                                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </wp:docPr>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="0" name="Picture 3"/>
+                                          <pic:cNvPr id="3" name="Picture 1">
+                                            <a:extLst>
+                                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </pic:cNvPr>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId7">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1085850" cy="1276350"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
@@ -2300,62 +2216,74 @@
             <w:pict>
               <v:rect w14:anchorId="5247393D" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:73.45pt;margin-top:1.85pt;width:86pt;height:101pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtKwgM0AEAAI8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vvjysHVGnKJo0WFA&#10;dwG6fYAiy7YwW9RIJXb29aPkON3Wt2IvAkmJhzyH1PZ6HgdxNEgWXC2LTS6FcRoa67pafv92/+ZK&#10;CgrKNWoAZ2p5MiSvd69fbSdfmRJ6GBqDgkEcVZOvZR+Cr7KMdG9GRRvwxvFlCziqwC52WYNqYvRx&#10;yMo8f5tNgI1H0IaIo3fLpdwl/LY1OnxpWzJBDLXk3kI6MZ37eGa7rao6VL63+tyGekEXo7KOi16g&#10;7lRQ4oD2GdRoNQJBGzYaxgza1mqTODCbIv+HzWOvvElcWBzyF5no/8Hqz8dH/xVj6+QfQP8g4eC2&#10;V64zN4gw9UY1XK6IQmWTp+qSEB3iVLGfPkHDo1WHAEmDucUxAjI7MSepTxepzRyE5mCRvy95flJo&#10;vivKq/IdO7GGqtZ0jxQ+GBhFNGqJPMsEr44PFJan65NYzcG9HYY0z8H9FWDMGEntx47jclAV5v0s&#10;bHPmFiN7aE7MB2HZEt5qNnrAX1JMvCG1pJ8HhUaK4aNjTeI6rQauxn41lNOcWssgxWLehmXtDh5t&#10;1zNykdg4uGHdWpsYPXVxbpennjQ5b2hcqz/99OrpH+1+AwAA//8DAFBLAwQUAAYACAAAACEAzkN6&#10;EeAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjTFtokxKkqHipLaJEK&#10;Ozcekgh7HMVuE/h6hhUsj+7VnTPFanRWnLAPrScF00kCAqnypqVawevu8SoFEaImo60nVPCFAVbl&#10;+Vmhc+MHesHTNtaCRyjkWkETY5dLGaoGnQ4T3yFx9uF7pyNjX0vT64HHnZWzJFlIp1viC43u8K7B&#10;6nN7dAo2abd+e/LfQ20f3jf75312v8uiUpcX4/oWRMQx/pXhV5/VoWSngz+SCcIyXy8yriqYL0Fw&#10;Pp+mzAcFs+RmCbIs5P8Pyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArSsIDNABAACP&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzkN6EeAA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="58683333" w14:textId="7F9E3F54" w:rsidR="00167B7E" w:rsidRDefault="00573B62">
                       <w:pPr>
                         <w:widowControl/>
                         <w:autoSpaceDE/>
                         <w:autoSpaceDN/>
                         <w:adjustRightInd/>
                         <w:spacing w:line="2020" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44EB1B8B" wp14:editId="586040AE">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44EB1B8B" wp14:editId="5F5FFA01">
                             <wp:extent cx="1085850" cy="1276350"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                            <wp:docPr id="3" name="Picture 1"/>
+                            <wp:docPr id="3" name="Picture 1">
+                              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="0" name="Picture 3"/>
+                                    <pic:cNvPr id="3" name="Picture 1">
+                                      <a:extLst>
+                                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </pic:cNvPr>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId7">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1085850" cy="1276350"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
@@ -2366,51 +2294,51 @@
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="30811314" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="MCDHH ROI 10.3.25.pdf"/>
+      <w:bookmarkStart w:id="1" w:name="MCDHH_ROI_10.3.25.pdf"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00167B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F487C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MA</w:t>
       </w:r>
       <w:r w:rsidR="00167B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F487C"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00167B7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="1F487C"/>
           <w:sz w:val="22"/>
@@ -3591,58 +3519,50 @@
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="170"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1030" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2173"/>
         <w:gridCol w:w="5664"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167B7E" w14:paraId="39484BB7" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EB23F03" w14:textId="26B9CA56" w:rsidR="00167B7E" w:rsidRDefault="00573B62">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5559,58 +5479,50 @@
     <w:p w14:paraId="5344D406" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="236"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1094" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="3032"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167B7E" w14:paraId="7CABC246" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1286D3C2" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="23" w:line="221" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5716,58 +5628,50 @@
     <w:p w14:paraId="605BFC0F" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="207"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1094" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="3032"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167B7E" w14:paraId="3C349653" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43E1BD0A" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:right="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5972,58 +5876,50 @@
     <w:p w14:paraId="33912BDB" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="186" w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1094" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4606"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="3046"/>
       </w:tblGrid>
       <w:tr w:rsidR="00167B7E" w14:paraId="404A2C84" w14:textId="77777777">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634C3D6F" w14:textId="77777777" w:rsidR="00167B7E" w:rsidRDefault="00167B7E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="23" w:line="221" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6412,71 +6308,73 @@
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC27CD"/>
     <w:rsid w:val="0016400E"/>
     <w:rsid w:val="00167B7E"/>
     <w:rsid w:val="00307486"/>
     <w:rsid w:val="00573B62"/>
+    <w:rsid w:val="005D0DC5"/>
+    <w:rsid w:val="00CF12A0"/>
     <w:rsid w:val="00FC27CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1036"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49BCC8E8"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{FEB81C52-90B4-4968-9903-EF9D974D2024}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -6569,57 +6467,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7334,60 +7276,60 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>403</Words>
-  <Characters>1782</Characters>
+  <Words>325</Words>
+  <Characters>1858</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>198</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1987</CharactersWithSpaces>
+  <CharactersWithSpaces>2179</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lee, Margaret (MCD)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Comments">
     <vt:lpwstr/>
   </property>