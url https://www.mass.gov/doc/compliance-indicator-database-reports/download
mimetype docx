--- v0 (2026-01-02)
+++ v1 (2026-04-03)
@@ -1,1198 +1,986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="09B69883" w:rsidP="2BA2CFE6" w:rsidRDefault="09B69883" w14:paraId="142A5977" w14:textId="16B9C4CE">
+    <w:p w14:paraId="142A5977" w14:textId="16B9C4CE" w:rsidR="09B69883" w:rsidRDefault="3DBEB856" w:rsidP="2BA2CFE6">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2BA2CFE6" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Compliance Indicator Data</w:t>
       </w:r>
-      <w:r w:rsidRPr="2BA2CFE6" w:rsidR="00C403B6">
+      <w:r w:rsidR="00C403B6" w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="2BA2CFE6" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...2 lines deleted...]
-          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ase Review</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3DBEB856" w:rsidP="5749C745" w:rsidRDefault="3DBEB856" w14:paraId="1E777DF3" w14:textId="442EAF76" w14:noSpellErr="1">
-      <w:pPr>
+    <w:p w14:paraId="5787A51A" w14:textId="3A5FB186" w:rsidR="26CF2B64" w:rsidRDefault="26CF2B64" w:rsidP="26CF2B64">
+      <w:pPr>
+        <w:pStyle w:val="Title1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E777DF3" w14:textId="442EAF76" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To have a clear process for reviewing data for SPP/APR compliance indicators 1,7</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00E22AEF">
+      <w:r w:rsidR="00E22AEF" w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 8. To ensure frequent data review, data accuracy verification, and identification of noncompliance </w:t>
+        <w:t xml:space="preserve"> and 8. To ensure frequent data review, data accuracy verification, and identification of noncompliance in a timely manner.</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+    </w:p>
+    <w:p w14:paraId="1D2F7ACF" w14:textId="62FB9D9F" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in a timely manner</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5D45B1" w14:textId="25FDC078" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scope: </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Intervention Division, Early Intervention Service Programs, </w:t>
+      </w:r>
+      <w:r w:rsidR="003473C0" w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Intensive Behavioral Intervention Programs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Representatives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7066CDFB" w14:textId="21896063" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1244FD8D" w14:textId="2A905B7C" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prerequisites: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EDEEB8" w14:textId="045BCC49" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noncompliance identification process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FD08B" w14:textId="1B3E81A1" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Noncompliance verification of correction process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FCCFF3" w14:textId="240EB899" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576AC741" w14:textId="3E0F9EA7" w:rsidR="3DBEB856" w:rsidRDefault="3DBEB856" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Procedure: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ECDBC2" w14:textId="75F5BD7E" w:rsidR="00B0475E" w:rsidRPr="00B0475E" w:rsidRDefault="00B0475E" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Research and Analysis unit provides a report from the early intervention client system for a specific quarter of the fiscal year with identified child level noncompliance for SPP/APR compliance indicators (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3525" w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1, 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 8A, 8B, 8C)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1BDB" w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, timely services, timely </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7EC2" w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>initial evaluation, assessment and IFSP, timely transition planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="1D2F7ACF" w14:textId="62FB9D9F">
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A493BAE" w14:textId="3915DD53" w:rsidR="00C52FB8" w:rsidRDefault="00F43DCD" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="37108DE0" w:rsidRPr="5749C745">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Indicator 1 Protocol</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="3DBEB856" w:rsidP="5749C745" w:rsidRDefault="3DBEB856" w14:paraId="5A5D45B1" w14:textId="25FDC078" w14:noSpellErr="1">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B84B589" w14:textId="53D469A4" w:rsidR="00C26E59" w:rsidRDefault="00B4485C" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5749C745" w:rsidR="3DBEB856">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="19CBD8D7" w:rsidRPr="5749C745">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Indicator 7 Protocol</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B1D0D14" w14:textId="01C83838" w:rsidR="00702DEF" w:rsidRDefault="00C26E59" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Heading3Char"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Early Intervention Division, Early Intervention Service Programs, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5749C745" w:rsidR="003473C0">
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="7A691EE9" w:rsidRPr="5749C745">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Indicator 8 Protocol</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0666BB56" w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...118 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3DBEB856" w:rsidP="5749C745" w:rsidRDefault="3DBEB856" w14:paraId="576AC741" w14:textId="3E0F9EA7" w14:noSpellErr="1">
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="62D77923" w14:textId="0F70C962" w:rsidR="00B0475E" w:rsidRPr="00B0475E" w:rsidRDefault="00B0475E" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="3DBEB856">
-[...14 lines deleted...]
-        <w:ind/>
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00B0475E">
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:r w:rsidR="00C403B6" w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Research and Analysis unit provides a report from the early intervention client system for a specific quarter of the fiscal year with identified child level noncompliance for SPP/APR compliance indicators (</w:t>
+        <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FE3525">
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1, 7</w:t>
+        <w:t xml:space="preserve"> pulled for </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00B0475E">
+      <w:r w:rsidR="008D20E5" w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 8A, 8B, 8C)</w:t>
+        <w:t xml:space="preserve">the identified </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FD1BDB">
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>quarter for indicators 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FD1BDB">
+      <w:r w:rsidR="3DF0B2DA" w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>timely</w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FD1BDB">
+      <w:ins w:id="0" w:author="Gilbride, Molly (DPH)" w:date="2026-03-04T16:19:00Z" w16du:dateUtc="2026-03-04T21:19:00Z">
+        <w:r w:rsidR="009B69BF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> services, </w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FD1BDB">
+      <w:r w:rsidR="42C276FB" w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>timely</w:t>
+        <w:t xml:space="preserve"> and 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00FD1BDB">
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (once in the </w:t>
+      </w:r>
+      <w:r w:rsidR="2A7E6C29" w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">late </w:t>
+      </w:r>
+      <w:r w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:r w:rsidR="7D8209B1" w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/early winter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and once</w:t>
+      </w:r>
+      <w:r w:rsidR="5D1641ED" w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the summer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="26CF2B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="008D7EC2">
+    </w:p>
+    <w:p w14:paraId="58E23E48" w14:textId="14C5D7DF" w:rsidR="00B0475E" w:rsidRPr="00B0475E" w:rsidRDefault="00B0475E" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>initial</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5749C745" w:rsidR="008D7EC2">
+      </w:pPr>
+      <w:r w:rsidRPr="26CF2B64">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> evaluation, assessment and IFSP, </w:t>
+        <w:t xml:space="preserve">Each Clinical Oversight and Support Specialist will review the reports for their assigned early intervention service programs for identified instances of noncompliance. </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="008D7EC2">
+    </w:p>
+    <w:p w14:paraId="7A7C2486" w14:textId="2A24836B" w:rsidR="00B0475E" w:rsidRPr="00B0475E" w:rsidRDefault="00B0475E" w:rsidP="5749C745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>timely</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5749C745" w:rsidR="008D7EC2">
+      </w:pPr>
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> transition planning</w:t>
+        <w:t xml:space="preserve">Each EIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="5749C745" w:rsidR="00B0475E">
+      <w:r w:rsidR="0005704B">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and SSP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>program will have the opportunity to review the data and verify the accuracy of the data prior to a noncompliance determination (see noncompliance identification and verification process)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F28A4" w:rsidRPr="5749C745">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C52FB8" w:rsidP="5749C745" w:rsidRDefault="00F43DCD" w14:paraId="7A493BAE" w14:textId="3915DD53">
+    <w:p w14:paraId="0FA4C7C4" w14:textId="47F1FDE2" w:rsidR="00B0475E" w:rsidRPr="00B0475E" w:rsidRDefault="00B0475E" w:rsidP="5749C745">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="5749C745" w:rsidR="37108DE0">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Indicator 1 Protocol</w:t>
+        <w:t xml:space="preserve">Once EIS programs have completed the data verification process, COSS will follow the noncompliance determination process for each instance of noncompliance to determine </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="001A5BC7">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>the level of noncompliance and make a finding</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="5749C745" w:rsidR="19CBD8D7">
+      <w:r w:rsidRPr="5749C745">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B0475E" w:rsidR="00B0475E" w:rsidP="5749C745" w:rsidRDefault="00B0475E" w14:paraId="41258EC0" w14:textId="73A8E6E9">
-[...208 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00B0475E" w:rsidRPr="00B0475E">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R4c76a4c2061a4504"/>
-      <w:footerReference w:type="default" r:id="R2e811a7cb1fb4db8"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="35CCBD86" w14:textId="77777777" w:rsidR="003D2405" w:rsidRDefault="003D2405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F19B8FE" w14:textId="77777777" w:rsidR="003D2405" w:rsidRDefault="003D2405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="&quot;Courier New&quot;">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="1436"/>
       <w:gridCol w:w="4804"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5749C745" w:rsidTr="5749C745" w14:paraId="1F5F0355">
+    <w:tr w:rsidR="5749C745" w14:paraId="1F5F0355" w14:textId="77777777" w:rsidTr="5749C745">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="2F08DB97" w14:textId="34FC6809">
+        <w:p w14:paraId="2F08DB97" w14:textId="34FC6809" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1436" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="16778FE7" w14:textId="1A2C86BC">
+        <w:p w14:paraId="16778FE7" w14:textId="1A2C86BC" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4804" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="58C1865F" w14:textId="37C25806">
+        <w:p w14:paraId="58C1865F" w14:textId="37C25806" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:b w:val="1"/>
-[...1 lines deleted...]
-              <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="5749C745" w:rsidR="5749C745">
+          <w:r w:rsidRPr="5749C745">
             <w:rPr>
-              <w:b w:val="1"/>
-[...1 lines deleted...]
-              <w:color w:val="1F4E79" w:themeColor="accent5" w:themeTint="FF" w:themeShade="80"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
             </w:rPr>
             <w:t>Early Intervention Division</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="238DE69C" w14:textId="05AEE182">
+        <w:p w14:paraId="238DE69C" w14:textId="05AEE182" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidR="5749C745">
-            <w:rPr/>
+          <w:r>
             <w:t>Massachusetts Department of Public Health</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="4108A543" w14:textId="0D4224B7">
+        <w:p w14:paraId="4108A543" w14:textId="0D4224B7" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
-          <w:r w:rsidR="5749C745">
-            <w:rPr/>
+          <w:r>
             <w:t xml:space="preserve"> November 2024</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="73A21E5E" w14:textId="3306F11D">
+  <w:p w14:paraId="73A21E5E" w14:textId="3306F11D" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="11FE281E" w14:textId="77777777" w:rsidR="003D2405" w:rsidRDefault="003D2405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1D4B5EFA" w14:textId="77777777" w:rsidR="003D2405" w:rsidRDefault="003D2405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="5749C745" w:rsidTr="5749C745" w14:paraId="28589248">
+    <w:tr w:rsidR="5749C745" w14:paraId="28589248" w14:textId="77777777" w:rsidTr="5749C745">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="034694AF" w14:textId="6C5DF48E">
+        <w:p w14:paraId="034694AF" w14:textId="6C5DF48E" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="36DC29C1" w14:textId="15800733">
+        <w:p w14:paraId="36DC29C1" w14:textId="15800733" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="6E1357C0" w14:textId="1A3264DF">
+        <w:p w14:paraId="6E1357C0" w14:textId="1A3264DF" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="5749C745" w:rsidP="5749C745" w:rsidRDefault="5749C745" w14:paraId="58C3D39D" w14:textId="4EC07835">
+  <w:p w14:paraId="58C3D39D" w14:textId="4EC07835" w:rsidR="5749C745" w:rsidRDefault="5749C745" w:rsidP="5749C745">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...84 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01840996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="959E7672"/>
     <w:lvl w:ilvl="0" w:tplc="95A0C74C">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="454288F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7D72F08C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1248,373 +1036,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0E80B90E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="030308AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46CED460"/>
     <w:lvl w:ilvl="0" w:tplc="16422078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="073A93E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4B1015C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="62FE2818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="64BA9C88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="829287F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="931ADD10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="49FCDB46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9ECC856A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0769EB06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="885248DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="005C2422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="789429FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CA8849C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B35EBE3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D3C6FBD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7CB6C9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7A021FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE30B1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B5156FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2CA372E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA9D22B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1812C776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1768,51 +1556,51 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1104153F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6966634"/>
     <w:lvl w:ilvl="0" w:tplc="757A3B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="26609FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2BACE842">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DB26048A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8C36932E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -1848,1394 +1636,1480 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F380368">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11D86B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="63729EE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="64380D96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="95986F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7B701DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4498DA4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="02E8B65A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="46B8845E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A92A4756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20F6F43C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="139A2DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="59184F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="61F2128E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="498297C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="56405506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2F24D306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4824F946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7E6C52C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EFCC0F5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9FE81AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13CAC61C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="01928842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DC8A4E0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3DD0D06A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="15129236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B202A2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F73EC150">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CD9C7DC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D7880412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E263A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15E8FDCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92C86AAC"/>
+    <w:lvl w:ilvl="0" w:tplc="D32CDACC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="74D6AEAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E01C1878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B0AA560">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EF8A0260">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="780E497C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8FA6735A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3CAC3B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2FDC9232">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1723237F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CEFE9630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13A4D5A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4BE6175E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B824D07E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="1DC68B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="2B6E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4508B792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F746E130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A30EC44E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18076AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="70DE8D26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A2447B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5E4E5B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="168A1DAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FF806756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B84CEC48">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="07F47002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5A3C09FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C554BA7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D7501C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B498E176">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0B0E98E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="818681B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="23469BF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="58C4D6D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DA544C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="70029FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F7065860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C77C5C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E165DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="8702FFCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA0E13BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="74987C50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AB8A76E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="D5C2FD80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BCC09258">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="CC464FE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="92C87E46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C17E8850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBB849D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="910CDD36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01BA74C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="44EC7AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E39EE476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="2D28DC18">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="220EFF12">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D8AE3566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1390BEA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="233E7100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FE009B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA42EA3A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="252694BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A54173A"/>
     <w:lvl w:ilvl="0" w:tplc="8E70FB34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B798D76C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="066A713C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A0A0BDD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9CC84698">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B6A8D7CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3AB2459A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AF5CF984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E48C7910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B1F117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D284B90C"/>
     <w:lvl w:ilvl="0" w:tplc="14D0DCAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5D4ED61C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="86002024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4FAE1948">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="67AE026A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F774A0A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D2E08370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F41C5AB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13E6C1AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2772013A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E04A0E8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29FAEC46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="452889A6"/>
     <w:lvl w:ilvl="0" w:tplc="306063F8">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B84CE5A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ACC0B6DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3277,1633 +3151,1633 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7972A056">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A90CABEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D0858FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5A44634"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3130952E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="A1DA9FE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8BC00DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="96D2A160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="6128C138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="397011B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D28E4F42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="15B892C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8D4894C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36D29D5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35B834E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="49CA2DE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BAE6BC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3DAE8C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3A2AE1EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0B1472D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F1922078">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1E32CC56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9854465E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1BEA4164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D7DE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C66C972"/>
     <w:lvl w:ilvl="0" w:tplc="CF98826C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06FC5190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="987666FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="41E088CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="22FEDA84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="94DA044A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C588A5D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BD46C174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FB14EB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36402B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D096A6BC"/>
     <w:lvl w:ilvl="0" w:tplc="172C63A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79E48F1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8702C316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A91AD33C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="414A105A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8ADC9866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F144584C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E9DAFB74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5130034C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3817397C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="1E84FD72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="85E87EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="68FACB04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D42E84B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="537AD3A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="A1629E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="611E3CE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E1B2E536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E5F8FDFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A517807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="1C0AF782">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BF8288C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DC727A16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="22D845AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="89E8249A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="76C62E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="45A06AE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9D44E7B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C35C506A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F337F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="742E6B26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F682ABA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="73EECF0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="2FAC4DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="29F4C77E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="B8ECED9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="45D46A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6E82E7E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0172C834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="416DFA74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3BB04834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="84D2FBC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EDD229DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7FE294BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="98B4B814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8166949C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="C3228CDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8BC22AF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F08B2F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4272E84A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A9EED66"/>
     <w:lvl w:ilvl="0" w:tplc="FEC6B856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2E30616C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F1ACEBC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="27D8D262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9356DA76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="911EC296">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="6DF84EE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F65476DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE0C84BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4712C8CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="064E221E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B986EB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E53E199C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FDD20BFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EC283E7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="3C482598">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="807A2A60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0DAE472C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B440B412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ADCCB5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="87E6130E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C7C38FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="60F03EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C33C607C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="E170112A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="CB307626">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="1E12FD9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B566A78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD084B9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FBBC85A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E3C6C178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9E92DA08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E3A84EAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D5D85490">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="8A241E64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4D80A91A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F1F04D72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A1107D50">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D2EA169E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5132282D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EC04D6E"/>
     <w:lvl w:ilvl="0" w:tplc="F0AECA36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3208D61E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E62A76B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FE780F4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="3CCE2B1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="17EE7624">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="B0A63E30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2A3ED702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E474CE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5635C603"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4712CD98"/>
     <w:lvl w:ilvl="0" w:tplc="FADC5650">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0A632FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5D7CB23C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4945,503 +4819,503 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B6E04DDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6FC41E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBFAB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0C2A2C96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FEE66BEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FCAAA870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="5FD87F4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="159C6D56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DD161FAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2F7642D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38DE0A7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F58458C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB1446A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="87E863EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23EA4CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="46A8F34E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="82DA59A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="EA42A946">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="7E38CCC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="A0BAA320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="AF7CDA92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="92B6F030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66A92F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E466CF86"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C7B76C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="0A20F13A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F88A61D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D66A340A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="C494D8C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="709EC62E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="4B9AA244">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="84D0A7C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FB62A8A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="16006458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FC6544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B82C680"/>
     <w:lvl w:ilvl="0" w:tplc="AA2E5018">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A8A55FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8C6687B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5483,503 +5357,503 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6890C28C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04B84580">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="753C5F6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03ECF60A"/>
     <w:lvl w:ilvl="0" w:tplc="14D0DCAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A62301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="85C68B6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A280872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="691CD306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0D62A908">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="32E24DC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="8B548E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F10A8B78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1E6C9848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9A46DB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A110B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="26E0B902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E842DD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C8421D7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DD188238">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="17601C6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="F8FA45B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2690BFEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E7AEB84A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8A9E4F5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB06CF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C30FF24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CA60121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0387544"/>
     <w:lvl w:ilvl="0" w:tplc="2F262CD4">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="36744F66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="94306170">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6021,694 +5895,723 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1B70F8C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0D26DAF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DB3E0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="2576A228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="545CAAE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;"/>
+        <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C0A8A254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0A163CAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="4A0CFEDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="248208CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="18A2608C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3F48F7BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="71DA581C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA406BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="95BCC168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47F4CB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E4205022">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8BD262EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CB62251C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="03AE660E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="991A1302">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="964C5C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F6EBAD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="48">
+  <w:num w:numId="1" w16cid:durableId="1280647027">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1852406400">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="572811323">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2043899888">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="464542087">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="268587576">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="285546196">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="442696875">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1305508509">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1791363437">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="762461305">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="750156590">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="885027129">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="410006223">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1539008555">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="704523619">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1698655161">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1641421463">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1279413139">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2128116313">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="170413774">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1133905778">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1240821790">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1112673589">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="523443654">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1000623668">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1684161981">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1148744543">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="71318928">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="1" w16cid:durableId="1852406400">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="30" w16cid:durableId="1535540864">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="572811323">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="31" w16cid:durableId="336272627">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2043899888">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="32" w16cid:durableId="1543398789">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="464542087">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="33" w16cid:durableId="2092504077">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="268587576">
+  <w:num w:numId="34" w16cid:durableId="371614515">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1958943598">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="49042746">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2111311684">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1733386308">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2036300886">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1624997097">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="601232552">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="608053079">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="285546196">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="762461305">
+  <w:num w:numId="43" w16cid:durableId="630594151">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="750156590">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="44" w16cid:durableId="244808551">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="885027129">
-[...32 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1112673589">
+  <w:num w:numId="45" w16cid:durableId="568002060">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="523443654">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="46" w16cid:durableId="987978734">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1000623668">
-[...23 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="371614515">
+  <w:num w:numId="47" w16cid:durableId="1146816348">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1958943598">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="48" w16cid:durableId="974332403">
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104219"/>
+    <w:rsid w:val="0005704B"/>
     <w:rsid w:val="0007012E"/>
     <w:rsid w:val="00095A5D"/>
     <w:rsid w:val="000973F7"/>
     <w:rsid w:val="000E6DA7"/>
     <w:rsid w:val="00104219"/>
     <w:rsid w:val="00126E2C"/>
     <w:rsid w:val="00174CC2"/>
     <w:rsid w:val="00175663"/>
+    <w:rsid w:val="001A5BC7"/>
     <w:rsid w:val="001B2837"/>
     <w:rsid w:val="001D46A2"/>
     <w:rsid w:val="001F56F7"/>
     <w:rsid w:val="00207E73"/>
     <w:rsid w:val="00297066"/>
     <w:rsid w:val="003473C0"/>
+    <w:rsid w:val="003D2405"/>
+    <w:rsid w:val="003E1F79"/>
     <w:rsid w:val="0043736E"/>
     <w:rsid w:val="004C1C7C"/>
+    <w:rsid w:val="004C24C5"/>
     <w:rsid w:val="004D3E98"/>
     <w:rsid w:val="005001E0"/>
     <w:rsid w:val="0052127F"/>
     <w:rsid w:val="006B675A"/>
     <w:rsid w:val="00702DEF"/>
     <w:rsid w:val="00717F9F"/>
     <w:rsid w:val="007A1438"/>
     <w:rsid w:val="007F28A4"/>
     <w:rsid w:val="008147FC"/>
     <w:rsid w:val="008633C6"/>
     <w:rsid w:val="008B493A"/>
     <w:rsid w:val="008D20E5"/>
     <w:rsid w:val="008D7EC2"/>
     <w:rsid w:val="008E0BB0"/>
     <w:rsid w:val="008E2E39"/>
     <w:rsid w:val="008E6084"/>
     <w:rsid w:val="009343F6"/>
     <w:rsid w:val="009B1DF1"/>
+    <w:rsid w:val="009B69BF"/>
     <w:rsid w:val="00A93714"/>
     <w:rsid w:val="00B0475E"/>
     <w:rsid w:val="00B331CB"/>
     <w:rsid w:val="00B4485C"/>
     <w:rsid w:val="00B54166"/>
     <w:rsid w:val="00B94821"/>
     <w:rsid w:val="00BB1610"/>
     <w:rsid w:val="00BE5B26"/>
     <w:rsid w:val="00C10625"/>
     <w:rsid w:val="00C219E2"/>
     <w:rsid w:val="00C26E59"/>
     <w:rsid w:val="00C403B6"/>
     <w:rsid w:val="00C52FB8"/>
+    <w:rsid w:val="00C55225"/>
+    <w:rsid w:val="00D637FE"/>
+    <w:rsid w:val="00D979C7"/>
     <w:rsid w:val="00E22AEF"/>
     <w:rsid w:val="00E34950"/>
     <w:rsid w:val="00E47BA0"/>
+    <w:rsid w:val="00F23E77"/>
     <w:rsid w:val="00F43DCD"/>
     <w:rsid w:val="00F45CFD"/>
+    <w:rsid w:val="00F811E4"/>
     <w:rsid w:val="00FD1BDB"/>
     <w:rsid w:val="00FE3525"/>
     <w:rsid w:val="01CA3C55"/>
     <w:rsid w:val="01FC132B"/>
     <w:rsid w:val="02EA62A6"/>
     <w:rsid w:val="0666BB56"/>
     <w:rsid w:val="09B69883"/>
     <w:rsid w:val="0BE1FBC3"/>
     <w:rsid w:val="0E7B4461"/>
     <w:rsid w:val="0F007428"/>
     <w:rsid w:val="11452519"/>
     <w:rsid w:val="122B4ED9"/>
+    <w:rsid w:val="16314B8B"/>
     <w:rsid w:val="1751A3BA"/>
     <w:rsid w:val="17AE0DA9"/>
     <w:rsid w:val="199A4502"/>
     <w:rsid w:val="19CBD8D7"/>
     <w:rsid w:val="1E6E8A84"/>
     <w:rsid w:val="20DC8BCC"/>
     <w:rsid w:val="2341FBA7"/>
     <w:rsid w:val="2411C202"/>
     <w:rsid w:val="2447E262"/>
     <w:rsid w:val="25A19C21"/>
+    <w:rsid w:val="26CF2B64"/>
     <w:rsid w:val="273D6C82"/>
     <w:rsid w:val="274850D4"/>
     <w:rsid w:val="28156CCA"/>
+    <w:rsid w:val="2A7E6C29"/>
     <w:rsid w:val="2BA2CFE6"/>
     <w:rsid w:val="2F024508"/>
     <w:rsid w:val="30D3E57F"/>
     <w:rsid w:val="3111477C"/>
     <w:rsid w:val="31B58E5F"/>
     <w:rsid w:val="33CE63FB"/>
     <w:rsid w:val="34C1A843"/>
     <w:rsid w:val="3542F570"/>
     <w:rsid w:val="3685D6D0"/>
     <w:rsid w:val="37108DE0"/>
     <w:rsid w:val="3777DDE0"/>
     <w:rsid w:val="37FF3121"/>
     <w:rsid w:val="3B677ABE"/>
     <w:rsid w:val="3CE6AC7C"/>
     <w:rsid w:val="3D72CCB9"/>
     <w:rsid w:val="3DB40CBB"/>
     <w:rsid w:val="3DBEB856"/>
+    <w:rsid w:val="3DF0B2DA"/>
     <w:rsid w:val="409C4D0B"/>
     <w:rsid w:val="41011393"/>
+    <w:rsid w:val="42C276FB"/>
     <w:rsid w:val="441F995A"/>
     <w:rsid w:val="450CADEA"/>
+    <w:rsid w:val="462431C7"/>
     <w:rsid w:val="49243C7A"/>
     <w:rsid w:val="4B583E7F"/>
     <w:rsid w:val="4BDC86F3"/>
     <w:rsid w:val="4BF7D27C"/>
     <w:rsid w:val="4EBB7DB6"/>
     <w:rsid w:val="4FDF6E32"/>
     <w:rsid w:val="50574E17"/>
     <w:rsid w:val="51047122"/>
     <w:rsid w:val="511BF109"/>
     <w:rsid w:val="51C60F12"/>
     <w:rsid w:val="51F31E78"/>
     <w:rsid w:val="536D2335"/>
     <w:rsid w:val="538C1974"/>
     <w:rsid w:val="539DCBD0"/>
     <w:rsid w:val="5749C745"/>
     <w:rsid w:val="58625FFC"/>
     <w:rsid w:val="5C897D54"/>
+    <w:rsid w:val="5D1641ED"/>
     <w:rsid w:val="5D9B8314"/>
     <w:rsid w:val="5DCCA3B6"/>
     <w:rsid w:val="5DE723E0"/>
     <w:rsid w:val="609FBF85"/>
     <w:rsid w:val="6181B3CC"/>
     <w:rsid w:val="645221BB"/>
     <w:rsid w:val="646817CE"/>
     <w:rsid w:val="65AD9948"/>
     <w:rsid w:val="65C0218D"/>
     <w:rsid w:val="661B7D9A"/>
+    <w:rsid w:val="69511737"/>
     <w:rsid w:val="69C713E4"/>
     <w:rsid w:val="6B8D37AA"/>
     <w:rsid w:val="6BA285CF"/>
     <w:rsid w:val="6D427CA5"/>
     <w:rsid w:val="6EB40717"/>
     <w:rsid w:val="6FC25FE0"/>
     <w:rsid w:val="721D082C"/>
     <w:rsid w:val="723220DC"/>
     <w:rsid w:val="7702E0FB"/>
     <w:rsid w:val="779462CB"/>
     <w:rsid w:val="788C49B0"/>
     <w:rsid w:val="79352A40"/>
     <w:rsid w:val="7A691EE9"/>
     <w:rsid w:val="7D07FE63"/>
     <w:rsid w:val="7D0AACB6"/>
+    <w:rsid w:val="7D8209B1"/>
     <w:rsid w:val="7E2E7E04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BFB460"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{ECBB66D8-C83B-4DCA-9D30-E4A9413F226A}"/>
+  <w15:docId w15:val="{23F567B1-3D18-4A0C-8838-5C095A63788F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6864,52 +6767,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6976,190 +6879,191 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00104219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:uiPriority w:val="9"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="5749C745"/>
+    <w:pPr>
+      <w:spacing w:line="257" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004D3E98"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00104219"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="true">
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="5749C745"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
@@ -7184,163 +7088,157 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F43DCD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F43DCD"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title1" w:customStyle="true">
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
     <w:name w:val="Title1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Title1Char"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="5749C745"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="134770"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Title1Char" w:customStyle="true">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
     <w:name w:val="Title1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title1"/>
     <w:rsid w:val="5749C745"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:color w:val="134770"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
-[...4 lines deleted...]
-    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-      <w:tblInd w:w="0" w:type="dxa"/>
+    <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="HeaderChar" w:customStyle="1" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="Header" mc:Ignorable="w14">
-[...6 lines deleted...]
-      <w:tabs xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="FooterChar" w:customStyle="1" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="Footer" mc:Ignorable="w14">
-[...6 lines deleted...]
-      <w:tabs xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R4c76a4c2061a4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R2e811a7cb1fb4db8" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/indicator-8-protocol-docx/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/indicator-7-protocol-docx/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/indicator-1-protocol-docx/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7607,110 +7505,111 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c83123e5-9264-4e21-bc82-16d9e45b2f5e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="fee02ea6-1fef-425e-9027-c2f70faaf434">
       <UserInfo>
         <DisplayName>Bombardier, Faith (DPH)</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Robinson, Shari S (DPH)</DisplayName>
         <AccountId>66</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dennehy-Colorusso, Mary (DPH)</DisplayName>
         <AccountId>26</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f585cda5f68478c85772a40e51703f67">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1410639e3dacc3639984fbb6068a125" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABFEDB9F107C6446B43D25A543876226" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dfaee838cf8758cf1904407ece71fb2c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c83123e5-9264-4e21-bc82-16d9e45b2f5e" xmlns:ns3="fee02ea6-1fef-425e-9027-c2f70faaf434" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5259bc2a429d13545762525e2ece094" ns2:_="" ns3:_="">
     <xsd:import namespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <xsd:import namespace="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c83123e5-9264-4e21-bc82-16d9e45b2f5e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7727,50 +7626,55 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee02ea6-1fef-425e-9027-c2f70faaf434" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -7873,100 +7777,165 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87133111-6FC2-4F5C-8F39-3E1672E9801F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52495A1B-A27C-4323-AEE1-0896D3B1002D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEDA302-74A8-4354-B35E-6E39C5286967}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BE6294B-E934-4C10-9F49-E02367454D3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c83123e5-9264-4e21-bc82-16d9e45b2f5e"/>
     <ds:schemaRef ds:uri="fee02ea6-1fef-425e-9027-c2f70faaf434"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>275</Words>
+  <Characters>1574</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1846</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>2555958</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/indicator-8-protocol-docx/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2621494</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/indicator-7-protocol-docx/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014710</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/indicator-1-protocol-docx/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gilbride, Molly (DPH)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Chaneco, Aynsley</lastModifiedBy>
-  <revision>48</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABFEDB9F107C6446B43D25A543876226</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>