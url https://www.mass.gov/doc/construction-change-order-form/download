--- v0 (2025-11-06)
+++ v1 (2026-05-30)
@@ -46,94 +46,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Proposal and Agreement for Alterations to the Plans, Specifications, and/or Contracts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109008E2" w14:textId="0F623381" w:rsidR="00833A12" w:rsidRDefault="00833A12" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Change Order</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F03BC9" w14:textId="63A2D3D9" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
+    <w:p w14:paraId="45F03BC9" w14:textId="3912F920" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk63488313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>MassDOT</w:t>
       </w:r>
       <w:r w:rsidR="00C127C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aeronautics Division</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form AD</w:t>
       </w:r>
       <w:r w:rsidR="00833A12">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7-CO</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last Modified: </w:t>
       </w:r>
-      <w:r w:rsidR="00F14D73">
+      <w:r w:rsidR="0020083E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>October 17, 2025</w:t>
+        <w:t>April 23, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2C325C05" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -200,51 +200,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change Order No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F90215" w14:textId="63A5268C" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
+          <w:p w14:paraId="47F90215" w14:textId="5EB5E2F1" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5441" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D1BB1E" w14:textId="66897DAD" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -288,51 +288,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Airport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A62C7D3" w14:textId="63C6B196" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="1A62C7D3" w14:textId="02930F12" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46452B85" w14:textId="05F9E42E" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -512,51 +512,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Project No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="287CC4DA" w14:textId="6B93E1A3" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="287CC4DA" w14:textId="02D01EFF" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ECA1517" w14:textId="0FD5FDC6" w:rsidR="00421AFD" w:rsidRPr="00833A12" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -744,51 +744,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64E587AB" w14:textId="05C10078" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="64E587AB" w14:textId="316ECBF4" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421AFD" w:rsidRPr="007E0250" w14:paraId="1F02A0BC" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2224C6" w14:textId="5269E6AF" w:rsidR="00421AFD" w:rsidRPr="00580363" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -812,51 +812,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r w:rsidR="00F32A61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>/Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E9377D" w14:textId="3B615A00" w:rsidR="009F342C" w:rsidRDefault="009F342C" w:rsidP="00833A12">
+          <w:p w14:paraId="45E9377D" w14:textId="24321C27" w:rsidR="009F342C" w:rsidRDefault="009F342C" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72240" w:rsidRPr="007E0250" w14:paraId="36CD4505" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CC1F18" w14:textId="55C16D3D" w:rsidR="00A72240" w:rsidRPr="00580363" w:rsidRDefault="00A72240" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -879,51 +879,51 @@
             <w:r w:rsidR="00E52D76">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Order</w:t>
             </w:r>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594BD8FF" w14:textId="77777777" w:rsidR="00A72240" w:rsidRDefault="00A72240" w:rsidP="00833A12">
+          <w:p w14:paraId="594BD8FF" w14:textId="01974B58" w:rsidR="00A72240" w:rsidRDefault="00A72240" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3B2DE4" w14:textId="4F2200E7" w:rsidR="00A72240" w:rsidRDefault="00264478" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -932,51 +932,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional </w:t>
             </w:r>
             <w:r w:rsidR="00A72240">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Calendar Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD1B302" w14:textId="2711B435" w:rsidR="00A72240" w:rsidRDefault="00A72240" w:rsidP="00833A12">
+          <w:p w14:paraId="7BD1B302" w14:textId="5712A6D6" w:rsidR="00A72240" w:rsidRDefault="00A72240" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7F3B028F" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="00D155FF" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1050,183 +1050,128 @@
       <w:tr w:rsidR="00A72240" w:rsidRPr="007E0250" w14:paraId="4BCDD224" w14:textId="77777777" w:rsidTr="00924A9F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="786"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="07F136BE" w14:textId="3A97F4EE" w:rsidR="00A72240" w:rsidRPr="00D75CC0" w:rsidRDefault="00A72240" w:rsidP="00924A9F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75CC0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">In accordance with the terms and conditions of the contract </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D75CC0">
+              <w:t>In accordance with the terms and conditions of the contract to the above referenced project and the further conditions attached herewith and made a part hereof, the undersigned proposes and agrees to the contract changes as noted above</w:t>
+            </w:r>
+            <w:r w:rsidR="00276F49">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D75CC0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00276F49" w:rsidRPr="00D75CC0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>(amount and contract time)</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D75CC0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>above referenced</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D75CC0">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C26EBE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> project and the further conditions attached herewith and made a part hereof, the undersigned </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D75CC0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>proposes</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00D75CC0">
+              <w:t>attached detailed description. The Contractor hereby certifies that the information contained herein, including attachments hereto, adequately describes this proposed change, and that any proposed substitution of work is of the same quality as the original design, intent, and that any change in cost has been equitably adjusted</w:t>
+            </w:r>
+            <w:r w:rsidR="00004089" w:rsidRPr="00D75CC0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and agrees to the contract changes as noted above</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004089" w:rsidRPr="007E0250" w14:paraId="23D3B29F" w14:textId="77777777" w:rsidTr="00E56B15">
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="23D3B29F" w14:textId="77777777" w:rsidTr="0020083E">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="588"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5FAB95" w14:textId="77777777" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="7B5FAB95" w14:textId="431282F1" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5038885A" w14:textId="1B573381" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="5038885A" w14:textId="3836257A" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00004089" w:rsidRPr="007E0250" w14:paraId="7B8C8B4A" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71046935" w14:textId="77777777" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
@@ -1250,168 +1195,161 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79884358" w14:textId="55E67ABA" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00004089" w:rsidRPr="007E0250" w14:paraId="14BF2E44" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="14BF2E44" w14:textId="77777777" w:rsidTr="0020083E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="543"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB68E15" w14:textId="10488F91" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2875B1CB" w14:textId="4AB863C6" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF0AA38" w14:textId="1ED88251" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="19AB7501" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB68E15" w14:textId="77777777" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="2CBBDB5A" w14:textId="371E170E" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2875B1CB" w14:textId="77777777" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="3DDACD2F" w14:textId="5C9648A9" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...57 lines deleted...]
-              <w:t>Title</w:t>
+              <w:t>Name &amp; Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2D8747" w14:textId="7C6D34DE" w:rsidR="00004089" w:rsidRPr="00363CAB" w:rsidRDefault="00004089" w:rsidP="00004089">
+          <w:p w14:paraId="1C2D8747" w14:textId="7C6D34DE" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="650D48B9" w14:textId="595B222C" w:rsidR="007E0250" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
@@ -1505,294 +1443,264 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="000020F6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">onsultant hereby certifies that an independent analysis of scope and cost was prepared and used to justify any change in contract scope or cost resulting from this change, and that any proposed deviation from the contract documents does not materially injure the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> that this change is in the best interest of the awarding authority. Acceptance of this above proposal is recommended.</w:t>
+              <w:t>onsultant hereby certifies that an independent analysis of scope and cost was prepared and used to justify any change in contract scope or cost resulting from this change, and that any proposed deviation from the contract documents does not materially injure the project as a whole, and that this change is in the best interest of the awarding authority. Acceptance of this above proposal is recommended.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="25F4D37E" w14:textId="77777777" w:rsidTr="008A0B3A">
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="25F4D37E" w14:textId="77777777" w:rsidTr="008A0B3A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31118ED9" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="31118ED9" w14:textId="038EC303" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A1F9B2" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="09A1F9B2" w14:textId="16DBFCE5" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="6E96A0D7" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="6E96A0D7" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C625A98" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="3C625A98" w14:textId="77777777" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engineer/Architect – Company Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243A608C" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="243A608C" w14:textId="77777777" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="55B952F1" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="55B952F1" w14:textId="77777777" w:rsidTr="0020083E">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A54AF9" w14:textId="31FFF0F8" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1739F778" w14:textId="59F89F31" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D7753C" w14:textId="20F10925" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0020083E" w:rsidRPr="007E0250" w14:paraId="656F50BA" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A54AF9" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="41AFC0B7" w14:textId="77777777" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1739F778" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="0E810C2B" w14:textId="235D65AC" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...57 lines deleted...]
-              <w:t>Title</w:t>
+              <w:t>Name &amp; Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07BC7F61" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="07BC7F61" w14:textId="77777777" w:rsidR="0020083E" w:rsidRPr="00363CAB" w:rsidRDefault="0020083E" w:rsidP="0020083E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="479CCBE3" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRDefault="00924A9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
@@ -1872,114 +1780,98 @@
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="57230E5D" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5D5669BB" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sponsor hereby certifies that </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> funds are available to cover any increase in cost resulting from this change. The proposal is hereby accepted.</w:t>
+              <w:t>The Sponsor hereby certifies that appropriated funds are available to cover any increase in cost resulting from this change. The proposal is hereby accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="37056D73" w14:textId="77777777" w:rsidTr="008A0B3A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EAE10B" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="76EAE10B" w14:textId="0B907E47" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC86C57" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="2BC86C57" w14:textId="55ADE755" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F11D7F" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="42F11D7F" w14:textId="01D7FA67" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="60C6FE0D" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6644A639" w14:textId="0B3C247A" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2109,143 +2001,134 @@
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00924A9F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>APPROVAL OF MASSDOT AERONAUTICS DIVISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="74C2E0B9" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D417F71" w14:textId="6DFE4B9C" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="1D417F71" w14:textId="15C2558A" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval is granted pursuant to M.G.L. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00363CAB">
+            <w:r w:rsidR="00EE26E3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>h.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">h. </w:t>
             </w:r>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>90, § 51K. Funding is subject to project eligibility limitations and will be reimbursed by MassDOT based on the availability of state funds determined at the end of the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="418B8F9F" w14:textId="77777777" w:rsidTr="00A67A0C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73340EC4" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="73340EC4" w14:textId="26BA174D" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="0020083E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F277542" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="2F277542" w14:textId="2D22AFAC" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17CA28CA" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="17CA28CA" w14:textId="41491E78" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="0756C201" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2211901E" w14:textId="70F29434" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2355,51 +2238,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="01D95709" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0052C196" w14:textId="54B5D191" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="003D0944">
+          <w:p w14:paraId="0052C196" w14:textId="6B8FE212" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="003D0944">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="585"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="005B563F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -2420,50 +2303,77 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMMARY OF </w:t>
             </w:r>
             <w:r w:rsidR="00A53D13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSTRUCTION/CONTRACTOR </w:t>
             </w:r>
             <w:r w:rsidR="00D75CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>CONTRACT CHANGES</w:t>
+            </w:r>
+            <w:r w:rsidR="00646436">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="000A14D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>i.e. CONSTRUCTION</w:t>
+            </w:r>
+            <w:r w:rsidR="00646436">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> COSTS ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="0CAFB00F" w14:textId="77777777" w:rsidTr="00A53D13">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09ECA8F3" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2613,478 +2523,479 @@
           </w:tcPr>
           <w:p w14:paraId="4B01DEA7" w14:textId="1C68EA7D" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Contract Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C79725" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="21C79725" w14:textId="067EC18C" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE1E31" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="00FE1E31" w14:textId="042E7D04" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD8F6AC" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="2FD8F6AC" w14:textId="17FA9B8F" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317BF928" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="317BF928" w14:textId="72FE11B7" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="361FAEEA" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629E34BC" w14:textId="2E44585E" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Previous Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A59EB7B" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="6A59EB7B" w14:textId="711BFE32" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ABD010" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="16ABD010" w14:textId="0F2748AE" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5859AB63" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="5859AB63" w14:textId="22D637CC" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0310C9F0" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="0310C9F0" w14:textId="47D3C916" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="19A2B4FE" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78861FB9" w14:textId="1FDB1819" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change Order Additions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7BEF72" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4C7BEF72" w14:textId="2D7F8BA9" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499DD057" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="499DD057" w14:textId="03FA1EE3" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464E70F9" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="464E70F9" w14:textId="743A8480" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A50D25A" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4A50D25A" w14:textId="59F3ACD6" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="607B1BC5" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FEA4781" w14:textId="0DE22053" w:rsidR="00A53D13" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change Order Deletions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C5E70C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="29C5E70C" w14:textId="1B62F16B" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283D8044" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="283D8044" w14:textId="41F627D5" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E806D" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5A6E806D" w14:textId="37548EC7" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C41B9A0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5C41B9A0" w14:textId="111D97C8" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2371EFCB" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2371EFCB" w14:textId="77777777" w:rsidTr="0020083E">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12063623" w14:textId="3F6D6E9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1357A998" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1357A998" w14:textId="17CE6A53" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2511EDA2" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2511EDA2" w14:textId="7DB4AFEF" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD62948" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="3BD62948" w14:textId="180B1F19" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA894C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="21FA894C" w14:textId="3DD463F2" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="7682CF03" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650907A6" w14:textId="1B54CC14" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3101,102 +3012,102 @@
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="007909F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26776165" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="26776165" w14:textId="7685C49C" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE01D5B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CE01D5B" w14:textId="547062A9" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD318B4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CD318B4" w14:textId="5A10E00E" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596799C4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="596799C4" w14:textId="64D1A76D" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B3A7ABB" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="00D155FF" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3207,97 +3118,115 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E0250" w:rsidRPr="007E0250" w14:paraId="031E055D" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8359F0" w14:textId="4928EEEC" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="007E0250">
+          <w:p w14:paraId="0D8359F0" w14:textId="6137F18A" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="007E0250">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">THIS CHANGE ORDER </w:t>
             </w:r>
             <w:r w:rsidR="007E0250" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="008A6380">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A14D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>( i.e. CONSTRUCTION COSTS ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="237A6573" w14:textId="77777777" w:rsidTr="00E4064A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C0649A" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3465,51 +3394,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E95702C" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="7E95702C" w14:textId="11ECB5C4" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45FD378D" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -3531,51 +3460,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4907E6" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C0B6B4" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="72C0B6B4" w14:textId="750D1507" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="73DEEB59" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DF91A40" w14:textId="0D29922A" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3592,115 +3521,115 @@
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2870BB74" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="2870BB74" w14:textId="7D6931CE" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D41F72" w14:textId="39133CB2" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="07D41F72" w14:textId="18E3FCE2" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC704C5" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410EE7C9" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="410EE7C9" w14:textId="4105DC5F" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="6862C6E9" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F7B3A9" w14:textId="36818DDC" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3717,196 +3646,196 @@
               <w:t>Local</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB43DD3" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="3EB43DD3" w14:textId="282F2628" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B4A2EB" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="23B4A2EB" w14:textId="33CF063D" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DACDFC" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="63DACDFC" w14:textId="2BE2B88F" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1D3ABA" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="5C1D3ABA" w14:textId="47A8A585" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="236E2C3C" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3075D494" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3368F5E0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="3368F5E0" w14:textId="64899C10" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAD707C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="5CAD707C" w14:textId="3C38A7C9" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C12449" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="04C12449" w14:textId="70E5D566" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0099B2D4" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="0099B2D4" w14:textId="33D797C3" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="2CB1A5E0" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A3BCA2" w14:textId="0EA909B4" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3915,102 +3844,102 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">This Change </w:t>
             </w:r>
             <w:r w:rsidR="004B042A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28887918" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="28887918" w14:textId="6DC91AEE" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169A4E9C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="169A4E9C" w14:textId="5C34B9CF" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C675B0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="38C675B0" w14:textId="24689BFB" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309DB190" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="309DB190" w14:textId="0E350E0C" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C7368BD" w14:textId="77777777" w:rsidR="00391B0C" w:rsidRPr="00B15274" w:rsidRDefault="00391B0C" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
@@ -4020,51 +3949,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="6BDD33A0" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA32D7" w14:textId="5EB8116D" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="009A48BD">
+          <w:p w14:paraId="36DA32D7" w14:textId="45BB4FA2" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00DB52BE" w:rsidP="009A48BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -4076,50 +4005,59 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">REVISED </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">TOTAL </w:t>
             </w:r>
             <w:r w:rsidR="00B15274" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="00A044E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e. TOTAL PROJECT COSTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="770ADCE2" w14:textId="77777777" w:rsidTr="00EC3E6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201272F1" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4287,51 +4225,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF27E7F" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="0BF27E7F" w14:textId="6AA10B97" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EB7FF6" w14:textId="32629F9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -4353,51 +4291,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1598F88E" w14:textId="24B2E566" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2884208D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2884208D" w14:textId="2086B380" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="5450FB1E" w14:textId="77777777" w:rsidTr="00EC3E6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0CC8C2" w14:textId="1D249F16" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4422,113 +4360,113 @@
               <w:t>tate</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177E7F7D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="177E7F7D" w14:textId="531BD629" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AED9D0C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="6AED9D0C" w14:textId="11C524A7" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38AECFDE" w14:textId="7E173C4A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256950E4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="256950E4" w14:textId="3F4694BE" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="56C1C804" w14:textId="77777777" w:rsidTr="00EC3E6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BE81E5" w14:textId="3111DC04" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4553,289 +4491,289 @@
               <w:t>ocal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4489F96B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4489F96B" w14:textId="3E528263" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3265CB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7C3265CB" w14:textId="3429B005" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34781A7A" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="34781A7A" w14:textId="3BE3FB3A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9C8C5D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7E9C8C5D" w14:textId="6DF3C546" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="466F4194" w14:textId="77777777" w:rsidTr="00EC3E6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63232196" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CC530E" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="55CC530E" w14:textId="7D27AE0F" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B1894" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1A9B1894" w14:textId="1EE2C837" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0AAD19" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4B0AAD19" w14:textId="67ED8A62" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739F6EEC" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="739F6EEC" w14:textId="7E60F03F" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2285DAA8" w14:textId="77777777" w:rsidTr="00EC3E6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3533AFB2" w14:textId="60A43E30" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Total Project Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE80CD8" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1AE80CD8" w14:textId="2A974E74" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53417164" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="53417164" w14:textId="3A42AA98" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A7E8A4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="10A7E8A4" w14:textId="13262ABF" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149490DB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="149490DB" w14:textId="764D6B9C" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AB38521" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="00B15274" w:rsidRDefault="00B15274" w:rsidP="00B15274">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4845,254 +4783,263 @@
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2651"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="47AFCB40" w14:textId="77777777" w:rsidTr="00320754">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="571B26E4" w14:textId="70FF5282" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="001A7286" w:rsidP="009A48BD">
+          <w:p w14:paraId="571B26E4" w14:textId="47064982" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="001A7286" w:rsidP="009A48BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>SCHEDULE CHANGES</w:t>
+            </w:r>
+            <w:r w:rsidR="003C2EE2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (indicate “No Change” if these changes will not impact the overall project schedule)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="24FA3BA8" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A361CF2" w14:textId="41042474" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DF4F89" w14:textId="31651726" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="28DF4F89" w14:textId="15E990F6" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19FB0314" w14:textId="3742BBB1" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Number of Calendar Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7585B193" w14:textId="65FCA8A9" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7585B193" w14:textId="30A32BD0" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E0F22" w:rsidRPr="007E0250" w14:paraId="1C200428" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="531C931C" w14:textId="34A1945D" w:rsidR="008E0F22" w:rsidRPr="00BA76E6" w:rsidRDefault="00361AC7" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA76E6">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Revised Completion Date Based Upon All Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A448B37" w14:textId="77777777" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
+          <w:p w14:paraId="0A448B37" w14:textId="3C6AF0A7" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="029D81FE" w14:textId="2CEA0ABA" w:rsidR="008E0F22" w:rsidRDefault="00BA76E6" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA76E6">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Number of Calendar Days Added Based Upon All Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F90ABE9" w14:textId="77777777" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
+          <w:p w14:paraId="6F90ABE9" w14:textId="7ED4A718" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264478" w:rsidRPr="007E0250" w14:paraId="562A0E48" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51859E2E" w14:textId="76E621A0" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5127,51 +5074,51 @@
               <w:t xml:space="preserve">All Changes </w:t>
             </w:r>
             <w:r w:rsidR="00FA1CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00C61757">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>o Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E123DA8" w14:textId="77777777" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
+          <w:p w14:paraId="0E123DA8" w14:textId="6D9F14DA" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CD3FB91" w14:textId="51332B68" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -5200,51 +5147,51 @@
               <w:t xml:space="preserve">pon All Changes </w:t>
             </w:r>
             <w:r w:rsidR="00FA1CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00C61757">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>o Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B66E9F5" w14:textId="77777777" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
+          <w:p w14:paraId="1B66E9F5" w14:textId="3F1B506F" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E2F892F" w14:textId="40AEAE1C" w:rsidR="009A48BD" w:rsidRDefault="009A48BD" w:rsidP="00B15274">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3405"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
@@ -5487,85 +5434,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> cost</w:t>
             </w:r>
             <w:r w:rsidR="00337BF8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposal</w:t>
             </w:r>
             <w:r w:rsidR="002B5FFE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...8 lines deleted...]
-              <w:t>analysis</w:t>
+              <w:t>/analysis</w:t>
             </w:r>
             <w:r w:rsidR="00B4194D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00363671">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00B4194D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008B7DCB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">clear </w:t>
             </w:r>
@@ -6745,159 +6674,159 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00A25D4D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>COMMENTS (For any answers that are No or N/A in previous section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25D4D" w:rsidRPr="007E0250" w14:paraId="6FD3FB07" w14:textId="77777777" w:rsidTr="00920E19">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F886D40" w14:textId="1AADAF75" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
+          <w:p w14:paraId="3F886D40" w14:textId="2C02CDE7" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F30CC28" w14:textId="77777777" w:rsidR="00A25D4D" w:rsidRDefault="00A25D4D" w:rsidP="00455604">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3474"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A25D4D" w:rsidSect="006325EF">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="576" w:bottom="1008" w:left="576" w:header="720" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="096045EA" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB" w:rsidP="003F3455">
+    <w:p w14:paraId="05845344" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ED653AB" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB" w:rsidP="003F3455">
+    <w:p w14:paraId="49748BE3" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7460D673" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB">
+    <w:p w14:paraId="5A5BE037" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Medium ITC">
     <w:panose1 w:val="020B0602030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CA6D082" w14:textId="70034E26" w:rsidR="00935B51" w:rsidRPr="00586466" w:rsidRDefault="00935B51" w:rsidP="001F559B">
+  <w:p w14:paraId="7CA6D082" w14:textId="417BBAFF" w:rsidR="00935B51" w:rsidRPr="00586466" w:rsidRDefault="00935B51" w:rsidP="001F559B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD7-CO</w:t>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
@@ -6957,74 +6886,71 @@
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F87888" w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t xml:space="preserve">Last Modified: </w:t>
     </w:r>
-    <w:r w:rsidR="001F559B">
+    <w:r w:rsidR="0020083E">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70DB38E6" w14:textId="2269012F" w:rsidR="009A48BD" w:rsidRPr="00586466" w:rsidRDefault="009A48BD" w:rsidP="0060490E">
+  <w:p w14:paraId="2522BA54" w14:textId="17F7FE48" w:rsidR="009A48BD" w:rsidRPr="00586466" w:rsidRDefault="009A48BD" w:rsidP="0020083E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD</w:t>
     </w:r>
     <w:r w:rsidR="00361CBD" w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>7-CO</w:t>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -7082,95 +7008,84 @@
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
       <w:t>Last Modified</w:t>
     </w:r>
     <w:r w:rsidR="00C000D4" w:rsidRPr="00586466">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00023DD8">
+    <w:r w:rsidR="0020083E">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D6D1936" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB" w:rsidP="003F3455">
+    <w:p w14:paraId="01CBA6CC" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77A6AA51" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB" w:rsidP="003F3455">
+    <w:p w14:paraId="00116FC0" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E160E6D" w14:textId="77777777" w:rsidR="00D131EB" w:rsidRDefault="00D131EB">
+    <w:p w14:paraId="60A28904" w14:textId="77777777" w:rsidR="00E367A2" w:rsidRDefault="00E367A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0B8CCF65" w14:textId="22C6A118" w:rsidR="00AC25FE" w:rsidRDefault="00AC25FE" w:rsidP="00AC25FE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00ED39F1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,2,3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -7284,280 +7199,290 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="876355258">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1112751140">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B35018"/>
     <w:rsid w:val="000020F6"/>
     <w:rsid w:val="00004089"/>
     <w:rsid w:val="00023DD8"/>
     <w:rsid w:val="00074BD8"/>
     <w:rsid w:val="00096AF9"/>
+    <w:rsid w:val="000A14D0"/>
     <w:rsid w:val="000B771A"/>
     <w:rsid w:val="000C1E72"/>
     <w:rsid w:val="000C7425"/>
     <w:rsid w:val="000C765D"/>
     <w:rsid w:val="000F08DE"/>
     <w:rsid w:val="00103890"/>
     <w:rsid w:val="0010617A"/>
     <w:rsid w:val="00111275"/>
     <w:rsid w:val="00134369"/>
     <w:rsid w:val="00135224"/>
     <w:rsid w:val="00135E01"/>
     <w:rsid w:val="00146158"/>
     <w:rsid w:val="001541EA"/>
     <w:rsid w:val="00174698"/>
     <w:rsid w:val="001859F3"/>
     <w:rsid w:val="001A7286"/>
     <w:rsid w:val="001E0980"/>
     <w:rsid w:val="001E5BDE"/>
     <w:rsid w:val="001F559B"/>
+    <w:rsid w:val="0020083E"/>
     <w:rsid w:val="002009DA"/>
     <w:rsid w:val="00264478"/>
     <w:rsid w:val="002750BA"/>
     <w:rsid w:val="00276F49"/>
     <w:rsid w:val="002B5FFE"/>
     <w:rsid w:val="002F01DE"/>
     <w:rsid w:val="00301BB5"/>
     <w:rsid w:val="00320754"/>
     <w:rsid w:val="003217E5"/>
     <w:rsid w:val="00323F99"/>
     <w:rsid w:val="00337BF8"/>
     <w:rsid w:val="00361AC7"/>
     <w:rsid w:val="00361CBD"/>
     <w:rsid w:val="00363671"/>
     <w:rsid w:val="0037707A"/>
     <w:rsid w:val="00384A58"/>
     <w:rsid w:val="00391B0C"/>
     <w:rsid w:val="003954AB"/>
     <w:rsid w:val="003B2883"/>
     <w:rsid w:val="003B6182"/>
+    <w:rsid w:val="003C2EE2"/>
     <w:rsid w:val="003D0944"/>
     <w:rsid w:val="003F3113"/>
     <w:rsid w:val="003F3455"/>
     <w:rsid w:val="004001F3"/>
     <w:rsid w:val="00400EDB"/>
     <w:rsid w:val="004171AE"/>
     <w:rsid w:val="00421AFD"/>
     <w:rsid w:val="00421E02"/>
     <w:rsid w:val="00427C76"/>
     <w:rsid w:val="004367C4"/>
     <w:rsid w:val="00441CC3"/>
     <w:rsid w:val="00455604"/>
     <w:rsid w:val="004660C5"/>
     <w:rsid w:val="0047145A"/>
     <w:rsid w:val="00495B40"/>
     <w:rsid w:val="004A5032"/>
     <w:rsid w:val="004A5603"/>
     <w:rsid w:val="004B042A"/>
     <w:rsid w:val="0050541E"/>
     <w:rsid w:val="005150A2"/>
     <w:rsid w:val="005279A1"/>
     <w:rsid w:val="005405A5"/>
     <w:rsid w:val="005476BC"/>
     <w:rsid w:val="00557763"/>
     <w:rsid w:val="00567B32"/>
     <w:rsid w:val="00580363"/>
     <w:rsid w:val="00586466"/>
     <w:rsid w:val="00593D42"/>
     <w:rsid w:val="005A59FB"/>
     <w:rsid w:val="005B563F"/>
     <w:rsid w:val="005C70B1"/>
     <w:rsid w:val="005F601A"/>
     <w:rsid w:val="0060490E"/>
     <w:rsid w:val="00604D84"/>
     <w:rsid w:val="00604E90"/>
     <w:rsid w:val="0060599D"/>
     <w:rsid w:val="006253F6"/>
     <w:rsid w:val="006325EF"/>
     <w:rsid w:val="0063798A"/>
+    <w:rsid w:val="00646436"/>
     <w:rsid w:val="00661B2B"/>
     <w:rsid w:val="006632B4"/>
     <w:rsid w:val="00671936"/>
     <w:rsid w:val="00677AD8"/>
     <w:rsid w:val="00691977"/>
     <w:rsid w:val="006C4037"/>
     <w:rsid w:val="006D7B7C"/>
     <w:rsid w:val="006D7BBB"/>
     <w:rsid w:val="006E647F"/>
     <w:rsid w:val="006E6E9D"/>
     <w:rsid w:val="00707624"/>
     <w:rsid w:val="007118E9"/>
     <w:rsid w:val="00720F0B"/>
     <w:rsid w:val="007246B6"/>
     <w:rsid w:val="00725754"/>
     <w:rsid w:val="00744397"/>
     <w:rsid w:val="00753788"/>
     <w:rsid w:val="0075786E"/>
     <w:rsid w:val="007616B6"/>
     <w:rsid w:val="00761B43"/>
     <w:rsid w:val="00772831"/>
     <w:rsid w:val="00783766"/>
     <w:rsid w:val="007909F2"/>
     <w:rsid w:val="007B0652"/>
     <w:rsid w:val="007D31B4"/>
     <w:rsid w:val="007E0250"/>
     <w:rsid w:val="007E654B"/>
     <w:rsid w:val="007F2F90"/>
     <w:rsid w:val="00833A12"/>
     <w:rsid w:val="00864F46"/>
     <w:rsid w:val="00886A36"/>
     <w:rsid w:val="008A0B3A"/>
+    <w:rsid w:val="008A6380"/>
     <w:rsid w:val="008B46AA"/>
     <w:rsid w:val="008B7DCB"/>
+    <w:rsid w:val="008C12AA"/>
     <w:rsid w:val="008C177C"/>
     <w:rsid w:val="008C3D17"/>
     <w:rsid w:val="008E0290"/>
     <w:rsid w:val="008E0F22"/>
     <w:rsid w:val="008F5B60"/>
     <w:rsid w:val="00920E19"/>
     <w:rsid w:val="00924A9F"/>
     <w:rsid w:val="00926671"/>
     <w:rsid w:val="00935B51"/>
     <w:rsid w:val="009536DD"/>
     <w:rsid w:val="00953D43"/>
     <w:rsid w:val="00954554"/>
     <w:rsid w:val="00980F18"/>
     <w:rsid w:val="009969B4"/>
     <w:rsid w:val="009A086A"/>
     <w:rsid w:val="009A48BD"/>
     <w:rsid w:val="009B06EA"/>
     <w:rsid w:val="009B4CD6"/>
     <w:rsid w:val="009D2585"/>
     <w:rsid w:val="009E2EA6"/>
     <w:rsid w:val="009F342C"/>
+    <w:rsid w:val="00A044E7"/>
     <w:rsid w:val="00A25D4D"/>
     <w:rsid w:val="00A454BA"/>
     <w:rsid w:val="00A4774C"/>
     <w:rsid w:val="00A53D13"/>
     <w:rsid w:val="00A61123"/>
     <w:rsid w:val="00A67A0C"/>
     <w:rsid w:val="00A72240"/>
     <w:rsid w:val="00AB73B2"/>
     <w:rsid w:val="00AC25FE"/>
     <w:rsid w:val="00AC4DAF"/>
     <w:rsid w:val="00B13FDF"/>
     <w:rsid w:val="00B15274"/>
     <w:rsid w:val="00B34157"/>
     <w:rsid w:val="00B35018"/>
     <w:rsid w:val="00B3573B"/>
     <w:rsid w:val="00B4194D"/>
     <w:rsid w:val="00B63484"/>
+    <w:rsid w:val="00B737BA"/>
     <w:rsid w:val="00BA05AB"/>
     <w:rsid w:val="00BA76E6"/>
     <w:rsid w:val="00BB5280"/>
     <w:rsid w:val="00BE4CBA"/>
     <w:rsid w:val="00BE70DD"/>
     <w:rsid w:val="00BF59F5"/>
     <w:rsid w:val="00C000D4"/>
+    <w:rsid w:val="00C0597A"/>
     <w:rsid w:val="00C127C0"/>
     <w:rsid w:val="00C12A64"/>
     <w:rsid w:val="00C12F45"/>
     <w:rsid w:val="00C145CE"/>
     <w:rsid w:val="00C1479F"/>
     <w:rsid w:val="00C23CC2"/>
     <w:rsid w:val="00C26EBE"/>
     <w:rsid w:val="00C30340"/>
     <w:rsid w:val="00C33F25"/>
     <w:rsid w:val="00C4376B"/>
     <w:rsid w:val="00C61757"/>
     <w:rsid w:val="00C65EB6"/>
     <w:rsid w:val="00C82239"/>
     <w:rsid w:val="00C8358B"/>
     <w:rsid w:val="00CA5DDF"/>
     <w:rsid w:val="00CB6016"/>
     <w:rsid w:val="00CC5892"/>
     <w:rsid w:val="00CF59EC"/>
     <w:rsid w:val="00D131EB"/>
     <w:rsid w:val="00D155FF"/>
     <w:rsid w:val="00D32924"/>
     <w:rsid w:val="00D35740"/>
     <w:rsid w:val="00D51AC1"/>
     <w:rsid w:val="00D54968"/>
     <w:rsid w:val="00D5697D"/>
     <w:rsid w:val="00D75CC0"/>
     <w:rsid w:val="00DA231F"/>
     <w:rsid w:val="00DA359B"/>
     <w:rsid w:val="00DB52BE"/>
+    <w:rsid w:val="00E367A2"/>
     <w:rsid w:val="00E4064A"/>
     <w:rsid w:val="00E52D76"/>
     <w:rsid w:val="00E5373C"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E72F3E"/>
     <w:rsid w:val="00EA1660"/>
     <w:rsid w:val="00EC3E6C"/>
     <w:rsid w:val="00EC7C5A"/>
     <w:rsid w:val="00ED037E"/>
     <w:rsid w:val="00ED725F"/>
+    <w:rsid w:val="00EE26E3"/>
     <w:rsid w:val="00EF6A9C"/>
     <w:rsid w:val="00F14D73"/>
     <w:rsid w:val="00F17746"/>
     <w:rsid w:val="00F177D7"/>
     <w:rsid w:val="00F32A61"/>
     <w:rsid w:val="00F45A95"/>
     <w:rsid w:val="00F4787A"/>
     <w:rsid w:val="00F543E6"/>
     <w:rsid w:val="00F5580F"/>
     <w:rsid w:val="00F87888"/>
     <w:rsid w:val="00FA1CD6"/>
     <w:rsid w:val="00FB3708"/>
     <w:rsid w:val="00FB7D70"/>
     <w:rsid w:val="00FD535E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -8514,103 +8439,95 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9616f04e-07b9-44c2-86ab-7284abfda389" xsi:nil="true"/>
     <jc85a88df8c64e618470d61f0676a079 xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </jc85a88df8c64e618470d61f0676a079>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d7e5ad51919ad57aaf68ec017fd0535" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA278F5167780F40896E9AF4BDB54E78" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13af97c5fd6e7030f1bf78890911ad97">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2245f848c069df8cc8cb03e34846d3f0" ns2:_="" ns3:_="">
     <xsd:import namespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
     <xsd:import namespace="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:jc85a88df8c64e618470d61f0676a079" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8644,50 +8561,55 @@
     <xsd:element name="jc85a88df8c64e618470d61f0676a079" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="jc85a88df8c64e618470d61f0676a079" ma:taxonomyFieldName="ProgramType" ma:displayName="ProgramType" ma:default="" ma:fieldId="{3c85a88d-f8c6-4e61-8470-d61f0676a079}" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="b3089032-ff81-4d24-97de-e42545ac11db" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9616f04e-07b9-44c2-86ab-7284abfda389" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{152e4cd1-ada0-4026-9ce0-ffd5d4d0e302}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9616f04e-07b9-44c2-86ab-7284abfda389">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -8789,132 +8711,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF06FC9-E933-4863-8C7F-8C70ECBC74AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B856EF-D48B-4B41-93D4-C820E7B25B30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <ds:schemaRef ds:uri="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CEDFD92-4DED-4E10-82D2-A8BD7F5945EE}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E42A1E6-CB09-4F0F-866C-518E3773DF15}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8678A15-E723-4309-9F39-8CA8701A41D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>644</Words>
-  <Characters>3672</Characters>
+  <Words>669</Words>
+  <Characters>3818</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MassDOT Aeronautics</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4308</CharactersWithSpaces>
+  <CharactersWithSpaces>4479</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MassDOT-Aeronautics-Form-AD7-CO</dc:title>
   <dc:subject>MassDOT Aeronautics Change Order Form</dc:subject>
   <dc:creator>Owen.Silbaugh@dot.state.ma.us</dc:creator>
   <cp:keywords>MassDOT Aeronautics</cp:keywords>
   <dc:description>MassDOT Aeronautics Change Order Form</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Revised 3/2/2022</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">