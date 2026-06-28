--- v0 (2025-12-15)
+++ v1 (2026-06-28)
@@ -13061,289 +13061,159 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="d2723c30-6204-4949-b924-d29eb2d07b24">
-[...97 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="21f01d7f-4442-4f78-81a7-673acdc1a863">
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005071093A4B60634585D731BADB04A918" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d03b112ec2c6fa539fb84c4f00bba2af">
-[...2 lines deleted...]
-    <xsd:import namespace="d2723c30-6204-4949-b924-d29eb2d07b24"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41b7f2be75a03a1e37bc335780413757">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b77faf571111481b94262406a83f5ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21f01d7f-4442-4f78-81a7-673acdc1a863" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d2723c30-6204-4949-b924-d29eb2d07b24" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{776e8c0e-be07-4f75-b41f-291af30808a3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d2723c30-6204-4949-b924-d29eb2d07b24">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -13446,66 +13316,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E0EBE9-0690-4B36-A5CF-650D567ACA00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d2723c30-6204-4949-b924-d29eb2d07b24"/>
     <ds:schemaRef ds:uri="21f01d7f-4442-4f78-81a7-673acdc1a863"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65779CA9-FCFD-4AAA-8B5D-ED838206253E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA411C7-60EE-4AD1-81D0-D91A866737B9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A032945D-D19D-4E08-9858-0B81A5D309F9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
   <Words>3590</Words>
   <Characters>20465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>170</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
@@ -13553,29 +13408,29 @@
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#SharedWithUsers">
     <vt:lpwstr>Phillips, Allen (CDA);Flebotte, Scott L (CDA);Marsden, Christopher (CDA);Filchak, Kevin (CDA);Barry, Robert D. (CDA);LaTour, Richard (CDA);Zalieckas, Sara (CDA);Hiltunen, Benjamin (CDA)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SharedWithUsers">
     <vt:lpwstr>20;#Phillips, Allen (CDA);#24;#Flebotte, Scott L (CDA);#32;#Marsden, Christopher (CDA);#19;#Filchak, Kevin (CDA);#26;#Barry, Robert D. (CDA);#41;#LaTour, Richard (CDA);#67;#Zalieckas, Sara (CDA);#74;#Hiltunen, Benjamin (CDA)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x0101005071093A4B60634585D731BADB04A918</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
 </Properties>
 </file>