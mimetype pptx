--- v0 (2025-12-20)
+++ v1 (2026-04-02)
@@ -75,50 +75,52 @@
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483649" r:id="rId4"/>
     <p:sldMasterId id="2147483669" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId48"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId49"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId6"/>
     <p:sldId id="388" r:id="rId7"/>
@@ -347,68 +349,77 @@
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="DCE4E8"/>
     <a:srgbClr val="16145F"/>
     <a:srgbClr val="B5121B"/>
     <a:srgbClr val="0000CC"/>
     <a:srgbClr val="FF0000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{3BD87A0D-7E2D-8286-218F-73A2043A0F45}" v="1" dt="2026-03-09T17:17:57.185"/>
+    <p1510:client id="{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" v="66" dt="2026-03-09T17:33:48.301"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="8046" autoAdjust="0"/>
     <p:restoredTop sz="95476" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="102" d="100"/>
           <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="2322" y="96"/>
+        <p:origin x="1518" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="15132"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -419,51 +430,612 @@
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="81" d="100"/>
           <a:sy n="81" d="100"/>
         </p:scale>
         <p:origin x="-1998" y="-84"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2927"/>
         <p:guide pos="2208"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{3BD87A0D-7E2D-8286-218F-73A2043A0F45}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{3BD87A0D-7E2D-8286-218F-73A2043A0F45}" dt="2026-03-09T17:17:57.185" v="0"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{3BD87A0D-7E2D-8286-218F-73A2043A0F45}" dt="2026-03-09T17:17:57.185" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{3BD87A0D-7E2D-8286-218F-73A2043A0F45}" dt="2026-03-09T17:17:57.185" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="11267" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{3BD87A0D-7E2D-8286-218F-73A2043A0F45}" dt="2026-03-09T17:17:57.185" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="14337" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:48.301" v="65"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="delSp modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:39.220" v="35"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:39.220" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="14337" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:06.329" v="11"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="365"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:06.329" v="11"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="365"/>
+            <ac:picMk id="33797" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:45.048" v="5"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="388"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:45.048" v="5"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="388"/>
+            <ac:picMk id="16389" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:51.704" v="7"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="389"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:51.704" v="7"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="389"/>
+            <ac:picMk id="19461" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:58.032" v="9"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="390"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:24:58.032" v="9"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="390"/>
+            <ac:picMk id="1028" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:47.892" v="25"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="392"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:47.892" v="25"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="392"/>
+            <ac:picMk id="39941" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:52.970" v="27"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="393"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:52.970" v="27"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="393"/>
+            <ac:picMk id="41989" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:58.407" v="29"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="395"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:58.407" v="29"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="395"/>
+            <ac:picMk id="46085" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:36.035" v="53"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="399"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:13.847" v="50"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:36.035" v="53"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="10" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:28.894" v="52"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="12" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:21.488" v="51"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:spMk id="14" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:31:07.347" v="49"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="399"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:32:33.629" v="58"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="400"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:32:33.629" v="58"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="400"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:32:03.066" v="54"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="400"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:18.816" v="62"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="401"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:03.660" v="60"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:18.816" v="62"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="8" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:12.082" v="61"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:spMk id="13" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:32:55.410" v="59"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="401"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:48.301" v="65"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="402"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:36.316" v="63"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:spMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:42.723" v="64"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:spMk id="9" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:33:48.301" v="65"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="402"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:03.751" v="31"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="407"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:03.751" v="31"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="407"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:09.345" v="33"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="408"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:26:09.345" v="33"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="408"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:12.126" v="13"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="426"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:12.126" v="13"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="426"/>
+            <ac:picMk id="2050" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:17.610" v="15"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="427"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:17.610" v="15"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="427"/>
+            <ac:picMk id="3076" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:22.251" v="17"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="428"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:22.251" v="17"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="428"/>
+            <ac:picMk id="4101" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:28.563" v="19"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="430"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:28.563" v="19"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="430"/>
+            <ac:picMk id="6154" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:33.548" v="21"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="431"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:33.548" v="21"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="431"/>
+            <ac:picMk id="72706" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:38.579" v="23"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="805782779" sldId="443"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:25:38.579" v="23"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="805782779" sldId="443"/>
+            <ac:picMk id="36870" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:26.050" v="36"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1882828705" sldId="453"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:26.050" v="36"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1882828705" sldId="453"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:42.893" v="37"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1890858638" sldId="454"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:42.893" v="37"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1890858638" sldId="454"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:55.097" v="38"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4237714641" sldId="456"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:28:55.097" v="38"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4237714641" sldId="456"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:24.519" v="40"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3199396604" sldId="457"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:24.519" v="40"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3199396604" sldId="457"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:42.394" v="42"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="706935467" sldId="458"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:42.394" v="42"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="706935467" sldId="458"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:55.160" v="43"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="554143509" sldId="459"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:29:55.160" v="43"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="554143509" sldId="459"/>
+            <ac:picMk id="7" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:37.675" v="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="770693031" sldId="460"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:37.675" v="47"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="770693031" sldId="460"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:54.332" v="48"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2592231133" sldId="461"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:54.332" v="48"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2592231133" sldId="461"/>
+            <ac:picMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:18.175" v="45"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2079577877" sldId="463"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Andrew Corner" userId="S::acorner@iteratorstesting.com::bdc058a8-1ef5-435b-90f2-d36d90142551" providerId="AD" clId="Web-{AB5CA7DB-B7E6-6BEE-304E-D77D54CBC8CA}" dt="2026-03-09T17:30:18.175" v="45"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2079577877" sldId="463"/>
+            <ac:picMk id="12298" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -8430,150 +9002,155 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14337" name="Rectangle 2"/>
-[...35 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="11267" name="TextBox 3"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks noChangeArrowheads="1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="4114800"/>
             <a:ext cx="5638800" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
+            <a:prstDash/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CORI Training</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2024</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...5 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow"/>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -8615,71 +9192,51 @@
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>non-conviction information (e.g., Not Guilty, Dismissed, </a:t>
-[...19 lines deleted...]
-              <a:t> </a:t>
+              <a:t>non-conviction information (e.g., Not Guilty, Dismissed, Nolle </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Prossed</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
@@ -8726,109 +9283,127 @@
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>all information relating to those offenses for which the subject was adjudicated as an adult while younger than 18 years old; and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>all convictions for murder, voluntary manslaughter, involuntary manslaughter, and sex offenses</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3076" name="Picture 4" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\2JN5W2LQ\MC900387188[1].jpg"/>
+          <p:cNvPr id="3076" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2895600" y="4343400"/>
             <a:ext cx="2819400" cy="2011172"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9073,109 +9648,127 @@
               <a:t>Military Recruiters.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4101" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\8RKWW5KT\MP900439477[1].jpg"/>
+          <p:cNvPr id="4101" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4800600" y="1371600"/>
             <a:ext cx="3733800" cy="4953000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9386,169 +9979,199 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> available to camps for children!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6148" name="AutoShape 4" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBhQQEBURExEWFRQWFRUWFRgYGB0cGBUWFBgWFxUbGBgYHiYfGBsjGhoZHy8iJCcpLCwsGB4xNTAqOCYrLCkBCQoKDgwOGg8PGjUlHyI1LzUsKywuMCwpLDQtKSkqLjQsLiwsLCwqKiwsLy8sLCwpLCwsLywqKSwpLCwsLCw0LP/AABEIALcBEwMBIgACEQEDEQH/xAAcAAEAAgMBAQEAAAAAAAAAAAAABQYDBAcBAgj/xABJEAACAQMCAwQGBgYIAgsAAAABAgMABBESIQUxQQYTIlEHFDJhcYEzQlKCkaEVI2JykrEkU2OTorLBwgglNDVDRHN0g4WztOP/xAAaAQEAAwEBAQAAAAAAAAAAAAAAAwQFAgEG/8QANhEAAQMCBAIJAgUEAwAAAAAAAQACAwQRBRIhMUFRExQiYXGBkaHwsdEyUsHh8QYVM6IlQoL/2gAMAwEAAhEDEQA/AO40pSiJSlKIlKVr396sETzOcJGjO37qAsduuwoi2KVzy+ZZFEt++Wc+GEkmOPIyI0iX6VlHNiGJIJGBgDUknhigmmspu7kiRmCRudOoA6Fkt2JXxNhd1B32INYP99hMmVrHFt7ZgNL7Kx1d1t/JdOpXgr2t5V0pSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREqE7axluHXWN8QyNjzCjUR8wMVN14RnavCLiyKlrfJb3aXT/AELRPEZOYi1Ojq7Y5RtjDNyBCZ2yRaJ+GQXBjleKOUoQ8TlVYr1Uq34Hb3Gq1PweWy2jQzWw9hV3mgX7IU/TRryGDrAwMPzrTsW7oC4sWGkkloQcQzb+IaeUMucjUAPFs4PT5ikqn4YBS1TbNv2XjbU315fNOKtvYJe2zfkr9UbcdoreOYQPMokJUad9i+yBiBhSx5AkE9M1n4ZxJLmFZoydLjIyMEEZDKw6MrAqR0IIqg3fihuD1kv2XPU/01YF38wFUD4DyrarKvqzWEC+Zwb68VAxma/cuk0pSryjUPx7jrQPHFHEJJZA7AM+hVSPQGYsFY+06AAKfa6YrZ4JxUXUCTBSurUCpOdLIzI4yNjhlIz1qC482eIxDytZf8U0Of8AKKjLLg8iR9213NpDOVWM90BrdnOSnjZsk5JbHkBWBU4yykqXxzbACwA1N9+5WWwF7QWq/wBKptvxSe0YZMtzA2QVwGmjbBKkNtrQkaTq3BKnVjONo9q7jORY+HyadBJj90Apn7/zq5Fi1HJGJOkAvwJsfRRmF4NrK0VH8d4t6tD3mjWxdI0TONTyMFUFsHSBnJODgA7HlTg/G47pSU1KyHTJG4w8bYzhhvzG4IJBG4JFRfbTlajzu1/wwzv/ALatzzZIHSt1sCRy0F1w0XcAt7gHGzcCRXjEckTBWAbWp1IrqVYqpIw2N1BBB9xMtVEHDJBJKwuZESVlYrGAjaljSPeTdsYUEBdPM5J2xlWSe0/WRyyzKMF4ZG7wuv1u7dvGsgGSBkqcYwM6hiU39QUzgxkh7RAubdm/891lYdTPFyFdqVWH7WTNvFZNp85ZVjJ+CqHI+9pPuFSHB+0izuYmRoZguru3wdSjALRspKuoJAONxkZAyM7MdZTyvyRvBPIFQFjgLkKXrDd3scKF5ZFjQc2dgqj4ljivL28WGJ5XOERWdj5KoJJ/AVRmkBxeXf0rEaEI1dwHPgiiUA5k5BioLO2egUCCvr2UbASMznaBo3K6jjLyrdY9pbWd+7iuoZH5hVkUsQOZAByR7xUlVDmniuP1MscisRqRZUeNjpx44mYA6lyDlTqXY7VPdl+Ks4e3mbVNDjxcjLE2e7kwNsnDK2NtSNgAEVBQYn1l5ilYWPGtjxHoF1JFlFwbhb99x63gkWKWdEd8aVZgCcnSNugLbAnmdqx8X4/HbFVIZ5HyUiQAuwGNR3ICqMjLMQoyBnJANV4zYGWfiEOcGVIsE9NcHdr8gyE48yfOvA7RZkl/W3VwwGlObsASkUerGmNFzucADW7YLGq9VjPRPfAxl5AQGjncXv5LpkFwHE6K58K4mtzCsqAgHUCGGGVkYo6sASMqykHBI22JrbqK7NcMe3t9EhXW0k0raSSqmaV5dIJAJA1YzgZxnA5VK1vMLi0F2/FVylKUrpeJSlKIlKUoiUpSiJSlKIlKVH3vHoIJEiklVXfGlTz8R0rnHsgt4QTgE7Del0UhVU7S8PFtJ65GMK7Ilyo5MHIRJsfbUlQx6pnOdC4tdQvbRgOHXeetvKo97MhVAPeWIA95FV6mBlRE6N+x+ey6Y4tNwtHsvJ3d1cQfVcR3CjyZ9UcwHzRG+MjHrUAfof8A3LJ+fFamOFA/pJf/ACk2f72DH+786hLxtNtcn+qvJ5PgEvTP/LevlzIX0FI93B7fYuH6K3a0jwOS6VXOrG8kJguRNLrlu9JBlcxmJ5nGnui2gARDAIUEEA5510NmwMnYDn8q51wFMx8LU/WeNj8rWeX+YFbOIyvbJA1ptd4vbiANvBQRgWcTyUpNJrvbqRj9GYoFzyVFiSZj7stMc/uL5Vk4PwP11BcXBYROMwwhig7s7q8pUgszDfQTpUEAgkE1EdojqbiONtbxW4x1LxQoT8czac/sDyFdEUADA2A2HwqrR0jJa2eeTUggC/DQX+y7e8iNrQufcKvRDZh31ZQurKMsyv3rL3S5OTpciMZPQZPWpF7W9VO8NtGQBkxrMTNjyAMYjZv2dYH7RqO4sP1l5jl69afjp4eD+ea6Eaq0eEU08k5lFyHkDW1tjw8V2+d7Q23JUe3vlWa2vIzlJCkMh+1HOcREg9VmKc9wHkHU1v8AaOTXewRn2Y4pZsebkpEh+SNKPv1Xb7azvCOSXF26e4x3DyD8HBqwcdlD8QiAP0dvMWx/aywhAf7tz8qiY50eHVMGb/GS0HuuPrr6r0i8jXc1hsLBr2RwXZLeNijaCVeeQe2ocbpGh8JKkMzBhkBTr17K0WG5uoVyqrJGUQsxARoYyHGok+J+8GeWUPUGpXsdxGGPh9uXmjVnjErZdQdc2ZXzk/ac1H8VvY5r/MUiOFtGDlGDYJlUpkjlyb8TVivw6KnwwsaLEWJPEm4XMchdLcpZC6uI1mhhiETANH3srK8iEZVtKRuEBG4yc4IyF5Vp3lyXiMqIyXFs5fQ3tLJGMvGcbESRsVyCQVkBHSpTsp2rs0sLVGvbdWFtACDNGCCI0BBBbIOa1Vv4pr+doZEkQxWuoowZe81XAO6kjOgJ8gKixHDIKGAVMAs5hBvc66ga/svYpnSOyu2Kke1d4s1vbqhylxNDv9qNVa5PyKxY+DVi7OWomupbhtxAe5h9zlVadx7yGWPPTQ4+sarnDeNQyw8LhSeN5IlkR0V1LoY4HQakByuwI38637exmCPFJNog72eTERZXkEsjyfrZNmUAMF0pj2d2IOkWKyrhgrxLMdGs7I43JO3kuWMc6Ozeale2PEYJI2twxe5XDxLEuuSKVd42bG0YzsdZUMpYZwTWkkjJc2cpGl2kMLgHPhlidnXPUB40bP7FYrCUFQlnatIg5FFWOD4iR9Kv8UD1M8K7PymZJ7goO71GKKMlgrMCpd5GC6mCllACgDW3tbYjYaquq4p+iyNZxO5H7+HHdenJGwtvclafEP8ArKbHW2tc/HvLvH5Vs9kbMSlr5ty+pIP2YFbmPfIy6yeq92Pq1o3EmL28Y/V7j+ERah+Zep3semnh1op5i1tx+ESVYo4mvxOolI1blA826/T3XL3ERNCl6UpX0KrJSlKIlKUoiUpSiJSlKIlKUoiVSeOWI9cnilGUuoVKnkT3QMciA9CoZXH77Eeyau1R3HODi6i0aijqweKQbmORcgMAeYwSpHJlZgedUq6m61A6IGx4HvGo913G7K66jeBdpMYtrpws42V2wq3IHJ0PLXj2k5qc4BUgnS4txAXs6oh1W8DBmYHKyzr7Cg8mWI+I9Negc0YVpXlyI1MV9CE6Fipe3k96uQVX92TSw9/M1ztT2uiMJtrSRWLDQ7R+xFHyYKy7ayPCAPZyTtgZ+ffV19Q3qRiIedC7hbieXv4Kd/QwgzOdoFtQeka3gmnnRWuHIWGJI8aQkZdmd5D4UDOxAAyxWNWxhhXvZ/iX6RjvkdFjMrtlVYsFWeFUBDEAnxK55DfNc+RAoAAAA2AHIfCpbs1xr1S4EjZ7tl7uXAyQM5R8Dc6TnIG+HbnjFbeIYVbDuhg1LLEeX6nXzWHS4t0lUM+jSpCz7UcSvpPVDcsC2UuFWOMd0nszajo1KfaVdwSSMedTfbu9e3S1aFzEyznSVAyAIJlwNQI5HHKt+/7Y2sUZkWaOVj7KRurPI3TYE4Hmx2A51A9tb0XFnZ3AXAkkVwCd17y3lbHv8vlXz7KuetrqeWSPKwGw7zbXda0rBBTShr7usT4cl8SXb/oUytIxllnDa9gxY3Yw2wAyFUch0qBk7Q3Tc7y5/v5B/lYVqveSNEkBfMUbM6JgDDOWJyfrAamx5ajz2xir6/DqF1OJDJYl73O8jsvmq7EDKWdESAAL8NVa1J/QUjszM0shbUzEsS10saksTqJwq756VU2QMfFlviSf5mtx+LyNbR2h0iKNy+RnU/iZ0DdAFLZ2znC8sHOoDXOGUb4OlMu73uI8OC9xGsEuQROOjRfxVxCiPs9j7cP/ANiX/wDSsPYFFijvZgAoUIDgAbRxySE7fv8A5VCycddrFLLuxpR1PeauaI5kRdGOYOkc8YXPXFacd5IsckSviObT3q4Hi07bNzUEbN5gAbb5x2YPUPpponaF8l//ADcH4FpPxKBs8bwbgN4c1pW1sojQaRkIoOw5gDNXb0cxBfWpOQAiT+FZHP5OKqNbdnxiSGGeBNIWfGpjnUnh0PpHI6kwMkjTjO/TZxikkqqUwxbkt9Li6ysMqWQ1HSSnSx9VG2QxFH+4n+UV0D0bqFhuJD/XAH4JDEf9xqjVJ8L4+9vDcQqgYTA6W1Y7t2jEZJGDqGAp2wcj35EWOUctXSdFELm49LrvCqiOKpL5DYWKw9keIJDcW80pCppbUx5I0sZwxPQZJXPTXmrD6R5JdcaMx9XdT4RsGlUkkSfa8OCqnbwucHAxUAoxjG2MY92Mfyq69mOKxXcH6PucMwGlNRwZUX2CrDcSpgZwc7BhzOKGL0/VqiPEA3MG6OHIcCPD7K7h1R1iJ9KXZSbkH58sqvwrjM9qQYJnix9UHKHHnG2UP4Z8iK6r2K9IiXhEEwEdxg6cexNgZOjJyGA3KEk43BYA4pt16N3z+quVK9BKmWH3kIB/hFYb3sC8NvJN60e8iRpU0JpAaIax4iWbO2xBGDg78qnOPYdIBlfqeFj76KSnoq6F1nat8fpxVm7SSEfpVgd1jIHuxZow/wA1dCgiCKFHJQAPgNhXIuG8Vlv4LtRC7zXCrGSi5TvDAkJLkbRKQqvlsDDEAkqRXYK4ooXx1E7ni13C3fotNz2vY0tPBKUpWoo0pSlESlKURKUpREpSlESlKURKUpRFWvSB2kNjZPIhxK/6uL3OVZi33UVn9+kDrXDIYtChdz5knJLHdiT1JJJzXQfTFMXnhj6RRBz8Z540B/hicfeNUGrkLbC/NfP4rKS4M5JXteHb3V8ySBee3xB/nyqZZIa52wX3mvqS6bu0jaVzFGcojN4UwCu2d8AMQBnAzWubtOWtc+WoZ/DOeoqz9kOFO7zt6u4eNYHhaSNkxJG7sApkA9oHSSNsc+lV5ywAOcASNr8PBaNFSzSP6MXaDubH3VdHnSrD2z7MraBrpAqRawjIMYPeO2hgByYalU+aqOozVbu7gQvokzG+ASro6sAdxkFc13HM14uuanDpoX5QLjmAvulaj8VjH1s/Jv8AVa+f01F0JPwx/uIrvO3moBRzn/oVu0rXS91ezFK3wQH+T1nWKY8rO6Pwgb/RqdI3muuoz/lXtKTiSJdUtrcouQMtAygk7AaicZNYZuIqihmjkXK6hqZR4SSAT4TjOOXOuTNG3cqRuG1DtmrOBW3FweZlDCLwsbcKSw39a2iPuGcZzuNQ2O+IXh/GEklVHPcoxIMjHWF22JUIpxnA57Zz0rtHDuFR9xGA/eKEtgHUjS3q2CjDGRuRvuaglqALZCtakwR2vWW25arkzrhmQ+0jMjj7LISGH4ivDHnYjPX5jkR5H31c+L9mUvZblreTEkJEenUNJlZ3mkL7EhQZSNhzVgOVR/CfRrdXE0kXrMKiIJqYKXAd9R0bqviCgMd9g6+ddNqGka7qvLg8jHksPZ4HitG27UXcY0rcuR0Eiq5/iYaj8yaw33HbmdSktw7IRhlAVFYHmDoUEg+RODVzj9C8vXiK/AWwx+Bkx+VY7z0PzqMx3Mch6goY/wAPE4z7vCKqNpKEPziJoPPKFJJFXBuUS3Hiov0ZcRaLiSrnwTIYnHTUA8kR+PhkX79drrnHZPsLLHPE0kRjSJ+9YuyF5ZArqgURkhUGotuRyAwck10erE2XNoVbomPZCGv4JSlKhVtKUpREpSlESlKURKUpREpSlESlKURc29JdgvrKvK2iKeAQhyQAksMjSpudgxDswzz7s1SrDsfdXT6LYxSjPimwyxJ8TuHb9lCT54rvjoGGCAR5HlXoFTiYhmW3mqclGySTO70VD4H6IbeIBrmR7l+v/Zx/JEOSPczMPdWj2plEU5tLNI7VERGmljjUSsZNWlEIHhwoyW5+IAYwa6XVa7SdkDcSd/FII5dIRgy6o5FUsVyAQQw1NhgeRwQdsVpC5w0OquxNYwjTRcx4EFgukaQaobiNojrwxPfNEVLEAZywVSDn2wcnBxbeGwmG5FujMFRHdwxLBkOkQkas6W1a1JBGe6JIORilcbtpHQ94+CkkkEioMBXDaMg5LN4lGNxkMDirt2W4oLhWnLrr0RLMvIxPGH1k+SNq1qeWCT8KJFzruPnzyWiO5RPaSyW8W7SQklJY7a2GcBJJI4GDADm5eXBY58IwMAtmck4eLq/FpssQt++mZVHetl+7iTvCCUBAk3Hi8OxHOqffBoXj4jJqNvNcpM6KMMp3S1zkjJClD03yp+qa6V2V4VIs9zdSpoMvdRxocFhFAGwW0kgFnkkOM7DTnfICl7Rc4G4ufLYKGV1h3qWt+AW8ahUt4lCgKoEa7ADAHLyrbjt1X2VC/AAfyrJStBU0pSlEXMPTFfuZbO2EZ0FnlZ87cu4048/12c+8e/HJe00uuRz0EgX5Jlf82/zrvHpR4Wr2JuNOXtmWYHqI1dDOPgUBOPNFPSuE8St/HIh+0+/xJZT+BBqlOcrw5XqY6eCgpDgZ8t/wrq3oWtD3dxNvgyJGBnbKDWxx5+Nd/dW16MrG1e0ZDEjTeJZywBLq+dOM8kK+HA6qfiZuxsk4RYOB4gjSuv2naRz3KebMcxx+81KXAjRXpZs/DT+Vz3sF2jhsr6cXDEK7NGknMIBK5PedcHw+Lpjfnmu19gl/oEbdJGmlHvWWaSRT78qwOa5f2a9Fi6BJdklzuVHQnc56fz+7yq38B47BwvMDsY7R2zbsWyqPpLSoATr0EjUCAVy5G2VzWiroHy9G068+CoVDeyCBoOfzbxXQaVU4PSfZSS91E0sjFSRogkIbTjIGVHnnPL31vDtSx5Wc2PNjCv5d6T+IFX8w5qm0F4u3VT1KjeEcdS4LppaOSPSXjfGoB86GBUlWU6WwQTupBwQRUlXS8IslKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJSlR3GeOpaquoM8jkiONMF5CNzjJAAA3LEhR1O4rxzg0Ek2ARcu7YKEuL5ehuISPi8Vqx/Mk/OqpZcXMTyr3FvJ41IaWMs6/q02HiAC9cdSTmrrx3s7dXLTyjuFMzJIIyznS6Kig97pwc6FyNHnvvtF8M9HL3KyMLlEulVddu0ZHLIUl9Z1A8hIoK7Y3IOMaOeCre4RODlsUroo3N6wOz85Ks8VvHumLTsZDggA+yoOxCqNl+W56k1fOxvpSaMrBfNmPZUuOq9AJgNsf2gxj6w5tXN0kYgNjYgHHJh7t9iR8qmuyHA4+ITyRSsRHEql0DaXkL52+0EAGSR5qM86txXZo3ZfRYjBSGn1Fvy25n69/3X6DVgRkHIPI+de1WOynEzGfUZT44x/R20he+gUKBjSAuuMnQwUDYK2AG2s9Xgb6r4Ygg2KUpSvV4viaEOpRgCrAhgeRBGCCPLFci4t6GLguBBNCY1GkGQur6F9gMFRgzKPDqyNWBsK7BSuXMDxYrpry3Zct4B6Irm3kE3r6RuBySIspzzV9TjUp22wDtkEEA1IcV4ZOl3bLPJE6MJiojRk0yRhSG8Ttk6S4H2fFjcgr0KtHivB4rlQsqk6W1IysyOjYK5V0IZTgkbHcEg1BNAHxOY3S4Ugmde5VG412ttoAylxI427tNzkdGPsr78/geVcw4pxJ7qZppDudlHRV8l8h/PcnnWHiUKrcSrby67dXKxM4y7qNtRZSoIJzg43GCedasyyY8LDVyA0E5Y7KB4uZOBWFFSthdlabnmsOurZKh3R3AHIXUpwXiPq1zDPjIR8NvgaJFMbZJ2AGrUSfs12G8hvIo2maGEqgLMiSO8jKu7aP1agtjOFwc8sjNZOB+jOyt1UtCJpQBqeU6xqxuQh8C7+SirbW7BBkbZ2q0KNslPHkJVEe4FqfX4W1IUXvV1ErNBksvdZOFcFiy4wG1FT7QK7naX0mWtpYtdq4kbJSOLdXaX7Lqw1R45nIGB55GYLtzYCwm9aOBayMC2BgQS7AYGdKrKcksAPEMEnUMcW7cdo0vZ1KKNKAqHwQWBIPXfSOmRnc8tgJx2QrUjg43AV49HPb7ifEeMRq05aI62ljCgRLEFPIAZHiKgHOckZJ3rvtc59B/ZaO24cl0MNLcjWzfZQEhEHw3J/aJ8hXRq9CjSlKV6iUpSiJSlKIlKUoiUpSiJSlKIlKUoixXNysSNI7BURSzE8gqjLE/ACqMt5s99OGEkukKmMukZOIIFXq5JGR1kc9AuJztpJqjit+k8yq/vjiDTSD4MIwh/8AErR4ZEJbtpZCBFaDOScL38iamYk7fq4SP74+Qr5/E81VOyhabA9p/gNvf3srMVmNMh8l9JwS9ZO87yBGIz3JRiB5K06v7XmwQgHo3Mw0/GkS4tmdXhmjmIcMjalQxuHUFQRKHOjSE1aiFIHgJX44v6crNXMNuTI5OkSlSIAfjnW3uwACceIDxD54demNo5Zu8mmnVVQ51uZMZmjRScIhYFsrhMAZI0gmx/aaWN7JIm5S3lx8fl14JXE5XnfmtPhHYSAyTPIkrxmU9ysvg8DKjMWRdJ+kaQAN0UbdTL8H7LRyQ3lvCiRd1cq9q4H0E5ggc46ga/aHUOy8qmI+C3M/tsLaPyXDzn728cXy1nyIqbtbWGzh0rpiiTJJZtsk5ZndjkkkklmOSTua02NN7ldzzZwG3JtxKqEE63amORWhuIiGdM4lt5BkB426rudLjKsCQc5ZakbHtoIQY7w4ZTpEyqe7lIGeS5McmOa4055HcAOM8b4bc4WSZW0+zPGW0wl9h/SYxpiY45FhnbIORnmfa29uoOGiXSjLKugPqIlRJgdBdMadRQkEKcB3LHUcNULpY4nBpdubAd6jcXSAWGvNYPSJ6Y55rkw8PnKQLgB0Himc4JILDIUHwjGM4J3BFdx4HOXt4i0qyuEUSOhBDSKoEh8O3tZ2Ffl7sR2XN5KZCV7qGW17xTuX7+dI1UDyxqJPux1rufDOJLaXc4W3kbXFbFViQBSym4DsXYrGDpMa7tk4AAONo5K1kUwifpcE3JsBZevj07PBXylV2DtkoYCe3ltwxCh3MbR6mIChmidtGScZYAZIGckCp+SZV3ZgB7zj+dWopo5m5o3AjmDdQEEbr7rQ47JCttL6x9CUYSDfxK3h0gLuS2dIA3JIA3NbwOapHpCvWE1vEpxjEucA4dp7a2RsHYlRPIwztqCHfFdvcGtLjwRoubKpL2GtFiVriSS3dhLKV70YjQNnRlwwPdq6KTk5IzvU52R9FkQZLqV5/DKJIY30DCIQYjKBGG1EjXpyMZUEZBrSluZzeR2xjNz3EguA8gVE2jAi7xkUDAkZ2GhckxKMbFhZ/wBIXw8XfW7H7BhZVPu1iUsvxwfhWMcToY8rnuF3WI0587DTzUrqVpPYYNONhdW+lRfA+OrchlKmOaPHeRk5K6s6WVhs8bYOGHkQQCColK2Wva9oc03BURFtCsdxbrIjI6hlYEMpGQQdiCDzFckP/DtB60HF0/q2cmIr4/3RKDy6Z05x7966/Sul4sNpaJFGsUahERQqqBgKqjAAHkBWalKIlKUoiUpSiJSlKIlKUoiUpSiJSlKIlKVrX9oZUKCR48/WQgN+JBoir/abe9th5QXbfPXaqPyY/jXvZm3jks51kxpnnvFcE4yoleDG/wCwgFRN3wVra+hZrh5e8guFGvOQVe3YbknmAfLlUTwrsRJcLK6PGALm5GG1ZH6+QjOx5qQfnWLEP+Tkv+Uel/up3f4h4rknbzsSeFzrGJRNE6gpIABkjZ1YAnDA789wR78TXo99K68MQxvaJMWYkzBgs2ljkqWIPeAHJAJHOukT+ja4YYIhYeROR+BWsC+jm4T2YYh+6VH+grYsuTJcWcFeYe2do0Sy+sIqsgfDHDKCurxDoQOY6VWLq7WUevXhAXYwxv7MCt9H4N9U7AjJwSCdK7DxQPFuyU6BEkQBZZY4vaU5DHMmwOfo1c/Kt/jPC5725PdRl47cBdioAmkGp+ZGSIjGM9O8YdTWLiWeolZRsdYOBLiN7DT3K7is0F5HgpjhvGIboMI2zp2ZWVlYBs4yjgHB3wcYOD5GtTtJBBJ6vFcgG3eciQHOCFgndR4d/aVTt5VDydirskERSIwBAdJArANzGpHBxyOOWwrNxXXccOt5GB71Xtyw694WFvKPLm71hvwoYfWQyB12FwGu4KnE3SMcONltwWNhbQRWNicmS6jmcnUW027CZizMBkYRYwOhce+pDi/HI7YKGyzvnQg5tjGSc7KoyMsdhkcyQDA8N4VNbXsDSxFQ6TxjOPspJnY/2YH3qxvwW4upprhIWZTI8aEYxogZo8DJ5aw7fF60K2i69iIjk/A1oOnHU/PJRxydHHcbkqc4fxIXXfQukZUIobQ7OjCUOCh1xodWBvgEYcb15ccPsoiO+EJduTXDB5G6e3OSx/Go/gPD57W80SRlFniZt8e1A0agjB6rLg/ur76jeHdlbi4UziAuZWkJclcuNbAZLHOAAAByAG1Uhg5fVywRvLGDKbAk3uO887qTp7MDiLlWhSLD+kQDTCvinhX6No/ryIg2SRB4/CBqAIIJKlap287T20vFEQOHbRZdywGpdXrOtwrfVJATpvp3Owqa7OWEtrI9pMmlGRZY1JBCgsySqME4XOg46Fmqgt6OLnvYr8MphjuIozlvEe4uFtwFA55Kj5k1pYe6WLpqSZ2bJseYI/RRSAHK9vFdG7U9qYrFUDyIjSvoQvqKrj2ncL4iqjGw5kqMjOQsb62nANrxlJp8ZEcjRKkh+z3YUPGDyDDJHM68YNa7Yej2fjF8xilVVgiiTDcsyGRz1+H5VGW3/Drck/rLqEL+yGz+YwPwNcYRhdP1RrpGBxeLknv5ckmldnsDsr6eJACK/UFDExWZTzERcR3Mb46ow1/GEY2O/QK5Nb8LNracRgZg6Isi5BJywtU7zc7nfGT9rVVx4T2QkjClr2bkCQpwM9faLD8qs4ODEZacG7WO08Drby+q5n1s7mFaKUFK3VXSlKURKUpREpSlESlKURKUpREpSlESlKURKUpRFXe2celbefpFcJqP7E6tAfkGkRvu1q8BuxBdvE2y3OJIz075ECSp8TGiOB10ynpVj4jYLcQyQuMpIjI2OeGGDg9D5GqZCneq1tcjM0RUSDdSxBzHNGQQVDY1KynKtkZypr53FHuo6hla0XbbK7wvce/6DirMQD2mP0V8qP4vxuO1C69RZyQiINTuQMnSo6AbknAHUiq9FNdx7Jdh16CeEOR9+N4yficn3mvmK2dpTPNIJJSoQFV0IiZzpRCzEZbcksSSF6KoHM/9RUrYi6I3dwFiPXh6FetpXk2Oyycc4olzHazx50pd6JAwKtG7wzxBXU7g65E+OoEZBBO12QfTJdxde+SUfuSxIAf445B8qjuGcLa7tLx0OBPKHtmPItbpEsUn7pliyD1UKeRFYbPiLBor2KMtlDHNFsHKaicDJA7yKQMMEj2pBzxXr5zDVQ1Uwyh7cp5A/i1+i8DbscwcCr5XMrg54fKy8nlnaP4SXbtER/Epqw8T7QvcqYbdJYlYYkmkQxsin2hEjgMZDyDEBV55YjSY3jVoFspEjGnu4SYgOSmEaosfAov4VVxmvhdJDE117OBJGtrfyu4I3Wc48lJ8cfXxCJf6u3kY/GeWML+UT/jW72GH/L4D9pWf+8dn/wB1Q/HJJBcmeKF5O/toVg0qSveI87aZGG0YxKh1NgYDdRg2ng3DvV7aGAHPdRJHnz0KFz88ZrZp439cmkcNOyB32Fz7lQOIyNA71BcebVxCFf6u2mY/+rLAF/8Ajet3sR/0CH4P/neoXtJxBbe/d35tbQCFfrSsktxqSMfXfLxDA+0tWXs3w429nBC2NSRIr45a8DXj3as1zTNea6d5GlmAd+lz9V64jo2jxUHxTxcSf9i1hHzlknJ/JF/GtDH/ACpZPs3zS46MDxB/9rZHvxWzxSdYL+4aRgoaCCUFiANMferJjPRcKT5ax518SwFODWkbAhnaw1A89TTRSyZ/xVSYwmrq3vGmUD/VSE9hgC2eE3HcX2D7FygUHymgDED78Rb+5PnVi4vxNbaCSZtwik4HNjyVV82ZsKB5kVTLi8inke0bUGBBDez40CS/qn/rEDRv5jUDuM42XtpZGQ3FwZVjOpF0Kg1j2Xk0nxsOmAqg76cgEUKDGm0tKIpwcwHZ0/EDt85KSSAvfduy04+Hkrb2jkF55tU5HJsFrm5+6zDR8JBXQqq3ZS376Vr0/R6e6tv2oyQ0so9zsqhfNYww2erTW5hED4qfNJ+J5Lj4n9lXmcC7TYJSlK1lClKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJUfxXgUNyB3i+Jc6HUlZEzz0upDDPUZwcbg1IUrwgEWKKsP2XuV2jvEZf7aHU38UTxj/DROyDybXVwJI+sUSGNHHlIS7uy+ahlB5EEbVZ6VRbhtI1+dsYv4fApDK8i118ogUAAAADAA5ADkAKrnEuzsqSvNalCJDqkhclVL4wXjdQ2hjgalKkMRnwnUWstKsT08dQwxyi4K5a4tNwqgnC72Tw93FAOrs5lYfuxqqgn3lvkeVeXPYV11Lb3GlZU0zmUGR2bxBpVIZQHKtgjGnwpgALg3ClVIsKpImFjWCx3vrtruV2Znk3JWK2txGiovsqoUfBQAP5VlpStJRLwqD05cvd0r2lKIte74fHNp7yJJNJ1LrUNpYciNQ2PvFQfbP8A7oPO6H+GC4cfmoqyVXe264gjmJwIbiKRj0CMTE7HyCrIWJ6AE1WrGl1PI1u5a76FdsNnBafZ/hMdzHdLKuoG8ZhgkMjRxQorKy4ZGGnYgg71uDsVG20s888f9XIU0N7n7tFMg/ZYkHqDXx2JfULp1wY3ucow3DaYLdHIPIgSK4yOqmrLUFJDG+nic9guGttcajQei9e4hxsV4BjYV7SlaCjSlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESvGXIwdxSlEXkcYUBQAABgAbAAcgB0r6pSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiL//Z"/>
+          <p:cNvPr id="6148" name="AutoShape 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="63500" y="-839788"/>
             <a:ext cx="2619375" cy="1743076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6150" name="AutoShape 6" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBhQQEBURExEWFRQWFRUWFRgYGB0cGBUWFBgWFxUbGBgYHiYfGBsjGhoZHy8iJCcpLCwsGB4xNTAqOCYrLCkBCQoKDgwOGg8PGjUlHyI1LzUsKywuMCwpLDQtKSkqLjQsLiwsLCwqKiwsLy8sLCwpLCwsLywqKSwpLCwsLCw0LP/AABEIALcBEwMBIgACEQEDEQH/xAAcAAEAAgMBAQEAAAAAAAAAAAAABQYDBAcBAgj/xABJEAACAQMCAwQGBgYIAgsAAAABAgMABBESIQUxQQYTIlEHFDJhcYEzQlKCkaEVI2JykrEkU2OTorLBwgglNDVDRHN0g4WztOP/xAAaAQEAAwEBAQAAAAAAAAAAAAAAAwQFAgEG/8QANhEAAQMCBAIJAgUEAwAAAAAAAQACAwQRBRIhMUFRExQiYXGBkaHwsdEyUsHh8QYVM6IlQoL/2gAMAwEAAhEDEQA/AO40pSiJSlKIlKVr396sETzOcJGjO37qAsduuwoi2KVzy+ZZFEt++Wc+GEkmOPIyI0iX6VlHNiGJIJGBgDUknhigmmspu7kiRmCRudOoA6Fkt2JXxNhd1B32INYP99hMmVrHFt7ZgNL7Kx1d1t/JdOpXgr2t5V0pSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREqE7axluHXWN8QyNjzCjUR8wMVN14RnavCLiyKlrfJb3aXT/AELRPEZOYi1Ojq7Y5RtjDNyBCZ2yRaJ+GQXBjleKOUoQ8TlVYr1Uq34Hb3Gq1PweWy2jQzWw9hV3mgX7IU/TRryGDrAwMPzrTsW7oC4sWGkkloQcQzb+IaeUMucjUAPFs4PT5ikqn4YBS1TbNv2XjbU315fNOKtvYJe2zfkr9UbcdoreOYQPMokJUad9i+yBiBhSx5AkE9M1n4ZxJLmFZoydLjIyMEEZDKw6MrAqR0IIqg3fihuD1kv2XPU/01YF38wFUD4DyrarKvqzWEC+Zwb68VAxma/cuk0pSryjUPx7jrQPHFHEJJZA7AM+hVSPQGYsFY+06AAKfa6YrZ4JxUXUCTBSurUCpOdLIzI4yNjhlIz1qC482eIxDytZf8U0Of8AKKjLLg8iR9213NpDOVWM90BrdnOSnjZsk5JbHkBWBU4yykqXxzbACwA1N9+5WWwF7QWq/wBKptvxSe0YZMtzA2QVwGmjbBKkNtrQkaTq3BKnVjONo9q7jORY+HyadBJj90Apn7/zq5Fi1HJGJOkAvwJsfRRmF4NrK0VH8d4t6tD3mjWxdI0TONTyMFUFsHSBnJODgA7HlTg/G47pSU1KyHTJG4w8bYzhhvzG4IJBG4JFRfbTlajzu1/wwzv/ALatzzZIHSt1sCRy0F1w0XcAt7gHGzcCRXjEckTBWAbWp1IrqVYqpIw2N1BBB9xMtVEHDJBJKwuZESVlYrGAjaljSPeTdsYUEBdPM5J2xlWSe0/WRyyzKMF4ZG7wuv1u7dvGsgGSBkqcYwM6hiU39QUzgxkh7RAubdm/891lYdTPFyFdqVWH7WTNvFZNp85ZVjJ+CqHI+9pPuFSHB+0izuYmRoZguru3wdSjALRspKuoJAONxkZAyM7MdZTyvyRvBPIFQFjgLkKXrDd3scKF5ZFjQc2dgqj4ljivL28WGJ5XOERWdj5KoJJ/AVRmkBxeXf0rEaEI1dwHPgiiUA5k5BioLO2egUCCvr2UbASMznaBo3K6jjLyrdY9pbWd+7iuoZH5hVkUsQOZAByR7xUlVDmniuP1MscisRqRZUeNjpx44mYA6lyDlTqXY7VPdl+Ks4e3mbVNDjxcjLE2e7kwNsnDK2NtSNgAEVBQYn1l5ilYWPGtjxHoF1JFlFwbhb99x63gkWKWdEd8aVZgCcnSNugLbAnmdqx8X4/HbFVIZ5HyUiQAuwGNR3ICqMjLMQoyBnJANV4zYGWfiEOcGVIsE9NcHdr8gyE48yfOvA7RZkl/W3VwwGlObsASkUerGmNFzucADW7YLGq9VjPRPfAxl5AQGjncXv5LpkFwHE6K58K4mtzCsqAgHUCGGGVkYo6sASMqykHBI22JrbqK7NcMe3t9EhXW0k0raSSqmaV5dIJAJA1YzgZxnA5VK1vMLi0F2/FVylKUrpeJSlKIlKUoiUpSiJSlKIlKVH3vHoIJEiklVXfGlTz8R0rnHsgt4QTgE7Del0UhVU7S8PFtJ65GMK7Ilyo5MHIRJsfbUlQx6pnOdC4tdQvbRgOHXeetvKo97MhVAPeWIA95FV6mBlRE6N+x+ey6Y4tNwtHsvJ3d1cQfVcR3CjyZ9UcwHzRG+MjHrUAfof8A3LJ+fFamOFA/pJf/ACk2f72DH+786hLxtNtcn+qvJ5PgEvTP/LevlzIX0FI93B7fYuH6K3a0jwOS6VXOrG8kJguRNLrlu9JBlcxmJ5nGnui2gARDAIUEEA5510NmwMnYDn8q51wFMx8LU/WeNj8rWeX+YFbOIyvbJA1ptd4vbiANvBQRgWcTyUpNJrvbqRj9GYoFzyVFiSZj7stMc/uL5Vk4PwP11BcXBYROMwwhig7s7q8pUgszDfQTpUEAgkE1EdojqbiONtbxW4x1LxQoT8czac/sDyFdEUADA2A2HwqrR0jJa2eeTUggC/DQX+y7e8iNrQufcKvRDZh31ZQurKMsyv3rL3S5OTpciMZPQZPWpF7W9VO8NtGQBkxrMTNjyAMYjZv2dYH7RqO4sP1l5jl69afjp4eD+ea6Eaq0eEU08k5lFyHkDW1tjw8V2+d7Q23JUe3vlWa2vIzlJCkMh+1HOcREg9VmKc9wHkHU1v8AaOTXewRn2Y4pZsebkpEh+SNKPv1Xb7azvCOSXF26e4x3DyD8HBqwcdlD8QiAP0dvMWx/aywhAf7tz8qiY50eHVMGb/GS0HuuPrr6r0i8jXc1hsLBr2RwXZLeNijaCVeeQe2ocbpGh8JKkMzBhkBTr17K0WG5uoVyqrJGUQsxARoYyHGok+J+8GeWUPUGpXsdxGGPh9uXmjVnjErZdQdc2ZXzk/ac1H8VvY5r/MUiOFtGDlGDYJlUpkjlyb8TVivw6KnwwsaLEWJPEm4XMchdLcpZC6uI1mhhiETANH3srK8iEZVtKRuEBG4yc4IyF5Vp3lyXiMqIyXFs5fQ3tLJGMvGcbESRsVyCQVkBHSpTsp2rs0sLVGvbdWFtACDNGCCI0BBBbIOa1Vv4pr+doZEkQxWuoowZe81XAO6kjOgJ8gKixHDIKGAVMAs5hBvc66ga/svYpnSOyu2Kke1d4s1vbqhylxNDv9qNVa5PyKxY+DVi7OWomupbhtxAe5h9zlVadx7yGWPPTQ4+sarnDeNQyw8LhSeN5IlkR0V1LoY4HQakByuwI38637exmCPFJNog72eTERZXkEsjyfrZNmUAMF0pj2d2IOkWKyrhgrxLMdGs7I43JO3kuWMc6Ozeale2PEYJI2twxe5XDxLEuuSKVd42bG0YzsdZUMpYZwTWkkjJc2cpGl2kMLgHPhlidnXPUB40bP7FYrCUFQlnatIg5FFWOD4iR9Kv8UD1M8K7PymZJ7goO71GKKMlgrMCpd5GC6mCllACgDW3tbYjYaquq4p+iyNZxO5H7+HHdenJGwtvclafEP8ArKbHW2tc/HvLvH5Vs9kbMSlr5ty+pIP2YFbmPfIy6yeq92Pq1o3EmL28Y/V7j+ERah+Zep3semnh1op5i1tx+ESVYo4mvxOolI1blA826/T3XL3ERNCl6UpX0KrJSlKIlKUoiUpSiJSlKIlKUoiVSeOWI9cnilGUuoVKnkT3QMciA9CoZXH77Eeyau1R3HODi6i0aijqweKQbmORcgMAeYwSpHJlZgedUq6m61A6IGx4HvGo913G7K66jeBdpMYtrpws42V2wq3IHJ0PLXj2k5qc4BUgnS4txAXs6oh1W8DBmYHKyzr7Cg8mWI+I9Negc0YVpXlyI1MV9CE6Fipe3k96uQVX92TSw9/M1ztT2uiMJtrSRWLDQ7R+xFHyYKy7ayPCAPZyTtgZ+ffV19Q3qRiIedC7hbieXv4Kd/QwgzOdoFtQeka3gmnnRWuHIWGJI8aQkZdmd5D4UDOxAAyxWNWxhhXvZ/iX6RjvkdFjMrtlVYsFWeFUBDEAnxK55DfNc+RAoAAAA2AHIfCpbs1xr1S4EjZ7tl7uXAyQM5R8Dc6TnIG+HbnjFbeIYVbDuhg1LLEeX6nXzWHS4t0lUM+jSpCz7UcSvpPVDcsC2UuFWOMd0nszajo1KfaVdwSSMedTfbu9e3S1aFzEyznSVAyAIJlwNQI5HHKt+/7Y2sUZkWaOVj7KRurPI3TYE4Hmx2A51A9tb0XFnZ3AXAkkVwCd17y3lbHv8vlXz7KuetrqeWSPKwGw7zbXda0rBBTShr7usT4cl8SXb/oUytIxllnDa9gxY3Yw2wAyFUch0qBk7Q3Tc7y5/v5B/lYVqveSNEkBfMUbM6JgDDOWJyfrAamx5ajz2xir6/DqF1OJDJYl73O8jsvmq7EDKWdESAAL8NVa1J/QUjszM0shbUzEsS10saksTqJwq756VU2QMfFlviSf5mtx+LyNbR2h0iKNy+RnU/iZ0DdAFLZ2znC8sHOoDXOGUb4OlMu73uI8OC9xGsEuQROOjRfxVxCiPs9j7cP/ANiX/wDSsPYFFijvZgAoUIDgAbRxySE7fv8A5VCycddrFLLuxpR1PeauaI5kRdGOYOkc8YXPXFacd5IsckSviObT3q4Hi07bNzUEbN5gAbb5x2YPUPpponaF8l//ADcH4FpPxKBs8bwbgN4c1pW1sojQaRkIoOw5gDNXb0cxBfWpOQAiT+FZHP5OKqNbdnxiSGGeBNIWfGpjnUnh0PpHI6kwMkjTjO/TZxikkqqUwxbkt9Li6ysMqWQ1HSSnSx9VG2QxFH+4n+UV0D0bqFhuJD/XAH4JDEf9xqjVJ8L4+9vDcQqgYTA6W1Y7t2jEZJGDqGAp2wcj35EWOUctXSdFELm49LrvCqiOKpL5DYWKw9keIJDcW80pCppbUx5I0sZwxPQZJXPTXmrD6R5JdcaMx9XdT4RsGlUkkSfa8OCqnbwucHAxUAoxjG2MY92Mfyq69mOKxXcH6PucMwGlNRwZUX2CrDcSpgZwc7BhzOKGL0/VqiPEA3MG6OHIcCPD7K7h1R1iJ9KXZSbkH58sqvwrjM9qQYJnix9UHKHHnG2UP4Z8iK6r2K9IiXhEEwEdxg6cexNgZOjJyGA3KEk43BYA4pt16N3z+quVK9BKmWH3kIB/hFYb3sC8NvJN60e8iRpU0JpAaIax4iWbO2xBGDg78qnOPYdIBlfqeFj76KSnoq6F1nat8fpxVm7SSEfpVgd1jIHuxZow/wA1dCgiCKFHJQAPgNhXIuG8Vlv4LtRC7zXCrGSi5TvDAkJLkbRKQqvlsDDEAkqRXYK4ooXx1E7ni13C3fotNz2vY0tPBKUpWoo0pSlESlKURKUpREpSlESlKURKUpRFWvSB2kNjZPIhxK/6uL3OVZi33UVn9+kDrXDIYtChdz5knJLHdiT1JJJzXQfTFMXnhj6RRBz8Z540B/hicfeNUGrkLbC/NfP4rKS4M5JXteHb3V8ySBee3xB/nyqZZIa52wX3mvqS6bu0jaVzFGcojN4UwCu2d8AMQBnAzWubtOWtc+WoZ/DOeoqz9kOFO7zt6u4eNYHhaSNkxJG7sApkA9oHSSNsc+lV5ywAOcASNr8PBaNFSzSP6MXaDubH3VdHnSrD2z7MraBrpAqRawjIMYPeO2hgByYalU+aqOozVbu7gQvokzG+ASro6sAdxkFc13HM14uuanDpoX5QLjmAvulaj8VjH1s/Jv8AVa+f01F0JPwx/uIrvO3moBRzn/oVu0rXS91ezFK3wQH+T1nWKY8rO6Pwgb/RqdI3muuoz/lXtKTiSJdUtrcouQMtAygk7AaicZNYZuIqihmjkXK6hqZR4SSAT4TjOOXOuTNG3cqRuG1DtmrOBW3FweZlDCLwsbcKSw39a2iPuGcZzuNQ2O+IXh/GEklVHPcoxIMjHWF22JUIpxnA57Zz0rtHDuFR9xGA/eKEtgHUjS3q2CjDGRuRvuaglqALZCtakwR2vWW25arkzrhmQ+0jMjj7LISGH4ivDHnYjPX5jkR5H31c+L9mUvZblreTEkJEenUNJlZ3mkL7EhQZSNhzVgOVR/CfRrdXE0kXrMKiIJqYKXAd9R0bqviCgMd9g6+ddNqGka7qvLg8jHksPZ4HitG27UXcY0rcuR0Eiq5/iYaj8yaw33HbmdSktw7IRhlAVFYHmDoUEg+RODVzj9C8vXiK/AWwx+Bkx+VY7z0PzqMx3Mch6goY/wAPE4z7vCKqNpKEPziJoPPKFJJFXBuUS3Hiov0ZcRaLiSrnwTIYnHTUA8kR+PhkX79drrnHZPsLLHPE0kRjSJ+9YuyF5ZArqgURkhUGotuRyAwck10erE2XNoVbomPZCGv4JSlKhVtKUpREpSlESlKURKUpREpSlESlKURc29JdgvrKvK2iKeAQhyQAksMjSpudgxDswzz7s1SrDsfdXT6LYxSjPimwyxJ8TuHb9lCT54rvjoGGCAR5HlXoFTiYhmW3mqclGySTO70VD4H6IbeIBrmR7l+v/Zx/JEOSPczMPdWj2plEU5tLNI7VERGmljjUSsZNWlEIHhwoyW5+IAYwa6XVa7SdkDcSd/FII5dIRgy6o5FUsVyAQQw1NhgeRwQdsVpC5w0OquxNYwjTRcx4EFgukaQaobiNojrwxPfNEVLEAZywVSDn2wcnBxbeGwmG5FujMFRHdwxLBkOkQkas6W1a1JBGe6JIORilcbtpHQ94+CkkkEioMBXDaMg5LN4lGNxkMDirt2W4oLhWnLrr0RLMvIxPGH1k+SNq1qeWCT8KJFzruPnzyWiO5RPaSyW8W7SQklJY7a2GcBJJI4GDADm5eXBY58IwMAtmck4eLq/FpssQt++mZVHetl+7iTvCCUBAk3Hi8OxHOqffBoXj4jJqNvNcpM6KMMp3S1zkjJClD03yp+qa6V2V4VIs9zdSpoMvdRxocFhFAGwW0kgFnkkOM7DTnfICl7Rc4G4ufLYKGV1h3qWt+AW8ahUt4lCgKoEa7ADAHLyrbjt1X2VC/AAfyrJStBU0pSlEXMPTFfuZbO2EZ0FnlZ87cu4048/12c+8e/HJe00uuRz0EgX5Jlf82/zrvHpR4Wr2JuNOXtmWYHqI1dDOPgUBOPNFPSuE8St/HIh+0+/xJZT+BBqlOcrw5XqY6eCgpDgZ8t/wrq3oWtD3dxNvgyJGBnbKDWxx5+Nd/dW16MrG1e0ZDEjTeJZywBLq+dOM8kK+HA6qfiZuxsk4RYOB4gjSuv2naRz3KebMcxx+81KXAjRXpZs/DT+Vz3sF2jhsr6cXDEK7NGknMIBK5PedcHw+Lpjfnmu19gl/oEbdJGmlHvWWaSRT78qwOa5f2a9Fi6BJdklzuVHQnc56fz+7yq38B47BwvMDsY7R2zbsWyqPpLSoATr0EjUCAVy5G2VzWiroHy9G068+CoVDeyCBoOfzbxXQaVU4PSfZSS91E0sjFSRogkIbTjIGVHnnPL31vDtSx5Wc2PNjCv5d6T+IFX8w5qm0F4u3VT1KjeEcdS4LppaOSPSXjfGoB86GBUlWU6WwQTupBwQRUlXS8IslKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJSlR3GeOpaquoM8jkiONMF5CNzjJAAA3LEhR1O4rxzg0Ek2ARcu7YKEuL5ehuISPi8Vqx/Mk/OqpZcXMTyr3FvJ41IaWMs6/q02HiAC9cdSTmrrx3s7dXLTyjuFMzJIIyznS6Kig97pwc6FyNHnvvtF8M9HL3KyMLlEulVddu0ZHLIUl9Z1A8hIoK7Y3IOMaOeCre4RODlsUroo3N6wOz85Ks8VvHumLTsZDggA+yoOxCqNl+W56k1fOxvpSaMrBfNmPZUuOq9AJgNsf2gxj6w5tXN0kYgNjYgHHJh7t9iR8qmuyHA4+ITyRSsRHEql0DaXkL52+0EAGSR5qM86txXZo3ZfRYjBSGn1Fvy25n69/3X6DVgRkHIPI+de1WOynEzGfUZT44x/R20he+gUKBjSAuuMnQwUDYK2AG2s9Xgb6r4Ygg2KUpSvV4viaEOpRgCrAhgeRBGCCPLFci4t6GLguBBNCY1GkGQur6F9gMFRgzKPDqyNWBsK7BSuXMDxYrpry3Zct4B6Irm3kE3r6RuBySIspzzV9TjUp22wDtkEEA1IcV4ZOl3bLPJE6MJiojRk0yRhSG8Ttk6S4H2fFjcgr0KtHivB4rlQsqk6W1IysyOjYK5V0IZTgkbHcEg1BNAHxOY3S4Ugmde5VG412ttoAylxI427tNzkdGPsr78/geVcw4pxJ7qZppDudlHRV8l8h/PcnnWHiUKrcSrby67dXKxM4y7qNtRZSoIJzg43GCedasyyY8LDVyA0E5Y7KB4uZOBWFFSthdlabnmsOurZKh3R3AHIXUpwXiPq1zDPjIR8NvgaJFMbZJ2AGrUSfs12G8hvIo2maGEqgLMiSO8jKu7aP1agtjOFwc8sjNZOB+jOyt1UtCJpQBqeU6xqxuQh8C7+SirbW7BBkbZ2q0KNslPHkJVEe4FqfX4W1IUXvV1ErNBksvdZOFcFiy4wG1FT7QK7naX0mWtpYtdq4kbJSOLdXaX7Lqw1R45nIGB55GYLtzYCwm9aOBayMC2BgQS7AYGdKrKcksAPEMEnUMcW7cdo0vZ1KKNKAqHwQWBIPXfSOmRnc8tgJx2QrUjg43AV49HPb7ifEeMRq05aI62ljCgRLEFPIAZHiKgHOckZJ3rvtc59B/ZaO24cl0MNLcjWzfZQEhEHw3J/aJ8hXRq9CjSlKV6iUpSiJSlKIlKUoiUpSiJSlKIlKUoixXNysSNI7BURSzE8gqjLE/ACqMt5s99OGEkukKmMukZOIIFXq5JGR1kc9AuJztpJqjit+k8yq/vjiDTSD4MIwh/8AErR4ZEJbtpZCBFaDOScL38iamYk7fq4SP74+Qr5/E81VOyhabA9p/gNvf3srMVmNMh8l9JwS9ZO87yBGIz3JRiB5K06v7XmwQgHo3Mw0/GkS4tmdXhmjmIcMjalQxuHUFQRKHOjSE1aiFIHgJX44v6crNXMNuTI5OkSlSIAfjnW3uwACceIDxD54demNo5Zu8mmnVVQ51uZMZmjRScIhYFsrhMAZI0gmx/aaWN7JIm5S3lx8fl14JXE5XnfmtPhHYSAyTPIkrxmU9ysvg8DKjMWRdJ+kaQAN0UbdTL8H7LRyQ3lvCiRd1cq9q4H0E5ggc46ga/aHUOy8qmI+C3M/tsLaPyXDzn728cXy1nyIqbtbWGzh0rpiiTJJZtsk5ZndjkkkklmOSTua02NN7ldzzZwG3JtxKqEE63amORWhuIiGdM4lt5BkB426rudLjKsCQc5ZakbHtoIQY7w4ZTpEyqe7lIGeS5McmOa4055HcAOM8b4bc4WSZW0+zPGW0wl9h/SYxpiY45FhnbIORnmfa29uoOGiXSjLKugPqIlRJgdBdMadRQkEKcB3LHUcNULpY4nBpdubAd6jcXSAWGvNYPSJ6Y55rkw8PnKQLgB0Himc4JILDIUHwjGM4J3BFdx4HOXt4i0qyuEUSOhBDSKoEh8O3tZ2Ffl7sR2XN5KZCV7qGW17xTuX7+dI1UDyxqJPux1rufDOJLaXc4W3kbXFbFViQBSym4DsXYrGDpMa7tk4AAONo5K1kUwifpcE3JsBZevj07PBXylV2DtkoYCe3ltwxCh3MbR6mIChmidtGScZYAZIGckCp+SZV3ZgB7zj+dWopo5m5o3AjmDdQEEbr7rQ47JCttL6x9CUYSDfxK3h0gLuS2dIA3JIA3NbwOapHpCvWE1vEpxjEucA4dp7a2RsHYlRPIwztqCHfFdvcGtLjwRoubKpL2GtFiVriSS3dhLKV70YjQNnRlwwPdq6KTk5IzvU52R9FkQZLqV5/DKJIY30DCIQYjKBGG1EjXpyMZUEZBrSluZzeR2xjNz3EguA8gVE2jAi7xkUDAkZ2GhckxKMbFhZ/wBIXw8XfW7H7BhZVPu1iUsvxwfhWMcToY8rnuF3WI0587DTzUrqVpPYYNONhdW+lRfA+OrchlKmOaPHeRk5K6s6WVhs8bYOGHkQQCColK2Wva9oc03BURFtCsdxbrIjI6hlYEMpGQQdiCDzFckP/DtB60HF0/q2cmIr4/3RKDy6Z05x7966/Sul4sNpaJFGsUahERQqqBgKqjAAHkBWalKIlKUoiUpSiJSlKIlKUoiUpSiJSlKIlKVrX9oZUKCR48/WQgN+JBoir/abe9th5QXbfPXaqPyY/jXvZm3jks51kxpnnvFcE4yoleDG/wCwgFRN3wVra+hZrh5e8guFGvOQVe3YbknmAfLlUTwrsRJcLK6PGALm5GG1ZH6+QjOx5qQfnWLEP+Tkv+Uel/up3f4h4rknbzsSeFzrGJRNE6gpIABkjZ1YAnDA789wR78TXo99K68MQxvaJMWYkzBgs2ljkqWIPeAHJAJHOukT+ja4YYIhYeROR+BWsC+jm4T2YYh+6VH+grYsuTJcWcFeYe2do0Sy+sIqsgfDHDKCurxDoQOY6VWLq7WUevXhAXYwxv7MCt9H4N9U7AjJwSCdK7DxQPFuyU6BEkQBZZY4vaU5DHMmwOfo1c/Kt/jPC5725PdRl47cBdioAmkGp+ZGSIjGM9O8YdTWLiWeolZRsdYOBLiN7DT3K7is0F5HgpjhvGIboMI2zp2ZWVlYBs4yjgHB3wcYOD5GtTtJBBJ6vFcgG3eciQHOCFgndR4d/aVTt5VDydirskERSIwBAdJArANzGpHBxyOOWwrNxXXccOt5GB71Xtyw694WFvKPLm71hvwoYfWQyB12FwGu4KnE3SMcONltwWNhbQRWNicmS6jmcnUW027CZizMBkYRYwOhce+pDi/HI7YKGyzvnQg5tjGSc7KoyMsdhkcyQDA8N4VNbXsDSxFQ6TxjOPspJnY/2YH3qxvwW4upprhIWZTI8aEYxogZo8DJ5aw7fF60K2i69iIjk/A1oOnHU/PJRxydHHcbkqc4fxIXXfQukZUIobQ7OjCUOCh1xodWBvgEYcb15ccPsoiO+EJduTXDB5G6e3OSx/Go/gPD57W80SRlFniZt8e1A0agjB6rLg/ur76jeHdlbi4UziAuZWkJclcuNbAZLHOAAAByAG1Uhg5fVywRvLGDKbAk3uO887qTp7MDiLlWhSLD+kQDTCvinhX6No/ryIg2SRB4/CBqAIIJKlap287T20vFEQOHbRZdywGpdXrOtwrfVJATpvp3Owqa7OWEtrI9pMmlGRZY1JBCgsySqME4XOg46Fmqgt6OLnvYr8MphjuIozlvEe4uFtwFA55Kj5k1pYe6WLpqSZ2bJseYI/RRSAHK9vFdG7U9qYrFUDyIjSvoQvqKrj2ncL4iqjGw5kqMjOQsb62nANrxlJp8ZEcjRKkh+z3YUPGDyDDJHM68YNa7Yej2fjF8xilVVgiiTDcsyGRz1+H5VGW3/Drck/rLqEL+yGz+YwPwNcYRhdP1RrpGBxeLknv5ckmldnsDsr6eJACK/UFDExWZTzERcR3Mb46ow1/GEY2O/QK5Nb8LNracRgZg6Isi5BJywtU7zc7nfGT9rVVx4T2QkjClr2bkCQpwM9faLD8qs4ODEZacG7WO08Drby+q5n1s7mFaKUFK3VXSlKURKUpREpSlESlKURKUpREpSlESlKURKUpRFXe2celbefpFcJqP7E6tAfkGkRvu1q8BuxBdvE2y3OJIz075ECSp8TGiOB10ynpVj4jYLcQyQuMpIjI2OeGGDg9D5GqZCneq1tcjM0RUSDdSxBzHNGQQVDY1KynKtkZypr53FHuo6hla0XbbK7wvce/6DirMQD2mP0V8qP4vxuO1C69RZyQiINTuQMnSo6AbknAHUiq9FNdx7Jdh16CeEOR9+N4yficn3mvmK2dpTPNIJJSoQFV0IiZzpRCzEZbcksSSF6KoHM/9RUrYi6I3dwFiPXh6FetpXk2Oyycc4olzHazx50pd6JAwKtG7wzxBXU7g65E+OoEZBBO12QfTJdxde+SUfuSxIAf445B8qjuGcLa7tLx0OBPKHtmPItbpEsUn7pliyD1UKeRFYbPiLBor2KMtlDHNFsHKaicDJA7yKQMMEj2pBzxXr5zDVQ1Uwyh7cp5A/i1+i8DbscwcCr5XMrg54fKy8nlnaP4SXbtER/Epqw8T7QvcqYbdJYlYYkmkQxsin2hEjgMZDyDEBV55YjSY3jVoFspEjGnu4SYgOSmEaosfAov4VVxmvhdJDE117OBJGtrfyu4I3Wc48lJ8cfXxCJf6u3kY/GeWML+UT/jW72GH/L4D9pWf+8dn/wB1Q/HJJBcmeKF5O/toVg0qSveI87aZGG0YxKh1NgYDdRg2ng3DvV7aGAHPdRJHnz0KFz88ZrZp439cmkcNOyB32Fz7lQOIyNA71BcebVxCFf6u2mY/+rLAF/8Ajet3sR/0CH4P/neoXtJxBbe/d35tbQCFfrSsktxqSMfXfLxDA+0tWXs3w429nBC2NSRIr45a8DXj3as1zTNea6d5GlmAd+lz9V64jo2jxUHxTxcSf9i1hHzlknJ/JF/GtDH/ACpZPs3zS46MDxB/9rZHvxWzxSdYL+4aRgoaCCUFiANMferJjPRcKT5ax518SwFODWkbAhnaw1A89TTRSyZ/xVSYwmrq3vGmUD/VSE9hgC2eE3HcX2D7FygUHymgDED78Rb+5PnVi4vxNbaCSZtwik4HNjyVV82ZsKB5kVTLi8inke0bUGBBDez40CS/qn/rEDRv5jUDuM42XtpZGQ3FwZVjOpF0Kg1j2Xk0nxsOmAqg76cgEUKDGm0tKIpwcwHZ0/EDt85KSSAvfduy04+Hkrb2jkF55tU5HJsFrm5+6zDR8JBXQqq3ZS376Vr0/R6e6tv2oyQ0so9zsqhfNYww2erTW5hED4qfNJ+J5Lj4n9lXmcC7TYJSlK1lClKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJUfxXgUNyB3i+Jc6HUlZEzz0upDDPUZwcbg1IUrwgEWKKsP2XuV2jvEZf7aHU38UTxj/DROyDybXVwJI+sUSGNHHlIS7uy+ahlB5EEbVZ6VRbhtI1+dsYv4fApDK8i118ogUAAAADAA5ADkAKrnEuzsqSvNalCJDqkhclVL4wXjdQ2hjgalKkMRnwnUWstKsT08dQwxyi4K5a4tNwqgnC72Tw93FAOrs5lYfuxqqgn3lvkeVeXPYV11Lb3GlZU0zmUGR2bxBpVIZQHKtgjGnwpgALg3ClVIsKpImFjWCx3vrtruV2Znk3JWK2txGiovsqoUfBQAP5VlpStJRLwqD05cvd0r2lKIte74fHNp7yJJNJ1LrUNpYciNQ2PvFQfbP8A7oPO6H+GC4cfmoqyVXe264gjmJwIbiKRj0CMTE7HyCrIWJ6AE1WrGl1PI1u5a76FdsNnBafZ/hMdzHdLKuoG8ZhgkMjRxQorKy4ZGGnYgg71uDsVG20s888f9XIU0N7n7tFMg/ZYkHqDXx2JfULp1wY3ucow3DaYLdHIPIgSK4yOqmrLUFJDG+nic9guGttcajQei9e4hxsV4BjYV7SlaCjSlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESvGXIwdxSlEXkcYUBQAABgAbAAcgB0r6pSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiL//Z"/>
+          <p:cNvPr id="6150" name="AutoShape 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="63500" y="-839788"/>
             <a:ext cx="2619375" cy="1743076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6154" name="Picture 10" descr="http://t2.gstatic.com/images?q=tbn:ANd9GcR18brkxIA_3RvxgjOSY34AiE931Bz488FTmJCqgvqB0F692SeD"/>
+          <p:cNvPr id="6154" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="838200" y="4343400"/>
             <a:ext cx="2514600" cy="1910130"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -9775,169 +10398,199 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> available to the MA Department of Early Education and Care and Department of Children and Families!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6148" name="AutoShape 4" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBhQQEBURExEWFRQWFRUWFRgYGB0cGBUWFBgWFxUbGBgYHiYfGBsjGhoZHy8iJCcpLCwsGB4xNTAqOCYrLCkBCQoKDgwOGg8PGjUlHyI1LzUsKywuMCwpLDQtKSkqLjQsLiwsLCwqKiwsLy8sLCwpLCwsLywqKSwpLCwsLCw0LP/AABEIALcBEwMBIgACEQEDEQH/xAAcAAEAAgMBAQEAAAAAAAAAAAAABQYDBAcBAgj/xABJEAACAQMCAwQGBgYIAgsAAAABAgMABBESIQUxQQYTIlEHFDJhcYEzQlKCkaEVI2JykrEkU2OTorLBwgglNDVDRHN0g4WztOP/xAAaAQEAAwEBAQAAAAAAAAAAAAAAAwQFAgEG/8QANhEAAQMCBAIJAgUEAwAAAAAAAQACAwQRBRIhMUFRExQiYXGBkaHwsdEyUsHh8QYVM6IlQoL/2gAMAwEAAhEDEQA/AO40pSiJSlKIlKVr396sETzOcJGjO37qAsduuwoi2KVzy+ZZFEt++Wc+GEkmOPIyI0iX6VlHNiGJIJGBgDUknhigmmspu7kiRmCRudOoA6Fkt2JXxNhd1B32INYP99hMmVrHFt7ZgNL7Kx1d1t/JdOpXgr2t5V0pSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREqE7axluHXWN8QyNjzCjUR8wMVN14RnavCLiyKlrfJb3aXT/AELRPEZOYi1Ojq7Y5RtjDNyBCZ2yRaJ+GQXBjleKOUoQ8TlVYr1Uq34Hb3Gq1PweWy2jQzWw9hV3mgX7IU/TRryGDrAwMPzrTsW7oC4sWGkkloQcQzb+IaeUMucjUAPFs4PT5ikqn4YBS1TbNv2XjbU315fNOKtvYJe2zfkr9UbcdoreOYQPMokJUad9i+yBiBhSx5AkE9M1n4ZxJLmFZoydLjIyMEEZDKw6MrAqR0IIqg3fihuD1kv2XPU/01YF38wFUD4DyrarKvqzWEC+Zwb68VAxma/cuk0pSryjUPx7jrQPHFHEJJZA7AM+hVSPQGYsFY+06AAKfa6YrZ4JxUXUCTBSurUCpOdLIzI4yNjhlIz1qC482eIxDytZf8U0Of8AKKjLLg8iR9213NpDOVWM90BrdnOSnjZsk5JbHkBWBU4yykqXxzbACwA1N9+5WWwF7QWq/wBKptvxSe0YZMtzA2QVwGmjbBKkNtrQkaTq3BKnVjONo9q7jORY+HyadBJj90Apn7/zq5Fi1HJGJOkAvwJsfRRmF4NrK0VH8d4t6tD3mjWxdI0TONTyMFUFsHSBnJODgA7HlTg/G47pSU1KyHTJG4w8bYzhhvzG4IJBG4JFRfbTlajzu1/wwzv/ALatzzZIHSt1sCRy0F1w0XcAt7gHGzcCRXjEckTBWAbWp1IrqVYqpIw2N1BBB9xMtVEHDJBJKwuZESVlYrGAjaljSPeTdsYUEBdPM5J2xlWSe0/WRyyzKMF4ZG7wuv1u7dvGsgGSBkqcYwM6hiU39QUzgxkh7RAubdm/891lYdTPFyFdqVWH7WTNvFZNp85ZVjJ+CqHI+9pPuFSHB+0izuYmRoZguru3wdSjALRspKuoJAONxkZAyM7MdZTyvyRvBPIFQFjgLkKXrDd3scKF5ZFjQc2dgqj4ljivL28WGJ5XOERWdj5KoJJ/AVRmkBxeXf0rEaEI1dwHPgiiUA5k5BioLO2egUCCvr2UbASMznaBo3K6jjLyrdY9pbWd+7iuoZH5hVkUsQOZAByR7xUlVDmniuP1MscisRqRZUeNjpx44mYA6lyDlTqXY7VPdl+Ks4e3mbVNDjxcjLE2e7kwNsnDK2NtSNgAEVBQYn1l5ilYWPGtjxHoF1JFlFwbhb99x63gkWKWdEd8aVZgCcnSNugLbAnmdqx8X4/HbFVIZ5HyUiQAuwGNR3ICqMjLMQoyBnJANV4zYGWfiEOcGVIsE9NcHdr8gyE48yfOvA7RZkl/W3VwwGlObsASkUerGmNFzucADW7YLGq9VjPRPfAxl5AQGjncXv5LpkFwHE6K58K4mtzCsqAgHUCGGGVkYo6sASMqykHBI22JrbqK7NcMe3t9EhXW0k0raSSqmaV5dIJAJA1YzgZxnA5VK1vMLi0F2/FVylKUrpeJSlKIlKUoiUpSiJSlKIlKVH3vHoIJEiklVXfGlTz8R0rnHsgt4QTgE7Del0UhVU7S8PFtJ65GMK7Ilyo5MHIRJsfbUlQx6pnOdC4tdQvbRgOHXeetvKo97MhVAPeWIA95FV6mBlRE6N+x+ey6Y4tNwtHsvJ3d1cQfVcR3CjyZ9UcwHzRG+MjHrUAfof8A3LJ+fFamOFA/pJf/ACk2f72DH+786hLxtNtcn+qvJ5PgEvTP/LevlzIX0FI93B7fYuH6K3a0jwOS6VXOrG8kJguRNLrlu9JBlcxmJ5nGnui2gARDAIUEEA5510NmwMnYDn8q51wFMx8LU/WeNj8rWeX+YFbOIyvbJA1ptd4vbiANvBQRgWcTyUpNJrvbqRj9GYoFzyVFiSZj7stMc/uL5Vk4PwP11BcXBYROMwwhig7s7q8pUgszDfQTpUEAgkE1EdojqbiONtbxW4x1LxQoT8czac/sDyFdEUADA2A2HwqrR0jJa2eeTUggC/DQX+y7e8iNrQufcKvRDZh31ZQurKMsyv3rL3S5OTpciMZPQZPWpF7W9VO8NtGQBkxrMTNjyAMYjZv2dYH7RqO4sP1l5jl69afjp4eD+ea6Eaq0eEU08k5lFyHkDW1tjw8V2+d7Q23JUe3vlWa2vIzlJCkMh+1HOcREg9VmKc9wHkHU1v8AaOTXewRn2Y4pZsebkpEh+SNKPv1Xb7azvCOSXF26e4x3DyD8HBqwcdlD8QiAP0dvMWx/aywhAf7tz8qiY50eHVMGb/GS0HuuPrr6r0i8jXc1hsLBr2RwXZLeNijaCVeeQe2ocbpGh8JKkMzBhkBTr17K0WG5uoVyqrJGUQsxARoYyHGok+J+8GeWUPUGpXsdxGGPh9uXmjVnjErZdQdc2ZXzk/ac1H8VvY5r/MUiOFtGDlGDYJlUpkjlyb8TVivw6KnwwsaLEWJPEm4XMchdLcpZC6uI1mhhiETANH3srK8iEZVtKRuEBG4yc4IyF5Vp3lyXiMqIyXFs5fQ3tLJGMvGcbESRsVyCQVkBHSpTsp2rs0sLVGvbdWFtACDNGCCI0BBBbIOa1Vv4pr+doZEkQxWuoowZe81XAO6kjOgJ8gKixHDIKGAVMAs5hBvc66ga/svYpnSOyu2Kke1d4s1vbqhylxNDv9qNVa5PyKxY+DVi7OWomupbhtxAe5h9zlVadx7yGWPPTQ4+sarnDeNQyw8LhSeN5IlkR0V1LoY4HQakByuwI38637exmCPFJNog72eTERZXkEsjyfrZNmUAMF0pj2d2IOkWKyrhgrxLMdGs7I43JO3kuWMc6Ozeale2PEYJI2twxe5XDxLEuuSKVd42bG0YzsdZUMpYZwTWkkjJc2cpGl2kMLgHPhlidnXPUB40bP7FYrCUFQlnatIg5FFWOD4iR9Kv8UD1M8K7PymZJ7goO71GKKMlgrMCpd5GC6mCllACgDW3tbYjYaquq4p+iyNZxO5H7+HHdenJGwtvclafEP8ArKbHW2tc/HvLvH5Vs9kbMSlr5ty+pIP2YFbmPfIy6yeq92Pq1o3EmL28Y/V7j+ERah+Zep3semnh1op5i1tx+ESVYo4mvxOolI1blA826/T3XL3ERNCl6UpX0KrJSlKIlKUoiUpSiJSlKIlKUoiVSeOWI9cnilGUuoVKnkT3QMciA9CoZXH77Eeyau1R3HODi6i0aijqweKQbmORcgMAeYwSpHJlZgedUq6m61A6IGx4HvGo913G7K66jeBdpMYtrpws42V2wq3IHJ0PLXj2k5qc4BUgnS4txAXs6oh1W8DBmYHKyzr7Cg8mWI+I9Negc0YVpXlyI1MV9CE6Fipe3k96uQVX92TSw9/M1ztT2uiMJtrSRWLDQ7R+xFHyYKy7ayPCAPZyTtgZ+ffV19Q3qRiIedC7hbieXv4Kd/QwgzOdoFtQeka3gmnnRWuHIWGJI8aQkZdmd5D4UDOxAAyxWNWxhhXvZ/iX6RjvkdFjMrtlVYsFWeFUBDEAnxK55DfNc+RAoAAAA2AHIfCpbs1xr1S4EjZ7tl7uXAyQM5R8Dc6TnIG+HbnjFbeIYVbDuhg1LLEeX6nXzWHS4t0lUM+jSpCz7UcSvpPVDcsC2UuFWOMd0nszajo1KfaVdwSSMedTfbu9e3S1aFzEyznSVAyAIJlwNQI5HHKt+/7Y2sUZkWaOVj7KRurPI3TYE4Hmx2A51A9tb0XFnZ3AXAkkVwCd17y3lbHv8vlXz7KuetrqeWSPKwGw7zbXda0rBBTShr7usT4cl8SXb/oUytIxllnDa9gxY3Yw2wAyFUch0qBk7Q3Tc7y5/v5B/lYVqveSNEkBfMUbM6JgDDOWJyfrAamx5ajz2xir6/DqF1OJDJYl73O8jsvmq7EDKWdESAAL8NVa1J/QUjszM0shbUzEsS10saksTqJwq756VU2QMfFlviSf5mtx+LyNbR2h0iKNy+RnU/iZ0DdAFLZ2znC8sHOoDXOGUb4OlMu73uI8OC9xGsEuQROOjRfxVxCiPs9j7cP/ANiX/wDSsPYFFijvZgAoUIDgAbRxySE7fv8A5VCycddrFLLuxpR1PeauaI5kRdGOYOkc8YXPXFacd5IsckSviObT3q4Hi07bNzUEbN5gAbb5x2YPUPpponaF8l//ADcH4FpPxKBs8bwbgN4c1pW1sojQaRkIoOw5gDNXb0cxBfWpOQAiT+FZHP5OKqNbdnxiSGGeBNIWfGpjnUnh0PpHI6kwMkjTjO/TZxikkqqUwxbkt9Li6ysMqWQ1HSSnSx9VG2QxFH+4n+UV0D0bqFhuJD/XAH4JDEf9xqjVJ8L4+9vDcQqgYTA6W1Y7t2jEZJGDqGAp2wcj35EWOUctXSdFELm49LrvCqiOKpL5DYWKw9keIJDcW80pCppbUx5I0sZwxPQZJXPTXmrD6R5JdcaMx9XdT4RsGlUkkSfa8OCqnbwucHAxUAoxjG2MY92Mfyq69mOKxXcH6PucMwGlNRwZUX2CrDcSpgZwc7BhzOKGL0/VqiPEA3MG6OHIcCPD7K7h1R1iJ9KXZSbkH58sqvwrjM9qQYJnix9UHKHHnG2UP4Z8iK6r2K9IiXhEEwEdxg6cexNgZOjJyGA3KEk43BYA4pt16N3z+quVK9BKmWH3kIB/hFYb3sC8NvJN60e8iRpU0JpAaIax4iWbO2xBGDg78qnOPYdIBlfqeFj76KSnoq6F1nat8fpxVm7SSEfpVgd1jIHuxZow/wA1dCgiCKFHJQAPgNhXIuG8Vlv4LtRC7zXCrGSi5TvDAkJLkbRKQqvlsDDEAkqRXYK4ooXx1E7ni13C3fotNz2vY0tPBKUpWoo0pSlESlKURKUpREpSlESlKURKUpRFWvSB2kNjZPIhxK/6uL3OVZi33UVn9+kDrXDIYtChdz5knJLHdiT1JJJzXQfTFMXnhj6RRBz8Z540B/hicfeNUGrkLbC/NfP4rKS4M5JXteHb3V8ySBee3xB/nyqZZIa52wX3mvqS6bu0jaVzFGcojN4UwCu2d8AMQBnAzWubtOWtc+WoZ/DOeoqz9kOFO7zt6u4eNYHhaSNkxJG7sApkA9oHSSNsc+lV5ywAOcASNr8PBaNFSzSP6MXaDubH3VdHnSrD2z7MraBrpAqRawjIMYPeO2hgByYalU+aqOozVbu7gQvokzG+ASro6sAdxkFc13HM14uuanDpoX5QLjmAvulaj8VjH1s/Jv8AVa+f01F0JPwx/uIrvO3moBRzn/oVu0rXS91ezFK3wQH+T1nWKY8rO6Pwgb/RqdI3muuoz/lXtKTiSJdUtrcouQMtAygk7AaicZNYZuIqihmjkXK6hqZR4SSAT4TjOOXOuTNG3cqRuG1DtmrOBW3FweZlDCLwsbcKSw39a2iPuGcZzuNQ2O+IXh/GEklVHPcoxIMjHWF22JUIpxnA57Zz0rtHDuFR9xGA/eKEtgHUjS3q2CjDGRuRvuaglqALZCtakwR2vWW25arkzrhmQ+0jMjj7LISGH4ivDHnYjPX5jkR5H31c+L9mUvZblreTEkJEenUNJlZ3mkL7EhQZSNhzVgOVR/CfRrdXE0kXrMKiIJqYKXAd9R0bqviCgMd9g6+ddNqGka7qvLg8jHksPZ4HitG27UXcY0rcuR0Eiq5/iYaj8yaw33HbmdSktw7IRhlAVFYHmDoUEg+RODVzj9C8vXiK/AWwx+Bkx+VY7z0PzqMx3Mch6goY/wAPE4z7vCKqNpKEPziJoPPKFJJFXBuUS3Hiov0ZcRaLiSrnwTIYnHTUA8kR+PhkX79drrnHZPsLLHPE0kRjSJ+9YuyF5ZArqgURkhUGotuRyAwck10erE2XNoVbomPZCGv4JSlKhVtKUpREpSlESlKURKUpREpSlESlKURc29JdgvrKvK2iKeAQhyQAksMjSpudgxDswzz7s1SrDsfdXT6LYxSjPimwyxJ8TuHb9lCT54rvjoGGCAR5HlXoFTiYhmW3mqclGySTO70VD4H6IbeIBrmR7l+v/Zx/JEOSPczMPdWj2plEU5tLNI7VERGmljjUSsZNWlEIHhwoyW5+IAYwa6XVa7SdkDcSd/FII5dIRgy6o5FUsVyAQQw1NhgeRwQdsVpC5w0OquxNYwjTRcx4EFgukaQaobiNojrwxPfNEVLEAZywVSDn2wcnBxbeGwmG5FujMFRHdwxLBkOkQkas6W1a1JBGe6JIORilcbtpHQ94+CkkkEioMBXDaMg5LN4lGNxkMDirt2W4oLhWnLrr0RLMvIxPGH1k+SNq1qeWCT8KJFzruPnzyWiO5RPaSyW8W7SQklJY7a2GcBJJI4GDADm5eXBY58IwMAtmck4eLq/FpssQt++mZVHetl+7iTvCCUBAk3Hi8OxHOqffBoXj4jJqNvNcpM6KMMp3S1zkjJClD03yp+qa6V2V4VIs9zdSpoMvdRxocFhFAGwW0kgFnkkOM7DTnfICl7Rc4G4ufLYKGV1h3qWt+AW8ahUt4lCgKoEa7ADAHLyrbjt1X2VC/AAfyrJStBU0pSlEXMPTFfuZbO2EZ0FnlZ87cu4048/12c+8e/HJe00uuRz0EgX5Jlf82/zrvHpR4Wr2JuNOXtmWYHqI1dDOPgUBOPNFPSuE8St/HIh+0+/xJZT+BBqlOcrw5XqY6eCgpDgZ8t/wrq3oWtD3dxNvgyJGBnbKDWxx5+Nd/dW16MrG1e0ZDEjTeJZywBLq+dOM8kK+HA6qfiZuxsk4RYOB4gjSuv2naRz3KebMcxx+81KXAjRXpZs/DT+Vz3sF2jhsr6cXDEK7NGknMIBK5PedcHw+Lpjfnmu19gl/oEbdJGmlHvWWaSRT78qwOa5f2a9Fi6BJdklzuVHQnc56fz+7yq38B47BwvMDsY7R2zbsWyqPpLSoATr0EjUCAVy5G2VzWiroHy9G068+CoVDeyCBoOfzbxXQaVU4PSfZSS91E0sjFSRogkIbTjIGVHnnPL31vDtSx5Wc2PNjCv5d6T+IFX8w5qm0F4u3VT1KjeEcdS4LppaOSPSXjfGoB86GBUlWU6WwQTupBwQRUlXS8IslKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJSlR3GeOpaquoM8jkiONMF5CNzjJAAA3LEhR1O4rxzg0Ek2ARcu7YKEuL5ehuISPi8Vqx/Mk/OqpZcXMTyr3FvJ41IaWMs6/q02HiAC9cdSTmrrx3s7dXLTyjuFMzJIIyznS6Kig97pwc6FyNHnvvtF8M9HL3KyMLlEulVddu0ZHLIUl9Z1A8hIoK7Y3IOMaOeCre4RODlsUroo3N6wOz85Ks8VvHumLTsZDggA+yoOxCqNl+W56k1fOxvpSaMrBfNmPZUuOq9AJgNsf2gxj6w5tXN0kYgNjYgHHJh7t9iR8qmuyHA4+ITyRSsRHEql0DaXkL52+0EAGSR5qM86txXZo3ZfRYjBSGn1Fvy25n69/3X6DVgRkHIPI+de1WOynEzGfUZT44x/R20he+gUKBjSAuuMnQwUDYK2AG2s9Xgb6r4Ygg2KUpSvV4viaEOpRgCrAhgeRBGCCPLFci4t6GLguBBNCY1GkGQur6F9gMFRgzKPDqyNWBsK7BSuXMDxYrpry3Zct4B6Irm3kE3r6RuBySIspzzV9TjUp22wDtkEEA1IcV4ZOl3bLPJE6MJiojRk0yRhSG8Ttk6S4H2fFjcgr0KtHivB4rlQsqk6W1IysyOjYK5V0IZTgkbHcEg1BNAHxOY3S4Ugmde5VG412ttoAylxI427tNzkdGPsr78/geVcw4pxJ7qZppDudlHRV8l8h/PcnnWHiUKrcSrby67dXKxM4y7qNtRZSoIJzg43GCedasyyY8LDVyA0E5Y7KB4uZOBWFFSthdlabnmsOurZKh3R3AHIXUpwXiPq1zDPjIR8NvgaJFMbZJ2AGrUSfs12G8hvIo2maGEqgLMiSO8jKu7aP1agtjOFwc8sjNZOB+jOyt1UtCJpQBqeU6xqxuQh8C7+SirbW7BBkbZ2q0KNslPHkJVEe4FqfX4W1IUXvV1ErNBksvdZOFcFiy4wG1FT7QK7naX0mWtpYtdq4kbJSOLdXaX7Lqw1R45nIGB55GYLtzYCwm9aOBayMC2BgQS7AYGdKrKcksAPEMEnUMcW7cdo0vZ1KKNKAqHwQWBIPXfSOmRnc8tgJx2QrUjg43AV49HPb7ifEeMRq05aI62ljCgRLEFPIAZHiKgHOckZJ3rvtc59B/ZaO24cl0MNLcjWzfZQEhEHw3J/aJ8hXRq9CjSlKV6iUpSiJSlKIlKUoiUpSiJSlKIlKUoixXNysSNI7BURSzE8gqjLE/ACqMt5s99OGEkukKmMukZOIIFXq5JGR1kc9AuJztpJqjit+k8yq/vjiDTSD4MIwh/8AErR4ZEJbtpZCBFaDOScL38iamYk7fq4SP74+Qr5/E81VOyhabA9p/gNvf3srMVmNMh8l9JwS9ZO87yBGIz3JRiB5K06v7XmwQgHo3Mw0/GkS4tmdXhmjmIcMjalQxuHUFQRKHOjSE1aiFIHgJX44v6crNXMNuTI5OkSlSIAfjnW3uwACceIDxD54demNo5Zu8mmnVVQ51uZMZmjRScIhYFsrhMAZI0gmx/aaWN7JIm5S3lx8fl14JXE5XnfmtPhHYSAyTPIkrxmU9ysvg8DKjMWRdJ+kaQAN0UbdTL8H7LRyQ3lvCiRd1cq9q4H0E5ggc46ga/aHUOy8qmI+C3M/tsLaPyXDzn728cXy1nyIqbtbWGzh0rpiiTJJZtsk5ZndjkkkklmOSTua02NN7ldzzZwG3JtxKqEE63amORWhuIiGdM4lt5BkB426rudLjKsCQc5ZakbHtoIQY7w4ZTpEyqe7lIGeS5McmOa4055HcAOM8b4bc4WSZW0+zPGW0wl9h/SYxpiY45FhnbIORnmfa29uoOGiXSjLKugPqIlRJgdBdMadRQkEKcB3LHUcNULpY4nBpdubAd6jcXSAWGvNYPSJ6Y55rkw8PnKQLgB0Himc4JILDIUHwjGM4J3BFdx4HOXt4i0qyuEUSOhBDSKoEh8O3tZ2Ffl7sR2XN5KZCV7qGW17xTuX7+dI1UDyxqJPux1rufDOJLaXc4W3kbXFbFViQBSym4DsXYrGDpMa7tk4AAONo5K1kUwifpcE3JsBZevj07PBXylV2DtkoYCe3ltwxCh3MbR6mIChmidtGScZYAZIGckCp+SZV3ZgB7zj+dWopo5m5o3AjmDdQEEbr7rQ47JCttL6x9CUYSDfxK3h0gLuS2dIA3JIA3NbwOapHpCvWE1vEpxjEucA4dp7a2RsHYlRPIwztqCHfFdvcGtLjwRoubKpL2GtFiVriSS3dhLKV70YjQNnRlwwPdq6KTk5IzvU52R9FkQZLqV5/DKJIY30DCIQYjKBGG1EjXpyMZUEZBrSluZzeR2xjNz3EguA8gVE2jAi7xkUDAkZ2GhckxKMbFhZ/wBIXw8XfW7H7BhZVPu1iUsvxwfhWMcToY8rnuF3WI0587DTzUrqVpPYYNONhdW+lRfA+OrchlKmOaPHeRk5K6s6WVhs8bYOGHkQQCColK2Wva9oc03BURFtCsdxbrIjI6hlYEMpGQQdiCDzFckP/DtB60HF0/q2cmIr4/3RKDy6Z05x7966/Sul4sNpaJFGsUahERQqqBgKqjAAHkBWalKIlKUoiUpSiJSlKIlKUoiUpSiJSlKIlKVrX9oZUKCR48/WQgN+JBoir/abe9th5QXbfPXaqPyY/jXvZm3jks51kxpnnvFcE4yoleDG/wCwgFRN3wVra+hZrh5e8guFGvOQVe3YbknmAfLlUTwrsRJcLK6PGALm5GG1ZH6+QjOx5qQfnWLEP+Tkv+Uel/up3f4h4rknbzsSeFzrGJRNE6gpIABkjZ1YAnDA789wR78TXo99K68MQxvaJMWYkzBgs2ljkqWIPeAHJAJHOukT+ja4YYIhYeROR+BWsC+jm4T2YYh+6VH+grYsuTJcWcFeYe2do0Sy+sIqsgfDHDKCurxDoQOY6VWLq7WUevXhAXYwxv7MCt9H4N9U7AjJwSCdK7DxQPFuyU6BEkQBZZY4vaU5DHMmwOfo1c/Kt/jPC5725PdRl47cBdioAmkGp+ZGSIjGM9O8YdTWLiWeolZRsdYOBLiN7DT3K7is0F5HgpjhvGIboMI2zp2ZWVlYBs4yjgHB3wcYOD5GtTtJBBJ6vFcgG3eciQHOCFgndR4d/aVTt5VDydirskERSIwBAdJArANzGpHBxyOOWwrNxXXccOt5GB71Xtyw694WFvKPLm71hvwoYfWQyB12FwGu4KnE3SMcONltwWNhbQRWNicmS6jmcnUW027CZizMBkYRYwOhce+pDi/HI7YKGyzvnQg5tjGSc7KoyMsdhkcyQDA8N4VNbXsDSxFQ6TxjOPspJnY/2YH3qxvwW4upprhIWZTI8aEYxogZo8DJ5aw7fF60K2i69iIjk/A1oOnHU/PJRxydHHcbkqc4fxIXXfQukZUIobQ7OjCUOCh1xodWBvgEYcb15ccPsoiO+EJduTXDB5G6e3OSx/Go/gPD57W80SRlFniZt8e1A0agjB6rLg/ur76jeHdlbi4UziAuZWkJclcuNbAZLHOAAAByAG1Uhg5fVywRvLGDKbAk3uO887qTp7MDiLlWhSLD+kQDTCvinhX6No/ryIg2SRB4/CBqAIIJKlap287T20vFEQOHbRZdywGpdXrOtwrfVJATpvp3Owqa7OWEtrI9pMmlGRZY1JBCgsySqME4XOg46Fmqgt6OLnvYr8MphjuIozlvEe4uFtwFA55Kj5k1pYe6WLpqSZ2bJseYI/RRSAHK9vFdG7U9qYrFUDyIjSvoQvqKrj2ncL4iqjGw5kqMjOQsb62nANrxlJp8ZEcjRKkh+z3YUPGDyDDJHM68YNa7Yej2fjF8xilVVgiiTDcsyGRz1+H5VGW3/Drck/rLqEL+yGz+YwPwNcYRhdP1RrpGBxeLknv5ckmldnsDsr6eJACK/UFDExWZTzERcR3Mb46ow1/GEY2O/QK5Nb8LNracRgZg6Isi5BJywtU7zc7nfGT9rVVx4T2QkjClr2bkCQpwM9faLD8qs4ODEZacG7WO08Drby+q5n1s7mFaKUFK3VXSlKURKUpREpSlESlKURKUpREpSlESlKURKUpRFXe2celbefpFcJqP7E6tAfkGkRvu1q8BuxBdvE2y3OJIz075ECSp8TGiOB10ynpVj4jYLcQyQuMpIjI2OeGGDg9D5GqZCneq1tcjM0RUSDdSxBzHNGQQVDY1KynKtkZypr53FHuo6hla0XbbK7wvce/6DirMQD2mP0V8qP4vxuO1C69RZyQiINTuQMnSo6AbknAHUiq9FNdx7Jdh16CeEOR9+N4yficn3mvmK2dpTPNIJJSoQFV0IiZzpRCzEZbcksSSF6KoHM/9RUrYi6I3dwFiPXh6FetpXk2Oyycc4olzHazx50pd6JAwKtG7wzxBXU7g65E+OoEZBBO12QfTJdxde+SUfuSxIAf445B8qjuGcLa7tLx0OBPKHtmPItbpEsUn7pliyD1UKeRFYbPiLBor2KMtlDHNFsHKaicDJA7yKQMMEj2pBzxXr5zDVQ1Uwyh7cp5A/i1+i8DbscwcCr5XMrg54fKy8nlnaP4SXbtER/Epqw8T7QvcqYbdJYlYYkmkQxsin2hEjgMZDyDEBV55YjSY3jVoFspEjGnu4SYgOSmEaosfAov4VVxmvhdJDE117OBJGtrfyu4I3Wc48lJ8cfXxCJf6u3kY/GeWML+UT/jW72GH/L4D9pWf+8dn/wB1Q/HJJBcmeKF5O/toVg0qSveI87aZGG0YxKh1NgYDdRg2ng3DvV7aGAHPdRJHnz0KFz88ZrZp439cmkcNOyB32Fz7lQOIyNA71BcebVxCFf6u2mY/+rLAF/8Ajet3sR/0CH4P/neoXtJxBbe/d35tbQCFfrSsktxqSMfXfLxDA+0tWXs3w429nBC2NSRIr45a8DXj3as1zTNea6d5GlmAd+lz9V64jo2jxUHxTxcSf9i1hHzlknJ/JF/GtDH/ACpZPs3zS46MDxB/9rZHvxWzxSdYL+4aRgoaCCUFiANMferJjPRcKT5ax518SwFODWkbAhnaw1A89TTRSyZ/xVSYwmrq3vGmUD/VSE9hgC2eE3HcX2D7FygUHymgDED78Rb+5PnVi4vxNbaCSZtwik4HNjyVV82ZsKB5kVTLi8inke0bUGBBDez40CS/qn/rEDRv5jUDuM42XtpZGQ3FwZVjOpF0Kg1j2Xk0nxsOmAqg76cgEUKDGm0tKIpwcwHZ0/EDt85KSSAvfduy04+Hkrb2jkF55tU5HJsFrm5+6zDR8JBXQqq3ZS376Vr0/R6e6tv2oyQ0so9zsqhfNYww2erTW5hED4qfNJ+J5Lj4n9lXmcC7TYJSlK1lClKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJUfxXgUNyB3i+Jc6HUlZEzz0upDDPUZwcbg1IUrwgEWKKsP2XuV2jvEZf7aHU38UTxj/DROyDybXVwJI+sUSGNHHlIS7uy+ahlB5EEbVZ6VRbhtI1+dsYv4fApDK8i118ogUAAAADAA5ADkAKrnEuzsqSvNalCJDqkhclVL4wXjdQ2hjgalKkMRnwnUWstKsT08dQwxyi4K5a4tNwqgnC72Tw93FAOrs5lYfuxqqgn3lvkeVeXPYV11Lb3GlZU0zmUGR2bxBpVIZQHKtgjGnwpgALg3ClVIsKpImFjWCx3vrtruV2Znk3JWK2txGiovsqoUfBQAP5VlpStJRLwqD05cvd0r2lKIte74fHNp7yJJNJ1LrUNpYciNQ2PvFQfbP8A7oPO6H+GC4cfmoqyVXe264gjmJwIbiKRj0CMTE7HyCrIWJ6AE1WrGl1PI1u5a76FdsNnBafZ/hMdzHdLKuoG8ZhgkMjRxQorKy4ZGGnYgg71uDsVG20s888f9XIU0N7n7tFMg/ZYkHqDXx2JfULp1wY3ucow3DaYLdHIPIgSK4yOqmrLUFJDG+nic9guGttcajQei9e4hxsV4BjYV7SlaCjSlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESvGXIwdxSlEXkcYUBQAABgAbAAcgB0r6pSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiL//Z"/>
+          <p:cNvPr id="6148" name="AutoShape 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="63500" y="-839788"/>
             <a:ext cx="2619375" cy="1743076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6150" name="AutoShape 6" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBhQQEBURExEWFRQWFRUWFRgYGB0cGBUWFBgWFxUbGBgYHiYfGBsjGhoZHy8iJCcpLCwsGB4xNTAqOCYrLCkBCQoKDgwOGg8PGjUlHyI1LzUsKywuMCwpLDQtKSkqLjQsLiwsLCwqKiwsLy8sLCwpLCwsLywqKSwpLCwsLCw0LP/AABEIALcBEwMBIgACEQEDEQH/xAAcAAEAAgMBAQEAAAAAAAAAAAAABQYDBAcBAgj/xABJEAACAQMCAwQGBgYIAgsAAAABAgMABBESIQUxQQYTIlEHFDJhcYEzQlKCkaEVI2JykrEkU2OTorLBwgglNDVDRHN0g4WztOP/xAAaAQEAAwEBAQAAAAAAAAAAAAAAAwQFAgEG/8QANhEAAQMCBAIJAgUEAwAAAAAAAQACAwQRBRIhMUFRExQiYXGBkaHwsdEyUsHh8QYVM6IlQoL/2gAMAwEAAhEDEQA/AO40pSiJSlKIlKVr396sETzOcJGjO37qAsduuwoi2KVzy+ZZFEt++Wc+GEkmOPIyI0iX6VlHNiGJIJGBgDUknhigmmspu7kiRmCRudOoA6Fkt2JXxNhd1B32INYP99hMmVrHFt7ZgNL7Kx1d1t/JdOpXgr2t5V0pSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREqE7axluHXWN8QyNjzCjUR8wMVN14RnavCLiyKlrfJb3aXT/AELRPEZOYi1Ojq7Y5RtjDNyBCZ2yRaJ+GQXBjleKOUoQ8TlVYr1Uq34Hb3Gq1PweWy2jQzWw9hV3mgX7IU/TRryGDrAwMPzrTsW7oC4sWGkkloQcQzb+IaeUMucjUAPFs4PT5ikqn4YBS1TbNv2XjbU315fNOKtvYJe2zfkr9UbcdoreOYQPMokJUad9i+yBiBhSx5AkE9M1n4ZxJLmFZoydLjIyMEEZDKw6MrAqR0IIqg3fihuD1kv2XPU/01YF38wFUD4DyrarKvqzWEC+Zwb68VAxma/cuk0pSryjUPx7jrQPHFHEJJZA7AM+hVSPQGYsFY+06AAKfa6YrZ4JxUXUCTBSurUCpOdLIzI4yNjhlIz1qC482eIxDytZf8U0Of8AKKjLLg8iR9213NpDOVWM90BrdnOSnjZsk5JbHkBWBU4yykqXxzbACwA1N9+5WWwF7QWq/wBKptvxSe0YZMtzA2QVwGmjbBKkNtrQkaTq3BKnVjONo9q7jORY+HyadBJj90Apn7/zq5Fi1HJGJOkAvwJsfRRmF4NrK0VH8d4t6tD3mjWxdI0TONTyMFUFsHSBnJODgA7HlTg/G47pSU1KyHTJG4w8bYzhhvzG4IJBG4JFRfbTlajzu1/wwzv/ALatzzZIHSt1sCRy0F1w0XcAt7gHGzcCRXjEckTBWAbWp1IrqVYqpIw2N1BBB9xMtVEHDJBJKwuZESVlYrGAjaljSPeTdsYUEBdPM5J2xlWSe0/WRyyzKMF4ZG7wuv1u7dvGsgGSBkqcYwM6hiU39QUzgxkh7RAubdm/891lYdTPFyFdqVWH7WTNvFZNp85ZVjJ+CqHI+9pPuFSHB+0izuYmRoZguru3wdSjALRspKuoJAONxkZAyM7MdZTyvyRvBPIFQFjgLkKXrDd3scKF5ZFjQc2dgqj4ljivL28WGJ5XOERWdj5KoJJ/AVRmkBxeXf0rEaEI1dwHPgiiUA5k5BioLO2egUCCvr2UbASMznaBo3K6jjLyrdY9pbWd+7iuoZH5hVkUsQOZAByR7xUlVDmniuP1MscisRqRZUeNjpx44mYA6lyDlTqXY7VPdl+Ks4e3mbVNDjxcjLE2e7kwNsnDK2NtSNgAEVBQYn1l5ilYWPGtjxHoF1JFlFwbhb99x63gkWKWdEd8aVZgCcnSNugLbAnmdqx8X4/HbFVIZ5HyUiQAuwGNR3ICqMjLMQoyBnJANV4zYGWfiEOcGVIsE9NcHdr8gyE48yfOvA7RZkl/W3VwwGlObsASkUerGmNFzucADW7YLGq9VjPRPfAxl5AQGjncXv5LpkFwHE6K58K4mtzCsqAgHUCGGGVkYo6sASMqykHBI22JrbqK7NcMe3t9EhXW0k0raSSqmaV5dIJAJA1YzgZxnA5VK1vMLi0F2/FVylKUrpeJSlKIlKUoiUpSiJSlKIlKVH3vHoIJEiklVXfGlTz8R0rnHsgt4QTgE7Del0UhVU7S8PFtJ65GMK7Ilyo5MHIRJsfbUlQx6pnOdC4tdQvbRgOHXeetvKo97MhVAPeWIA95FV6mBlRE6N+x+ey6Y4tNwtHsvJ3d1cQfVcR3CjyZ9UcwHzRG+MjHrUAfof8A3LJ+fFamOFA/pJf/ACk2f72DH+786hLxtNtcn+qvJ5PgEvTP/LevlzIX0FI93B7fYuH6K3a0jwOS6VXOrG8kJguRNLrlu9JBlcxmJ5nGnui2gARDAIUEEA5510NmwMnYDn8q51wFMx8LU/WeNj8rWeX+YFbOIyvbJA1ptd4vbiANvBQRgWcTyUpNJrvbqRj9GYoFzyVFiSZj7stMc/uL5Vk4PwP11BcXBYROMwwhig7s7q8pUgszDfQTpUEAgkE1EdojqbiONtbxW4x1LxQoT8czac/sDyFdEUADA2A2HwqrR0jJa2eeTUggC/DQX+y7e8iNrQufcKvRDZh31ZQurKMsyv3rL3S5OTpciMZPQZPWpF7W9VO8NtGQBkxrMTNjyAMYjZv2dYH7RqO4sP1l5jl69afjp4eD+ea6Eaq0eEU08k5lFyHkDW1tjw8V2+d7Q23JUe3vlWa2vIzlJCkMh+1HOcREg9VmKc9wHkHU1v8AaOTXewRn2Y4pZsebkpEh+SNKPv1Xb7azvCOSXF26e4x3DyD8HBqwcdlD8QiAP0dvMWx/aywhAf7tz8qiY50eHVMGb/GS0HuuPrr6r0i8jXc1hsLBr2RwXZLeNijaCVeeQe2ocbpGh8JKkMzBhkBTr17K0WG5uoVyqrJGUQsxARoYyHGok+J+8GeWUPUGpXsdxGGPh9uXmjVnjErZdQdc2ZXzk/ac1H8VvY5r/MUiOFtGDlGDYJlUpkjlyb8TVivw6KnwwsaLEWJPEm4XMchdLcpZC6uI1mhhiETANH3srK8iEZVtKRuEBG4yc4IyF5Vp3lyXiMqIyXFs5fQ3tLJGMvGcbESRsVyCQVkBHSpTsp2rs0sLVGvbdWFtACDNGCCI0BBBbIOa1Vv4pr+doZEkQxWuoowZe81XAO6kjOgJ8gKixHDIKGAVMAs5hBvc66ga/svYpnSOyu2Kke1d4s1vbqhylxNDv9qNVa5PyKxY+DVi7OWomupbhtxAe5h9zlVadx7yGWPPTQ4+sarnDeNQyw8LhSeN5IlkR0V1LoY4HQakByuwI38637exmCPFJNog72eTERZXkEsjyfrZNmUAMF0pj2d2IOkWKyrhgrxLMdGs7I43JO3kuWMc6Ozeale2PEYJI2twxe5XDxLEuuSKVd42bG0YzsdZUMpYZwTWkkjJc2cpGl2kMLgHPhlidnXPUB40bP7FYrCUFQlnatIg5FFWOD4iR9Kv8UD1M8K7PymZJ7goO71GKKMlgrMCpd5GC6mCllACgDW3tbYjYaquq4p+iyNZxO5H7+HHdenJGwtvclafEP8ArKbHW2tc/HvLvH5Vs9kbMSlr5ty+pIP2YFbmPfIy6yeq92Pq1o3EmL28Y/V7j+ERah+Zep3semnh1op5i1tx+ESVYo4mvxOolI1blA826/T3XL3ERNCl6UpX0KrJSlKIlKUoiUpSiJSlKIlKUoiVSeOWI9cnilGUuoVKnkT3QMciA9CoZXH77Eeyau1R3HODi6i0aijqweKQbmORcgMAeYwSpHJlZgedUq6m61A6IGx4HvGo913G7K66jeBdpMYtrpws42V2wq3IHJ0PLXj2k5qc4BUgnS4txAXs6oh1W8DBmYHKyzr7Cg8mWI+I9Negc0YVpXlyI1MV9CE6Fipe3k96uQVX92TSw9/M1ztT2uiMJtrSRWLDQ7R+xFHyYKy7ayPCAPZyTtgZ+ffV19Q3qRiIedC7hbieXv4Kd/QwgzOdoFtQeka3gmnnRWuHIWGJI8aQkZdmd5D4UDOxAAyxWNWxhhXvZ/iX6RjvkdFjMrtlVYsFWeFUBDEAnxK55DfNc+RAoAAAA2AHIfCpbs1xr1S4EjZ7tl7uXAyQM5R8Dc6TnIG+HbnjFbeIYVbDuhg1LLEeX6nXzWHS4t0lUM+jSpCz7UcSvpPVDcsC2UuFWOMd0nszajo1KfaVdwSSMedTfbu9e3S1aFzEyznSVAyAIJlwNQI5HHKt+/7Y2sUZkWaOVj7KRurPI3TYE4Hmx2A51A9tb0XFnZ3AXAkkVwCd17y3lbHv8vlXz7KuetrqeWSPKwGw7zbXda0rBBTShr7usT4cl8SXb/oUytIxllnDa9gxY3Yw2wAyFUch0qBk7Q3Tc7y5/v5B/lYVqveSNEkBfMUbM6JgDDOWJyfrAamx5ajz2xir6/DqF1OJDJYl73O8jsvmq7EDKWdESAAL8NVa1J/QUjszM0shbUzEsS10saksTqJwq756VU2QMfFlviSf5mtx+LyNbR2h0iKNy+RnU/iZ0DdAFLZ2znC8sHOoDXOGUb4OlMu73uI8OC9xGsEuQROOjRfxVxCiPs9j7cP/ANiX/wDSsPYFFijvZgAoUIDgAbRxySE7fv8A5VCycddrFLLuxpR1PeauaI5kRdGOYOkc8YXPXFacd5IsckSviObT3q4Hi07bNzUEbN5gAbb5x2YPUPpponaF8l//ADcH4FpPxKBs8bwbgN4c1pW1sojQaRkIoOw5gDNXb0cxBfWpOQAiT+FZHP5OKqNbdnxiSGGeBNIWfGpjnUnh0PpHI6kwMkjTjO/TZxikkqqUwxbkt9Li6ysMqWQ1HSSnSx9VG2QxFH+4n+UV0D0bqFhuJD/XAH4JDEf9xqjVJ8L4+9vDcQqgYTA6W1Y7t2jEZJGDqGAp2wcj35EWOUctXSdFELm49LrvCqiOKpL5DYWKw9keIJDcW80pCppbUx5I0sZwxPQZJXPTXmrD6R5JdcaMx9XdT4RsGlUkkSfa8OCqnbwucHAxUAoxjG2MY92Mfyq69mOKxXcH6PucMwGlNRwZUX2CrDcSpgZwc7BhzOKGL0/VqiPEA3MG6OHIcCPD7K7h1R1iJ9KXZSbkH58sqvwrjM9qQYJnix9UHKHHnG2UP4Z8iK6r2K9IiXhEEwEdxg6cexNgZOjJyGA3KEk43BYA4pt16N3z+quVK9BKmWH3kIB/hFYb3sC8NvJN60e8iRpU0JpAaIax4iWbO2xBGDg78qnOPYdIBlfqeFj76KSnoq6F1nat8fpxVm7SSEfpVgd1jIHuxZow/wA1dCgiCKFHJQAPgNhXIuG8Vlv4LtRC7zXCrGSi5TvDAkJLkbRKQqvlsDDEAkqRXYK4ooXx1E7ni13C3fotNz2vY0tPBKUpWoo0pSlESlKURKUpREpSlESlKURKUpRFWvSB2kNjZPIhxK/6uL3OVZi33UVn9+kDrXDIYtChdz5knJLHdiT1JJJzXQfTFMXnhj6RRBz8Z540B/hicfeNUGrkLbC/NfP4rKS4M5JXteHb3V8ySBee3xB/nyqZZIa52wX3mvqS6bu0jaVzFGcojN4UwCu2d8AMQBnAzWubtOWtc+WoZ/DOeoqz9kOFO7zt6u4eNYHhaSNkxJG7sApkA9oHSSNsc+lV5ywAOcASNr8PBaNFSzSP6MXaDubH3VdHnSrD2z7MraBrpAqRawjIMYPeO2hgByYalU+aqOozVbu7gQvokzG+ASro6sAdxkFc13HM14uuanDpoX5QLjmAvulaj8VjH1s/Jv8AVa+f01F0JPwx/uIrvO3moBRzn/oVu0rXS91ezFK3wQH+T1nWKY8rO6Pwgb/RqdI3muuoz/lXtKTiSJdUtrcouQMtAygk7AaicZNYZuIqihmjkXK6hqZR4SSAT4TjOOXOuTNG3cqRuG1DtmrOBW3FweZlDCLwsbcKSw39a2iPuGcZzuNQ2O+IXh/GEklVHPcoxIMjHWF22JUIpxnA57Zz0rtHDuFR9xGA/eKEtgHUjS3q2CjDGRuRvuaglqALZCtakwR2vWW25arkzrhmQ+0jMjj7LISGH4ivDHnYjPX5jkR5H31c+L9mUvZblreTEkJEenUNJlZ3mkL7EhQZSNhzVgOVR/CfRrdXE0kXrMKiIJqYKXAd9R0bqviCgMd9g6+ddNqGka7qvLg8jHksPZ4HitG27UXcY0rcuR0Eiq5/iYaj8yaw33HbmdSktw7IRhlAVFYHmDoUEg+RODVzj9C8vXiK/AWwx+Bkx+VY7z0PzqMx3Mch6goY/wAPE4z7vCKqNpKEPziJoPPKFJJFXBuUS3Hiov0ZcRaLiSrnwTIYnHTUA8kR+PhkX79drrnHZPsLLHPE0kRjSJ+9YuyF5ZArqgURkhUGotuRyAwck10erE2XNoVbomPZCGv4JSlKhVtKUpREpSlESlKURKUpREpSlESlKURc29JdgvrKvK2iKeAQhyQAksMjSpudgxDswzz7s1SrDsfdXT6LYxSjPimwyxJ8TuHb9lCT54rvjoGGCAR5HlXoFTiYhmW3mqclGySTO70VD4H6IbeIBrmR7l+v/Zx/JEOSPczMPdWj2plEU5tLNI7VERGmljjUSsZNWlEIHhwoyW5+IAYwa6XVa7SdkDcSd/FII5dIRgy6o5FUsVyAQQw1NhgeRwQdsVpC5w0OquxNYwjTRcx4EFgukaQaobiNojrwxPfNEVLEAZywVSDn2wcnBxbeGwmG5FujMFRHdwxLBkOkQkas6W1a1JBGe6JIORilcbtpHQ94+CkkkEioMBXDaMg5LN4lGNxkMDirt2W4oLhWnLrr0RLMvIxPGH1k+SNq1qeWCT8KJFzruPnzyWiO5RPaSyW8W7SQklJY7a2GcBJJI4GDADm5eXBY58IwMAtmck4eLq/FpssQt++mZVHetl+7iTvCCUBAk3Hi8OxHOqffBoXj4jJqNvNcpM6KMMp3S1zkjJClD03yp+qa6V2V4VIs9zdSpoMvdRxocFhFAGwW0kgFnkkOM7DTnfICl7Rc4G4ufLYKGV1h3qWt+AW8ahUt4lCgKoEa7ADAHLyrbjt1X2VC/AAfyrJStBU0pSlEXMPTFfuZbO2EZ0FnlZ87cu4048/12c+8e/HJe00uuRz0EgX5Jlf82/zrvHpR4Wr2JuNOXtmWYHqI1dDOPgUBOPNFPSuE8St/HIh+0+/xJZT+BBqlOcrw5XqY6eCgpDgZ8t/wrq3oWtD3dxNvgyJGBnbKDWxx5+Nd/dW16MrG1e0ZDEjTeJZywBLq+dOM8kK+HA6qfiZuxsk4RYOB4gjSuv2naRz3KebMcxx+81KXAjRXpZs/DT+Vz3sF2jhsr6cXDEK7NGknMIBK5PedcHw+Lpjfnmu19gl/oEbdJGmlHvWWaSRT78qwOa5f2a9Fi6BJdklzuVHQnc56fz+7yq38B47BwvMDsY7R2zbsWyqPpLSoATr0EjUCAVy5G2VzWiroHy9G068+CoVDeyCBoOfzbxXQaVU4PSfZSS91E0sjFSRogkIbTjIGVHnnPL31vDtSx5Wc2PNjCv5d6T+IFX8w5qm0F4u3VT1KjeEcdS4LppaOSPSXjfGoB86GBUlWU6WwQTupBwQRUlXS8IslKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJSlR3GeOpaquoM8jkiONMF5CNzjJAAA3LEhR1O4rxzg0Ek2ARcu7YKEuL5ehuISPi8Vqx/Mk/OqpZcXMTyr3FvJ41IaWMs6/q02HiAC9cdSTmrrx3s7dXLTyjuFMzJIIyznS6Kig97pwc6FyNHnvvtF8M9HL3KyMLlEulVddu0ZHLIUl9Z1A8hIoK7Y3IOMaOeCre4RODlsUroo3N6wOz85Ks8VvHumLTsZDggA+yoOxCqNl+W56k1fOxvpSaMrBfNmPZUuOq9AJgNsf2gxj6w5tXN0kYgNjYgHHJh7t9iR8qmuyHA4+ITyRSsRHEql0DaXkL52+0EAGSR5qM86txXZo3ZfRYjBSGn1Fvy25n69/3X6DVgRkHIPI+de1WOynEzGfUZT44x/R20he+gUKBjSAuuMnQwUDYK2AG2s9Xgb6r4Ygg2KUpSvV4viaEOpRgCrAhgeRBGCCPLFci4t6GLguBBNCY1GkGQur6F9gMFRgzKPDqyNWBsK7BSuXMDxYrpry3Zct4B6Irm3kE3r6RuBySIspzzV9TjUp22wDtkEEA1IcV4ZOl3bLPJE6MJiojRk0yRhSG8Ttk6S4H2fFjcgr0KtHivB4rlQsqk6W1IysyOjYK5V0IZTgkbHcEg1BNAHxOY3S4Ugmde5VG412ttoAylxI427tNzkdGPsr78/geVcw4pxJ7qZppDudlHRV8l8h/PcnnWHiUKrcSrby67dXKxM4y7qNtRZSoIJzg43GCedasyyY8LDVyA0E5Y7KB4uZOBWFFSthdlabnmsOurZKh3R3AHIXUpwXiPq1zDPjIR8NvgaJFMbZJ2AGrUSfs12G8hvIo2maGEqgLMiSO8jKu7aP1agtjOFwc8sjNZOB+jOyt1UtCJpQBqeU6xqxuQh8C7+SirbW7BBkbZ2q0KNslPHkJVEe4FqfX4W1IUXvV1ErNBksvdZOFcFiy4wG1FT7QK7naX0mWtpYtdq4kbJSOLdXaX7Lqw1R45nIGB55GYLtzYCwm9aOBayMC2BgQS7AYGdKrKcksAPEMEnUMcW7cdo0vZ1KKNKAqHwQWBIPXfSOmRnc8tgJx2QrUjg43AV49HPb7ifEeMRq05aI62ljCgRLEFPIAZHiKgHOckZJ3rvtc59B/ZaO24cl0MNLcjWzfZQEhEHw3J/aJ8hXRq9CjSlKV6iUpSiJSlKIlKUoiUpSiJSlKIlKUoixXNysSNI7BURSzE8gqjLE/ACqMt5s99OGEkukKmMukZOIIFXq5JGR1kc9AuJztpJqjit+k8yq/vjiDTSD4MIwh/8AErR4ZEJbtpZCBFaDOScL38iamYk7fq4SP74+Qr5/E81VOyhabA9p/gNvf3srMVmNMh8l9JwS9ZO87yBGIz3JRiB5K06v7XmwQgHo3Mw0/GkS4tmdXhmjmIcMjalQxuHUFQRKHOjSE1aiFIHgJX44v6crNXMNuTI5OkSlSIAfjnW3uwACceIDxD54demNo5Zu8mmnVVQ51uZMZmjRScIhYFsrhMAZI0gmx/aaWN7JIm5S3lx8fl14JXE5XnfmtPhHYSAyTPIkrxmU9ysvg8DKjMWRdJ+kaQAN0UbdTL8H7LRyQ3lvCiRd1cq9q4H0E5ggc46ga/aHUOy8qmI+C3M/tsLaPyXDzn728cXy1nyIqbtbWGzh0rpiiTJJZtsk5ZndjkkkklmOSTua02NN7ldzzZwG3JtxKqEE63amORWhuIiGdM4lt5BkB426rudLjKsCQc5ZakbHtoIQY7w4ZTpEyqe7lIGeS5McmOa4055HcAOM8b4bc4WSZW0+zPGW0wl9h/SYxpiY45FhnbIORnmfa29uoOGiXSjLKugPqIlRJgdBdMadRQkEKcB3LHUcNULpY4nBpdubAd6jcXSAWGvNYPSJ6Y55rkw8PnKQLgB0Himc4JILDIUHwjGM4J3BFdx4HOXt4i0qyuEUSOhBDSKoEh8O3tZ2Ffl7sR2XN5KZCV7qGW17xTuX7+dI1UDyxqJPux1rufDOJLaXc4W3kbXFbFViQBSym4DsXYrGDpMa7tk4AAONo5K1kUwifpcE3JsBZevj07PBXylV2DtkoYCe3ltwxCh3MbR6mIChmidtGScZYAZIGckCp+SZV3ZgB7zj+dWopo5m5o3AjmDdQEEbr7rQ47JCttL6x9CUYSDfxK3h0gLuS2dIA3JIA3NbwOapHpCvWE1vEpxjEucA4dp7a2RsHYlRPIwztqCHfFdvcGtLjwRoubKpL2GtFiVriSS3dhLKV70YjQNnRlwwPdq6KTk5IzvU52R9FkQZLqV5/DKJIY30DCIQYjKBGG1EjXpyMZUEZBrSluZzeR2xjNz3EguA8gVE2jAi7xkUDAkZ2GhckxKMbFhZ/wBIXw8XfW7H7BhZVPu1iUsvxwfhWMcToY8rnuF3WI0587DTzUrqVpPYYNONhdW+lRfA+OrchlKmOaPHeRk5K6s6WVhs8bYOGHkQQCColK2Wva9oc03BURFtCsdxbrIjI6hlYEMpGQQdiCDzFckP/DtB60HF0/q2cmIr4/3RKDy6Z05x7966/Sul4sNpaJFGsUahERQqqBgKqjAAHkBWalKIlKUoiUpSiJSlKIlKUoiUpSiJSlKIlKVrX9oZUKCR48/WQgN+JBoir/abe9th5QXbfPXaqPyY/jXvZm3jks51kxpnnvFcE4yoleDG/wCwgFRN3wVra+hZrh5e8guFGvOQVe3YbknmAfLlUTwrsRJcLK6PGALm5GG1ZH6+QjOx5qQfnWLEP+Tkv+Uel/up3f4h4rknbzsSeFzrGJRNE6gpIABkjZ1YAnDA789wR78TXo99K68MQxvaJMWYkzBgs2ljkqWIPeAHJAJHOukT+ja4YYIhYeROR+BWsC+jm4T2YYh+6VH+grYsuTJcWcFeYe2do0Sy+sIqsgfDHDKCurxDoQOY6VWLq7WUevXhAXYwxv7MCt9H4N9U7AjJwSCdK7DxQPFuyU6BEkQBZZY4vaU5DHMmwOfo1c/Kt/jPC5725PdRl47cBdioAmkGp+ZGSIjGM9O8YdTWLiWeolZRsdYOBLiN7DT3K7is0F5HgpjhvGIboMI2zp2ZWVlYBs4yjgHB3wcYOD5GtTtJBBJ6vFcgG3eciQHOCFgndR4d/aVTt5VDydirskERSIwBAdJArANzGpHBxyOOWwrNxXXccOt5GB71Xtyw694WFvKPLm71hvwoYfWQyB12FwGu4KnE3SMcONltwWNhbQRWNicmS6jmcnUW027CZizMBkYRYwOhce+pDi/HI7YKGyzvnQg5tjGSc7KoyMsdhkcyQDA8N4VNbXsDSxFQ6TxjOPspJnY/2YH3qxvwW4upprhIWZTI8aEYxogZo8DJ5aw7fF60K2i69iIjk/A1oOnHU/PJRxydHHcbkqc4fxIXXfQukZUIobQ7OjCUOCh1xodWBvgEYcb15ccPsoiO+EJduTXDB5G6e3OSx/Go/gPD57W80SRlFniZt8e1A0agjB6rLg/ur76jeHdlbi4UziAuZWkJclcuNbAZLHOAAAByAG1Uhg5fVywRvLGDKbAk3uO887qTp7MDiLlWhSLD+kQDTCvinhX6No/ryIg2SRB4/CBqAIIJKlap287T20vFEQOHbRZdywGpdXrOtwrfVJATpvp3Owqa7OWEtrI9pMmlGRZY1JBCgsySqME4XOg46Fmqgt6OLnvYr8MphjuIozlvEe4uFtwFA55Kj5k1pYe6WLpqSZ2bJseYI/RRSAHK9vFdG7U9qYrFUDyIjSvoQvqKrj2ncL4iqjGw5kqMjOQsb62nANrxlJp8ZEcjRKkh+z3YUPGDyDDJHM68YNa7Yej2fjF8xilVVgiiTDcsyGRz1+H5VGW3/Drck/rLqEL+yGz+YwPwNcYRhdP1RrpGBxeLknv5ckmldnsDsr6eJACK/UFDExWZTzERcR3Mb46ow1/GEY2O/QK5Nb8LNracRgZg6Isi5BJywtU7zc7nfGT9rVVx4T2QkjClr2bkCQpwM9faLD8qs4ODEZacG7WO08Drby+q5n1s7mFaKUFK3VXSlKURKUpREpSlESlKURKUpREpSlESlKURKUpRFXe2celbefpFcJqP7E6tAfkGkRvu1q8BuxBdvE2y3OJIz075ECSp8TGiOB10ynpVj4jYLcQyQuMpIjI2OeGGDg9D5GqZCneq1tcjM0RUSDdSxBzHNGQQVDY1KynKtkZypr53FHuo6hla0XbbK7wvce/6DirMQD2mP0V8qP4vxuO1C69RZyQiINTuQMnSo6AbknAHUiq9FNdx7Jdh16CeEOR9+N4yficn3mvmK2dpTPNIJJSoQFV0IiZzpRCzEZbcksSSF6KoHM/9RUrYi6I3dwFiPXh6FetpXk2Oyycc4olzHazx50pd6JAwKtG7wzxBXU7g65E+OoEZBBO12QfTJdxde+SUfuSxIAf445B8qjuGcLa7tLx0OBPKHtmPItbpEsUn7pliyD1UKeRFYbPiLBor2KMtlDHNFsHKaicDJA7yKQMMEj2pBzxXr5zDVQ1Uwyh7cp5A/i1+i8DbscwcCr5XMrg54fKy8nlnaP4SXbtER/Epqw8T7QvcqYbdJYlYYkmkQxsin2hEjgMZDyDEBV55YjSY3jVoFspEjGnu4SYgOSmEaosfAov4VVxmvhdJDE117OBJGtrfyu4I3Wc48lJ8cfXxCJf6u3kY/GeWML+UT/jW72GH/L4D9pWf+8dn/wB1Q/HJJBcmeKF5O/toVg0qSveI87aZGG0YxKh1NgYDdRg2ng3DvV7aGAHPdRJHnz0KFz88ZrZp439cmkcNOyB32Fz7lQOIyNA71BcebVxCFf6u2mY/+rLAF/8Ajet3sR/0CH4P/neoXtJxBbe/d35tbQCFfrSsktxqSMfXfLxDA+0tWXs3w429nBC2NSRIr45a8DXj3as1zTNea6d5GlmAd+lz9V64jo2jxUHxTxcSf9i1hHzlknJ/JF/GtDH/ACpZPs3zS46MDxB/9rZHvxWzxSdYL+4aRgoaCCUFiANMferJjPRcKT5ax518SwFODWkbAhnaw1A89TTRSyZ/xVSYwmrq3vGmUD/VSE9hgC2eE3HcX2D7FygUHymgDED78Rb+5PnVi4vxNbaCSZtwik4HNjyVV82ZsKB5kVTLi8inke0bUGBBDez40CS/qn/rEDRv5jUDuM42XtpZGQ3FwZVjOpF0Kg1j2Xk0nxsOmAqg76cgEUKDGm0tKIpwcwHZ0/EDt85KSSAvfduy04+Hkrb2jkF55tU5HJsFrm5+6zDR8JBXQqq3ZS376Vr0/R6e6tv2oyQ0so9zsqhfNYww2erTW5hED4qfNJ+J5Lj4n9lXmcC7TYJSlK1lClKUoiUpSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiJUfxXgUNyB3i+Jc6HUlZEzz0upDDPUZwcbg1IUrwgEWKKsP2XuV2jvEZf7aHU38UTxj/DROyDybXVwJI+sUSGNHHlIS7uy+ahlB5EEbVZ6VRbhtI1+dsYv4fApDK8i118ogUAAAADAA5ADkAKrnEuzsqSvNalCJDqkhclVL4wXjdQ2hjgalKkMRnwnUWstKsT08dQwxyi4K5a4tNwqgnC72Tw93FAOrs5lYfuxqqgn3lvkeVeXPYV11Lb3GlZU0zmUGR2bxBpVIZQHKtgjGnwpgALg3ClVIsKpImFjWCx3vrtruV2Znk3JWK2txGiovsqoUfBQAP5VlpStJRLwqD05cvd0r2lKIte74fHNp7yJJNJ1LrUNpYciNQ2PvFQfbP8A7oPO6H+GC4cfmoqyVXe264gjmJwIbiKRj0CMTE7HyCrIWJ6AE1WrGl1PI1u5a76FdsNnBafZ/hMdzHdLKuoG8ZhgkMjRxQorKy4ZGGnYgg71uDsVG20s888f9XIU0N7n7tFMg/ZYkHqDXx2JfULp1wY3ucow3DaYLdHIPIgSK4yOqmrLUFJDG+nic9guGttcajQei9e4hxsV4BjYV7SlaCjSlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESlKURKUpREpSlESvGXIwdxSlEXkcYUBQAABgAbAAcgB0r6pSiJSlKIlKUoiUpSiJSlKIlKUoiUpSiL//Z"/>
+          <p:cNvPr id="6150" name="AutoShape 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="63500" y="-839788"/>
             <a:ext cx="2619375" cy="1743076"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="72706" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\K01MWOG6\MC900044838[1].wmf"/>
+          <p:cNvPr id="72706" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="4800600"/>
             <a:ext cx="2024482" cy="1604467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -10027,105 +10680,123 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="365125" indent="0">
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>“Criminal justice agencies may obtain all criminal offender record information, including sealed records, for the actual performance of their criminal justice duties.” </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="365125" indent="0"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36868" name="Footer Placeholder 3"/>
+          <p:cNvPr id="36868" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="36869" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="36869" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{E06881C0-343C-410A-967F-2FA0431FBBB4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="36870" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\C7K5Q77K\MC900013641[1].wmf"/>
+          <p:cNvPr id="36870" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1905000" y="3124200"/>
             <a:ext cx="4238625" cy="2514600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -10302,76 +10973,88 @@
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>www.mass.gov/cjis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> for a full description of the procedure, model consent form and model policy.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>15</a:t>
@@ -10536,76 +11219,88 @@
               <a:t>Responses are forwarded to users by DCJIS.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Additional information regarding this law is available at: www.mass.gov/cjis.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>16</a:t>
@@ -10760,76 +11455,88 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Additional information regarding this law is available at: www.mass.gov/cjis.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>17</a:t>
@@ -11281,76 +11988,93 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>www.mass.gov/cjis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4495800" y="6400800"/>
+            <a:ext cx="4419600" cy="228600"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{7CD3B746-8C69-4B72-A512-9E61EC1653D0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>19</a:t>
@@ -11529,105 +12253,123 @@
               <a:t>operate the Firearms Records Bureau; and </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>provide and technically support the Victim Notification Registry for the victims of crime.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" dirty="0"/>
             </a:br>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16387" name="Footer Placeholder 3"/>
+          <p:cNvPr id="16387" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16388" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="16388" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{AE2FBB55-5128-468B-BC70-C454D6A91720}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="16389" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\6JUA2X6R\MC900027392[1].wmf"/>
+          <p:cNvPr id="16389" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2667000" y="4572000"/>
             <a:ext cx="3657600" cy="1797050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12073,76 +12815,88 @@
                 <a:tab pos="0" algn="l"/>
               </a:tabLst>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47108" name="Footer Placeholder 3"/>
+          <p:cNvPr id="47108" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47109" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="47109" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{88BAEC93-A8AB-46C5-AD70-D0DCC371BB60}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>20</a:t>
@@ -12253,105 +13007,123 @@
               </a:rPr>
               <a:t>regardless of the source</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, he or she must provide the criminal history to the applicant prior to asking him or her about it.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39939" name="Footer Placeholder 3"/>
+          <p:cNvPr id="39939" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="39940" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="39940" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{D0A70223-C9E8-407B-BE37-4C88E5214699}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="39941" name="Picture 4" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\B3MSVUMH\MC900060144[1].wmf"/>
+          <p:cNvPr id="39941" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2286000" y="3429000"/>
             <a:ext cx="4114800" cy="2971800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12530,105 +13302,123 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>someone improperly accessed their CORI.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41987" name="Footer Placeholder 3"/>
+          <p:cNvPr id="41987" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="41988" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="41988" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{7D64AD2E-A477-44D4-9F68-AF0E127D6898}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="41989" name="Picture 3" descr="C:\Users\gkcrits\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\G651M75M\MC900357027[1].wmf"/>
+          <p:cNvPr id="41989" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6781800" y="2514600"/>
             <a:ext cx="1981200" cy="3617913"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -12766,105 +13556,123 @@
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>CRRB’s primary role is to investigate and conduct hearings regarding complaints alleging violations of the CORI statutes and regulations.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46083" name="Footer Placeholder 3"/>
+          <p:cNvPr id="46083" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46084" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="46084" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{B594CA6C-B573-4CF8-A5F4-1AD9D370C21F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="46085" name="Picture 5" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\ALCMD7SJ\MC900233085[1].wmf"/>
+          <p:cNvPr id="46085" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2362200" y="4267200"/>
             <a:ext cx="4506913" cy="1905000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -13042,109 +13850,127 @@
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>					Previous fine was $500</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{84C9B596-4BD8-451C-A9B7-E2394EAD386F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 6" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\2JA4AHLR\MC900237194[1].wmf"/>
+          <p:cNvPr id="6" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2743200"/>
             <a:ext cx="2944813" cy="3200400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -13462,109 +14288,127 @@
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Increased fines of $7,500/$75,000 for juvenile criminal history violations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{84C9B596-4BD8-451C-A9B7-E2394EAD386F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 8" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\C7K5Q77K\MC900292576[1].wmf"/>
+          <p:cNvPr id="6" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4343400" y="3200400"/>
             <a:ext cx="4191000" cy="2415874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -13857,77 +14701,89 @@
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The following pages describe the processes for registering, for submitting CORI requests, and for viewing CORI results.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>26</a:t>
@@ -14118,77 +14974,89 @@
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>27</a:t>
@@ -14331,141 +15199,159 @@
               <a:t>link.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Arial" charset="0"/>
               <a:cs typeface="Arial" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 3"/>
+          <p:cNvPr id="6" name="Picture 3" descr="screen shot of the iCORI &quot;Registration and Login&quot; page">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="228600" y="2057400"/>
             <a:ext cx="8629650" cy="4000500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1882828705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -14517,133 +15403,145 @@
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select the appropriate Organization Category. Depending upon your selection, you may also have to choose a sub-type and answer one or more questions.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5"/>
+          <p:cNvPr id="6" name="Picture 5" descr="screenshot of the iCORI &quot;Register as an Organization&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2057400"/>
             <a:ext cx="8229600" cy="4243387"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1890858638"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -14996,105 +15894,123 @@
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>					except for charges on which a juvenile was 					adjudicated as an adult.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19459" name="Footer Placeholder 3"/>
+          <p:cNvPr id="19459" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="19460" name="Slide Number Placeholder 4"/>
+              <a:t>Enhancing Public Safety Through Information Exchange </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19460" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{FBD8682E-8A1C-4446-889B-E5A9ED256832}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="19461" name="Picture 16" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\QFIH337Q\MC900287633[1].wmf"/>
+          <p:cNvPr id="19461" name="Picture 16">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="304800" y="2590800"/>
             <a:ext cx="3276600" cy="3200400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -15265,141 +16181,152 @@
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 4" descr="screenshot of the iCORI &quot;Confirm Account Type(s)&quot; page"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="11365" r="11365"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1828800" y="2426074"/>
             <a:ext cx="5410200" cy="3898526"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancing Public Safety Through Information Exchange </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4237714641"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -15498,141 +16425,153 @@
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of the iCORI &quot;Organization Details&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10442" r="11211"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2514600" y="2133600"/>
             <a:ext cx="3886200" cy="4062413"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3199396604"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -15915,141 +16854,153 @@
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You will receive a confirmation page.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="cid:image001.jpg@01CD2920.64A17E90"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Screenshot of the iCORI &quot;Verify Registration Details&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="12500" r="10715"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5410200" y="2122967"/>
             <a:ext cx="3352800" cy="3820633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="706935467"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -16315,141 +17266,159 @@
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> button.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>You may now submit CORI Requests.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 5" descr="cid:image001.jpg@01CD291F.637269E0"/>
+          <p:cNvPr id="7" name="Picture 5" descr="Screenshot of iCORI &quot;Activate account&quot; page">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="11539" r="11539"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4724399" y="3543863"/>
             <a:ext cx="4158343" cy="2704538"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="554143509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -16721,134 +17690,152 @@
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...56 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12298" name="Picture 10" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\K01MWOG6\MP900433153[1].jpg"/>
+          <p:cNvPr id="12298" name="Picture 10">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5486400" y="3412958"/>
             <a:ext cx="3657600" cy="2759242"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2079577877"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:wipe dir="d"/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -17013,141 +18000,153 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Requestors may also submit requests in batches of up to 100 names.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Content Placeholder 5" descr="cid:image001.jpg@01CD291A.2CB06A60"/>
+          <p:cNvPr id="6" name="Content Placeholder 5" descr="screenshot of the iCORI &quot;Add Single iCORI Request&quot; form"/>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="11250" r="11250" b="1053"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2514600" y="3429000"/>
             <a:ext cx="4724400" cy="2759529"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="770693031"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -17396,261 +18395,546 @@
               <a:t> button</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...57 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="cid:image001.jpg@01CD2922.0A648880"/>
+          <p:cNvPr id="6" name="Picture 5" descr="Screenshot of the iCORI &quot;CORI results List&quot;"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" r:link="rId3"/>
           <a:srcRect l="10989" r="12088" b="16667"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1524000" y="3505200"/>
             <a:ext cx="5943600" cy="2667000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>36</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2592231133"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="-76200"/>
+            <a:ext cx="7696200" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	 iCORI Report (pg 1)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
-[...9 lines deleted...]
-          <a:bodyPr/>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2209800"/>
+            <a:ext cx="1600200" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...21 lines deleted...]
-          <a:bodyPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Legal Disclaimer Summary</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Legal Disclaimer summary is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590800" y="1828800"/>
+            <a:ext cx="304800" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...12 lines deleted...]
-            </a:fld>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3200400"/>
+            <a:ext cx="1524000" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Details on entered Subject request</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Left Brace 13" descr="Bracket showing where the Details on entered Subject request is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590800" y="3124200"/>
+            <a:ext cx="304800" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 52083"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="4114800"/>
+            <a:ext cx="1524000" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Section</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>showing matching subject information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Left Brace 11" descr="Bracket showing where the Section showing matching subject information is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590800" y="3886200"/>
+            <a:ext cx="304800" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 52083"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="5562600"/>
+            <a:ext cx="1600200" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Footer displays requestor information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Left Brace 9" descr="Bracket showing where the Footer displaying requestor information is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2590800" y="5867400"/>
+            <a:ext cx="304800" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 52083"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the first page of a CORI Report, with text on the side marking what areas are for what;&#10;- the first section after the heading is the Legal Disclaimer Summary&#10;- under the &quot;Request Details&quot; section are the details on the entered subject request&#10;- under the &quot;Response summary&quot; section is the section showing matching subject Information&#10;- the footer displays requestor information"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2971800" y="1295400"/>
             <a:ext cx="3886200" cy="4953000"/>
           </a:xfrm>
@@ -17669,371 +18953,115 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
-[...31 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>37</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...282 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:split/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -18052,109 +19080,135 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	CORI Report (pg 2)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
-[...9 lines deleted...]
-          <a:bodyPr/>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="381000" y="2819400"/>
+            <a:ext cx="2362200" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...21 lines deleted...]
-          <a:bodyPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Detailed legal disclaimer</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Detailed Legal Disclaimer is on the example document">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2667000" y="1981200"/>
+            <a:ext cx="304800" cy="1981200"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...12 lines deleted...]
-            </a:fld>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the Second page of a CORI Report, with text on the side marking what areas are for what;&#10;- the main body text is all detailed legal disclaimer"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="3048000" y="1295400"/>
             <a:ext cx="3810000" cy="4953000"/>
           </a:xfrm>
@@ -18173,123 +19227,115 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
-[...31 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>38</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...34 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:fade/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -18313,109 +19359,312 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	CORI Report (pg 3)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
-[...9 lines deleted...]
-          <a:bodyPr/>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2209800"/>
+            <a:ext cx="1905000" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...21 lines deleted...]
-          <a:bodyPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Matching subject information</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Matching subject information is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="1981200"/>
+            <a:ext cx="304800" cy="990600"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...12 lines deleted...]
-            </a:fld>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3581400"/>
+            <a:ext cx="1676400" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pending</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>case</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Left Brace 12" descr="Bracket showing where the Pending Case is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="3276600"/>
+            <a:ext cx="304800" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4572000"/>
+            <a:ext cx="1676400" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Non-conviction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Left Brace 7" descr="Bracket showing where the Non-conviction is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2514600" y="4343400"/>
+            <a:ext cx="304800" cy="762000"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 4"/>
+          <p:cNvPr id="6" name="Picture 4" descr="Screenshot of an example of the third page of a CORI Report, with text on the side marking what areas are for what;&#10;- the area marked &quot;Subject 1 of 1&quot; is the matching subject information&#10;- the next section under &quot;Court Appearance 1 of 5&quot; is an example of a pending case&#10;- the next section under &quot;Court appearance 2 of 5&quot; is an example of a non-conviction"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2895600" y="1295400"/>
             <a:ext cx="3792763" cy="4953000"/>
           </a:xfrm>
@@ -18434,306 +19683,115 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
-[...31 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>39</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...217 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:fade/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -19001,105 +20059,123 @@
               <a:t>Most of the CORI Reform provisions </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>became effective on May 4, 2012.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25603" name="Footer Placeholder 3"/>
+          <p:cNvPr id="25603" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25604" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="25604" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{A8616EBC-0198-474F-9D4D-9050B430F7CD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1028" name="Picture 4" descr="C:\Users\akoulouris\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\P8EJ3S1P\4460640436_80d1748812_z[1].jpg"/>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5257800" y="2514600"/>
             <a:ext cx="3276600" cy="3352800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -19143,109 +20219,207 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	CORI Report (pg 4)</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
-[...9 lines deleted...]
-          <a:bodyPr/>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="3733800"/>
+            <a:ext cx="1676400" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...21 lines deleted...]
-          <a:bodyPr/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Conviction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Left Brace 6" descr="Bracket showing where the Conviction is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="3429000"/>
+            <a:ext cx="304800" cy="838200"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...12 lines deleted...]
-            </a:fld>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4648200"/>
+            <a:ext cx="1676400" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Manslaughter conviction</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Left Brace 8" descr="Bracket showing where the Manslaughter conviction is on the example document"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="4495800"/>
+            <a:ext cx="304800" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="leftBrace">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 61458"/>
+              <a:gd name="adj2" fmla="val 50000"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="22225"/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 2"/>
+          <p:cNvPr id="6" name="Picture 2" descr="Screenshot of an example of the fourth page of a CORI Report, with text on the side marking what areas are for what;&#10;- the section under &quot;Court Appearance 4 of 5&quot; is an example of a conviction&#10;- the section under &quot;Court Appearance 5 of 5&quot; is an example of a Manslaughter conviction"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2776602" y="1295400"/>
             <a:ext cx="3700397" cy="4953000"/>
           </a:xfrm>
@@ -19264,201 +20438,115 @@
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Left Brace 6"/>
-[...31 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancing Public Safety Through Information Exchange</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Page </a:t>
+            </a:r>
+            <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>40</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
-          </a:p>
-[...112 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:fade/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -19589,76 +20677,88 @@
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Legal:			617-660-4760</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>41</a:t>
@@ -19943,81 +21043,87 @@
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://www.mass.gov/regulations/803-CMR-1100-consumer-reporting-agency-cra</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4B1E694-9C4F-A5B1-09F1-E6831D31426E}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E153AF9B-6C5D-D437-80EF-170B48CFA051}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
@@ -20196,94 +21302,105 @@
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Reduced timeframes to seal records; and</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Ability to expunge certain records, also includes FBI records.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="537027206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -20514,75 +21631,87 @@
               <a:t>	regardless of the date of the individuals last misdemeanor or felony conviction</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29699" name="Footer Placeholder 3"/>
+          <p:cNvPr id="29699" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29700" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="29700" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{3FE739AF-4991-4646-A842-86BF479E6644}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -20698,144 +21827,144 @@
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350" eaLnBrk="1" hangingPunct="1">
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Employers that received CORI under a federal or state 					law authorizing or requiring them to </a:t>
-[...17 lines deleted...]
-              <a:t>			CORI checks under the former CORI </a:t>
+              <a:t>Employers that received CORI under a federal or state 					law authorizing or requiring them to 	conduct 			CORI checks under the former CORI </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>				system continue to have the same 					access (e.g. schools, camps, day care centers, 			nursing homes and assisted living facilities). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33795" name="Footer Placeholder 3"/>
+          <p:cNvPr id="33795" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="33796" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="33796" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{18692E61-EDB2-427A-B8D9-169C3538396F}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="33797" name="Picture 8" descr="C:\Documents and Settings\gcritsley\Local Settings\Temporary Internet Files\Content.IE5\KUVABPPP\MC900056680[1].wmf"/>
+          <p:cNvPr id="33797" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="457200" y="3962400"/>
             <a:ext cx="2438400" cy="2362200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
@@ -21044,75 +22173,87 @@
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="3000" dirty="0">
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35843" name="Footer Placeholder 3"/>
+          <p:cNvPr id="35843" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35844" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="35844" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{E5B27689-4D0C-446D-A3D2-7C41A7AE86ED}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -21387,109 +22528,127 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Operators.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Enhancing Public Safety Through Information Exchange</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Page </a:t>
             </a:r>
             <a:fld id="{4E7ADD9F-9336-4D31-89B8-05FCC398B54B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\gcritsley\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.IE5\6JUA2X6R\MP900314367[1].jpg"/>
+          <p:cNvPr id="2050" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="6019800" y="3429000"/>
             <a:ext cx="2504694" cy="2895600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
@@ -23143,188 +24302,134 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ca45db03b4ed758484858a85985d6b15">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xmlns:ns3="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="27d71f7aca8ff8254af1473b7cc2fae8" ns2:_="" ns3:_="">
+    <xsd:import namespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183"/>
+    <xsd:import namespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:DateRepublished" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f3c5980c-7622-4e6b-abe7-87fa85fc1183" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DateRepublished" ma:index="11" nillable="true" ma:displayName="Date Republished" ma:format="DateOnly" ma:internalName="DateRepublished">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...13 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83170df7-4319-4109-9fdb-aaeb766f7a33" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9c8453de-2eee-4dbc-b7e5-bc67b1ccc554}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="83170df7-4319-4109-9fdb-aaeb766f7a33">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{cc98a572-fd05-4ed3-b5d0-102468d852a7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8fcf1fbf-8d20-4fd8-9311-98600592e8c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -23391,132 +24496,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <DateRepublished xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f3c5980c-7622-4e6b-abe7-87fa85fc1183">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8fcf1fbf-8d20-4fd8-9311-98600592e8c2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A665D95A-FAC5-48A7-986E-CD116654404E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC6EE6E2-BBD4-4BAE-A636-FCDB270760FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83170df7-4319-4109-9fdb-aaeb766f7a33"/>
     <ds:schemaRef ds:uri="c4ee0e4d-0926-4b6a-b35b-e8bcaf6f83d7"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="1ee1dae2-f609-444c-8a50-79ac7949e70e"/>
+    <ds:schemaRef ds:uri="42c776a9-ab7c-4a1a-8fcc-c8c67519ebe1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A33E738-72AD-4464-9BE2-9C1441742144}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBCF7652-8EB5-414E-9C20-87034D3146FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>3509</Words>
+  <Words>3505</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>430</Paragraphs>
+  <Paragraphs>429</Paragraphs>
   <Slides>42</Slides>
   <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="48" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>1_Default Design</vt:lpstr>
       <vt:lpstr>2_Default Design</vt:lpstr>
-      <vt:lpstr>    </vt:lpstr>
+      <vt:lpstr>CORI Training 2024</vt:lpstr>
       <vt:lpstr>What is the Department of Criminal Justice Information Services (DCJIS)?</vt:lpstr>
       <vt:lpstr>What is CORI?</vt:lpstr>
       <vt:lpstr> What is CORI Reform?</vt:lpstr>
       <vt:lpstr>Criminal Justice Reform Bill </vt:lpstr>
       <vt:lpstr>All Employers Have Standard Access to CORI</vt:lpstr>
       <vt:lpstr>Certain Employers Have Required CORI Access</vt:lpstr>
       <vt:lpstr>The Public Has Limited Access to Open CORI</vt:lpstr>
       <vt:lpstr>What is Required 1 Access?</vt:lpstr>
       <vt:lpstr>What is Required 2 Access?</vt:lpstr>
       <vt:lpstr>Agencies with Required 2 CORI Access</vt:lpstr>
       <vt:lpstr>What is Required 3 Access?</vt:lpstr>
       <vt:lpstr>What is Required 4 Access?</vt:lpstr>
       <vt:lpstr>  Criminal Justice Agency Access to Sealed Records </vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For Municipal License Applicants</vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For K-12 Schools and Early Education</vt:lpstr>
       <vt:lpstr>National Fingerprint Based Checks For the Department of Developmental Services(DDS)</vt:lpstr>
       <vt:lpstr>Consumer Reporting Agency’s Access to CORI</vt:lpstr>
       <vt:lpstr>CORI Policy Requirement</vt:lpstr>
       <vt:lpstr>Adverse Employment &amp; Housing Decisions Based on CORI</vt:lpstr>
       <vt:lpstr>Applicants Have a Right to Due Process</vt:lpstr>
       <vt:lpstr>“Self-Audits” Will Help Police the System</vt:lpstr>
       <vt:lpstr>The Criminal Records Review Board </vt:lpstr>
       <vt:lpstr>Increased Civil Penalties</vt:lpstr>
       <vt:lpstr>Increased Criminal  Penalties</vt:lpstr>
       <vt:lpstr>iCORI Service</vt:lpstr>
@@ -23542,38 +24655,38 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>    </dc:title>
   <dc:creator>Val</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Template</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100D676521E223B214AAF4CD97F4211670F</vt:lpwstr>
+    <vt:lpwstr>0x010100DCEAD5E1C1DCD548ACAC08B9F772DD28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Template Types">
     <vt:lpwstr>Proposal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Order">
     <vt:r8>1277200</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>