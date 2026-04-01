--- v1 (2026-01-28)
+++ v2 (2026-04-01)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D43836D" w14:textId="32DC2BCD" w:rsidR="002C19AC" w:rsidRPr="00A2448E" w:rsidRDefault="00E55A00">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2448E">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirements for </w:t>
       </w:r>
       <w:r w:rsidR="00B627F9" w:rsidRPr="00A2448E">
         <w:rPr>
           <w:color w:val="0070C0"/>
@@ -219,51 +223,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00382C40" w:rsidRPr="00A2448E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must be prepared </w:t>
       </w:r>
       <w:r w:rsidR="00653564">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by the Eligible Theater Company and reviewed </w:t>
       </w:r>
       <w:r w:rsidR="00F07018" w:rsidRPr="00A2448E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>by an independent certified public accountant</w:t>
+        <w:t xml:space="preserve">by an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F07018" w:rsidRPr="00A2448E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>independent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F07018" w:rsidRPr="00A2448E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certified public accountant</w:t>
       </w:r>
       <w:r w:rsidR="00851125">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for accuracy</w:t>
       </w:r>
       <w:r w:rsidR="00DE6614">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and completeness</w:t>
       </w:r>
       <w:r w:rsidR="00F07018" w:rsidRPr="00A2448E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, consistent with </w:t>
       </w:r>
       <w:r w:rsidR="00E55A00" w:rsidRPr="00A2448E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1064,51 +1084,67 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">roduction”). We followed these procedures to demonstrate compliance with the criteria specified by MOTT for qualifying the Eligible Production Costs incurred by the </w:t>
       </w:r>
       <w:r w:rsidR="00054F5A" w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Eligible Theater </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Company for the Production. The </w:t>
       </w:r>
       <w:r w:rsidR="00054F5A" w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Eligible Theater </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Company’s management is responsible for maintaining records of the information contained in the Cost Accounting Report for the Production. This agreed-upon procedures (AUP) engagement was conducted in accordance with attestation standards established by the American Institute of Certified Public Accountants (AICPA). The sufficiency of these procedures is solely the responsibility of those parties specified in this report. Consequently, we make no representation regarding the sufficiency of these procedures except as specified in the attached Exhibit A below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722AB6F6" w14:textId="77777777" w:rsidR="00EC0A19" w:rsidRPr="00A2448E" w:rsidRDefault="00EC0A19" w:rsidP="00EC0A19">
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">The summary of procedures and associated findings are as set forth in Exhibit A below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB9DFB2" w14:textId="77777777" w:rsidR="00EC0A19" w:rsidRPr="00A2448E" w:rsidRDefault="00EC0A19" w:rsidP="00EC0A19">
       <w:r w:rsidRPr="00A2448E">
-        <w:t xml:space="preserve">We were not engaged to, and did not, conduct an audit, the objective of which would be the expression of an opinion on the completeness and accuracy of the accompanying Cost Accounting Report of Eligible Production Costs for the Production. Accordingly, we do not express such an opinion. Had we performed additional procedures, other matters might have come to our attention that would have been reported to you. </w:t>
+        <w:t xml:space="preserve">We were not engaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A2448E">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A2448E">
+        <w:t xml:space="preserve">, and did not, conduct an audit, the objective of which would be the expression of an opinion on the completeness and accuracy of the accompanying Cost Accounting Report of Eligible Production Costs for the Production. Accordingly, we do not express such an opinion. Had we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A2448E">
+        <w:t>performed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A2448E">
+        <w:t xml:space="preserve"> additional procedures, other matters might have come to our attention that would have been reported to you. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C791E5" w14:textId="217A2CA3" w:rsidR="00EC0A19" w:rsidRPr="00A2448E" w:rsidRDefault="00EC0A19" w:rsidP="00EC0A19">
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">This report is intended solely for the information and use of the </w:t>
       </w:r>
       <w:r w:rsidR="00B858E0" w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Eligible Theater </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Company and MOTT and is not intended to be and should not be used by anyone other than these specified parties. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0734DD21" w14:textId="66D5E41A" w:rsidR="00EC0A19" w:rsidRPr="00A2448E" w:rsidRDefault="00EC0A19" w:rsidP="00EC0A19">
       <w:r w:rsidRPr="00A2448E">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="007717E9" w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Certified Public </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2448E">
         <w:t xml:space="preserve">Accountant Signature] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314F37BC" w14:textId="2ED21A36" w:rsidR="007717E9" w:rsidRPr="00A2448E" w:rsidRDefault="007717E9" w:rsidP="00EC0A19">
@@ -1315,51 +1351,59 @@
       <w:r w:rsidR="00552761" w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nt </w:t>
       </w:r>
       <w:r w:rsidR="007C1B08" w:rsidRPr="0045453A">
         <w:t>has sufficient understanding of the specified compliance requirements</w:t>
       </w:r>
       <w:r w:rsidR="007C1B08">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1043D4B2" w14:textId="77777777" w:rsidR="00747408" w:rsidRPr="00747408" w:rsidRDefault="00747408" w:rsidP="00B06032">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747408">
-        <w:t xml:space="preserve">The independent certified public accountant evaluating the completeness and accuracy of the Cost Accounting Report for the Eligible Theater Company, in accordance with these Agreed Upon Procedures, must be licensed in Massachusetts and performed in accordance with professional independence standards, as commonly defined by the American Institute of Certified Public Accountants. The Eligible Theater Company may use its existing certified public accountant, provided the certified public accountant is independent in fact and appearance and has not performed bookkeeping or financial statement preparation of the Eligible Theater Production, including preparing the Cost Accounting Report.  </w:t>
+        <w:t xml:space="preserve">The independent certified public accountant evaluating the completeness and accuracy of the Cost Accounting Report for the Eligible Theater Company, in accordance with these Agreed Upon Procedures, must be licensed in Massachusetts and performed in accordance with professional independence standards, as commonly defined by the American Institute of Certified Public Accountants. The Eligible Theater Company may use its existing certified public accountant, provided the certified public accountant is independent in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00747408">
+        <w:t>fact and appearance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00747408">
+        <w:t xml:space="preserve"> and has not performed bookkeeping or financial statement preparation of the Eligible Theater Production, including preparing the Cost Accounting Report.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA1B635" w14:textId="1202CB74" w:rsidR="00B06032" w:rsidRPr="007C3074" w:rsidRDefault="00B06032" w:rsidP="00B06032">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3074">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Obtain from Eligible Theater Company documentation of all production expenses (straight run of the full general ledger) and all call sheets for the length of production.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D7F4DC" w14:textId="77777777" w:rsidR="00B06032" w:rsidRPr="00BB3094" w:rsidRDefault="00B06032" w:rsidP="00B06032">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1414,162 +1458,215 @@
       <w:r w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">eview the Eligible Theater Company’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost Accounting Report and financial documents to determine and agree </w:t>
       </w:r>
       <w:r w:rsidR="00252035">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BD9E93" w14:textId="77777777" w:rsidR="00BB3094" w:rsidRDefault="00BB3094" w:rsidP="00BB3094">
+    <w:p w14:paraId="0E05C662" w14:textId="61B6A8B8" w:rsidR="00D84F39" w:rsidRDefault="004243A8" w:rsidP="00D30268">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00964898">
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3094" w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible Production Costs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB3094">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">were incurred in Massachusetts for the Eligible Theater </w:t>
+        <w:t xml:space="preserve">were incurred in Massachusetts for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00BB3094">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Production;</w:t>
+        <w:t>the Eligible</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB3094">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Theater </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB3094">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Production</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6674">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D30268">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="637975FF" w14:textId="77777777" w:rsidR="00BB3094" w:rsidRDefault="00BB3094" w:rsidP="00BB3094">
+    <w:p w14:paraId="653D18D3" w14:textId="7C67F782" w:rsidR="00D30268" w:rsidRDefault="00D84F39" w:rsidP="00D30268">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Eligible Theater Company has incurred a minimum of $100,000 of Eligible Production Costs in </w:t>
+        <w:t xml:space="preserve">All Eligible Production Costs were incurred by the Eligible Theater Company and not any related partners or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Massachusetts;</w:t>
+        <w:t>presenters</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3094">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="498F12AB" w14:textId="77777777" w:rsidR="003611BE" w:rsidRPr="003611BE" w:rsidRDefault="00BB3094" w:rsidP="003611BE">
+    <w:p w14:paraId="56E525B1" w14:textId="17EADD78" w:rsidR="00D13D21" w:rsidRPr="008A371F" w:rsidRDefault="00D30268" w:rsidP="008A371F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EC57D4">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A371F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0054672A" w:rsidRPr="00EC57D4">
+        <w:t xml:space="preserve">The Eligible Production Costs </w:t>
+      </w:r>
+      <w:r w:rsidR="008A371F" w:rsidRPr="008A371F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">final </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003611BE">
+        <w:t xml:space="preserve">were not </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13D21" w:rsidRPr="007B6FC1">
+        <w:t>paid with state funds, state loans or state guaranteed loans</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13D21">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637975FF" w14:textId="77777777" w:rsidR="00BB3094" w:rsidRDefault="00BB3094" w:rsidP="00BB3094">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>actual</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC57D4">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Live Theater Tax Credit amount</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC57D4" w:rsidRPr="00EC57D4">
+        <w:t xml:space="preserve">The Eligible Theater Company has incurred a minimum of $100,000 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> identified in the Cost Accounting Report is </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC57D4">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>equal to or less than the Live Theater Tax Credit amount identified in the Initial Certificate</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Eligible Production Costs in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Massachusetts;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="549957B8" w14:textId="7FE68526" w:rsidR="007C1B08" w:rsidRPr="003611BE" w:rsidRDefault="007C1B08" w:rsidP="003611BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003611BE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Cost Review Procedures</w:t>
       </w:r>
       <w:r w:rsidR="00BB2CD7" w:rsidRPr="003611BE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Payroll Costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C707AF" w14:textId="2AA9148E" w:rsidR="007C1B08" w:rsidRDefault="007C1B08" w:rsidP="007C1B08">
       <w:pPr>
@@ -1577,89 +1674,117 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Obtain from the Eligible Theater Company a schedule of</w:t>
       </w:r>
       <w:r w:rsidR="00D87FE9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> total</w:t>
       </w:r>
       <w:r w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, final payroll costs for all employees (individual, contractor or loan-out company) connected with the Eligible Theater Production’s activity for which they will be claiming </w:t>
+        <w:t xml:space="preserve">, final payroll costs for all employees (individual, contractor or loan-out company) connected with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00964898">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00964898">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Theater Production’s activity for which they will be claiming </w:t>
       </w:r>
       <w:r w:rsidR="00D87FE9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Eligible Production Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037E9640" w14:textId="4312A2D1" w:rsidR="007C1B08" w:rsidRDefault="001F6D37" w:rsidP="007C1B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007C1B08" w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">nspect the invoices, timesheets or equivalent documentation for evidence of the expense being for time in </w:t>
+        <w:t xml:space="preserve">nspect the invoices, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C1B08" w:rsidRPr="00964898">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>timesheets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C1B08" w:rsidRPr="00964898">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or equivalent documentation for evidence of the expense being for time in </w:t>
       </w:r>
       <w:r w:rsidR="00F1544C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="007C1B08" w:rsidRPr="00964898">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE5FE0">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A56C847" w14:textId="02540377" w:rsidR="007C1B08" w:rsidRPr="00B22793" w:rsidRDefault="001F6D37" w:rsidP="007C1B08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2100,51 +2225,65 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Test, on a sample basis, expenses, other than </w:t>
       </w:r>
       <w:r w:rsidR="00C10F5E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Payroll Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22793">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, from the list of Eligible Production Costs and compare to the supporting invoices and verify agreement of: (1) the date the expense was incurred; (2) the vendor paid; and (3) the amount of the expense. </w:t>
+        <w:t xml:space="preserve">, from the list of Eligible Production Costs and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B22793">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>compare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B22793">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the supporting invoices and verify agreement of: (1) the date the expense was incurred; (2) the vendor paid; and (3) the amount of the expense. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C161544" w14:textId="77777777" w:rsidR="007C1B08" w:rsidRDefault="007C1B08" w:rsidP="007C1B08"/>
     <w:p w14:paraId="209EA671" w14:textId="7F36CE9D" w:rsidR="00016737" w:rsidRPr="00A57CA0" w:rsidRDefault="00016737" w:rsidP="00016737">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57CA0">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cost Accounting Report </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9659E0" w14:textId="361DF2AE" w:rsidR="00B627F9" w:rsidRDefault="00B627F9">
       <w:r>
         <w:t xml:space="preserve">Eligible Theater Company Name: </w:t>
@@ -2245,67 +2384,80 @@
       <w:r w:rsidR="003042E4">
         <w:t>Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="008802C1">
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C5E9449" w14:textId="06D4BC2C" w:rsidR="008802C1" w:rsidRDefault="008802C1" w:rsidP="008802C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Were directly related to the Eligible Theater </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Production;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="42131FDC" w14:textId="77777777" w:rsidR="007B6FC1" w:rsidRDefault="001F5FF9" w:rsidP="00D76B1B">
+    <w:p w14:paraId="42131FDC" w14:textId="4C53BA94" w:rsidR="007B6FC1" w:rsidRDefault="001F5FF9" w:rsidP="00D76B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">Were paid by the </w:t>
+        <w:t>Were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> paid by the </w:t>
       </w:r>
       <w:r w:rsidR="00D76B1B">
         <w:t xml:space="preserve">Eligible Theater </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D76B1B">
-        <w:t>Production</w:t>
+      <w:r w:rsidR="00495D7E">
+        <w:t>Company</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000202F6">
+        <w:t xml:space="preserve"> approved for Live Theater Tax </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000202F6">
+        <w:t>Credits</w:t>
       </w:r>
       <w:r w:rsidR="008802C1">
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008802C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADF4606" w14:textId="2A4EB7B6" w:rsidR="00D76B1B" w:rsidRDefault="007B6FC1" w:rsidP="00D76B1B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidRPr="007B6FC1">
         <w:t>not include any Eligible Production Costs paid with state funds, state loans or state guaranteed loans</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
@@ -2355,124 +2507,145 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payroll Costs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1888"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1719"/>
+        <w:gridCol w:w="1885"/>
+        <w:gridCol w:w="1572"/>
+        <w:gridCol w:w="1739"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1716"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B55387" w14:paraId="16ABB001" w14:textId="77777777" w:rsidTr="009A03D4">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61E351BF" w14:textId="3CE527D2" w:rsidR="00B55387" w:rsidRPr="00B55387" w:rsidRDefault="00B55387" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A7E921" w14:textId="1131A6FF" w:rsidR="00B55387" w:rsidRPr="00B55387" w:rsidRDefault="00B55387" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5880558C" w14:textId="2805813D" w:rsidR="00B55387" w:rsidRPr="00B55387" w:rsidRDefault="00B55387" w:rsidP="000D0F3C">
+          <w:p w14:paraId="5880558C" w14:textId="432998DB" w:rsidR="00B55387" w:rsidRPr="00B55387" w:rsidRDefault="00C9779C" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Approved </w:t>
+              <w:t xml:space="preserve">Estimate </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B55387">
+            <w:r w:rsidR="00B55387" w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Costs</w:t>
+            </w:r>
+            <w:r w:rsidR="00534FFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5690">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00534FFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>dentified in Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5EC043" w14:textId="763BD4A1" w:rsidR="00B55387" w:rsidRPr="00B55387" w:rsidRDefault="00B55387" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Actual </w:t>
             </w:r>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2790,555 +2963,620 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Production and Performance Expenditures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1904"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1740"/>
         <w:gridCol w:w="1771"/>
         <w:gridCol w:w="1667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D15D3E" w14:paraId="2F92C370" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00D15D3E" w14:paraId="2F92C370" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="852"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="172437B1" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRPr="00B55387" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6379360C" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRPr="00B55387" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1B65C4" w14:textId="22D3DD90" w:rsidR="00D15D3E" w:rsidRPr="00B55387" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
+          <w:p w14:paraId="3C1B65C4" w14:textId="2DD9E246" w:rsidR="00534FFC" w:rsidRPr="00B55387" w:rsidRDefault="00C9779C" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Approved Expenditures</w:t>
+              <w:t xml:space="preserve">Estimate </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Expenditures</w:t>
+            </w:r>
+            <w:r w:rsidR="00534FFC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identified in Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="021BF044" w14:textId="110FD906" w:rsidR="00D15D3E" w:rsidRPr="00B55387" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Actual Expenditures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04DD0EF0" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRPr="00B55387" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variance (+/-)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D15D3E" w14:paraId="726BDD76" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00D15D3E" w14:paraId="726BDD76" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C607DA4" w14:textId="6840D437" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>Design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC0BEA2" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="595DF19A" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="040A919B" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24808B47" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D15D3E" w14:paraId="7955C28C" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00D15D3E" w14:paraId="7955C28C" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F1BDA53" w14:textId="18850EB2" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>Construction and Operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A936FB4" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65312627" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2991973D" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5163B64F" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D15D3E" w14:paraId="22FFE9C0" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00CA08C5" w14:paraId="260DE2D1" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D1C5FF" w14:textId="6EB664CE" w:rsidR="00CA08C5" w:rsidRDefault="00CA08C5" w:rsidP="000D0F3C">
+            <w:r>
+              <w:t>Advertising and Public relations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA58B73" w14:textId="77777777" w:rsidR="00CA08C5" w:rsidRDefault="00CA08C5" w:rsidP="000D0F3C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E37D05" w14:textId="6B5C5338" w:rsidR="00CA08C5" w:rsidRDefault="00CA08C5" w:rsidP="000D0F3C">
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3FCBD0" w14:textId="6AC604B2" w:rsidR="00CA08C5" w:rsidRDefault="00CA08C5" w:rsidP="000D0F3C">
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7A975F" w14:textId="5BF26917" w:rsidR="00CA08C5" w:rsidRDefault="00CA08C5" w:rsidP="000D0F3C">
+            <w:r>
+              <w:t>$</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D15D3E" w14:paraId="22FFE9C0" w14:textId="77777777" w:rsidTr="002E3354">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A156A7F" w14:textId="1E1E925D" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>Facility Expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A36ADE" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6247B398" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73C1AC1A" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F45223" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D15D3E" w14:paraId="027196F2" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00D15D3E" w14:paraId="027196F2" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB726D8" w14:textId="5C65939B" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>Rentals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6359F9DE" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DD3ABD8" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C742A0E" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F7E117B" w14:textId="77777777" w:rsidR="00D15D3E" w:rsidRDefault="00D15D3E" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E2210" w14:paraId="1EDD7EC0" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="007E2210" w14:paraId="1EDD7EC0" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F29AB15" w14:textId="2ED98C81" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>Per Diems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C951626" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E7FA19F" w14:textId="75A0CA14" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7168274D" w14:textId="34755242" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B8AD4F" w14:textId="13E18486" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E2210" w14:paraId="291EAB15" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="007E2210" w14:paraId="291EAB15" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="553D997E" w14:textId="6CE18379" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>Accommodations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37364DD1" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3954278A" w14:textId="7BAA97AE" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C7DA016" w14:textId="5A89D5B0" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A736CB8" w14:textId="74D794EE" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B348CD" w14:paraId="0A4F53D4" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00B348CD" w14:paraId="0A4F53D4" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C41EA8B" w14:textId="353CD7DE" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>Other Related Costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57CF9EA7" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5306436F" w14:textId="76892EC1" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3255E034" w14:textId="07D38878" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2386ED6E" w14:textId="59271BDD" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B348CD" w14:paraId="3FF3BF5C" w14:textId="77777777" w:rsidTr="009A03D4">
+      <w:tr w:rsidR="00B348CD" w14:paraId="3FF3BF5C" w14:textId="77777777" w:rsidTr="002E3354">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:tcW w:w="1904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AB86DAC" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70543C52" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1740" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A9B08A7" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58A7DA0A" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A6496A3" w14:textId="77777777" w:rsidR="00B348CD" w:rsidRDefault="00B348CD" w:rsidP="00B348CD">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F593069" w14:textId="77777777" w:rsidR="004B4200" w:rsidRPr="004B4200" w:rsidRDefault="004B4200" w:rsidP="004B4200">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10BF564A" w14:textId="65E5A1EC" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="007E2210">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
@@ -3398,63 +3636,77 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="108FBF46" w14:textId="77777777" w:rsidR="007E2210" w:rsidRPr="00B55387" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A99CD2" w14:textId="77777777" w:rsidR="007E2210" w:rsidRPr="00B55387" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
+          <w:p w14:paraId="75A99CD2" w14:textId="1ACA73AB" w:rsidR="007E2210" w:rsidRPr="00B55387" w:rsidRDefault="000D2F21" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Approved Expenditures</w:t>
+              <w:t xml:space="preserve">Estimate </w:t>
+            </w:r>
+            <w:r w:rsidR="007E2210">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Expenditures</w:t>
+            </w:r>
+            <w:r w:rsidR="000803A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identified in Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F20D91" w14:textId="77777777" w:rsidR="007E2210" w:rsidRPr="00B55387" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Actual Expenditures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3516,50 +3768,51 @@
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57BA2B5F" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E2210" w14:paraId="43E33642" w14:textId="77777777" w:rsidTr="009A03D4">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="609055D5" w14:textId="364C8A05" w:rsidR="007E2210" w:rsidRDefault="00B348CD" w:rsidP="000D0F3C">
             <w:r w:rsidRPr="00B348CD">
+              <w:lastRenderedPageBreak/>
               <w:t>Expenses to transport the cast or crew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C39B402" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="000D0F3C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBB6C38" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D3382B9" w14:textId="77777777" w:rsidR="007E2210" w:rsidRDefault="007E2210" w:rsidP="000D0F3C">
@@ -3702,127 +3955,148 @@
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B4200">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budget Summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2607"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="2603"/>
+        <w:gridCol w:w="2027"/>
+        <w:gridCol w:w="2009"/>
+        <w:gridCol w:w="2001"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F954C0" w14:paraId="4CB2C772" w14:textId="77777777" w:rsidTr="009A03D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2545D436" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02EAE44D" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
+          <w:p w14:paraId="02EAE44D" w14:textId="63C43199" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="000D2F21" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B55387">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">Estimate </w:t>
+            </w:r>
+            <w:r w:rsidR="00F954C0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Costs or Expenses</w:t>
+            </w:r>
+            <w:r w:rsidR="000803A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identified in Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084518CC" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
+          <w:p w14:paraId="084518CC" w14:textId="325FEC3C" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Actual </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Cost or Expenses</w:t>
+              <w:t>Cost</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7760A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Expenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD4EDC7" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Variance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4019,120 +4293,134 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tax Credit Award </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4200">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2608"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2006"/>
+        <w:gridCol w:w="2600"/>
+        <w:gridCol w:w="2024"/>
+        <w:gridCol w:w="2018"/>
+        <w:gridCol w:w="1998"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F954C0" w14:paraId="7631CFB2" w14:textId="77777777" w:rsidTr="009A03D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AABC8DB" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B45745E" w14:textId="0D19962B" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
+          <w:p w14:paraId="2B45745E" w14:textId="78AFA98C" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00015325" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B55387">
-[...6 lines deleted...]
-            <w:r w:rsidR="00015325">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tax Credit Amount</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92007">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identified in </w:t>
+            </w:r>
+            <w:r w:rsidR="001173F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228E08E6" w14:textId="1367B4D9" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
+          <w:p w14:paraId="228E08E6" w14:textId="06086071" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00447F9D" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Post-Production</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Actual </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00015325">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tax Credit Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DF835B9" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRPr="00B55387" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B55387">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -4224,50 +4512,51 @@
           </w:tcPr>
           <w:p w14:paraId="3DD1729B" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27266B1E" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F954C0" w14:paraId="54C86681" w14:textId="77777777" w:rsidTr="009A03D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70AC967B" w14:textId="39E8AB36" w:rsidR="00F954C0" w:rsidRDefault="00015325" w:rsidP="000D0F3C">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">25% of total </w:t>
             </w:r>
             <w:r w:rsidR="00F954C0">
               <w:t>Transportation Expenditures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2068" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2815CED7" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67ACE625" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
@@ -4301,158 +4590,160 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF08C2F" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A3E9B60" w14:textId="77777777" w:rsidR="00F954C0" w:rsidRDefault="00F954C0" w:rsidP="000D0F3C">
             <w:r>
               <w:t>$</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="094580B8" w14:textId="77777777" w:rsidR="00DD7F3F" w:rsidRDefault="00DD7F3F" w:rsidP="00DD7F3F">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="2D4C0E40" w14:textId="77777777" w:rsidR="002B13A2" w:rsidRDefault="002B13A2" w:rsidP="007F54CD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4217A8C4" w14:textId="77777777" w:rsidR="009E2FC1" w:rsidRDefault="009E2FC1" w:rsidP="009E2FC1">
-[...2 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="724DAAF7" w14:textId="5EB90BD5" w:rsidR="009E2FC1" w:rsidRPr="00E7760A" w:rsidRDefault="00CA1C7D" w:rsidP="007F54CD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t xml:space="preserve">Amount of </w:t>
+      </w:r>
+      <w:r w:rsidR="007F54CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t xml:space="preserve">Approved </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>Live Theater Tax Credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00D857E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F54CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:t>Identified</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> in Initial Certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D857E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D857E1" w:rsidRPr="00D857E1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Final Tax Credit Award will not exceed this amount)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: $ _________</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09D10FC6" w14:textId="77777777" w:rsidR="00805FA6" w:rsidRDefault="00805FA6" w:rsidP="009E2FC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14510542" w14:textId="2D6CCD95" w:rsidR="007A7F24" w:rsidRDefault="007A7F24" w:rsidP="007A7F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A7F24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001BE46B" w14:textId="0F8F093C" w:rsidR="00D82E4A" w:rsidRPr="00D82E4A" w:rsidRDefault="00D82E4A" w:rsidP="00D82E4A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D82E4A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">To be completed by the individual that is submitting this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Cost Accounting Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00D82E4A">
@@ -4514,74 +4805,74 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C88EBA9" w14:textId="393E35AC" w:rsidR="008E3F75" w:rsidRDefault="008E3F75" w:rsidP="00D82E4A">
       <w:r>
         <w:t>Name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB7ABE3" w14:textId="44B835B0" w:rsidR="008E3F75" w:rsidRDefault="008E3F75" w:rsidP="00D82E4A">
       <w:r>
         <w:t>Title/Role:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0A1A4A" w14:textId="45C28CD7" w:rsidR="008E3F75" w:rsidRDefault="008E3F75" w:rsidP="00D82E4A">
       <w:r>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036F0E67" w14:textId="4896352C" w:rsidR="008E3F75" w:rsidRPr="00D82E4A" w:rsidRDefault="008E3F75" w:rsidP="00D82E4A">
       <w:r>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6CB76A" w14:textId="77777777" w:rsidR="007A7F24" w:rsidRDefault="007A7F24"/>
     <w:sectPr w:rsidR="007A7F24" w:rsidSect="00034616">
-      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1163EDB2" w14:textId="77777777" w:rsidR="00194053" w:rsidRDefault="00194053" w:rsidP="007A7F24">
+    <w:p w14:paraId="795CE596" w14:textId="77777777" w:rsidR="00A225E0" w:rsidRDefault="00A225E0" w:rsidP="007A7F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1158E864" w14:textId="77777777" w:rsidR="00194053" w:rsidRDefault="00194053" w:rsidP="007A7F24">
+    <w:p w14:paraId="74DCE0C5" w14:textId="77777777" w:rsidR="00A225E0" w:rsidRDefault="00A225E0" w:rsidP="007A7F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4612,122 +4903,121 @@
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:pitch w:val="fixed"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71B028EA" w14:textId="77777777" w:rsidR="00194053" w:rsidRDefault="00194053" w:rsidP="007A7F24">
+    <w:p w14:paraId="4EDF8D5A" w14:textId="77777777" w:rsidR="00A225E0" w:rsidRDefault="00A225E0" w:rsidP="007A7F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="463EE5EB" w14:textId="77777777" w:rsidR="00194053" w:rsidRDefault="00194053" w:rsidP="007A7F24">
+    <w:p w14:paraId="0AFAEB14" w14:textId="77777777" w:rsidR="00A225E0" w:rsidRDefault="00A225E0" w:rsidP="007A7F24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31223A2A" w14:textId="7C97DB05" w:rsidR="00646EF3" w:rsidRDefault="00954A57" w:rsidP="00954A57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Massachusetts Live Theater Tax Credit Program</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5069D98A" w14:textId="77777777" w:rsidR="00EC71B5" w:rsidRDefault="00BA0751" w:rsidP="00954A57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Cost Accounting Report</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="333282C8" w14:textId="700C1BAA" w:rsidR="00EC16E4" w:rsidRDefault="00EC71B5" w:rsidP="00954A57">
+  <w:p w14:paraId="333282C8" w14:textId="34029263" w:rsidR="00EC16E4" w:rsidRDefault="00EC71B5" w:rsidP="00954A57">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00EC16E4">
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="003F4013">
-      <w:t>1</w:t>
+    <w:r w:rsidR="007E51B1">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EC16E4">
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="003F4013">
-      <w:t>8</w:t>
+    <w:r w:rsidR="007E51B1">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EC16E4">
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="003F4013">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -5889,246 +6179,270 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00010831"/>
     <w:rsid w:val="0001172C"/>
     <w:rsid w:val="00015325"/>
     <w:rsid w:val="00016737"/>
+    <w:rsid w:val="000202F6"/>
     <w:rsid w:val="00025072"/>
     <w:rsid w:val="00026A11"/>
+    <w:rsid w:val="0003103A"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0005214F"/>
     <w:rsid w:val="00054F5A"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00060FAD"/>
     <w:rsid w:val="00063C93"/>
+    <w:rsid w:val="000803A9"/>
     <w:rsid w:val="00086C4A"/>
     <w:rsid w:val="00091EBC"/>
+    <w:rsid w:val="000A7FA6"/>
     <w:rsid w:val="000B20A7"/>
     <w:rsid w:val="000B3E08"/>
     <w:rsid w:val="000B3FC3"/>
+    <w:rsid w:val="000D2F21"/>
     <w:rsid w:val="000E0E4C"/>
     <w:rsid w:val="000E5B8C"/>
     <w:rsid w:val="000F6042"/>
     <w:rsid w:val="00103781"/>
     <w:rsid w:val="00104171"/>
     <w:rsid w:val="0010698A"/>
     <w:rsid w:val="00115EC6"/>
+    <w:rsid w:val="001173F8"/>
     <w:rsid w:val="00123853"/>
     <w:rsid w:val="00131FF0"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="0016068F"/>
-    <w:rsid w:val="00194053"/>
     <w:rsid w:val="001A2630"/>
     <w:rsid w:val="001A3795"/>
     <w:rsid w:val="001B0D5B"/>
     <w:rsid w:val="001D3AE4"/>
+    <w:rsid w:val="001D3B38"/>
     <w:rsid w:val="001D4374"/>
     <w:rsid w:val="001D62FD"/>
     <w:rsid w:val="001F5FF9"/>
     <w:rsid w:val="001F6D37"/>
     <w:rsid w:val="00216CA2"/>
     <w:rsid w:val="00217747"/>
     <w:rsid w:val="00223C68"/>
     <w:rsid w:val="00247B9B"/>
     <w:rsid w:val="00252035"/>
     <w:rsid w:val="0025535D"/>
     <w:rsid w:val="00262D31"/>
     <w:rsid w:val="0026369E"/>
     <w:rsid w:val="0026662B"/>
     <w:rsid w:val="002942F8"/>
     <w:rsid w:val="00295DFB"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B0651"/>
+    <w:rsid w:val="002B13A2"/>
     <w:rsid w:val="002B41FD"/>
     <w:rsid w:val="002B57C8"/>
     <w:rsid w:val="002C19AC"/>
     <w:rsid w:val="002D7720"/>
+    <w:rsid w:val="002E3354"/>
     <w:rsid w:val="002F056B"/>
     <w:rsid w:val="002F0B44"/>
     <w:rsid w:val="002F6C80"/>
     <w:rsid w:val="003042E4"/>
     <w:rsid w:val="00304A36"/>
     <w:rsid w:val="0032305F"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00333750"/>
     <w:rsid w:val="00337E6D"/>
     <w:rsid w:val="00341EF6"/>
     <w:rsid w:val="0034514A"/>
     <w:rsid w:val="003611BE"/>
+    <w:rsid w:val="00362D9B"/>
     <w:rsid w:val="003655FF"/>
     <w:rsid w:val="003657D4"/>
     <w:rsid w:val="00366947"/>
     <w:rsid w:val="00382305"/>
     <w:rsid w:val="00382C40"/>
     <w:rsid w:val="00391FB5"/>
     <w:rsid w:val="00394FCF"/>
     <w:rsid w:val="003A145C"/>
     <w:rsid w:val="003B70D5"/>
     <w:rsid w:val="003D0803"/>
+    <w:rsid w:val="003D2D0D"/>
     <w:rsid w:val="003D6E93"/>
     <w:rsid w:val="003E4C36"/>
     <w:rsid w:val="003E6ACA"/>
     <w:rsid w:val="003F4013"/>
     <w:rsid w:val="0040032E"/>
     <w:rsid w:val="00402400"/>
     <w:rsid w:val="0040479F"/>
     <w:rsid w:val="004113AA"/>
     <w:rsid w:val="00424083"/>
+    <w:rsid w:val="004243A8"/>
     <w:rsid w:val="004274B6"/>
+    <w:rsid w:val="00447F9D"/>
     <w:rsid w:val="0045453A"/>
     <w:rsid w:val="00461231"/>
     <w:rsid w:val="00481505"/>
     <w:rsid w:val="0048495B"/>
+    <w:rsid w:val="00495D7E"/>
     <w:rsid w:val="004B24FB"/>
     <w:rsid w:val="004B4200"/>
     <w:rsid w:val="004B68A2"/>
     <w:rsid w:val="004B6FC8"/>
+    <w:rsid w:val="004C131F"/>
     <w:rsid w:val="004C203D"/>
     <w:rsid w:val="004C20B0"/>
     <w:rsid w:val="004D2456"/>
+    <w:rsid w:val="004D6674"/>
     <w:rsid w:val="004E23BC"/>
     <w:rsid w:val="004E32AE"/>
     <w:rsid w:val="004F1E67"/>
     <w:rsid w:val="004F3ED8"/>
     <w:rsid w:val="004F72DD"/>
     <w:rsid w:val="00503449"/>
     <w:rsid w:val="00504690"/>
     <w:rsid w:val="005073D7"/>
     <w:rsid w:val="00515713"/>
     <w:rsid w:val="0052250C"/>
+    <w:rsid w:val="00534FFC"/>
     <w:rsid w:val="0053557F"/>
     <w:rsid w:val="005361B5"/>
     <w:rsid w:val="00542FCA"/>
     <w:rsid w:val="005461B1"/>
     <w:rsid w:val="0054672A"/>
     <w:rsid w:val="0055087F"/>
     <w:rsid w:val="00552761"/>
+    <w:rsid w:val="00552AF9"/>
     <w:rsid w:val="005543A8"/>
     <w:rsid w:val="0055728A"/>
     <w:rsid w:val="005674A4"/>
     <w:rsid w:val="00587870"/>
     <w:rsid w:val="00596FF8"/>
     <w:rsid w:val="005D2831"/>
     <w:rsid w:val="005E2117"/>
     <w:rsid w:val="005F2160"/>
     <w:rsid w:val="00616ED5"/>
     <w:rsid w:val="0062706B"/>
     <w:rsid w:val="006318EA"/>
     <w:rsid w:val="00633F9E"/>
     <w:rsid w:val="00646EF3"/>
     <w:rsid w:val="00653564"/>
     <w:rsid w:val="006947A5"/>
     <w:rsid w:val="006A3429"/>
     <w:rsid w:val="006A79E4"/>
     <w:rsid w:val="006C0DE2"/>
     <w:rsid w:val="006C6B56"/>
     <w:rsid w:val="006D1563"/>
     <w:rsid w:val="006D1F1B"/>
     <w:rsid w:val="006F5903"/>
     <w:rsid w:val="006F757F"/>
     <w:rsid w:val="007172A3"/>
+    <w:rsid w:val="00723104"/>
     <w:rsid w:val="0072768C"/>
     <w:rsid w:val="00747408"/>
     <w:rsid w:val="00756AA8"/>
     <w:rsid w:val="00762A19"/>
     <w:rsid w:val="00770857"/>
     <w:rsid w:val="007717E9"/>
     <w:rsid w:val="0077281F"/>
     <w:rsid w:val="0078361B"/>
     <w:rsid w:val="007879A9"/>
     <w:rsid w:val="007930F2"/>
     <w:rsid w:val="00797CD4"/>
     <w:rsid w:val="007A7606"/>
     <w:rsid w:val="007A7F24"/>
     <w:rsid w:val="007B0696"/>
     <w:rsid w:val="007B09B7"/>
     <w:rsid w:val="007B6FC1"/>
     <w:rsid w:val="007C1B08"/>
     <w:rsid w:val="007C2150"/>
     <w:rsid w:val="007C3074"/>
     <w:rsid w:val="007C395A"/>
     <w:rsid w:val="007C3FBC"/>
     <w:rsid w:val="007C6171"/>
+    <w:rsid w:val="007D73EC"/>
     <w:rsid w:val="007E2210"/>
     <w:rsid w:val="007E46D5"/>
+    <w:rsid w:val="007E51B1"/>
     <w:rsid w:val="007F37C8"/>
+    <w:rsid w:val="007F54CD"/>
     <w:rsid w:val="008043B6"/>
     <w:rsid w:val="00805FA6"/>
     <w:rsid w:val="00811CE9"/>
     <w:rsid w:val="00823516"/>
+    <w:rsid w:val="00823518"/>
     <w:rsid w:val="00845203"/>
     <w:rsid w:val="008471FF"/>
     <w:rsid w:val="00851125"/>
     <w:rsid w:val="008614CD"/>
     <w:rsid w:val="0086426E"/>
     <w:rsid w:val="008716B2"/>
     <w:rsid w:val="00873F68"/>
     <w:rsid w:val="008802C1"/>
     <w:rsid w:val="0088167A"/>
     <w:rsid w:val="00894990"/>
+    <w:rsid w:val="008A371F"/>
     <w:rsid w:val="008A3D2D"/>
     <w:rsid w:val="008A74BF"/>
     <w:rsid w:val="008B15F9"/>
     <w:rsid w:val="008B6AD8"/>
     <w:rsid w:val="008D0204"/>
     <w:rsid w:val="008E1B91"/>
     <w:rsid w:val="008E3F75"/>
     <w:rsid w:val="00904DA0"/>
     <w:rsid w:val="009079C5"/>
     <w:rsid w:val="00916375"/>
+    <w:rsid w:val="00926042"/>
     <w:rsid w:val="00954A57"/>
     <w:rsid w:val="00964898"/>
     <w:rsid w:val="00983C5C"/>
     <w:rsid w:val="00990E2C"/>
     <w:rsid w:val="009A03D4"/>
     <w:rsid w:val="009A10CB"/>
     <w:rsid w:val="009B1BF8"/>
     <w:rsid w:val="009B29EF"/>
-    <w:rsid w:val="009C141A"/>
     <w:rsid w:val="009D1743"/>
     <w:rsid w:val="009D4CDA"/>
     <w:rsid w:val="009E26B1"/>
     <w:rsid w:val="009E2FC1"/>
+    <w:rsid w:val="00A225E0"/>
     <w:rsid w:val="00A2448E"/>
     <w:rsid w:val="00A24D92"/>
     <w:rsid w:val="00A345A4"/>
     <w:rsid w:val="00A53F1A"/>
     <w:rsid w:val="00A57CA0"/>
     <w:rsid w:val="00A60FB2"/>
     <w:rsid w:val="00A645A1"/>
     <w:rsid w:val="00A8135A"/>
     <w:rsid w:val="00A92896"/>
     <w:rsid w:val="00A9408D"/>
     <w:rsid w:val="00A94E89"/>
     <w:rsid w:val="00AA0CE0"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA2988"/>
     <w:rsid w:val="00AA3AB0"/>
     <w:rsid w:val="00AB720E"/>
     <w:rsid w:val="00AC09C3"/>
     <w:rsid w:val="00AE217A"/>
     <w:rsid w:val="00AF391F"/>
     <w:rsid w:val="00B04E43"/>
     <w:rsid w:val="00B05DAB"/>
     <w:rsid w:val="00B06032"/>
     <w:rsid w:val="00B13137"/>
     <w:rsid w:val="00B14CF9"/>
     <w:rsid w:val="00B22143"/>
@@ -6137,113 +6451,127 @@
     <w:rsid w:val="00B46095"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B52FBD"/>
     <w:rsid w:val="00B55387"/>
     <w:rsid w:val="00B558F6"/>
     <w:rsid w:val="00B627F9"/>
     <w:rsid w:val="00B71029"/>
     <w:rsid w:val="00B7301C"/>
     <w:rsid w:val="00B83083"/>
     <w:rsid w:val="00B858E0"/>
     <w:rsid w:val="00B9105D"/>
     <w:rsid w:val="00BA0751"/>
     <w:rsid w:val="00BA4564"/>
     <w:rsid w:val="00BB2CD7"/>
     <w:rsid w:val="00BB3094"/>
     <w:rsid w:val="00BB60B8"/>
     <w:rsid w:val="00BC2A05"/>
     <w:rsid w:val="00BD6373"/>
     <w:rsid w:val="00BE553A"/>
     <w:rsid w:val="00BE5FE0"/>
     <w:rsid w:val="00C0048D"/>
     <w:rsid w:val="00C01744"/>
     <w:rsid w:val="00C029EB"/>
     <w:rsid w:val="00C05285"/>
     <w:rsid w:val="00C10F5E"/>
+    <w:rsid w:val="00C14654"/>
     <w:rsid w:val="00C21D6A"/>
     <w:rsid w:val="00C330B4"/>
     <w:rsid w:val="00C51EAF"/>
+    <w:rsid w:val="00C72BC8"/>
     <w:rsid w:val="00C73FF9"/>
+    <w:rsid w:val="00C9779C"/>
+    <w:rsid w:val="00CA08C5"/>
     <w:rsid w:val="00CA16AA"/>
+    <w:rsid w:val="00CA1C7D"/>
     <w:rsid w:val="00CA7934"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB620E"/>
     <w:rsid w:val="00CF5378"/>
     <w:rsid w:val="00CF782A"/>
     <w:rsid w:val="00D02B33"/>
     <w:rsid w:val="00D0572A"/>
     <w:rsid w:val="00D12894"/>
+    <w:rsid w:val="00D13D21"/>
     <w:rsid w:val="00D15D3E"/>
     <w:rsid w:val="00D178E7"/>
+    <w:rsid w:val="00D30268"/>
     <w:rsid w:val="00D472D5"/>
     <w:rsid w:val="00D539E3"/>
     <w:rsid w:val="00D613E9"/>
     <w:rsid w:val="00D67D66"/>
     <w:rsid w:val="00D76B1B"/>
     <w:rsid w:val="00D81B70"/>
     <w:rsid w:val="00D82E4A"/>
+    <w:rsid w:val="00D84F39"/>
+    <w:rsid w:val="00D857E1"/>
     <w:rsid w:val="00D87FE9"/>
     <w:rsid w:val="00D91891"/>
     <w:rsid w:val="00DB274C"/>
     <w:rsid w:val="00DB71E0"/>
     <w:rsid w:val="00DD4834"/>
     <w:rsid w:val="00DD7F3F"/>
     <w:rsid w:val="00DE4C9F"/>
     <w:rsid w:val="00DE6614"/>
     <w:rsid w:val="00DF0BE1"/>
     <w:rsid w:val="00DF5515"/>
     <w:rsid w:val="00E15CA6"/>
     <w:rsid w:val="00E32031"/>
     <w:rsid w:val="00E34834"/>
     <w:rsid w:val="00E35CE1"/>
+    <w:rsid w:val="00E5538D"/>
     <w:rsid w:val="00E55A00"/>
-    <w:rsid w:val="00EA06BF"/>
+    <w:rsid w:val="00E7760A"/>
+    <w:rsid w:val="00E970CF"/>
     <w:rsid w:val="00EC0A19"/>
     <w:rsid w:val="00EC16E4"/>
     <w:rsid w:val="00EC57D4"/>
     <w:rsid w:val="00EC71B5"/>
     <w:rsid w:val="00EF12AD"/>
     <w:rsid w:val="00EF68F0"/>
     <w:rsid w:val="00EF7A36"/>
     <w:rsid w:val="00F07018"/>
     <w:rsid w:val="00F1544C"/>
     <w:rsid w:val="00F17CFB"/>
     <w:rsid w:val="00F242AC"/>
     <w:rsid w:val="00F31DFC"/>
     <w:rsid w:val="00F33FD3"/>
     <w:rsid w:val="00F421CC"/>
     <w:rsid w:val="00F52E21"/>
     <w:rsid w:val="00F549CD"/>
     <w:rsid w:val="00F574F6"/>
+    <w:rsid w:val="00F6233E"/>
     <w:rsid w:val="00F657EB"/>
     <w:rsid w:val="00F812B3"/>
     <w:rsid w:val="00F86E21"/>
     <w:rsid w:val="00F8780E"/>
+    <w:rsid w:val="00F92007"/>
     <w:rsid w:val="00F954C0"/>
     <w:rsid w:val="00FA126E"/>
     <w:rsid w:val="00FA228C"/>
     <w:rsid w:val="00FA2B1D"/>
+    <w:rsid w:val="00FA5690"/>
     <w:rsid w:val="00FB04B4"/>
     <w:rsid w:val="00FB3268"/>
     <w:rsid w:val="00FB3307"/>
     <w:rsid w:val="00FB73E1"/>
     <w:rsid w:val="00FC3225"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE3BDA"/>
     <w:rsid w:val="00FF310C"/>
     <w:rsid w:val="00FF332E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -17729,51 +18057,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A10CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18056,95 +18384,408 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0b77ed7fdaf63bcab3e3d2e7c2dfe0a1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fb13f567f1465a83d82fae5fb5397036" ns3:_="" ns4:_="">
+    <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="20" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="22" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f2fdac3-5421-455f-b4e4-df6141b3176a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="19" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32F66872-817F-4B1D-AC14-7AD14B657E4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
+    <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6293B49-7E6C-49B4-82EF-F738179D410B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F797CAA-F1B3-4A92-90C5-390CD6749426}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1948</Words>
-  <Characters>11107</Characters>
+  <Words>2005</Words>
+  <Characters>11433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
+  <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13029</CharactersWithSpaces>
+  <CharactersWithSpaces>13412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
+  </property>
+</Properties>
+</file>