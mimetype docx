--- v0 (2025-12-07)
+++ v1 (2026-07-21)
@@ -1,51 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42783BAE" w14:textId="77777777" w:rsidR="00077A0B" w:rsidRDefault="009B4F17" w:rsidP="009B4F17">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F61F7">
         <w:rPr>
@@ -103,51 +100,51 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F363BF6" w14:textId="056B9733" w:rsidR="009B4F17" w:rsidRPr="00FD6630" w:rsidRDefault="00E64C62" w:rsidP="00FD6630">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc170079049"/>
       <w:bookmarkStart w:id="1" w:name="_Toc170733707"/>
       <w:bookmarkStart w:id="2" w:name="_Toc170830138"/>
       <w:bookmarkStart w:id="3" w:name="_Toc172032642"/>
       <w:bookmarkStart w:id="4" w:name="_Toc183009661"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc203473412"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233031401"/>
       <w:r>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Performance Assessment Methodology</w:t>
       </w:r>
       <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD4FCF">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Manual </w:t>
       </w:r>
       <w:r w:rsidR="00CF55E3" w:rsidRPr="62856110">
@@ -267,51 +264,51 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="5D944952">
               <v:line id="Straight Connector 1293506436" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="#f6c51b [3207]" strokeweight="2.25pt" from="56.15pt,9.2pt" to="450.15pt,9.7pt" w14:anchorId="2C47540B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBJnPdyQEAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6107dWqtvM4hUXqJ&#10;0qhfd8IOXiRgEBDv+t93YO1NlOTSqhcE8/Fm3pthezVaww4QokbX8uWi5gycxE67fct//bz9tOEs&#10;JuE6YdBBy48Q+dXu44ft4BtYYY+mg8AIxMVm8C3vU/JNVUXZgxVxgR4cORUGKxI9w77qghgI3Zpq&#10;VdeX1YCh8wElxEjWm8nJdwVfKZDpm1IREjMtp95SOUM5H/NZ7bai2Qfhey1PbYh/6MIK7ajoDHUj&#10;kmBPQb+BsloGjKjSQqKtUCktoXAgNsv6FZsfvfBQuJA40c8yxf8HK+8P1+4hkAyDj030DyGzGFWw&#10;TBntf9NMCy/qlI1FtuMsG4yJSTKu6/piU5O6knyXF+uiajWhZDQfYvoKaFm+tNxol0mJRhzuYqLK&#10;FHoOyWbj2NDy1Wb9ZV3CIhrd3WpjsrMsBlybwA6CRiqkBJc+5zESyotIehlHxmdW5ZaOBqYa30Ex&#10;3VH3E793cZcnXOMoOqcp6mJOrKfu8qa+buiceIrPqVCW8W+S54xSGV2ak612GN6rnsa58hR/VmDi&#10;nSV4xO5Y5l2koa0qyp1+QF7bl++S/vxPd38AAAD//wMAUEsDBBQABgAIAAAAIQBG8cyx3gAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLJRjbVrOqEJJMZODKRd09ZrC4lT&#10;NVlX/j3mBDe/56fnz/lmclaMOITOk4b5TIFAqnzdUaPh4/35bgUiREO1sZ5QwzcG2BTXV7nJan+h&#10;NxwPsRFcQiEzGtoY+0zKULXoTJj5Hol3Jz84E1kOjawHc+FyZ+VCqaV0piO+0Joety1WX4ez04DH&#10;l7isPvfb0T6Y3VOyK1+Paan17c30uAYRcYp/YfjFZ3QomKn0Z6qDsKzni3uO8rBKQHAgVYqNko00&#10;AVnk8v8HxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwSZz3ckBAADvAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARvHMsd4AAAAJAQAADwAA&#10;AAAAAAAAAAAAAAAjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>Performance Year</w:t>
       </w:r>
       <w:r w:rsidR="00884708">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
@@ -355,2212 +352,2111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00884708">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>2025-202</w:t>
       </w:r>
       <w:r w:rsidR="00D87586">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="001E2E74" w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65173344" w14:textId="1C7C16E4" w:rsidR="0007093F" w:rsidRPr="00476CF2" w:rsidRDefault="001E2E74" w:rsidP="0007093F">
+    <w:p w14:paraId="65173344" w14:textId="7049193E" w:rsidR="0007093F" w:rsidRPr="00476CF2" w:rsidRDefault="001E2E74" w:rsidP="0007093F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00476CF2">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Version: </w:t>
       </w:r>
-      <w:r w:rsidR="00202638">
+      <w:r w:rsidR="00227996">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>Ju</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF69B1">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="0061509A">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
-        <w:t>ly</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEDD8E9" w14:textId="77777777" w:rsidR="002238A4" w:rsidRDefault="002238A4" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59750F7C" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D60F88E" w14:textId="77777777" w:rsidR="002549A5" w:rsidRDefault="002549A5" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79FDB23A" w14:textId="77777777" w:rsidR="00C41257" w:rsidRDefault="00C41257" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F8382A1" w14:textId="77777777" w:rsidR="00462A89" w:rsidRDefault="00462A89" w:rsidP="009D3A5F">
+      <w:pPr>
+        <w:pStyle w:val="MHSummaryHeadline"/>
+        <w:spacing w:before="500"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46FBE92C" w14:textId="77777777" w:rsidR="00283868" w:rsidRDefault="00283868" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7709D9B3" w14:textId="77777777" w:rsidR="00DE1823" w:rsidRDefault="00DE1823" w:rsidP="009D3A5F">
       <w:pPr>
         <w:pStyle w:val="MHSummaryHeadline"/>
         <w:spacing w:before="500"/>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F3F6B" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:id w:val="1157496810"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1124FC2D" w14:textId="77777777" w:rsidR="00824C61" w:rsidRDefault="0040628D" w:rsidP="00300D42">
+        <w:p w14:paraId="033D10DC" w14:textId="77777777" w:rsidR="003547E5" w:rsidRDefault="0040628D">
           <w:pPr>
-            <w:pStyle w:val="TOCHeading"/>
-[...2 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="TOC1"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
           <w:r w:rsidR="00300D42">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00300D42">
             <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidR="00300D42">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="52EB1041" w14:textId="42F24192" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="58BC80F1" w14:textId="2CDADB38" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473412" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031401" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Performance Assessment Methodology Manual for the MassHealth Community Behavioral Health Centers (CBHC) Quality and Equity Incentive Program (QEIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473412 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031401 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EDB7983" w14:textId="05EDD7AF" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="52AB8028" w14:textId="4673990D" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473413" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031402" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Individual Measure Scoring Approach Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473413 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031402 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64D15FA5" w14:textId="67D10CC8" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="186070E0" w14:textId="73516E29" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473414" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031403" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 1. PY2-5 CQEIP Pay-for-Performance (P4P) Measures &amp; Measure Status</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473414 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031403 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F4F1A9A" w14:textId="23A19B3F" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="46D6FBE5" w14:textId="01E51436" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473415" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031404" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pay-for-Performance Measures Performance Assessment Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473415 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031404 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28BC61BC" w14:textId="2F082C52" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="408A54B6" w14:textId="119FEF0A" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473416" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031405" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.1. HRSN, Language Access, Disability Accommodation Needs Measures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473416 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031405 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DFE3054" w14:textId="7895D2B3" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="15E09FC3" w14:textId="49A285DF" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473417" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031406" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.1.a. Measure Assessment Overview of Benchmarks and Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473417 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031406 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B90E7D8" w14:textId="593D9599" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="655DC6EB" w14:textId="638BBF16" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473418" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031407" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 2. PY2-5 Benchmarks by Measure and Measure Component(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473418 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031407 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="011B47CD" w14:textId="795D7046" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="59A4FF5C" w14:textId="2DB1091E" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473419" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031408" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.1.b. Point Scoring Using Attainment Threshold, Performance Goal, and Improvement Target</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473419 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031408 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E9E408B" w14:textId="45EC4A27" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="29E54C08" w14:textId="4CEF128F" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473420" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031409" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flowchart. Application of the Interaction Between Benchmarks for Calculating Performance Measure Score in PY3-5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473420 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031409 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="681EC965" w14:textId="45A58B52" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="5CA2A00D" w14:textId="666F5E4A" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473421" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031410" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B.1.c. Measure Component Weights</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473421 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031410 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0021162D" w14:textId="4C5F11A6" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="65E3080F" w14:textId="4BE39FC1" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473422" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031411" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 3. Measure Component Weights (as applicable)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473422 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031411 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="105C7C7D" w14:textId="66664A2E" w:rsidR="00824C61" w:rsidRDefault="00824C61">
-[...71 lines deleted...]
-        <w:p w14:paraId="47208D78" w14:textId="048A63D3" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="51B91285" w14:textId="6EB9D5B1" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473424" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031412" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Performance Measure and Health Equity Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473424 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031412 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46E0166E" w14:textId="26754FE7" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="440867CF" w14:textId="6058B656" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473425" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031413" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>i.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Measure Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473425 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031413 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DC96436" w14:textId="4585E5E4" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="118354D5" w14:textId="3761F96D" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473426" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031414" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 4. PY 2-5 CQEIP Metric Weights</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473426 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031414 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="521634D2" w14:textId="3FB741CC" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="765A20AE" w14:textId="5FCCA15E" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473427" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031415" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>ii.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Health Equity Scoring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473427 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031415 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38F547E3" w14:textId="398D886B" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="7AA4A0FA" w14:textId="6177E3FB" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473428" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031416" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>D.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006F1064">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Scoring Examples</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473428 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031416 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D3A303" w14:textId="6557E72A" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="18C09B12" w14:textId="61800572" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473429" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031417" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 1. Application of Partial Improvement Points in PY5 Using the HRSN Measure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473429 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031417 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="362171DF" w14:textId="1C0EFE5B" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="3009CBF2" w14:textId="32ADEEE6" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473430" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031418" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 5. Appendix Scoring Example 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473430 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031418 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C1A524D" w14:textId="7A236A05" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="02E1C48E" w14:textId="44ACB57A" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473431" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031419" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 2. Improvement Points with Cumulative Improvement in PY3 and PY4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473431 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031419 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58D42917" w14:textId="1BD8BD57" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="2A3E338F" w14:textId="0EB775E7" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473432" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031420" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 6. Appendix Scoring Example 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473432 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031420 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E393E61" w14:textId="2B354DE5" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="2F4CC2BA" w14:textId="4DA40882" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473433" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031421" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 3. Partial Improvement Points When Both Attainment Threshold and Improvement Target are Unmet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473433 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031421 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="551B0613" w14:textId="32A756B6" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="2ED738E1" w14:textId="492A31D7" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473434" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031422" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 6. Appendix Scoring Example 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473434 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031422 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08C4E3E4" w14:textId="67593082" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="11ADEB61" w14:textId="531313B2" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473435" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031423" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Example 4. Application of Performance Assessment Methodology to Calculate Performance Measure Scores and the Overall Health Equity Score.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473435 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031423 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04676544" w14:textId="15C24B37" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="582BA155" w14:textId="54E4A291" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473436" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031424" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 7. Example CBHC Measure Performance in PY3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473436 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031424 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DA4A777" w14:textId="084F36FC" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="1CD92375" w14:textId="6958548A" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473437" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031425" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Table 8. Steps for Calculating Performance Measure Scores for Example CBHC in PY3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473437 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031425 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="00B937D5" w14:textId="42F191D0" w:rsidR="00824C61" w:rsidRDefault="00824C61">
+        <w:p w14:paraId="5131F05B" w14:textId="092F9C7A" w:rsidR="003547E5" w:rsidRDefault="003547E5">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203473438" w:history="1">
-            <w:r w:rsidRPr="006F1064">
+          <w:hyperlink w:anchor="_Toc233031426" w:history="1">
+            <w:r w:rsidRPr="001C14AA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Steps to Calculate Health Equity Score for Example CBHC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203473438 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233031426 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
@@ -2573,65 +2469,72 @@
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="5418EDAB" w14:textId="66284394" w:rsidR="001623D5" w:rsidRDefault="00CA1B97" w:rsidP="00CA1B97">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="710BE254" w14:textId="0710361A" w:rsidR="00EC1B09" w:rsidRDefault="00446EFC" w:rsidP="007A5B79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc203473413"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233031402"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Individual Measure </w:t>
       </w:r>
       <w:r w:rsidR="00651343">
         <w:t>Scoring Approach</w:t>
       </w:r>
       <w:r w:rsidR="0068184F">
         <w:t xml:space="preserve"> Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2FC70BC7" w14:textId="77777777" w:rsidR="0068184F" w:rsidRDefault="0068184F" w:rsidP="0068184F">
+    <w:p w14:paraId="2FC70BC7" w14:textId="77C21CED" w:rsidR="0068184F" w:rsidRDefault="0068184F" w:rsidP="0068184F">
       <w:r>
-        <w:t>The CBHC Quality and Equity Incentive Program (CQEIP) measure slate consists of eight measures across three domains. The status of the CQEIP measures may be:</w:t>
+        <w:t xml:space="preserve">The CBHC Quality and Equity Incentive Program (CQEIP) measure slate consists of </w:t>
+      </w:r>
+      <w:r w:rsidR="002C3FE6">
+        <w:t xml:space="preserve">seven </w:t>
+      </w:r>
+      <w:r>
+        <w:t>measures across three domains. The status of the CQEIP measures may be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021BA31E" w14:textId="740A237F" w:rsidR="0068184F" w:rsidRDefault="0068184F" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0022658C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pay-for-performance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (P4P)</w:t>
       </w:r>
       <w:r w:rsidRPr="0022658C">
@@ -2834,51 +2737,51 @@
         <w:t>measur</w:t>
       </w:r>
       <w:r w:rsidR="00CC5861">
         <w:t>es status by measure and</w:t>
       </w:r>
       <w:r w:rsidR="00335F79">
         <w:t xml:space="preserve"> measure component </w:t>
       </w:r>
       <w:r>
         <w:t>and performance year.</w:t>
       </w:r>
       <w:r w:rsidR="00B54C4D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B146D3" w14:textId="0B9FFC90" w:rsidR="00127E80" w:rsidRPr="005C0469" w:rsidRDefault="002D219E" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc203473414"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233031403"/>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00B54C4D" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
@@ -3531,239 +3434,116 @@
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00AB0176">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 2</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB0176">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>. Reporting as a CoP</w:t>
             </w:r>
             <w:r w:rsidR="00AB0176">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42F6E" w:rsidRPr="009703D7" w14:paraId="5A160D2D" w14:textId="77777777" w:rsidTr="00177EB4">
-[...138 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00177EB4" w:rsidRPr="009703D7" w14:paraId="52B7714C" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1615" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B044EF1" w14:textId="49B8F9FB" w:rsidR="007A4A0A" w:rsidRPr="00A666F8" w:rsidRDefault="009703D7" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
-              <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language Other than English</w:t>
+              <w:t xml:space="preserve">Meaningful Access to Healthcare </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A666F8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Services for Individuals with a Preferred Language Other than English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C65CCB7" w14:textId="77777777" w:rsidR="007A4A0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Language Access Self-Assessment Survey</w:t>
+              <w:t xml:space="preserve"> Language Access </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Self-Assessment Survey</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05203DF9" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F5533FE" w14:textId="30B49C4B" w:rsidR="00E63E0A" w:rsidRPr="009703D7" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
@@ -3774,50 +3554,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Addressing Language Access Needs in Outpatient and Crisis Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D12F61F" w14:textId="7C623D9B" w:rsidR="007A4A0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reporting as a CoP</w:t>
             </w:r>
             <w:r w:rsidR="00090DF5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C7A83E5" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3841,236 +3622,243 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66202B97" w14:textId="77777777" w:rsidR="007A4A0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FFE3814" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="044EEB75" w14:textId="46A46D9C" w:rsidR="00E63E0A" w:rsidRPr="009703D7" w:rsidRDefault="00E63E0A" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082CEFA9" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EF2EB54" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62ABA9D0" w14:textId="083AD38E" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="263156BC" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DD93081" w14:textId="77777777" w:rsidR="00E63E0A" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E9E873F" w14:textId="2026A646" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00E63E0A" w:rsidP="00E63E0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A666F8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Component 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC5861" w:rsidRPr="009703D7" w14:paraId="3F0ECF64" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1615" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="628262B9" w14:textId="1102CD3C" w:rsidR="007A4A0A" w:rsidRPr="000F077C" w:rsidRDefault="009703D7" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="236F3C6E" w14:textId="77777777" w:rsidR="007A4A0A" w:rsidRPr="000F077C" w:rsidRDefault="00C42F6E" w:rsidP="007A4A0A">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Component 1. </w:t>
             </w:r>
@@ -4360,85 +4148,91 @@
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD82CD4" w14:textId="77777777" w:rsidR="00C42F6E" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A41098A" w14:textId="175D83DD" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
+          <w:p w14:paraId="7A41098A" w14:textId="1A4CB2AB" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Component </w:t>
             </w:r>
             <w:r w:rsidR="00AE35AE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P4P</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008500DE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Reporting as a CoP*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="464D5129" w14:textId="0EBE66D2" w:rsidR="00C42F6E" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4482,85 +4276,91 @@
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6063CD" w14:textId="77777777" w:rsidR="00C42F6E" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C17EF24" w14:textId="6B1C82CA" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
+          <w:p w14:paraId="2C17EF24" w14:textId="0B6F06E4" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Component </w:t>
             </w:r>
             <w:r w:rsidR="00AE35AE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P4P</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008500DE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Reporting as a CoP*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E595A3" w14:textId="2E23B99F" w:rsidR="00C42F6E" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Component 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4604,85 +4404,91 @@
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> P4P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BFC0F13" w14:textId="77777777" w:rsidR="00C42F6E" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D3E033C" w14:textId="60E7501A" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
+          <w:p w14:paraId="2D3E033C" w14:textId="3D681838" w:rsidR="007A4A0A" w:rsidRPr="009703D7" w:rsidRDefault="00C42F6E" w:rsidP="00C42F6E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Component </w:t>
             </w:r>
             <w:r w:rsidR="00AE35AE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000F077C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>: Rate 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> P4P</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008500DE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Reporting as a CoP*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44F5FAFB" w14:textId="142DBE88" w:rsidR="00116855" w:rsidRPr="00445404" w:rsidRDefault="00B82E6B" w:rsidP="00AE5994">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82E6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82E6B">
         <w:rPr>
           <w:i/>
@@ -4691,68 +4497,68 @@
         <w:t>For measures, or measure components, for which reporting is a Condition of Participation</w:t>
       </w:r>
       <w:r w:rsidR="00AE5994">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (CoP)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B82E6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, please refer to the CBHC QEIP PY2-5 Technical Specifications for details on the reporting requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DD203B" w14:textId="127FFC5F" w:rsidR="0060547E" w:rsidRDefault="00301C14" w:rsidP="007A5B79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc203473415"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233031404"/>
       <w:r>
         <w:t xml:space="preserve">Pay-for-Performance Measures </w:t>
       </w:r>
       <w:r w:rsidR="0060547E">
         <w:t>Performance Assessment Methodology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="65ACFD9C" w14:textId="77777777" w:rsidR="00303C0D" w:rsidRDefault="00303C0D" w:rsidP="00303C0D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc203473416"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233031405"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">B.1. </w:t>
       </w:r>
       <w:r w:rsidR="00BF2D22" w:rsidRPr="00BB2AD9">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HRSN, </w:t>
       </w:r>
       <w:r w:rsidR="004A1DA6" w:rsidRPr="00BB2AD9">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Language Access, </w:t>
       </w:r>
       <w:r w:rsidR="007F055E" w:rsidRPr="00BB2AD9">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
@@ -4763,51 +4569,51 @@
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
         <w:t>Accommodation Needs</w:t>
       </w:r>
       <w:r w:rsidR="00BB2AD9">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Measures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5D778822" w14:textId="221FA03D" w:rsidR="007F4131" w:rsidRPr="00300D42" w:rsidRDefault="00303C0D" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc203473417"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233031406"/>
       <w:r w:rsidRPr="00300D42">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B.1.a. </w:t>
       </w:r>
       <w:r w:rsidR="007F4131" w:rsidRPr="00300D42">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Measure Assessment Overview</w:t>
       </w:r>
       <w:r w:rsidR="006C6C43" w:rsidRPr="00300D42">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Benchmarks</w:t>
       </w:r>
@@ -4933,229 +4739,227 @@
       <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> a minimum attainment threshold and towards meeting a performance goal to determine points. If </w:t>
       </w:r>
       <w:r w:rsidR="447AF46B" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performance goal is not reached, partial credit may be earned (outlined below). Improvement points may also be </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
+        <w:t xml:space="preserve"> performance goal is not reached, partial credit may be earned (outlined below). Improvement points may also be earned</w:t>
+      </w:r>
+      <w:r w:rsidR="00B01872">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>earned</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B01872">
+        <w:t xml:space="preserve"> based on the improvement target</w:t>
+      </w:r>
+      <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> based on the improvement target</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
+        <w:t xml:space="preserve">, whether the </w:t>
+      </w:r>
+      <w:r w:rsidR="235BDF4C" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">, whether the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="235BDF4C" w:rsidRPr="40280D9A">
+        <w:t xml:space="preserve">CBHC </w:t>
+      </w:r>
+      <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">CBHC </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1B73CE68" w:rsidRPr="40280D9A">
+        <w:t>reaches the attainment threshold or not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D64664" w14:textId="7A414247" w:rsidR="001507D8" w:rsidRDefault="001507D8" w:rsidP="00425656">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CBHCs must meet the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63E2E">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum denominator of 30 </w:t>
+      </w:r>
+      <w:r w:rsidR="001807E5">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>cases in the eligible population</w:t>
+      </w:r>
+      <w:r w:rsidR="00731821">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the performance year to be eligible for scoring</w:t>
+      </w:r>
+      <w:r w:rsidR="005F294A">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06DAB">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>measure or measure component</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9793B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for these three measures (HRSN, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9793B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Language Access, and Disability Accommodation Needs). If a CBHC does not meet the minimum denominator for a measure or measure component, the </w:t>
+      </w:r>
+      <w:r w:rsidR="0076428B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">measure or sub-measure weight will be redistributed equally to the remaining </w:t>
+      </w:r>
+      <w:r w:rsidR="00B518EC">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eligible </w:t>
+      </w:r>
+      <w:r w:rsidR="0076428B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>P4P measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00B518EC">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or sub-measures</w:t>
+      </w:r>
+      <w:r w:rsidR="0076428B">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C2F93E" w14:textId="0F8990BC" w:rsidR="00425656" w:rsidRPr="00425656" w:rsidRDefault="00B355BA" w:rsidP="00425656">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>For these three measures</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>reaches the attainment threshold or not.</w:t>
-[...130 lines deleted...]
-        <w:t>Health-Related Social Needs Screening, Language Access, and Disability Accommodation Needs measures),</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
       <w:r w:rsidR="00295CD9">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>hree</w:t>
       </w:r>
       <w:r w:rsidR="00425656" w:rsidRPr="1D366E74">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> types of benchmarks have been established</w:t>
       </w:r>
@@ -5372,61 +5176,59 @@
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1D640675" w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">must attain to </w:t>
       </w:r>
       <w:r w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">score </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="690905CE" w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> maximum </w:t>
       </w:r>
       <w:r w:rsidR="7DB1129C" w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="64829C86" w:rsidRPr="161532EA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -5492,80 +5294,60 @@
       <w:r w:rsidRPr="0370AC7E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> The improvement target represents a specified percentage point improvement for each applicable measure</w:t>
       </w:r>
       <w:r w:rsidR="77DF6714" w:rsidRPr="0370AC7E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0370AC7E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">where </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0370AC7E">
+        <w:t xml:space="preserve">where a </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4FAF">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">CBHC </w:t>
       </w:r>
       <w:r w:rsidRPr="0370AC7E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">may earn improvement points. </w:t>
       </w:r>
       <w:r w:rsidR="005557EB">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">If the improvement target is achieved, CBHCs earn 7 improvement points. </w:t>
       </w:r>
       <w:r w:rsidRPr="0370AC7E">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
@@ -5877,54 +5659,51 @@
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="68D4BAC6">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">If the improvement target is reached, the comparison year then becomes the most recent highest-performing year (the year that the improvement points were earned).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0B18D6" w14:textId="633D2C8A" w:rsidR="005422AA" w:rsidRDefault="00B355BA" w:rsidP="00C3031B">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:sectPr w:rsidR="005422AA" w:rsidSect="005422AA">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="346" w:footer="547" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Table 2</w:t>
       </w:r>
       <w:r w:rsidR="00B01872">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="000D2195">
@@ -5945,51 +5724,51 @@
         </w:rPr>
         <w:t>s and measure components.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F664266" w14:textId="77777777" w:rsidR="005422AA" w:rsidRDefault="005422AA" w:rsidP="00B355BA">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26E24D46" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="005C0469" w:rsidRDefault="0003400C" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc203473418"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233031407"/>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Table 2. PY2-5 Benchmarks by Measure and Measure Component(s)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2514"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1629"/>
         <w:gridCol w:w="1627"/>
@@ -6297,82 +6076,61 @@
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="971" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37E1AE81" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Health-Related Social Needs (HRSN) Screening</w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">- </w:t>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Rate</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 1.</w:t>
+              <w:t xml:space="preserve"> Rate 1.</w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> HRSN Screening Rate</w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="67F051E5" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
             <w:pPr>
@@ -6788,661 +6546,530 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79A42554" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">+1 point if </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> PY performance goals.</w:t>
+              <w:t>+1 point if exceed PY performance goals.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00177EB4" w:rsidRPr="0049635E" w14:paraId="6B22F306" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="971" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A63012F" w14:textId="05A884DC" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
+          <w:p w14:paraId="0A63012F" w14:textId="4301A894" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability Accommodation Needs – </w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Component 2. Rate 1. </w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Accommodatio</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE0366">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Needs Screening &amp; </w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">ocumented </w:t>
+              <w:t xml:space="preserve"> Needs Screening </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3A7DE7C6" w14:textId="77777777" w:rsidR="00A8549C" w:rsidRDefault="0003400C" w:rsidP="00A8549C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CB5F082" w14:textId="47AC5D23" w:rsidR="0003400C" w:rsidRPr="00A8549C" w:rsidRDefault="0003400C" w:rsidP="00A8549C">
+          <w:p w14:paraId="5CB5F082" w14:textId="5698A65A" w:rsidR="0003400C" w:rsidRPr="00A8549C" w:rsidRDefault="0003400C" w:rsidP="00A8549C">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4AD889F0" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25% </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70308670" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
+          <w:p w14:paraId="70308670" w14:textId="6782C611" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10A2771E" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C07A43" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
+          <w:p w14:paraId="43C07A43" w14:textId="499E55D5" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="629" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="334AD175" w14:textId="77777777" w:rsidR="005A0D46" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 65%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A997272" w14:textId="2B67418F" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
+          <w:p w14:paraId="2A997272" w14:textId="3EF5C981" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5BC84159" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 85%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C7FED8B" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
+          <w:p w14:paraId="2C7FED8B" w14:textId="17DB7444" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="452" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42C8AACA" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Rate 1:</w:t>
             </w:r>
             <w:r w:rsidRPr="004628A8">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12% pts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="274CD130" w14:textId="77777777" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
+          <w:p w14:paraId="274CD130" w14:textId="23206A8B" w:rsidR="0003400C" w:rsidRPr="004628A8" w:rsidRDefault="0003400C" w:rsidP="005A0D46">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004628A8">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4901F50E" w14:textId="67F7DCC8" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
+          <w:p w14:paraId="4901F50E" w14:textId="5784BE62" w:rsidR="0003400C" w:rsidRPr="0049635E" w:rsidRDefault="0003400C" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">+1 point if </w:t>
             </w:r>
             <w:r w:rsidRPr="0049635E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>exceed PY performance goals for Rate 1 and Rate 2</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">exceed PY performance goals </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D21E53" w14:textId="77777777" w:rsidR="0003400C" w:rsidRDefault="0003400C" w:rsidP="0003400C">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:sectPr w:rsidR="0003400C" w:rsidSect="005422AA">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="346" w:footer="547" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BECA2EB" w14:textId="15C5457F" w:rsidR="009450E2" w:rsidRDefault="00324213" w:rsidP="005422AA">
+    <w:p w14:paraId="6BECA2EB" w14:textId="1A88A639" w:rsidR="009450E2" w:rsidRPr="003547E5" w:rsidRDefault="00324213" w:rsidP="005422AA">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> for the measure and impact improvement eligibility in the following year.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003547E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Entities may be required to pass an audit of their data; failure to pass the audit will result in a 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003547E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>score for the measure and impact improvement eligibility in the following year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC7879">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879" w:rsidRPr="003547E5">
+        <w:t xml:space="preserve"> Reference the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:t xml:space="preserve">CBHC </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879" w:rsidRPr="003547E5">
+        <w:t xml:space="preserve">QEIP User Guide on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:t>CBHC Incentive Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879" w:rsidRPr="003547E5">
+        <w:t xml:space="preserve"> webpage under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879" w:rsidRPr="003547E5">
+        <w:t>CQMV Portal Reporting System</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879" w:rsidRPr="003547E5">
+        <w:t xml:space="preserve"> section for more information on audit</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7879">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463CD5C9" w14:textId="30A7F27D" w:rsidR="0003400C" w:rsidRDefault="0003400C" w:rsidP="005422AA">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve">Measure performance rates achieved by the </w:t>
       </w:r>
       <w:r>
         <w:t>CBHC</w:t>
       </w:r>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve"> will be rounded to the nearest whole number. For example, a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">n HRSN Screening Rate </w:t>
       </w:r>
@@ -7459,51 +7086,51 @@
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve">%, and an </w:t>
       </w:r>
       <w:r>
         <w:t>HRSN Screening Rate of 34.5</w:t>
       </w:r>
       <w:r w:rsidR="00A63F25">
         <w:t>%</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will be round</w:t>
       </w:r>
       <w:r w:rsidR="004E1C5E">
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to 35%. This rule will apply to all rounding for the CQEIP PAM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2500FC" w14:textId="29A50C46" w:rsidR="00B741C2" w:rsidRPr="00300D42" w:rsidRDefault="1C4AC7DA" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc203473419"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc233031408"/>
       <w:r>
         <w:t xml:space="preserve">B.1.b. </w:t>
       </w:r>
       <w:r w:rsidR="00B00A83">
         <w:t>Point Scoring</w:t>
       </w:r>
       <w:r w:rsidR="00221A95">
         <w:t xml:space="preserve"> Using</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Attainment Threshold, Performance Goal, and Improvement Target</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A3AD93" w14:textId="6EEEDBEA" w:rsidR="00B741C2" w:rsidRPr="00DE232B" w:rsidRDefault="00B741C2" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
@@ -7674,60 +7301,52 @@
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00624FBA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="37935B5B" w:rsidRPr="00624FBA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00287A71">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> not reach</w:t>
       </w:r>
       <w:r w:rsidR="005A6537">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00287A71">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance goal</w:t>
       </w:r>
       <w:r w:rsidRPr="00287A71">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="0516B0F6">
         <w:t xml:space="preserve"> CBHC</w:t>
       </w:r>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve"> may earn partial credit by the following opportunities: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055725B9" w14:textId="3B6E27B4" w:rsidR="00B741C2" w:rsidRPr="00256E21" w:rsidRDefault="00B741C2" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
@@ -7735,78 +7354,71 @@
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256E21">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>If attainment threshold is met</w:t>
       </w:r>
       <w:r w:rsidR="005A6537">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0DBDB3" w14:textId="765AD849" w:rsidR="004A73B0" w:rsidRDefault="00B741C2" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00556A5A">
-        <w:t>attainment</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> points will be earned, which is calculated as: % of PY Performance Goal * 10</w:t>
+        <w:t>attainment points will be earned, which is calculated as: % of PY Performance Goal * 10</w:t>
       </w:r>
       <w:r w:rsidR="2B95B014">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E61486" w14:textId="0024C287" w:rsidR="004A73B0" w:rsidRDefault="00B741C2" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>if</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005A530C">
         <w:t xml:space="preserve"> the attainment threshold is met AND</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5DA1DA64">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">improvement target is also met, </w:t>
       </w:r>
       <w:r w:rsidR="0E3AE063">
         <w:t>7 improvement points will be earned in addition to attainment points.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF5777">
         <w:t>The maximum number of points a CBHC can earn on a measure is capped at 10 points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459CA250" w14:textId="2CFD9223" w:rsidR="00B976FA" w:rsidRDefault="00F40E36" w:rsidP="00B976FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -7936,89 +7548,92 @@
       </w:r>
       <w:r w:rsidRPr="00851A6B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3956811F" w14:textId="77777777" w:rsidR="00B976FA" w:rsidRDefault="00B976FA" w:rsidP="00B976FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA9F87D" w14:textId="16DC149F" w:rsidR="00B976FA" w:rsidRDefault="00B976FA" w:rsidP="002549A5">
+    <w:p w14:paraId="4A24E950" w14:textId="7537C224" w:rsidR="00B976FA" w:rsidRPr="00556A5A" w:rsidRDefault="00B976FA" w:rsidP="00644AD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="540"/>
       </w:pPr>
       <w:r w:rsidRPr="00B976FA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00B976FA">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">partial improvement points may not be earned in PYs 3 or 4 if the attainment threshold is met. </w:t>
       </w:r>
       <w:r w:rsidR="008279D2">
         <w:t>However,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> a stepwise approach is used so that if a target is met (e.g., cumulatively over performance periods), the full 7 points are earned in the future performance period in which the improvement target is attained</w:t>
+        <w:t xml:space="preserve"> a stepwise approach is used so that if a target is met (e.g., cumulatively over </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>performance periods), the full 7 points are earned in the future performance period in which the improvement target is attained</w:t>
       </w:r>
       <w:r w:rsidR="00AD3345">
         <w:t xml:space="preserve"> (see Example 2 in the Appendix: Scoring Examples).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A24E950" w14:textId="77777777" w:rsidR="00B976FA" w:rsidRPr="00556A5A" w:rsidRDefault="00B976FA" w:rsidP="002549A5"/>
     <w:p w14:paraId="22985D39" w14:textId="0DF22BE8" w:rsidR="007F66E3" w:rsidRDefault="00B741C2" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00556A5A">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidRPr="004A73B0">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>attainment threshold is not met</w:t>
       </w:r>
       <w:r w:rsidR="005174E2">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E9B7FB" w14:textId="1626925A" w:rsidR="00851A6B" w:rsidRDefault="00B6230B" w:rsidP="00EB4167">
@@ -8160,51 +7775,51 @@
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> in PY3-5</w:t>
       </w:r>
       <w:r w:rsidR="00A5389B">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD0BBFB" w14:textId="59FFF4F9" w:rsidR="008B340C" w:rsidRPr="007E69B2" w:rsidRDefault="00BF216C" w:rsidP="007E69B2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc203473420"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233031409"/>
       <w:r w:rsidRPr="007E69B2">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Flowchart. Applica</w:t>
       </w:r>
       <w:r w:rsidR="008B340C" w:rsidRPr="007E69B2">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
       <w:r w:rsidRPr="007E69B2">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
@@ -8232,118 +7847,118 @@
       </w:pPr>
       <w:r w:rsidRPr="001C1164">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BCFA63A" wp14:editId="03055875">
             <wp:extent cx="6400800" cy="3912870"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="787433676" name="Picture 1" descr="This flowchart demonstrates how points may be earned for a performance measure score in PY3-5 using the performance goal, attainment threshold, and improvement target benchmarks. The flowchart aligns with the sequence and organization of events outlined in section B.1.b."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="787433676" name="Picture 1" descr="This flowchart demonstrates how points may be earned for a performance measure score in PY3-5 using the performance goal, attainment threshold, and improvement target benchmarks. The flowchart aligns with the sequence and organization of events outlined in section B.1.b."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6400800" cy="3912870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7760D222" w14:textId="5279491F" w:rsidR="00F07FC5" w:rsidRDefault="00F07FC5" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc203473421"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233031410"/>
       <w:r>
         <w:t>B.1.</w:t>
       </w:r>
       <w:r w:rsidR="00D40A05">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009D321B">
         <w:t>Measure Component We</w:t>
       </w:r>
       <w:r w:rsidR="00335382">
         <w:t>ights</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5AC9124F" w14:textId="68C0CED7" w:rsidR="00335382" w:rsidRPr="00E84D9B" w:rsidRDefault="00335382" w:rsidP="00F07FC5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table 3 below summarizes the </w:t>
       </w:r>
       <w:r w:rsidR="002A4BAB">
         <w:t>measure compo</w:t>
       </w:r>
       <w:r w:rsidR="00006FA9">
         <w:t>nent weights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E127E6" w14:textId="33F27780" w:rsidR="003172ED" w:rsidRPr="005C0469" w:rsidRDefault="000D724C" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc203473422"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233031411"/>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00890FF3" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00117C60" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
@@ -8360,248 +7975,238 @@
       </w:r>
       <w:r w:rsidR="008675F2" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> (as applicable)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2486"/>
         <w:gridCol w:w="1896"/>
         <w:gridCol w:w="1896"/>
         <w:gridCol w:w="1896"/>
         <w:gridCol w:w="1896"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w14:paraId="00B663E6" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w14:paraId="00B663E6" w14:textId="77777777" w:rsidTr="00644AD5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3278" w:type="dxa"/>
+            <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2778AEB3" w14:textId="2CA76CD2" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Measure- Measure Component(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41B3AB37" w14:textId="2E40DA91" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00AD5F9B" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PY2 (2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="272564BA" w14:textId="2357C5C6" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00AD5F9B" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PY3 (202</w:t>
             </w:r>
             <w:r w:rsidR="00782B82" w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6095ED7D" w14:textId="3428C62F" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00AD5F9B" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PY4 (202</w:t>
             </w:r>
             <w:r w:rsidR="00782B82" w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72C4BDE8" w14:textId="6FD06ADD" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PY5 (2028)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w14:paraId="0B6345CE" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w14:paraId="0B6345CE" w14:textId="77777777" w:rsidTr="00644AD5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3278" w:type="dxa"/>
+            <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29E5F126" w14:textId="46BAB528" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00AD5F9B" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Health-Related Social Needs (HRSN) Screening </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002549A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">-  </w:t>
             </w:r>
             <w:r w:rsidRPr="002549A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Rate</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 1.</w:t>
+              <w:t>Rate 1.</w:t>
             </w:r>
             <w:r w:rsidRPr="002549A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> HRSN Screening Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5793184F" w14:textId="77777777" w:rsidR="00782B82" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8624,51 +8229,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (100%)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4642E8FB" w14:textId="560D0BDC" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00AD5F9B" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA235D3" w14:textId="77777777" w:rsidR="00782B82" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8681,51 +8286,51 @@
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC97750" w14:textId="1D843FBE" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33904341" w14:textId="77777777" w:rsidR="00782B82" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8738,51 +8343,51 @@
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61F2E7B7" w14:textId="76C848EA" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1559A658" w14:textId="77777777" w:rsidR="00782B82" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8794,58 +8399,58 @@
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EB04567" w14:textId="3BCF3642" w:rsidR="00AD5F9B" w:rsidRPr="00DE1B69" w:rsidRDefault="00782B82" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Rate 1 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795A75" w:rsidRPr="00DE1B69" w14:paraId="6D7BE0D8" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00795A75" w:rsidRPr="00DE1B69" w14:paraId="6D7BE0D8" w14:textId="77777777" w:rsidTr="00644AD5">
         <w:trPr>
           <w:trHeight w:val="1043"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3278" w:type="dxa"/>
+            <w:tcW w:w="2486" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E7B2162" w14:textId="77777777" w:rsidR="00795A75" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language Other than English</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E68799" w14:textId="04BCA9F6" w:rsidR="00235C91" w:rsidRPr="002549A5" w:rsidRDefault="00235C91" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:bdr w:val="nil"/>
@@ -8858,51 +8463,51 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="002549A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Component 2.</w:t>
             </w:r>
             <w:r w:rsidRPr="002549A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Language Access Needs in Outpatient and Crisis Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DB7C1BB" w14:textId="77777777" w:rsidR="00795A75" w:rsidRPr="00DE1B69" w:rsidRDefault="00795A75" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8922,51 +8527,51 @@
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Component 2 (</w:t>
             </w:r>
             <w:r w:rsidR="00BA758D" w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D7269CC" w14:textId="77777777" w:rsidR="00BA758D" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8979,51 +8584,51 @@
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A79AAF3" w14:textId="19E1E410" w:rsidR="00795A75" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Component 2 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A9F230" w14:textId="77777777" w:rsidR="00BA758D" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -9036,51 +8641,51 @@
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28A0388B" w14:textId="37AE6BF4" w:rsidR="00795A75" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Component 2 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F917F27" w14:textId="77777777" w:rsidR="00BA758D" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Submeasure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -9092,608 +8697,85 @@
                 <w:u w:val="single"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Weights:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25A60789" w14:textId="1655C3AF" w:rsidR="00795A75" w:rsidRPr="00DE1B69" w:rsidRDefault="00BA758D" w:rsidP="00D5767D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE1B69">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Component 2 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C923ED" w:rsidRPr="00DE1B69" w14:paraId="08F6046F" w14:textId="77777777" w:rsidTr="00177EB4">
-[...421 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F662B7D" w14:textId="77777777" w:rsidR="007C70BA" w:rsidRDefault="007C70BA" w:rsidP="00875829">
-[...98 lines deleted...]
-    </w:p>
     <w:p w14:paraId="226151CA" w14:textId="2F390876" w:rsidR="00312FB8" w:rsidRDefault="00312FB8" w:rsidP="00D268A8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc203473424"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233031412"/>
       <w:r>
         <w:t>Performance Measure</w:t>
       </w:r>
       <w:r w:rsidR="00A34FBB">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00D268A8">
         <w:t>Health Equity Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="55C66F0C" w14:textId="195F7A3E" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="1D2386FA" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc203473425"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233031413"/>
       <w:r>
         <w:t>Measure Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146FDA81" w14:textId="56B5F4E9" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">Performance measure scores for each measure will be defined as a ratio between 0-1. The score will be calculated as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221E505F" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRPr="00347286" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00347286">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Performance Measure Score</w:t>
       </w:r>
@@ -9720,59 +8802,51 @@
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">Some performance measures have </w:t>
       </w:r>
       <w:r w:rsidR="002B233E">
         <w:t>sub-components</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> for which sub-</w:t>
       </w:r>
       <w:r w:rsidR="004423FA">
         <w:t>component</w:t>
       </w:r>
       <w:r w:rsidR="004423FA" w:rsidRPr="00347286">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t>performance scores will be calculated in the same manner. The sub-</w:t>
       </w:r>
       <w:r w:rsidR="004423FA">
         <w:t>component</w:t>
       </w:r>
       <w:r w:rsidR="004423FA" w:rsidRPr="00347286">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
-        <w:t xml:space="preserve">will be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">will be weighted </w:t>
       </w:r>
       <w:r w:rsidR="003C1AF9">
         <w:t xml:space="preserve">as described in Table 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve">to calculate a composite performance measure score between 0-1. For </w:t>
       </w:r>
       <w:r w:rsidR="00157621">
         <w:t xml:space="preserve">performance measures with </w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t>sub-</w:t>
       </w:r>
       <w:r w:rsidR="00157621">
         <w:t>components</w:t>
       </w:r>
       <w:r w:rsidR="003C1AF9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00347286">
         <w:t xml:space="preserve"> the score is calculated as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21ACF015" w14:textId="60BA927E" w:rsidR="00D57ED6" w:rsidRDefault="00D268A8" w:rsidP="00625383">
       <w:pPr>
@@ -9802,122 +8876,104 @@
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidR="00C80D67">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> specifies </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B14849">
+        <w:t xml:space="preserve"> specifies measure weight by performance year. If a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C80D67">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>measure</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B14849">
+        <w:t>CBHC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB45CE">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> weight by performance year. If a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C80D67">
+        <w:t xml:space="preserve"> is exempted from a Pay-for-Performance measure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>CBHC</w:t>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00BB45CE">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is exempted from a Pay-for-Performance measure</w:t>
+        <w:t xml:space="preserve">measure </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14849">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">weight will be redistributed </w:t>
       </w:r>
       <w:r w:rsidRPr="00B14849">
         <w:t>equally to the other eligible performance measures</w:t>
       </w:r>
       <w:r w:rsidR="00954D16">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749547B9" w14:textId="721836EC" w:rsidR="00570651" w:rsidRPr="005C0469" w:rsidRDefault="00D268A8" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc203473426"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233031414"/>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00C80D67" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
@@ -9946,51 +9002,51 @@
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00167E9F" w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">QEIP </w:t>
       </w:r>
       <w:r w:rsidRPr="005C0469">
         <w:rPr>
           <w:rStyle w:val="IntenseEmphasis"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="535353" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Metric Weights</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="10255" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3775"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
         <w:gridCol w:w="1296"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B82E6B" w14:paraId="005543B0" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3775" w:type="dxa"/>
           </w:tcPr>
@@ -10298,77 +9354,82 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B82E6B" w14:paraId="3F31109D" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BEB1D5A" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62B4F">
-              <w:t xml:space="preserve">Race, Ethnicity, Language, Disability, Sexual Orientation, and Gender Identity (RELDSOGI) </w:t>
+              <w:t xml:space="preserve">Race, Ethnicity, Language, Disability, Sexual Orientation, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D62B4F">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Gender Identity (RELDSOGI) </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Data </w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4F">
               <w:t>Completeness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35D1FABC" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>CoP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="538CCDA5" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>CoP</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10632,171 +9693,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A04FC9A" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00177EB4" w14:paraId="48770322" w14:textId="77777777" w:rsidTr="00177EB4">
-[...119 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00B82E6B" w14:paraId="349D9FC2" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3775" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18BFFA82" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Equity Improvement Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
@@ -10947,85 +9887,97 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EA5C6D" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44E86DBB" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
+          <w:p w14:paraId="44E86DBB" w14:textId="3D73E0D9" w:rsidR="00B82E6B" w:rsidRDefault="00827A81" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>25%</w:t>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82E6B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C683C0" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
+          <w:p w14:paraId="23C683C0" w14:textId="2185B29C" w:rsidR="00B82E6B" w:rsidRDefault="00827A81" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>25%</w:t>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82E6B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11B9329F" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B82E6B" w14:paraId="11D8EE1B" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11189,85 +10141,97 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2002665D" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171DB430" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
+          <w:p w14:paraId="171DB430" w14:textId="2121D2FB" w:rsidR="00B82E6B" w:rsidRDefault="00827A81" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>25%</w:t>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82E6B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="699643F7" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
+          <w:p w14:paraId="699643F7" w14:textId="29A7A587" w:rsidR="00B82E6B" w:rsidRDefault="00827A81" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>25%</w:t>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82E6B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1296" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44BA5337" w14:textId="77777777" w:rsidR="00B82E6B" w:rsidRDefault="00B82E6B" w:rsidP="00C22ED5">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B82E6B" w14:paraId="24AE27A2" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11636,55 +10600,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7790D9DD" w14:textId="4FE72895" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="002549A5">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
       </w:pPr>
       <w:r w:rsidRPr="00034372">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*DHRSN=Demographic and Health-Related Social Needs Data; EQA=Equitable Quality and Access; CC=Capacity and Collaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B02ED92" w14:textId="77777777" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="180"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc203473427"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233031415"/>
       <w:r>
         <w:t>Health Equity Scoring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0A60BE4D" w14:textId="6DE69B1C" w:rsidR="00D268A8" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00734BDC">
         <w:t xml:space="preserve">A health equity score will be calculated by taking each </w:t>
       </w:r>
       <w:r w:rsidR="00D47F47">
         <w:t xml:space="preserve">measure </w:t>
       </w:r>
       <w:r w:rsidRPr="00734BDC">
         <w:t xml:space="preserve">score and calculating the sum of each </w:t>
       </w:r>
       <w:r w:rsidR="00D47F47">
         <w:t xml:space="preserve">measure score multiplied by its respective measure weight. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7155A8" w14:textId="3674A687" w:rsidR="00D268A8" w:rsidRPr="00E73316" w:rsidRDefault="00D268A8" w:rsidP="00D268A8">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -11770,81 +10734,82 @@
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00530E9F" w:rsidRPr="00530E9F">
         <w:t>The final Health Equity Score will be used to calculate the CBHC’s final earned incentive payment for the CQEIP each performance year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1627998E" w14:textId="1CAA7BBA" w:rsidR="00847F67" w:rsidRDefault="00C05664" w:rsidP="00C05664">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64701938" w14:textId="0DCCECF9" w:rsidR="002C407B" w:rsidRPr="00535812" w:rsidRDefault="002C407B" w:rsidP="00D61FB9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc203473428"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233031416"/>
       <w:r w:rsidRPr="00535812">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="0059536C" w:rsidRPr="00535812">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00535812">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5A7DE8E0" w:rsidRPr="00535812">
         <w:t xml:space="preserve">Scoring </w:t>
       </w:r>
       <w:r w:rsidRPr="00535812">
         <w:t>Examples</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="72E0BBFC" w14:textId="4D7486CD" w:rsidR="00167D6E" w:rsidRDefault="00167D6E" w:rsidP="00167D6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233031417"/>
+      <w:r>
+        <w:t>Example 1. Application of Partial Improvement Points in PY5</w:t>
+      </w:r>
+      <w:r w:rsidR="003B492B">
+        <w:t xml:space="preserve"> Using the HRSN Measure</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="72E0BBFC" w14:textId="4D7486CD" w:rsidR="00167D6E" w:rsidRDefault="00167D6E" w:rsidP="00167D6E">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3298AF01" w14:textId="27C063DB" w:rsidR="00167D6E" w:rsidRPr="00E84D9B" w:rsidRDefault="00167D6E" w:rsidP="00167D6E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E84D9B">
         <w:t>To illustrate the application of partial improvement points in PY5</w:t>
       </w:r>
       <w:r w:rsidR="58269A15">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C74E5F">
         <w:t>when the attainment threshold is met but the improvement target is NOT met</w:t>
       </w:r>
       <w:r w:rsidR="1D08F5F1">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> below is an example using the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">HRSN </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t>measure.</w:t>
       </w:r>
@@ -11882,85 +10847,85 @@
         <w:t xml:space="preserve"> in PY4 and a </w:t>
       </w:r>
       <w:r>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve">% </w:t>
       </w:r>
       <w:r>
         <w:t>HRSN</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Screening Rate </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t>in PY5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B024A9" w14:textId="5B849F47" w:rsidR="00D73B01" w:rsidRPr="00E84D9B" w:rsidRDefault="00D73B01" w:rsidP="00D73B01">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc203473430"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233031418"/>
       <w:r>
         <w:t>Table 5. Appendix Scoring Example 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E51EC" w14:paraId="048FFA36" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F32D6F6" w14:textId="2449D398" w:rsidR="006E51EC" w:rsidRDefault="006E51EC" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Hlk196914367"/>
+            <w:bookmarkStart w:id="23" w:name="_Hlk196914367"/>
             <w:r>
               <w:t>Benchmarks: Attainment Threshold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C6D791A" w14:textId="10F82688" w:rsidR="006E51EC" w:rsidRDefault="006E51EC" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Benchmarks: Performance Goal – PY5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4ECBBD33" w14:textId="427E8DB6" w:rsidR="006E51EC" w:rsidRDefault="006E51EC" w:rsidP="0028443E">
@@ -12069,51 +11034,51 @@
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BCE5166" w14:textId="711BB1D5" w:rsidR="006E51EC" w:rsidRDefault="006E51EC" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> 35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="2CB7E5E5" w14:textId="77777777" w:rsidR="00167D6E" w:rsidRPr="00E84D9B" w:rsidRDefault="00167D6E" w:rsidP="00167D6E">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve">In this example, in PY5, the </w:t>
       </w:r>
       <w:r>
         <w:t>CBHC’s HRSN measure score</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> would be calculated as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FB5823" w14:textId="51F238C0" w:rsidR="00167D6E" w:rsidRPr="00E84D9B" w:rsidRDefault="00167D6E" w:rsidP="00EB4167">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF2CD0">
         <w:rPr>
@@ -12341,139 +11306,131 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidR="7196C69A" w:rsidRPr="00624FBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>34</w:t>
       </w:r>
       <w:r w:rsidRPr="00974751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A14340" w14:textId="4849E345" w:rsidR="00F03F3C" w:rsidRDefault="00F03F3C" w:rsidP="00ED0B3D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc203473431"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc233031419"/>
       <w:r>
         <w:t xml:space="preserve">Example 2. </w:t>
       </w:r>
       <w:r w:rsidR="002E5628">
         <w:t xml:space="preserve">Improvement Points with </w:t>
       </w:r>
       <w:r w:rsidR="000F0FD6">
         <w:t>Cumulative Improvement</w:t>
       </w:r>
       <w:r w:rsidR="00E47D84">
         <w:t xml:space="preserve"> in PY3 and PY4</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="3DED931F" w14:textId="238B7BA0" w:rsidR="00D16224" w:rsidRDefault="00D47062" w:rsidP="00F03F3C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To illustrate an example of earning full improvement points </w:t>
       </w:r>
       <w:r w:rsidR="00B36446">
         <w:t>by reaching the improvement target cumulatively</w:t>
       </w:r>
       <w:r w:rsidR="00D16224">
-        <w:t xml:space="preserve"> or with a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> approach in PY3 and PY4</w:t>
+        <w:t xml:space="preserve"> or with a step-wise approach in PY3 and PY4</w:t>
       </w:r>
       <w:r w:rsidR="00B36446">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002C77D3">
         <w:t xml:space="preserve"> when the attainment threshold is met,</w:t>
       </w:r>
       <w:r w:rsidR="00B36446">
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidR="00D16224">
         <w:t xml:space="preserve"> is an example using the Disability Accommodation Needs Rate 1 measure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C92BCD0" w14:textId="77777777" w:rsidR="00291B50" w:rsidRDefault="00291B50" w:rsidP="00F03F3C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="301B2AD9" w14:textId="57396AAE" w:rsidR="00816DBE" w:rsidRDefault="00D16224" w:rsidP="00F03F3C">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED0B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
       <w:r w:rsidR="005A0FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A0FFF">
         <w:t>A CBHC has a 25% Disability Accommodation Needs Screening Rate (Rate 1) in PY2, 31% in PY3 and 40% in PY4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F738E2" w14:textId="6F803C41" w:rsidR="00AD3345" w:rsidRPr="00974751" w:rsidRDefault="00AD3345" w:rsidP="00ED0B3D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc203473432"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc233031420"/>
       <w:r>
         <w:t>Table 6. Appendix Scoring Example 2</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1955"/>
         <w:gridCol w:w="2118"/>
         <w:gridCol w:w="1805"/>
         <w:gridCol w:w="1805"/>
         <w:gridCol w:w="2148"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA5A11" w14:paraId="6EA15E58" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="727"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D478FE4" w14:textId="77777777" w:rsidR="00816DBE" w:rsidRDefault="00816DBE" w:rsidP="00816DBE">
@@ -12658,50 +11615,51 @@
         <w:jc w:val="center"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1909"/>
         <w:gridCol w:w="1909"/>
         <w:gridCol w:w="1910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA5A11" w14:paraId="45E60C4C" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="727"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EEFB948" w14:textId="306E9026" w:rsidR="00EA5A11" w:rsidRDefault="00EA5A11" w:rsidP="008061F2">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Example</w:t>
             </w:r>
             <w:r w:rsidR="00627AF0">
               <w:t xml:space="preserve"> CBHC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Performance PY2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DA4031A" w14:textId="19B617AF" w:rsidR="00EA5A11" w:rsidRDefault="00EA5A11" w:rsidP="008061F2">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
             <w:r w:rsidR="00627AF0">
               <w:t xml:space="preserve">CBHC </w:t>
@@ -13028,51 +11986,51 @@
       <w:r w:rsidR="007D2C86" w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC7C4D" w:rsidRPr="00ED0B3D">
         <w:t>13.15 capped at 10 points</w:t>
       </w:r>
       <w:r w:rsidR="00CC7C4D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> = 10</w:t>
       </w:r>
       <w:r w:rsidR="007D2C86" w:rsidRPr="00974751">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> points</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B2F8DC" w14:textId="365F6F7A" w:rsidR="00ED647C" w:rsidRPr="00EA7CBB" w:rsidRDefault="00ED647C" w:rsidP="00A51953">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc203473433"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233031421"/>
       <w:r w:rsidRPr="00EA7CBB">
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r w:rsidR="00AD3345">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7CBB">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002D74D3" w:rsidRPr="00EA7CBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00472DC8">
         <w:t xml:space="preserve">Partial Improvement Points </w:t>
       </w:r>
       <w:r w:rsidR="00446A3B">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00472DC8">
         <w:t xml:space="preserve">hen </w:t>
       </w:r>
       <w:r w:rsidR="056F32D5">
         <w:t>Both</w:t>
       </w:r>
       <w:r w:rsidR="008672BF">
@@ -13092,51 +12050,51 @@
       </w:r>
       <w:r w:rsidR="59C6159D">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00472DC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00446A3B">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00472DC8">
         <w:t xml:space="preserve">mprovement </w:t>
       </w:r>
       <w:r w:rsidR="00446A3B">
         <w:t xml:space="preserve">Target </w:t>
       </w:r>
       <w:r w:rsidR="18E7FE7C">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="203367D3">
         <w:t>Unm</w:t>
       </w:r>
       <w:r w:rsidR="00446A3B">
         <w:t>et</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidR="00472DC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0063504D" w14:textId="74935A4E" w:rsidR="00472DC8" w:rsidRPr="00446A3B" w:rsidRDefault="00472DC8" w:rsidP="00ED647C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00446A3B">
         <w:t xml:space="preserve">To illustrate </w:t>
       </w:r>
       <w:r w:rsidR="00FD7D12" w:rsidRPr="00446A3B">
         <w:t xml:space="preserve">how partial improvement points </w:t>
       </w:r>
       <w:r w:rsidR="74EB8253">
         <w:t>are calculated</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D12" w:rsidRPr="00446A3B">
         <w:t xml:space="preserve"> when </w:t>
       </w:r>
       <w:r w:rsidR="4FD58A30">
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidR="008672BF">
         <w:t xml:space="preserve"> </w:t>
@@ -13191,58 +12149,58 @@
         <w:t xml:space="preserve">CBHC had a </w:t>
       </w:r>
       <w:r w:rsidR="00671FBE">
         <w:t>15% Language Access Rate in PY</w:t>
       </w:r>
       <w:r w:rsidR="00175C79">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00671FBE">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00761FD5">
         <w:t>a 20% Language Access Rate in PY</w:t>
       </w:r>
       <w:r w:rsidR="000B4B58">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00761FD5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27535605" w14:textId="02F0F6FE" w:rsidR="004669A6" w:rsidRDefault="00D73B01" w:rsidP="00D73B01">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc203473434"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc233031422"/>
       <w:r>
         <w:t xml:space="preserve">Table 6. Appendix Scoring Example </w:t>
       </w:r>
       <w:r w:rsidR="00AD3345">
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2014"/>
       </w:tblGrid>
       <w:tr w:rsidR="00380CF5" w14:paraId="3E14DF0E" w14:textId="77777777" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13921045" w14:textId="77777777" w:rsidR="00380CF5" w:rsidRDefault="00380CF5" w:rsidP="008061F2">
@@ -13749,67 +12707,68 @@
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r>
         <w:t>Partial</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84D9B">
         <w:t xml:space="preserve"> Improvement points = </w:t>
       </w:r>
       <w:r w:rsidRPr="002A7BE0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.94 points</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575546BF" w14:textId="3A53D551" w:rsidR="00B13857" w:rsidRDefault="004133BC" w:rsidP="00432299">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc203473435"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233031423"/>
       <w:r w:rsidRPr="004133BC">
+        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A0FFF">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F803F2">
         <w:t>Application of Performance Assessment Methodology to Calculate Performance Measure Scores and the Overall Health Equity Score.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="73B337ED" w14:textId="01BCABB6" w:rsidR="0073033C" w:rsidRDefault="008B44AD" w:rsidP="00ED647C">
       <w:r>
         <w:t>The following example outlines how an example CBHC’s</w:t>
       </w:r>
       <w:r w:rsidR="007C45A1">
         <w:t xml:space="preserve"> (hereto referred to as “Example CBHC”)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> performance measure score</w:t>
       </w:r>
       <w:r w:rsidR="002A7BE0">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and overall health equity score in PY</w:t>
       </w:r>
       <w:r w:rsidR="004D5941">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is calculated using the performance assessment methodology outlined in this manual. The example illustrates the various scenarios for how the attainment threshold, performance goal, and improvement target </w:t>
       </w:r>
       <w:r w:rsidR="002A7BE0">
         <w:t xml:space="preserve">are used </w:t>
@@ -13820,109 +12779,109 @@
     </w:p>
     <w:p w14:paraId="5E4912BF" w14:textId="3FC39F48" w:rsidR="004D5941" w:rsidRDefault="00D73B01" w:rsidP="00ED647C">
       <w:r>
         <w:t>Table 7 below</w:t>
       </w:r>
       <w:r w:rsidR="004D5941">
         <w:t xml:space="preserve"> outlines the </w:t>
       </w:r>
       <w:r w:rsidR="007C45A1">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="004D5941">
         <w:t>xample CBHC’s measure performances in PY</w:t>
       </w:r>
       <w:r w:rsidR="00F34ECA">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="004D5941">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763C65CB" w14:textId="53FEFDA1" w:rsidR="002E0446" w:rsidRPr="007C45A1" w:rsidRDefault="00D73B01" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc203473436"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233031424"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Table 7. </w:t>
       </w:r>
       <w:r w:rsidR="00A32892" w:rsidRPr="007C45A1">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Example CBHC Measure Performance in PY</w:t>
       </w:r>
       <w:r w:rsidR="004D5941" w:rsidRPr="007C45A1">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1977"/>
+        <w:gridCol w:w="1979"/>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1619"/>
-        <w:gridCol w:w="1619"/>
+        <w:gridCol w:w="1617"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="593E93DC" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="593E93DC" w14:textId="77777777" w:rsidTr="008E589F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="981" w:type="pct"/>
+            <w:tcW w:w="982" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D10830F" w14:textId="77777777" w:rsidR="00F9349B" w:rsidRPr="00ED0B3D" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9349B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Measure- Measure Component(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D80DD2B" w14:textId="1F3A67FC" w:rsidR="00F9349B" w:rsidRPr="00ED0B3D" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
@@ -14077,58 +13036,58 @@
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>Example CBHC</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9349B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> Performance PY2 (2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="438AB561" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="438AB561" w14:textId="77777777" w:rsidTr="008E589F">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="981" w:type="pct"/>
+            <w:tcW w:w="982" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="50BB49B2" w14:textId="2194EAAD" w:rsidR="00F9349B" w:rsidRPr="002E0446" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0446">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRSN Screening Rate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -14244,58 +13203,58 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="804" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="704D7D8D" w14:textId="209FE35E" w:rsidR="00F9349B" w:rsidRPr="002E0446" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9349B" w:rsidRPr="002E0446" w14:paraId="7C0EA407" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00F9349B" w:rsidRPr="002E0446" w14:paraId="7C0EA407" w14:textId="77777777" w:rsidTr="008E589F">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="0" w:type="pct"/>
+            <w:tcW w:w="982" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B5D2A26" w14:textId="33CB412B" w:rsidR="00F9349B" w:rsidRPr="002E0446" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14417,58 +13376,58 @@
           <w:tcPr>
             <w:tcW w:w="804" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3D301E1D" w14:textId="08EE158B" w:rsidR="00F9349B" w:rsidRPr="002E0446" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="3DE2F75F" w14:textId="77777777" w:rsidTr="00177EB4">
+      <w:tr w:rsidR="00177EB4" w:rsidRPr="002E0446" w14:paraId="3DE2F75F" w14:textId="77777777" w:rsidTr="008E589F">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="981" w:type="pct"/>
+            <w:tcW w:w="982" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="400DCECF" w14:textId="77777777" w:rsidR="00F9349B" w:rsidRDefault="00F9349B" w:rsidP="00F9349B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0446">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -14655,286 +13614,86 @@
           <w:tcPr>
             <w:tcW w:w="804" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BC8E97C" w14:textId="17769CB3" w:rsidR="00F9349B" w:rsidRPr="002E0446" w:rsidRDefault="00F9349B" w:rsidP="00ED0B3D">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9349B" w:rsidRPr="002E0446" w14:paraId="542C720F" w14:textId="77777777" w:rsidTr="00177EB4">
-[...203 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="29D1370C" w14:textId="77777777" w:rsidR="0073061B" w:rsidRDefault="0073061B" w:rsidP="0073061B"/>
     <w:p w14:paraId="561A7A7D" w14:textId="77777777" w:rsidR="0073061B" w:rsidRDefault="0073061B" w:rsidP="0073061B"/>
     <w:p w14:paraId="2873B6CA" w14:textId="77777777" w:rsidR="0073061B" w:rsidRDefault="0073061B" w:rsidP="0073061B">
       <w:pPr>
         <w:sectPr w:rsidR="0073061B" w:rsidSect="00BD4A58">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51029B33" w14:textId="754C8984" w:rsidR="00A32892" w:rsidRPr="00C7688D" w:rsidRDefault="00D73B01" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc203473437"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233031425"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 8. </w:t>
       </w:r>
       <w:r w:rsidR="00C7688D" w:rsidRPr="00C7688D">
         <w:t>Steps for Calculating Performance Measure Score</w:t>
       </w:r>
       <w:r w:rsidR="007C45A1">
         <w:t>s for Example CBHC</w:t>
       </w:r>
       <w:r w:rsidR="00E95628">
         <w:t xml:space="preserve"> in PY3.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable4"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1794"/>
         <w:gridCol w:w="5311"/>
         <w:gridCol w:w="2965"/>
       </w:tblGrid>
       <w:tr w:rsidR="006614CF" w:rsidRPr="002E0446" w14:paraId="28431347" w14:textId="2C70D2F1" w:rsidTr="00177EB4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="29291107" w14:textId="05053450" w:rsidR="00D30741" w:rsidRPr="002E0446" w:rsidRDefault="00D30741" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
@@ -15275,73 +14034,51 @@
           <w:p w14:paraId="2B0C2B5A" w14:textId="0F8CB7BD" w:rsidR="00D30741" w:rsidRPr="003639BC" w:rsidRDefault="00D30741" w:rsidP="00EB4167">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003639BC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note – 1 bonus point will be added to overall HE </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> for exceeding performance goal.</w:t>
+              <w:t>Note – 1 bonus point will be added to overall HE score for exceeding performance goal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1472" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="79FF3E0F" w14:textId="66D38F56" w:rsidR="00D30741" w:rsidRPr="00845666" w:rsidRDefault="00D30741" w:rsidP="0073061B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00845666">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -15409,141 +14146,121 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="407D68F7" w14:textId="1AF5DDA9" w:rsidR="00D30741" w:rsidRDefault="00D30741" w:rsidP="00EB4167">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>PY</w:t>
             </w:r>
             <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>ate (</w:t>
             </w:r>
             <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000630C2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">%) did not meet </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>%) did not meet PY</w:t>
+            </w:r>
+            <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>PY</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> performance goal</w:t>
+              <w:t>3 performance goal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>%).</w:t>
             </w:r>
@@ -15629,75 +14346,65 @@
             </w:r>
             <w:r w:rsidR="00D30741">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>% of PY Performance Goal *10 = (</w:t>
             </w:r>
             <w:r w:rsidR="000B28DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000630C2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>0/</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009A527B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidR="00D30741">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t>)*</w:t>
-[...8 lines deleted...]
-              <w:t>10 =</w:t>
+              <w:t>)*10 =</w:t>
             </w:r>
             <w:r w:rsidR="00D30741" w:rsidRPr="00D413D9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F10EFB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="004C4AAB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -15823,83 +14530,73 @@
             </w:r>
             <w:r w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">% - </w:t>
             </w:r>
             <w:r w:rsidR="00F10EFB" w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">5% = 15% pts.) </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0021318B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r w:rsidR="17304990" w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve"> improvement</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> target (</w:t>
+              <w:t xml:space="preserve"> improvement target (</w:t>
             </w:r>
             <w:r w:rsidR="17304990" w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="71276C36" w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00624FBA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve">% pts). </w:t>
             </w:r>
@@ -16156,93 +14853,93 @@
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="00845666">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
               <w:t xml:space="preserve"> points / 10 = 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006614CF" w:rsidRPr="00677986" w14:paraId="51830CCF" w14:textId="0D5EAC53" w:rsidTr="00177EB4">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="891" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17219FC3" w14:textId="5CD46750" w:rsidR="00D30741" w:rsidRPr="009624D2" w:rsidRDefault="00D30741" w:rsidP="0028443E">
+          <w:p w14:paraId="54724B7B" w14:textId="77777777" w:rsidR="00D30741" w:rsidRDefault="00D30741" w:rsidP="0028443E">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009624D2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009624D2">
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17219FC3" w14:textId="161A9CBD" w:rsidR="00500D35" w:rsidRPr="009624D2" w:rsidRDefault="00500D35" w:rsidP="0028443E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Disability Accommodation Needs</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(Rate 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7936AE" w14:textId="19976EA8" w:rsidR="00D30741" w:rsidRPr="0010745A" w:rsidRDefault="00D30741" w:rsidP="00D30741">
-[...16 lines deleted...]
-          </w:p>
           <w:p w14:paraId="11A59AE7" w14:textId="77777777" w:rsidR="00DD6EE7" w:rsidRDefault="005F575C" w:rsidP="007E4658">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>PY3 Rate (20%) did not meet PY3 performance goal (</w:t>
             </w:r>
             <w:r w:rsidR="00DD6EE7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">45%) </w:t>
             </w:r>
@@ -16365,1248 +15062,338 @@
             <w:r w:rsidR="00B060A3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> rates (20%-5%=15% pts) </w:t>
             </w:r>
             <w:r w:rsidR="007B0893">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">improvement target (12% pts). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D2B63F" w14:textId="1B44D5BF" w:rsidR="00D30741" w:rsidRPr="00AB4030" w:rsidRDefault="00D30741" w:rsidP="007E4658">
+          <w:p w14:paraId="7FFABF1F" w14:textId="5CA1E0D2" w:rsidR="00AB4030" w:rsidRPr="003547E5" w:rsidRDefault="00D30741" w:rsidP="003547E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">CBHC earns </w:t>
             </w:r>
             <w:r w:rsidRPr="005F4FCD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="007B0893">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
             <w:r w:rsidRPr="005F4FCD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> improvement points.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B37494" w14:textId="77777777" w:rsidR="00AB4030" w:rsidRDefault="00AB4030" w:rsidP="00AB4030">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C116A3" w14:textId="77777777" w:rsidR="00C917AB" w:rsidRPr="009828B7" w:rsidRDefault="00C917AB" w:rsidP="0073061B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C8C302D" w14:textId="77777777" w:rsidR="00AB4030" w:rsidRPr="0010745A" w:rsidRDefault="00AB4030" w:rsidP="00AB4030">
+          <w:p w14:paraId="1A30330D" w14:textId="4A7E5ED3" w:rsidR="00C917AB" w:rsidRDefault="00C917AB" w:rsidP="0073061B">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-              <w:rPr>
-[...553 lines deleted...]
-            <w:r w:rsidR="008E4C5D" w:rsidRPr="005D32D3">
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>5.83</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005D32D3">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0405A806" w14:textId="623BF7DF" w:rsidR="00EF7828" w:rsidRPr="0073061B" w:rsidRDefault="00EF7828" w:rsidP="0073061B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> points.</w:t>
-[...17 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009828B7">
-[...23 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="IntenseEmphasis"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
-                <w:color w:val="auto"/>
-[...236 lines deleted...]
-              <w:t>64</w:t>
+              </w:rPr>
+              <w:t>7.00 points/10=0.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24D46293" w14:textId="2B521D29" w:rsidR="00952B1E" w:rsidRDefault="006920CE" w:rsidP="00C153C9">
+    <w:p w14:paraId="24D46293" w14:textId="2C205635" w:rsidR="00952B1E" w:rsidRDefault="006920CE" w:rsidP="00C153C9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16AD3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">^Performance Measure Score </w:t>
       </w:r>
       <w:r w:rsidR="00904CCB" w:rsidRPr="00F16AD3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>= Points earned for each measure / Maximum number of points allowable for the measure.</w:t>
       </w:r>
       <w:r w:rsidR="009624D2" w:rsidRPr="00F16AD3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> For measures with sub-components</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">eight). </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A43E25" w14:textId="0A78EA29" w:rsidR="00F16AD3" w:rsidRPr="007C45A1" w:rsidRDefault="00027A3E" w:rsidP="007C45A1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc203473438"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc233031426"/>
       <w:r w:rsidRPr="007C45A1">
+        <w:lastRenderedPageBreak/>
         <w:t>Steps to Calculate Health Equity Score for Example CBHC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="376DBCC5" w14:textId="5DCE645E" w:rsidR="00027A3E" w:rsidRPr="00027A3E" w:rsidRDefault="00027A3E" w:rsidP="00ED647C">
+    <w:p w14:paraId="376DBCC5" w14:textId="3139DA5A" w:rsidR="00027A3E" w:rsidRDefault="00027A3E" w:rsidP="00ED647C">
       <w:r w:rsidRPr="00106B95">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Health Equity Score</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> = Sum of each (Measure Score * Measure Weight) *100 + earned bonus points</w:t>
       </w:r>
       <w:r w:rsidR="00A17712">
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidR="00BD4797">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A17712">
-        <w:t>(1*0.</w:t>
-[...3 lines deleted...]
-        <w:t>30)+</w:t>
+        <w:t>(1*0.30)+</w:t>
       </w:r>
       <w:r w:rsidR="00770D97">
-        <w:t>(</w:t>
-[...14 lines deleted...]
-        <w:t>64</w:t>
+        <w:t>(1*0.35)+(0</w:t>
+      </w:r>
+      <w:r w:rsidR="00911894">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47F98">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BD4797">
-        <w:t>*0.35</w:t>
-[...7 lines deleted...]
-        <w:t>100 + 1</w:t>
+        <w:t>*0.35))*100 + 1</w:t>
       </w:r>
       <w:r w:rsidR="004C594D">
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="00BD4797">
         <w:t xml:space="preserve"> =</w:t>
       </w:r>
       <w:r w:rsidR="005D70BF">
         <w:t xml:space="preserve"> (0.3</w:t>
       </w:r>
       <w:r w:rsidR="004C594D">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="005D70BF">
         <w:t>+0.35+</w:t>
       </w:r>
       <w:r w:rsidR="002549A5">
         <w:t>0.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A47F98">
+        <w:t>245</w:t>
+      </w:r>
       <w:r w:rsidR="002549A5">
-        <w:t>22)*</w:t>
-[...3 lines deleted...]
-        <w:t>100+</w:t>
+        <w:t>)*100+</w:t>
       </w:r>
       <w:r w:rsidR="004C594D">
         <w:t>1.00</w:t>
       </w:r>
       <w:r w:rsidR="002549A5">
-        <w:t xml:space="preserve"> = 87.40+1</w:t>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="005042A1">
+        <w:t>89.50</w:t>
+      </w:r>
+      <w:r w:rsidR="002549A5">
+        <w:t>+1</w:t>
       </w:r>
       <w:r w:rsidR="004C594D">
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="002549A5">
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="00BD4797">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1FD8" w:rsidRPr="007670DE">
+      <w:r w:rsidR="005042A1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF4A3B" w:rsidRPr="007670DE">
+        <w:t>90.50</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5941" w:rsidRPr="007670DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00ED1FD8" w:rsidRPr="007670DE">
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+      <w:r w:rsidR="007670DE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51372FCB" w14:textId="250FF6A6" w:rsidR="00DE12E5" w:rsidRPr="003547E5" w:rsidRDefault="00DE12E5" w:rsidP="00ED647C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E577F" w:rsidRPr="007670DE">
+      </w:pPr>
+      <w:r w:rsidRPr="003547E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>0</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Health Equity Score = 90.50%</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00027A3E" w:rsidRPr="00027A3E" w:rsidSect="00205DDB">
+    <w:sectPr w:rsidR="00DE12E5" w:rsidRPr="003547E5" w:rsidSect="00205DDB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="351" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E4313C" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1" w:rsidP="00240F61">
+    <w:p w14:paraId="1EC02B8A" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="276794A4" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1" w:rsidP="00240F61">
+    <w:p w14:paraId="060B9E2C" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AA005DC" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1">
+    <w:p w14:paraId="045AFE48" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17800,132 +15587,118 @@
                               <a:off x="6034674" y="0"/>
                               <a:ext cx="5365907" cy="436455"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="accent2"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:bodyPr wrap="none" lIns="93296" tIns="46648" rIns="93296" bIns="46648" anchor="ctr"/>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
               <w:pict w14:anchorId="439657E3">
                 <v:group id="Group 981881639" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="&quot;&quot;" coordsize="114005,4364" coordorigin="" o:spid="_x0000_s1026" w14:anchorId="7E151C1A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRSNfVBgMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1lr3DAQfi/0Pwi/J75P4g0lx1JI20DS&#10;H6CV5YPKkpGU9e6/70jeKxeUhIRQsg9C0nhGM998M9KenK56hpZUqk7w0vGPPQdRTkTV8aZ0ft9e&#10;HmUOUhrzCjPBaemsqXJOZ1+/nIxDQQPRClZRicAIV8U4lE6r9VC4riIt7bE6FgPlIKyF7LGGpWzc&#10;SuIRrPfMDTwvcUchq0EKQpWC3fNJ6Mys/bqmRP+qa0U1YqUDvmk7SjsuzOjOTnDRSDy0Hdm4gV/g&#10;RY87DofuTJ1jjdGd7B6Z6jsihRK1Piaid0Vdd4TaGCAa33sQzVyKu8HG0hRjM+xgAmgf4PRis+Tn&#10;ci6Hm+FaTt7D9EqQPwpwccehKQ7lZt3sP17VsjdKEARaWUTXO0TpSiMCm2maBpEHwBOQ+VmQZRvI&#10;SQt5MWpHvoP2eqS92Gj6PujFWTCpRmESxbHJlouL6WDr3s6dcQD+qD1E6nUQ3bR4oBZ5ZSC4lqir&#10;IADfz5M49SAIxHEPdL7tNKO3YrhmmNCJzMZJ4w2obWFVE6aIi7MW84Z+k1KMLcUVeOnboO4pmIWC&#10;jKDF+ENUcArTc4nXll8PQL+P3hZ1oJIf+/Gz0OFikErPqeiRmZSOhDqx5vHySukJ5e0nJsVKsK66&#10;7BizC1Ob9IxJtMRQVZgQynW0yc29LxlHY+nkcRBb41wYE2AdF32noexZ15dO5pmfUceFweSCV3au&#10;ccemOaSccSOmtqA3Hm5RmtBeiGoNiI1QyaXDodU4iH3ngG8eBnkChW8XUZJE0JDkoWRxKMGctALa&#10;A9Fylxeg1XTGm/MrAZZ7YZaCix+DXoZIUQ5s31folmNhCGmFxNrKfqI834BjvmURu+uhKibuJXvq&#10;wLbpKJaS0DkmRgFz7E1i2Gpbxyc9/+nieab9BTHcuGmapx+Fn3GYhHkI5fKYn0nqpUZiLp73oufU&#10;OD859gqOhUkG/S8O849CscQLoySNnqIYsC/OPSiG9+NY8J9fs/ZRB09d26w3z3Lzlj5cw/zwz8Ps&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe8F/8Mygrd2k1glxGxKKdpTEWwF8TbNTpPQ7GzIbpP037v1opcHjze8902+mkwrBupdY1lB&#10;vIhAEJdWN1wp+Dy8zVMQziNrbC2Tgis5WBV3sxwzbUf+oGHvKxFK2GWooPa+y6R0ZU0G3cJ2xCE7&#10;2d6gD7avpO5xDOWmlUkUPUuDDYeFGjva1FSe9xejYDviuH6MX4fd+bS5fh+e3r92MSn1cD+tX0B4&#10;mvzfMdzwAzoUgeloL6ydaBWER/yv3rIkWQZ/VJCkKcgil//pix8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAUUjX1QYDAACEDAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAJ7tBBNwAAAAFAQAADwAAAAAAAAAAAAAAAABgBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;">
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f6c51b [3207]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqBvCgzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWFoE2yjLpgmBBjfYOGw3rzFtReOUJFs7fv18QOJo+/m9980Wg2vVkUJsPBvIRxko&#10;4tLbhisDn5uXmymomJAttp7JwIkiLOaXFzMsrO/5g47rVCkx4ViggTqlrtA6ljU5jCPfEcvtyweH&#10;ScZQaRuwF3PX6tssG2uHDUtCjR091VR+rw/OwPL5LWyrVv/ut6v+570/+B2v7oy5vhqWj6ASDelf&#10;/Pf9aqV+nj+M7yfZVCiESRag52cAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqgbwoMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#489ae5 [1940]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCia/LbyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P9j+EN9htJs6tk84oYyKsgofVHfT2aN7aYvNSkqjVv94cBjt+fL9ni8F24kQ+tI41jEcKBHHl&#10;TMu1hp/t6mkKIkRkg51j0nChAIv5/d0Mc+PO/E2nMtYihXDIUUMTY59LGaqGLIaR64kT9+u8xZig&#10;r6XxeE7htpPPSmXSYsupocGePhuqDuXRaiBfmt16WRSb7d5ezea1UMvYa/34MHy8g4g0xH/xn/vL&#10;aMgm2YuaTN/S5nQp3QE5vwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCia/LbyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#14558f [3204]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6CXH4zAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMgVvdaOg0egqtmBpEQ/aQj0O2TEJzc6GzGrS/vpuodDjzHvvmzerTe9qdaNWKs8GxqME&#10;FHHubcWFgfe33cMclARki7VnMvBFApv14G6FmfUdH+l2CoWKEJYMDZQhNJnWkpfkUEa+IY7axbcO&#10;QxzbQtsWuwh3tZ4kyUw7rDheKLGhp5Lyz9PVGbjsH49yfj7sx7tFJzP5nn7081djhvf9dgkqUB/+&#10;zX/pFxvrT6aRmaaLFH5/igvQ6x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuglx+MwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#388557 [3205]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPtZPaywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aYNmpi6SlsUC15a04PeHtlnEsy+Ddmtif/eFQo9DjPzDbNYDaYRF+pcbVnB8yQC&#10;QVxYXXOp4CffjFMQziNrbCyTgis5WC0fRgvMtO35my57X4oAYZehgsr7NpPSFRUZdBPbEgfvZDuD&#10;PsiulLrDPsBNI1+iaCYN1hwWKmzpo6LivP81Cs75AfvT7no4vucN9V9xlGyTtVJPj8PbKwhPg/8P&#10;/7U/tYJ4lqZJOo3ncL8U7oBc3gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPtZPaywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="388172B4" w14:textId="77777777" w:rsidR="00C11057" w:rsidRDefault="00C11057" w:rsidP="00C11057">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="left"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Performance Assessment Methodology (PAM) Manual for the MassHealth CBHC Quality and Equity Incentive Program (CQEIP): Performance Years 2-5 (Calendar Years 2025-2028) </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="13C415BD" w14:textId="02B0F391" w:rsidR="005422AA" w:rsidRDefault="00C11057" w:rsidP="00C11057">
+      <w:p w14:paraId="13C415BD" w14:textId="1B0D06F2" w:rsidR="005422AA" w:rsidRDefault="00C11057" w:rsidP="00C11057">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C03C8F">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">Version: </w:t>
         </w:r>
-        <w:r w:rsidR="00202638">
+        <w:r w:rsidR="00227996">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>Ju</w:t>
+          <w:t>June</w:t>
         </w:r>
-        <w:r w:rsidR="00465C72">
+        <w:r w:rsidR="002C3FE6">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>ly</w:t>
-[...13 lines deleted...]
-          <w:t>2025</w:t>
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="003F61F7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="003F61F7">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -18088,51 +15861,51 @@
                               <a:off x="6034674" y="0"/>
                               <a:ext cx="5365907" cy="436455"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:solidFill>
                               <a:schemeClr val="accent2"/>
                             </a:solidFill>
                             <a:ln w="9525">
                               <a:noFill/>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:bodyPr wrap="none" lIns="93296" tIns="46648" rIns="93296" bIns="46648" anchor="ctr"/>
                         </wps:wsp>
                       </wpg:wgp>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
               <w:pict w14:anchorId="360A578E">
                 <v:group id="Group 237698529" style="width:612pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" alt="&quot;&quot;" coordsize="114005,4364" coordorigin="" o:spid="_x0000_s1026" w14:anchorId="437317AF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPv6ZBwMAAIQMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tq3DAQfS/0H4TfE9+vxBtKLkshTQNJ&#10;P0AryxcqS0ZS1rt/35G8t1wKJSEhlOyDkTye0ejMOSPtyemqZ2hJpeoELx3/2HMQ5URUHW9K59fd&#10;5VHmIKUxrzATnJbOmirndPb1y8k4FDQQrWAVlQiCcFWMQ+m0Wg+F6yrS0h6rYzFQDsZayB5rmMrG&#10;rSQeIXrP3MDzEncUshqkIFQpeHs+GZ2ZjV/XlOifda2oRqx0IDdtn9I+F+bpzk5w0Ug8tB3ZpIFf&#10;kEWPOw6L7kKdY43RveyehOo7IoUStT4mondFXXeE2j3Abnzv0W7mUtwPdi9NMTbDDiaA9hFOLw5L&#10;rpdzOdwON3LKHoZXgvxWgIs7Dk1xaDfzZv/xqpa9cYJNoJVFdL1DlK40IvAyTdMg8gB4AjY/C7Js&#10;AzlpoS7G7ch30N6PtBcbT98HvzgLJtcoTKI4NtVycTEtbNPbpTMOwB+1h0i9DqLbFg/UIq8MBDcS&#10;dRVsIAiSJMjjFLLiuAc633Wa0Tsx3DBM6ERmk6TJBty2sKoJU8TFWYt5Q79JKcaW4gqy9O2mHjiY&#10;iYKKoMX4Q1SwCtNzideWX49Af4jeFnWgkh/78V+hw8UglZ5T0SMzKB0JOrHh8fJK6Qnl7SemxEqw&#10;rrrsGLMTo016xiRaYlAVJoRyHW1q8+BLxtFYOnkcxDY4FyYERMdF32mQPev60sk88zPuuDCYXPDK&#10;jjXu2DSGkjNuzNQKepPhFqUJ7YWo1oDYCEouHQ6txkHsOwd88zDIExC+nURJEkFDkoeWxaEFc9IK&#10;aA9Ey11dgFbTGm/OrzBMQg8oln8UehkiRTnId6/QLcfCEMoKhbXKfkaeb8Ax37KI3fegiol7yZ46&#10;8Np0FEtJ6BwTo4A59iQxbLWt45Oe/3TwPN/+wjRL0iBOw49Czxj0kocg6Kf0TFIvNRZz7rwXO6e+&#10;+UmxV1DMj9I0DLLUg1vBxzhhEy+MkjR6jmNAvzj30vckWfCfH7P2UgdXXdusN9dyc5c+nMP48M/D&#10;7A8AAAD//wMAUEsDBBQABgAIAAAAIQAnu0EE3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvBf/DMoK3dpNYJcRsSinaUxFsBfE2zU6T0OxsyG6T9N+79aKXB483vPdNvppMKwbqXWNZ&#10;QbyIQBCXVjdcKfg8vM1TEM4ja2wtk4IrOVgVd7McM21H/qBh7ysRSthlqKD2vsukdGVNBt3CdsQh&#10;O9neoA+2r6TucQzlppVJFD1Lgw2HhRo72tRUnvcXo2A74rh+jF+H3fm0uX4fnt6/djEp9XA/rV9A&#10;eJr83zHc8AM6FIHpaC+snWgVhEf8r96yJFkGf1SQpCnIIpf/6YsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAEU+/pkHAwAAhAwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACe7QQTcAAAABQEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;">
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;width:20115;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1027" fillcolor="#f6c51b [3207]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmrBIFyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PT8Iw&#10;FL+b8B2aZ8JNOhucOimEEAh6U/SAt+f63BbW19EWNv301sTE4/v9f7PFYFtxJh8axxquJxkI4tKZ&#10;hisNb6+bqzsQISIbbB2Thi8KsJiPLmZYGNfzC513sRIphEOBGuoYu0LKUNZkMUxcR5y4T+ctxnT6&#10;ShqPfQq3rVRZlkuLDaeGGjta1VQedierYbl+8vuqld8f+21/fO5P7p23U63Hl8PyAUSkIf6L/9yP&#10;Js1XKs/V/c2tgt+fEgBy/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmrBIFyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:20114;width:33526;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1028" fillcolor="#489ae5 [1940]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB03LnkywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heUJvdteGBk27LWIRGqEHUw/t7ZF9TYLZt2F3bVN/vSsIHoeZ+YZZrkfbizP50DnW8DBV&#10;IIhrZzpuNHzsX+8fQYSIbLB3TBquFGC9ur1ZYmHchd/pXMVGJAiHAjW0MQ6FlKFuyWKYuoE4eSfn&#10;LcYkfSONx0uC217OlMqlxY7TQosDvbRUf1ZfVgP5yhzeNmW52x/tt9nNS7WJg9aTu/F5ASLSGP/D&#10;f+2t0ZBleaZmef4Ev5fSHZCrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB03LnkywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:53639;width:6707;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1029" fillcolor="#14558f [3204]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHhvfVzAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9fS8NA&#10;EMTfBb/DsYJv9tKWJjH2WlSoKMWH/gF9XHLbJJjbC9mziX56TxB8HGbmN8xyPbpWnamXxrOB6SQB&#10;RVx623Bl4HjY3OSgJCBbbD2TgS8SWK8uL5ZYWD/wjs77UKkIYSnQQB1CV2gtZU0OZeI74uidfO8w&#10;RNlX2vY4RLhr9SxJUu2w4bhQY0ePNZUf+09n4LR92Mn70+t2urkdJJXvxduYvxhzfTXe34EKNIb/&#10;8F/72RqYZ3mazRbZHH4vxTugVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB4b31cwA&#10;AADiAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <v:rect id="TitleTopPlaceholder" style="position:absolute;left:60346;width:53659;height:4364;visibility:visible;mso-wrap-style:none;v-text-anchor:middle" o:spid="_x0000_s1030" fillcolor="#388557 [3205]" stroked="f" o:bwmode="lightGrayScale" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjNEGByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Pa8Iw&#10;FL8P9h3CE3abiToWqUbZxsaEXdTu4G6P5tkWm5fSZLZ+ezMYeHy//2+5HlwjztSF2rOByViBIC68&#10;rbk08J1/PM5BhIhssfFMBi4UYL26v1tiZn3POzrvYylSCIcMDVQxtpmUoajIYRj7ljhxR985jOns&#10;Smk77FO4a+RUqWfpsObUUGFLbxUVp/2vM3DKD9gfvy6Hn9e8oX47U/pTvxvzMBpeFiAiDfEm/ndv&#10;bJr/pPVsOtdqAn8/JQDk6goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjNEGByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                     <v:textbox inset="2.59156mm,1.2958mm,2.59156mm,1.2958mm"/>
                   </v:rect>
                   <w10:anchorlock/>
                 </v:group>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
       <w:p w14:paraId="2EC6E861" w14:textId="25366CAB" w:rsidR="00CF45E6" w:rsidRDefault="006E6942" w:rsidP="00C03C8F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
@@ -18168,202 +15941,172 @@
         <w:r w:rsidR="008F5F48">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>-5</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> (Calendar Year</w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00244AD4">
           <w:t>2025-</w:t>
         </w:r>
         <w:r w:rsidR="008F5F48">
           <w:t>2028</w:t>
         </w:r>
         <w:r w:rsidR="00CF45E6">
           <w:t xml:space="preserve">) </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="42837D8B" w14:textId="33C93B41" w:rsidR="004425F5" w:rsidRDefault="00CF45E6" w:rsidP="001B04D1">
+      <w:p w14:paraId="42837D8B" w14:textId="7E09A955" w:rsidR="004425F5" w:rsidRDefault="00CF45E6" w:rsidP="001B04D1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9630"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
           <w:jc w:val="left"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C03C8F">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Version: </w:t>
+          <w:t>Version:</w:t>
         </w:r>
-        <w:r w:rsidR="00AF69B1">
+        <w:r w:rsidR="00644AD5">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve">July </w:t>
+          <w:t xml:space="preserve"> June</w:t>
         </w:r>
-        <w:r w:rsidR="0007093F">
+        <w:r w:rsidR="00221B1A">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>2025</w:t>
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r w:rsidR="00005B75">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00240F61">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00240F61" w:rsidRPr="003F61F7">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8D7201" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1" w:rsidP="00240F61">
+    <w:p w14:paraId="3DBA32FE" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EBE1649" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1" w:rsidP="00240F61">
+    <w:p w14:paraId="4733B089" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B" w:rsidP="00240F61">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7EDEFB97" w14:textId="77777777" w:rsidR="00C85EC1" w:rsidRDefault="00C85EC1">
+    <w:p w14:paraId="4ABCA484" w14:textId="77777777" w:rsidR="0001560B" w:rsidRDefault="0001560B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...28 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1DD655DE" w14:textId="2E7C1396" w:rsidR="00C11057" w:rsidRDefault="00C11057">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4BEAB519" w14:textId="69081D82" w:rsidR="004425F5" w:rsidRDefault="00240F61" w:rsidP="00FF2CD0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-450"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00240F61">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D728060" w14:textId="76A83812" w:rsidR="00C11057" w:rsidRDefault="00C11057">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="C53E8A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -23760,52 +21503,52 @@
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1355381487">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="322510468">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1825118054">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="180054627">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1926720204">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1758359885">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="57"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -23817,50 +21560,51 @@
     <w:rsid w:val="00001A2C"/>
     <w:rsid w:val="00002240"/>
     <w:rsid w:val="0000301B"/>
     <w:rsid w:val="000034C1"/>
     <w:rsid w:val="000036A1"/>
     <w:rsid w:val="00003914"/>
     <w:rsid w:val="00003AC0"/>
     <w:rsid w:val="00003E71"/>
     <w:rsid w:val="0000449F"/>
     <w:rsid w:val="00004EF7"/>
     <w:rsid w:val="000052A0"/>
     <w:rsid w:val="000059AA"/>
     <w:rsid w:val="00005B75"/>
     <w:rsid w:val="00005E3D"/>
     <w:rsid w:val="00005FF0"/>
     <w:rsid w:val="000064D6"/>
     <w:rsid w:val="00006FA9"/>
     <w:rsid w:val="00010C30"/>
     <w:rsid w:val="000119F8"/>
     <w:rsid w:val="000130E5"/>
     <w:rsid w:val="000134A2"/>
     <w:rsid w:val="00013523"/>
     <w:rsid w:val="00014A22"/>
     <w:rsid w:val="00015286"/>
     <w:rsid w:val="00015581"/>
+    <w:rsid w:val="0001560B"/>
     <w:rsid w:val="00015D87"/>
     <w:rsid w:val="0001615E"/>
     <w:rsid w:val="000161C0"/>
     <w:rsid w:val="00016B66"/>
     <w:rsid w:val="00016FAA"/>
     <w:rsid w:val="00017F85"/>
     <w:rsid w:val="0002216D"/>
     <w:rsid w:val="000229A9"/>
     <w:rsid w:val="00023A78"/>
     <w:rsid w:val="00023E3F"/>
     <w:rsid w:val="00024527"/>
     <w:rsid w:val="00025291"/>
     <w:rsid w:val="00025353"/>
     <w:rsid w:val="0002579D"/>
     <w:rsid w:val="00026200"/>
     <w:rsid w:val="00027A3E"/>
     <w:rsid w:val="00027B4A"/>
     <w:rsid w:val="00027E8D"/>
     <w:rsid w:val="00030337"/>
     <w:rsid w:val="00031321"/>
     <w:rsid w:val="00031AF4"/>
     <w:rsid w:val="00031D7A"/>
     <w:rsid w:val="00032151"/>
     <w:rsid w:val="0003400C"/>
     <w:rsid w:val="00034372"/>
@@ -24051,50 +21795,51 @@
     <w:rsid w:val="00136D57"/>
     <w:rsid w:val="00137476"/>
     <w:rsid w:val="00137507"/>
     <w:rsid w:val="001405E9"/>
     <w:rsid w:val="00140F29"/>
     <w:rsid w:val="001410B0"/>
     <w:rsid w:val="001415E9"/>
     <w:rsid w:val="00141BB7"/>
     <w:rsid w:val="00142363"/>
     <w:rsid w:val="00142EA6"/>
     <w:rsid w:val="00144B42"/>
     <w:rsid w:val="00145C49"/>
     <w:rsid w:val="00146649"/>
     <w:rsid w:val="001469A1"/>
     <w:rsid w:val="00146AA7"/>
     <w:rsid w:val="00146C99"/>
     <w:rsid w:val="001470E1"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="00150306"/>
     <w:rsid w:val="0015072B"/>
     <w:rsid w:val="001507D8"/>
     <w:rsid w:val="00150B93"/>
     <w:rsid w:val="0015201D"/>
     <w:rsid w:val="0015287C"/>
     <w:rsid w:val="00152C72"/>
+    <w:rsid w:val="00153ABB"/>
     <w:rsid w:val="00154ABF"/>
     <w:rsid w:val="0015525C"/>
     <w:rsid w:val="00155AA9"/>
     <w:rsid w:val="0015634F"/>
     <w:rsid w:val="00156A2D"/>
     <w:rsid w:val="00157108"/>
     <w:rsid w:val="00157129"/>
     <w:rsid w:val="00157621"/>
     <w:rsid w:val="00157B90"/>
     <w:rsid w:val="00160526"/>
     <w:rsid w:val="001615B5"/>
     <w:rsid w:val="00161C7B"/>
     <w:rsid w:val="001623D5"/>
     <w:rsid w:val="00162921"/>
     <w:rsid w:val="00162E1B"/>
     <w:rsid w:val="001636F4"/>
     <w:rsid w:val="001638CC"/>
     <w:rsid w:val="001654D8"/>
     <w:rsid w:val="001659F8"/>
     <w:rsid w:val="00166254"/>
     <w:rsid w:val="00166334"/>
     <w:rsid w:val="00167D6E"/>
     <w:rsid w:val="00167E9F"/>
     <w:rsid w:val="00167F98"/>
     <w:rsid w:val="00170255"/>
@@ -24136,50 +21881,51 @@
     <w:rsid w:val="001A42D6"/>
     <w:rsid w:val="001A4604"/>
     <w:rsid w:val="001A486C"/>
     <w:rsid w:val="001A4DA7"/>
     <w:rsid w:val="001A4EE1"/>
     <w:rsid w:val="001A5B6F"/>
     <w:rsid w:val="001A6A73"/>
     <w:rsid w:val="001A6C23"/>
     <w:rsid w:val="001A717A"/>
     <w:rsid w:val="001A7B2E"/>
     <w:rsid w:val="001A7F9C"/>
     <w:rsid w:val="001B04D1"/>
     <w:rsid w:val="001B3662"/>
     <w:rsid w:val="001B412B"/>
     <w:rsid w:val="001B48C1"/>
     <w:rsid w:val="001B4969"/>
     <w:rsid w:val="001B4F33"/>
     <w:rsid w:val="001B5CB5"/>
     <w:rsid w:val="001B633D"/>
     <w:rsid w:val="001B72CA"/>
     <w:rsid w:val="001C0073"/>
     <w:rsid w:val="001C0086"/>
     <w:rsid w:val="001C030F"/>
     <w:rsid w:val="001C0D4E"/>
     <w:rsid w:val="001C1164"/>
+    <w:rsid w:val="001C198F"/>
     <w:rsid w:val="001C37B5"/>
     <w:rsid w:val="001C598C"/>
     <w:rsid w:val="001C6551"/>
     <w:rsid w:val="001C68C0"/>
     <w:rsid w:val="001C6A43"/>
     <w:rsid w:val="001C7068"/>
     <w:rsid w:val="001C7863"/>
     <w:rsid w:val="001D0E48"/>
     <w:rsid w:val="001D30EB"/>
     <w:rsid w:val="001D502E"/>
     <w:rsid w:val="001D6947"/>
     <w:rsid w:val="001D6BD8"/>
     <w:rsid w:val="001D6CFE"/>
     <w:rsid w:val="001D7B04"/>
     <w:rsid w:val="001E0298"/>
     <w:rsid w:val="001E035B"/>
     <w:rsid w:val="001E22BF"/>
     <w:rsid w:val="001E2439"/>
     <w:rsid w:val="001E2E74"/>
     <w:rsid w:val="001E3BDD"/>
     <w:rsid w:val="001E4BEB"/>
     <w:rsid w:val="001E4C00"/>
     <w:rsid w:val="001E6168"/>
     <w:rsid w:val="001E6713"/>
     <w:rsid w:val="001E6977"/>
@@ -24203,182 +21949,187 @@
     <w:rsid w:val="00202638"/>
     <w:rsid w:val="00203E39"/>
     <w:rsid w:val="00205C08"/>
     <w:rsid w:val="00205DDB"/>
     <w:rsid w:val="00205F5C"/>
     <w:rsid w:val="00206AD7"/>
     <w:rsid w:val="00206C5B"/>
     <w:rsid w:val="00206FDA"/>
     <w:rsid w:val="00210D7C"/>
     <w:rsid w:val="0021168E"/>
     <w:rsid w:val="00211940"/>
     <w:rsid w:val="00212600"/>
     <w:rsid w:val="002128BB"/>
     <w:rsid w:val="00213107"/>
     <w:rsid w:val="00213135"/>
     <w:rsid w:val="0021318B"/>
     <w:rsid w:val="00213484"/>
     <w:rsid w:val="0021356D"/>
     <w:rsid w:val="00214762"/>
     <w:rsid w:val="002147BF"/>
     <w:rsid w:val="002153D9"/>
     <w:rsid w:val="00215F51"/>
     <w:rsid w:val="00220252"/>
     <w:rsid w:val="002210CB"/>
     <w:rsid w:val="00221A95"/>
+    <w:rsid w:val="00221B1A"/>
     <w:rsid w:val="00222252"/>
     <w:rsid w:val="002235AD"/>
     <w:rsid w:val="002238A4"/>
     <w:rsid w:val="002242F6"/>
     <w:rsid w:val="00224E8D"/>
     <w:rsid w:val="00225164"/>
     <w:rsid w:val="002263ED"/>
     <w:rsid w:val="0022658C"/>
     <w:rsid w:val="002268B9"/>
     <w:rsid w:val="00227421"/>
     <w:rsid w:val="00227454"/>
+    <w:rsid w:val="00227996"/>
     <w:rsid w:val="002301DE"/>
     <w:rsid w:val="00230490"/>
     <w:rsid w:val="002306E2"/>
     <w:rsid w:val="002315EB"/>
     <w:rsid w:val="002325C6"/>
     <w:rsid w:val="002329C8"/>
     <w:rsid w:val="002334F9"/>
     <w:rsid w:val="00234457"/>
     <w:rsid w:val="00234F95"/>
     <w:rsid w:val="00235329"/>
     <w:rsid w:val="0023540D"/>
     <w:rsid w:val="002354FC"/>
     <w:rsid w:val="00235C91"/>
     <w:rsid w:val="00236900"/>
     <w:rsid w:val="002369A4"/>
     <w:rsid w:val="00237C9C"/>
     <w:rsid w:val="00237F2F"/>
     <w:rsid w:val="002401AB"/>
     <w:rsid w:val="00240F61"/>
     <w:rsid w:val="002418FB"/>
     <w:rsid w:val="00242671"/>
     <w:rsid w:val="00242705"/>
     <w:rsid w:val="00243121"/>
     <w:rsid w:val="002438C7"/>
     <w:rsid w:val="00244529"/>
     <w:rsid w:val="00244AD4"/>
     <w:rsid w:val="00245188"/>
     <w:rsid w:val="00245DF6"/>
+    <w:rsid w:val="00247B36"/>
     <w:rsid w:val="00250313"/>
     <w:rsid w:val="00250DBC"/>
     <w:rsid w:val="00250F44"/>
     <w:rsid w:val="002514B4"/>
     <w:rsid w:val="002516DC"/>
     <w:rsid w:val="002534F9"/>
     <w:rsid w:val="002537B2"/>
     <w:rsid w:val="00253B6C"/>
     <w:rsid w:val="00253C91"/>
     <w:rsid w:val="0025441E"/>
     <w:rsid w:val="002548F2"/>
     <w:rsid w:val="002549A5"/>
     <w:rsid w:val="00255FF0"/>
     <w:rsid w:val="00256A4D"/>
     <w:rsid w:val="00256E21"/>
     <w:rsid w:val="00257368"/>
     <w:rsid w:val="002600DA"/>
     <w:rsid w:val="00261925"/>
     <w:rsid w:val="002624E1"/>
     <w:rsid w:val="0026315C"/>
     <w:rsid w:val="00263402"/>
     <w:rsid w:val="002636E3"/>
     <w:rsid w:val="00263B3A"/>
     <w:rsid w:val="002662D0"/>
     <w:rsid w:val="002671F1"/>
     <w:rsid w:val="002673E3"/>
     <w:rsid w:val="00270765"/>
     <w:rsid w:val="002715FE"/>
     <w:rsid w:val="002729C8"/>
     <w:rsid w:val="00273544"/>
     <w:rsid w:val="00275376"/>
     <w:rsid w:val="002758CD"/>
     <w:rsid w:val="00275FFB"/>
     <w:rsid w:val="00276EF1"/>
     <w:rsid w:val="002774E1"/>
     <w:rsid w:val="002777B0"/>
     <w:rsid w:val="00277B27"/>
     <w:rsid w:val="00277FAD"/>
     <w:rsid w:val="00281427"/>
     <w:rsid w:val="0028237C"/>
     <w:rsid w:val="002827C8"/>
     <w:rsid w:val="00282D5E"/>
     <w:rsid w:val="002836C4"/>
+    <w:rsid w:val="00283868"/>
     <w:rsid w:val="0028443E"/>
     <w:rsid w:val="00284692"/>
     <w:rsid w:val="00285A23"/>
     <w:rsid w:val="00285E14"/>
     <w:rsid w:val="002869D8"/>
     <w:rsid w:val="00287A71"/>
     <w:rsid w:val="00287B09"/>
     <w:rsid w:val="002914FB"/>
     <w:rsid w:val="00291502"/>
     <w:rsid w:val="00291606"/>
     <w:rsid w:val="00291B50"/>
     <w:rsid w:val="00291E36"/>
     <w:rsid w:val="00291F6F"/>
     <w:rsid w:val="0029212A"/>
     <w:rsid w:val="00294C01"/>
     <w:rsid w:val="00295796"/>
     <w:rsid w:val="00295C6C"/>
     <w:rsid w:val="00295CD9"/>
     <w:rsid w:val="00295FCC"/>
     <w:rsid w:val="00296400"/>
     <w:rsid w:val="00297F30"/>
     <w:rsid w:val="002A00D6"/>
     <w:rsid w:val="002A0DC5"/>
     <w:rsid w:val="002A1636"/>
     <w:rsid w:val="002A1EE7"/>
     <w:rsid w:val="002A48C2"/>
     <w:rsid w:val="002A4BAB"/>
     <w:rsid w:val="002A5D9D"/>
     <w:rsid w:val="002A7BE0"/>
     <w:rsid w:val="002A7E91"/>
     <w:rsid w:val="002B233E"/>
     <w:rsid w:val="002B26E8"/>
     <w:rsid w:val="002B305A"/>
     <w:rsid w:val="002B3EDE"/>
     <w:rsid w:val="002B4B1F"/>
     <w:rsid w:val="002B4E47"/>
     <w:rsid w:val="002B50EF"/>
     <w:rsid w:val="002B5481"/>
     <w:rsid w:val="002B72BD"/>
     <w:rsid w:val="002B75EA"/>
     <w:rsid w:val="002C2156"/>
     <w:rsid w:val="002C23BC"/>
     <w:rsid w:val="002C2425"/>
     <w:rsid w:val="002C29A8"/>
     <w:rsid w:val="002C3227"/>
     <w:rsid w:val="002C33F0"/>
     <w:rsid w:val="002C3548"/>
     <w:rsid w:val="002C3D3D"/>
     <w:rsid w:val="002C3DE9"/>
     <w:rsid w:val="002C3F0D"/>
+    <w:rsid w:val="002C3FE6"/>
     <w:rsid w:val="002C407B"/>
     <w:rsid w:val="002C560E"/>
     <w:rsid w:val="002C67C2"/>
     <w:rsid w:val="002C77D3"/>
     <w:rsid w:val="002C7C2F"/>
     <w:rsid w:val="002D0622"/>
     <w:rsid w:val="002D0926"/>
     <w:rsid w:val="002D09D4"/>
     <w:rsid w:val="002D1EC6"/>
     <w:rsid w:val="002D219E"/>
     <w:rsid w:val="002D4084"/>
     <w:rsid w:val="002D4103"/>
     <w:rsid w:val="002D4FAD"/>
     <w:rsid w:val="002D4FBD"/>
     <w:rsid w:val="002D5DA5"/>
     <w:rsid w:val="002D61F7"/>
     <w:rsid w:val="002D741F"/>
     <w:rsid w:val="002D74D3"/>
     <w:rsid w:val="002D7FCE"/>
     <w:rsid w:val="002E0053"/>
     <w:rsid w:val="002E01D4"/>
     <w:rsid w:val="002E0446"/>
     <w:rsid w:val="002E1B91"/>
     <w:rsid w:val="002E1DA2"/>
     <w:rsid w:val="002E2556"/>
@@ -24436,65 +22187,67 @@
     <w:rsid w:val="003209CC"/>
     <w:rsid w:val="00321745"/>
     <w:rsid w:val="00322739"/>
     <w:rsid w:val="003228CD"/>
     <w:rsid w:val="00323201"/>
     <w:rsid w:val="00323B86"/>
     <w:rsid w:val="00323E44"/>
     <w:rsid w:val="00324213"/>
     <w:rsid w:val="003248BE"/>
     <w:rsid w:val="0032669D"/>
     <w:rsid w:val="00330EBE"/>
     <w:rsid w:val="003310F4"/>
     <w:rsid w:val="0033185F"/>
     <w:rsid w:val="00331BEF"/>
     <w:rsid w:val="003328F6"/>
     <w:rsid w:val="00332BB8"/>
     <w:rsid w:val="00333AAE"/>
     <w:rsid w:val="00333B4D"/>
     <w:rsid w:val="00335382"/>
     <w:rsid w:val="00335F79"/>
     <w:rsid w:val="0033635B"/>
     <w:rsid w:val="003365D9"/>
     <w:rsid w:val="00336DF0"/>
     <w:rsid w:val="00337376"/>
     <w:rsid w:val="0033788E"/>
+    <w:rsid w:val="00342A3C"/>
     <w:rsid w:val="00342A4E"/>
     <w:rsid w:val="00342B50"/>
     <w:rsid w:val="00343181"/>
     <w:rsid w:val="0034318B"/>
     <w:rsid w:val="00344062"/>
     <w:rsid w:val="0034415F"/>
     <w:rsid w:val="00345D86"/>
     <w:rsid w:val="00347286"/>
     <w:rsid w:val="0034776B"/>
     <w:rsid w:val="00351357"/>
     <w:rsid w:val="00351399"/>
     <w:rsid w:val="0035164D"/>
     <w:rsid w:val="0035224D"/>
     <w:rsid w:val="00352FF2"/>
     <w:rsid w:val="00353220"/>
+    <w:rsid w:val="003547E5"/>
     <w:rsid w:val="00356223"/>
     <w:rsid w:val="003572EB"/>
     <w:rsid w:val="00357ED2"/>
     <w:rsid w:val="00360CC7"/>
     <w:rsid w:val="003639BC"/>
     <w:rsid w:val="00364B95"/>
     <w:rsid w:val="003658CE"/>
     <w:rsid w:val="00365CF3"/>
     <w:rsid w:val="0036697E"/>
     <w:rsid w:val="00366A1F"/>
     <w:rsid w:val="00367C6A"/>
     <w:rsid w:val="00367FD9"/>
     <w:rsid w:val="00370D9B"/>
     <w:rsid w:val="00374909"/>
     <w:rsid w:val="00374DA1"/>
     <w:rsid w:val="003750C6"/>
     <w:rsid w:val="00375AC3"/>
     <w:rsid w:val="00375D56"/>
     <w:rsid w:val="00375E91"/>
     <w:rsid w:val="003761CB"/>
     <w:rsid w:val="003764CB"/>
     <w:rsid w:val="00376D8D"/>
     <w:rsid w:val="00377D53"/>
     <w:rsid w:val="00380CF5"/>
     <w:rsid w:val="003817E6"/>
@@ -24758,165 +22511,172 @@
     <w:rsid w:val="004D499C"/>
     <w:rsid w:val="004D4E5A"/>
     <w:rsid w:val="004D5022"/>
     <w:rsid w:val="004D570D"/>
     <w:rsid w:val="004D5941"/>
     <w:rsid w:val="004D7C4D"/>
     <w:rsid w:val="004D7D04"/>
     <w:rsid w:val="004E04F8"/>
     <w:rsid w:val="004E16E9"/>
     <w:rsid w:val="004E16EF"/>
     <w:rsid w:val="004E1C5E"/>
     <w:rsid w:val="004E1F0A"/>
     <w:rsid w:val="004E27DE"/>
     <w:rsid w:val="004E2A05"/>
     <w:rsid w:val="004E2D6D"/>
     <w:rsid w:val="004E3B62"/>
     <w:rsid w:val="004E599C"/>
     <w:rsid w:val="004E63DB"/>
     <w:rsid w:val="004E73DC"/>
     <w:rsid w:val="004E7E38"/>
     <w:rsid w:val="004F02A3"/>
     <w:rsid w:val="004F25B0"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="004F3D7F"/>
     <w:rsid w:val="004F41D9"/>
+    <w:rsid w:val="004F458D"/>
     <w:rsid w:val="0050063F"/>
     <w:rsid w:val="00500685"/>
     <w:rsid w:val="005007AF"/>
+    <w:rsid w:val="00500D35"/>
     <w:rsid w:val="005021C8"/>
     <w:rsid w:val="005026DE"/>
+    <w:rsid w:val="005042A1"/>
     <w:rsid w:val="00504357"/>
     <w:rsid w:val="00510385"/>
     <w:rsid w:val="00510476"/>
     <w:rsid w:val="0051054B"/>
     <w:rsid w:val="005108A3"/>
     <w:rsid w:val="00510F33"/>
     <w:rsid w:val="005110E7"/>
     <w:rsid w:val="005114D1"/>
     <w:rsid w:val="00512901"/>
     <w:rsid w:val="00512DBD"/>
     <w:rsid w:val="00513E3C"/>
     <w:rsid w:val="005158F8"/>
     <w:rsid w:val="00516437"/>
     <w:rsid w:val="005174E2"/>
     <w:rsid w:val="005178AD"/>
     <w:rsid w:val="00517DED"/>
     <w:rsid w:val="00520416"/>
     <w:rsid w:val="005204F6"/>
     <w:rsid w:val="0052073F"/>
     <w:rsid w:val="00520FE3"/>
     <w:rsid w:val="0052108B"/>
     <w:rsid w:val="00521B17"/>
     <w:rsid w:val="00522AA8"/>
     <w:rsid w:val="00522AC7"/>
     <w:rsid w:val="00523917"/>
     <w:rsid w:val="0052500E"/>
     <w:rsid w:val="005250A6"/>
     <w:rsid w:val="00525213"/>
     <w:rsid w:val="00526BB3"/>
     <w:rsid w:val="00527E5D"/>
     <w:rsid w:val="00530AB1"/>
     <w:rsid w:val="00530E9F"/>
     <w:rsid w:val="00532464"/>
     <w:rsid w:val="00533B12"/>
     <w:rsid w:val="00534366"/>
     <w:rsid w:val="0053495A"/>
     <w:rsid w:val="00534A5F"/>
     <w:rsid w:val="00535589"/>
     <w:rsid w:val="00535812"/>
     <w:rsid w:val="00535A6F"/>
     <w:rsid w:val="005373D5"/>
+    <w:rsid w:val="0053767D"/>
     <w:rsid w:val="0054055A"/>
     <w:rsid w:val="00540B22"/>
     <w:rsid w:val="00541947"/>
     <w:rsid w:val="005422AA"/>
     <w:rsid w:val="00542580"/>
     <w:rsid w:val="00542F2C"/>
     <w:rsid w:val="005432B6"/>
     <w:rsid w:val="0054361D"/>
     <w:rsid w:val="00543DB6"/>
     <w:rsid w:val="00544F6C"/>
     <w:rsid w:val="005454A4"/>
     <w:rsid w:val="00546BD2"/>
     <w:rsid w:val="00547011"/>
     <w:rsid w:val="0055010F"/>
     <w:rsid w:val="005516C1"/>
     <w:rsid w:val="00551E9A"/>
     <w:rsid w:val="00553AEC"/>
     <w:rsid w:val="00553BD5"/>
     <w:rsid w:val="00554769"/>
     <w:rsid w:val="005549E3"/>
     <w:rsid w:val="005557EB"/>
     <w:rsid w:val="005564B0"/>
     <w:rsid w:val="005566D0"/>
     <w:rsid w:val="00556A5A"/>
     <w:rsid w:val="0055776B"/>
     <w:rsid w:val="00561752"/>
     <w:rsid w:val="00561786"/>
     <w:rsid w:val="00561F0D"/>
     <w:rsid w:val="00562AF2"/>
     <w:rsid w:val="00563829"/>
     <w:rsid w:val="00564009"/>
     <w:rsid w:val="00564591"/>
     <w:rsid w:val="0056581D"/>
+    <w:rsid w:val="0056596D"/>
     <w:rsid w:val="005669DB"/>
     <w:rsid w:val="00566FEA"/>
     <w:rsid w:val="00567385"/>
     <w:rsid w:val="00570651"/>
     <w:rsid w:val="0057090B"/>
     <w:rsid w:val="00570912"/>
     <w:rsid w:val="00571341"/>
     <w:rsid w:val="00572A76"/>
     <w:rsid w:val="00572DC1"/>
     <w:rsid w:val="005733B2"/>
     <w:rsid w:val="00573970"/>
     <w:rsid w:val="00573C8A"/>
+    <w:rsid w:val="005740B8"/>
     <w:rsid w:val="0057472F"/>
     <w:rsid w:val="00575D30"/>
     <w:rsid w:val="00576458"/>
     <w:rsid w:val="00576C67"/>
     <w:rsid w:val="00577526"/>
     <w:rsid w:val="0058142A"/>
     <w:rsid w:val="005822E0"/>
     <w:rsid w:val="00582953"/>
     <w:rsid w:val="00584249"/>
     <w:rsid w:val="005845FC"/>
     <w:rsid w:val="00585277"/>
     <w:rsid w:val="005856D6"/>
     <w:rsid w:val="00585D49"/>
     <w:rsid w:val="0058640E"/>
     <w:rsid w:val="00586699"/>
     <w:rsid w:val="005866B1"/>
     <w:rsid w:val="005869BF"/>
     <w:rsid w:val="00587C6F"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="00592664"/>
     <w:rsid w:val="00592978"/>
     <w:rsid w:val="00592F78"/>
     <w:rsid w:val="00593147"/>
     <w:rsid w:val="00593275"/>
+    <w:rsid w:val="00593407"/>
     <w:rsid w:val="005936F3"/>
     <w:rsid w:val="00594BEC"/>
     <w:rsid w:val="0059536C"/>
     <w:rsid w:val="00596261"/>
     <w:rsid w:val="00596751"/>
     <w:rsid w:val="005969B7"/>
     <w:rsid w:val="00596DE6"/>
     <w:rsid w:val="005A0128"/>
     <w:rsid w:val="005A0599"/>
     <w:rsid w:val="005A0A5C"/>
     <w:rsid w:val="005A0BCF"/>
     <w:rsid w:val="005A0D46"/>
     <w:rsid w:val="005A0FFF"/>
     <w:rsid w:val="005A1260"/>
     <w:rsid w:val="005A1A7A"/>
     <w:rsid w:val="005A3E97"/>
     <w:rsid w:val="005A4219"/>
     <w:rsid w:val="005A4854"/>
     <w:rsid w:val="005A530C"/>
     <w:rsid w:val="005A5B1E"/>
     <w:rsid w:val="005A6537"/>
     <w:rsid w:val="005A6F76"/>
     <w:rsid w:val="005A7425"/>
     <w:rsid w:val="005B06BE"/>
     <w:rsid w:val="005B0AF3"/>
@@ -24968,82 +22728,85 @@
     <w:rsid w:val="005F4FCD"/>
     <w:rsid w:val="005F575C"/>
     <w:rsid w:val="005F5F29"/>
     <w:rsid w:val="005F65B5"/>
     <w:rsid w:val="005F74FD"/>
     <w:rsid w:val="006007DB"/>
     <w:rsid w:val="00601410"/>
     <w:rsid w:val="00601815"/>
     <w:rsid w:val="0060194F"/>
     <w:rsid w:val="006020F5"/>
     <w:rsid w:val="0060237C"/>
     <w:rsid w:val="00603F0C"/>
     <w:rsid w:val="00604329"/>
     <w:rsid w:val="00604828"/>
     <w:rsid w:val="00604B2E"/>
     <w:rsid w:val="0060538A"/>
     <w:rsid w:val="0060547E"/>
     <w:rsid w:val="0060634B"/>
     <w:rsid w:val="006073F1"/>
     <w:rsid w:val="00610905"/>
     <w:rsid w:val="00610B79"/>
     <w:rsid w:val="006125EE"/>
     <w:rsid w:val="00612B6B"/>
     <w:rsid w:val="006133DC"/>
     <w:rsid w:val="0061341F"/>
+    <w:rsid w:val="0061509A"/>
     <w:rsid w:val="00615449"/>
     <w:rsid w:val="00615518"/>
     <w:rsid w:val="00616356"/>
     <w:rsid w:val="006214F0"/>
     <w:rsid w:val="00622027"/>
     <w:rsid w:val="0062262D"/>
     <w:rsid w:val="0062271C"/>
     <w:rsid w:val="006228C8"/>
     <w:rsid w:val="00622F9F"/>
     <w:rsid w:val="006236C2"/>
     <w:rsid w:val="00623FC5"/>
     <w:rsid w:val="006244F5"/>
     <w:rsid w:val="00624547"/>
     <w:rsid w:val="00624A7F"/>
     <w:rsid w:val="00624FBA"/>
     <w:rsid w:val="00625383"/>
     <w:rsid w:val="006261C6"/>
     <w:rsid w:val="00626CF0"/>
     <w:rsid w:val="00627AF0"/>
+    <w:rsid w:val="00630605"/>
     <w:rsid w:val="006320E7"/>
     <w:rsid w:val="006331A3"/>
     <w:rsid w:val="0063532E"/>
     <w:rsid w:val="00635789"/>
     <w:rsid w:val="00635A74"/>
     <w:rsid w:val="0063764F"/>
     <w:rsid w:val="00637952"/>
     <w:rsid w:val="00637DA3"/>
     <w:rsid w:val="00640100"/>
     <w:rsid w:val="0064019A"/>
     <w:rsid w:val="00640A5E"/>
     <w:rsid w:val="00641B0F"/>
     <w:rsid w:val="00642FA7"/>
+    <w:rsid w:val="00644AD5"/>
     <w:rsid w:val="00644B6F"/>
     <w:rsid w:val="006458A2"/>
     <w:rsid w:val="006464E0"/>
     <w:rsid w:val="006469D9"/>
     <w:rsid w:val="0064764F"/>
     <w:rsid w:val="0064782B"/>
     <w:rsid w:val="00651343"/>
     <w:rsid w:val="006516EA"/>
     <w:rsid w:val="006518BA"/>
     <w:rsid w:val="0065285F"/>
     <w:rsid w:val="00653F00"/>
     <w:rsid w:val="00654CF3"/>
     <w:rsid w:val="00656C77"/>
     <w:rsid w:val="00656EA3"/>
     <w:rsid w:val="0065723F"/>
     <w:rsid w:val="00657753"/>
     <w:rsid w:val="0066082A"/>
     <w:rsid w:val="006609FA"/>
     <w:rsid w:val="006614CF"/>
     <w:rsid w:val="00662226"/>
     <w:rsid w:val="006629B9"/>
     <w:rsid w:val="00662E33"/>
     <w:rsid w:val="00663826"/>
     <w:rsid w:val="00663998"/>
     <w:rsid w:val="00664CC5"/>
@@ -25364,74 +23127,76 @@
     <w:rsid w:val="00807D00"/>
     <w:rsid w:val="00812041"/>
     <w:rsid w:val="008121E9"/>
     <w:rsid w:val="00812815"/>
     <w:rsid w:val="008128AD"/>
     <w:rsid w:val="00814360"/>
     <w:rsid w:val="008149A7"/>
     <w:rsid w:val="00814D63"/>
     <w:rsid w:val="00816DBE"/>
     <w:rsid w:val="00817374"/>
     <w:rsid w:val="00817E52"/>
     <w:rsid w:val="008200F4"/>
     <w:rsid w:val="00821C86"/>
     <w:rsid w:val="008220B6"/>
     <w:rsid w:val="00822707"/>
     <w:rsid w:val="00822A33"/>
     <w:rsid w:val="00822D19"/>
     <w:rsid w:val="008236FF"/>
     <w:rsid w:val="00824545"/>
     <w:rsid w:val="00824C61"/>
     <w:rsid w:val="008255BA"/>
     <w:rsid w:val="008263D1"/>
     <w:rsid w:val="00826D19"/>
     <w:rsid w:val="008270D2"/>
     <w:rsid w:val="008279D2"/>
+    <w:rsid w:val="00827A81"/>
     <w:rsid w:val="00830642"/>
     <w:rsid w:val="008311DC"/>
     <w:rsid w:val="00831275"/>
     <w:rsid w:val="00831985"/>
     <w:rsid w:val="00831B6E"/>
     <w:rsid w:val="00831E27"/>
     <w:rsid w:val="00832853"/>
     <w:rsid w:val="00832C9D"/>
     <w:rsid w:val="00835064"/>
     <w:rsid w:val="00836C7F"/>
     <w:rsid w:val="00837875"/>
     <w:rsid w:val="00840349"/>
     <w:rsid w:val="00841652"/>
     <w:rsid w:val="00842D36"/>
     <w:rsid w:val="00844079"/>
     <w:rsid w:val="0084463D"/>
     <w:rsid w:val="00844651"/>
     <w:rsid w:val="00844DC6"/>
     <w:rsid w:val="00845666"/>
     <w:rsid w:val="00846EE1"/>
     <w:rsid w:val="008478C5"/>
     <w:rsid w:val="00847BBE"/>
     <w:rsid w:val="00847EEB"/>
     <w:rsid w:val="00847F67"/>
+    <w:rsid w:val="008500DE"/>
     <w:rsid w:val="00851A6B"/>
     <w:rsid w:val="00852DCF"/>
     <w:rsid w:val="008530C6"/>
     <w:rsid w:val="00853191"/>
     <w:rsid w:val="0085408A"/>
     <w:rsid w:val="0085432D"/>
     <w:rsid w:val="00854C05"/>
     <w:rsid w:val="008553B8"/>
     <w:rsid w:val="00855ED2"/>
     <w:rsid w:val="00860910"/>
     <w:rsid w:val="00860F72"/>
     <w:rsid w:val="008613BF"/>
     <w:rsid w:val="00862FB1"/>
     <w:rsid w:val="0086339F"/>
     <w:rsid w:val="008634F3"/>
     <w:rsid w:val="00863BAA"/>
     <w:rsid w:val="008650F8"/>
     <w:rsid w:val="0086534A"/>
     <w:rsid w:val="00867262"/>
     <w:rsid w:val="008672BF"/>
     <w:rsid w:val="008675F2"/>
     <w:rsid w:val="0086798E"/>
     <w:rsid w:val="008708FB"/>
     <w:rsid w:val="00870F60"/>
     <w:rsid w:val="00871895"/>
@@ -25493,72 +23258,74 @@
     <w:rsid w:val="008C1DB1"/>
     <w:rsid w:val="008C212B"/>
     <w:rsid w:val="008C303C"/>
     <w:rsid w:val="008C334C"/>
     <w:rsid w:val="008C3C29"/>
     <w:rsid w:val="008C4B61"/>
     <w:rsid w:val="008C72BE"/>
     <w:rsid w:val="008C798C"/>
     <w:rsid w:val="008D0E48"/>
     <w:rsid w:val="008D129B"/>
     <w:rsid w:val="008D1F45"/>
     <w:rsid w:val="008D218C"/>
     <w:rsid w:val="008D372B"/>
     <w:rsid w:val="008D412D"/>
     <w:rsid w:val="008D49D2"/>
     <w:rsid w:val="008D4B34"/>
     <w:rsid w:val="008D582C"/>
     <w:rsid w:val="008D59FC"/>
     <w:rsid w:val="008D5DF3"/>
     <w:rsid w:val="008D6ADE"/>
     <w:rsid w:val="008D798D"/>
     <w:rsid w:val="008E1BD9"/>
     <w:rsid w:val="008E200C"/>
     <w:rsid w:val="008E4C5D"/>
     <w:rsid w:val="008E4E2C"/>
+    <w:rsid w:val="008E589F"/>
     <w:rsid w:val="008E64CC"/>
     <w:rsid w:val="008E7870"/>
     <w:rsid w:val="008E7D9C"/>
     <w:rsid w:val="008E7DDD"/>
     <w:rsid w:val="008F0448"/>
     <w:rsid w:val="008F04D6"/>
     <w:rsid w:val="008F0C60"/>
     <w:rsid w:val="008F1D23"/>
     <w:rsid w:val="008F2AD6"/>
     <w:rsid w:val="008F4A44"/>
     <w:rsid w:val="008F4DFE"/>
     <w:rsid w:val="008F5F48"/>
     <w:rsid w:val="00900714"/>
     <w:rsid w:val="0090076B"/>
     <w:rsid w:val="00901638"/>
     <w:rsid w:val="00901FCE"/>
     <w:rsid w:val="00902707"/>
     <w:rsid w:val="00903D87"/>
     <w:rsid w:val="00904CCB"/>
     <w:rsid w:val="00906822"/>
     <w:rsid w:val="00907B9C"/>
     <w:rsid w:val="00910D38"/>
+    <w:rsid w:val="00911894"/>
     <w:rsid w:val="0091290D"/>
     <w:rsid w:val="00914016"/>
     <w:rsid w:val="0091488A"/>
     <w:rsid w:val="009148FD"/>
     <w:rsid w:val="00914FB9"/>
     <w:rsid w:val="00915250"/>
     <w:rsid w:val="009157F8"/>
     <w:rsid w:val="00915C3D"/>
     <w:rsid w:val="00916F20"/>
     <w:rsid w:val="00917420"/>
     <w:rsid w:val="0091774C"/>
     <w:rsid w:val="00922FA7"/>
     <w:rsid w:val="0092362B"/>
     <w:rsid w:val="00923685"/>
     <w:rsid w:val="009242E4"/>
     <w:rsid w:val="00924ADC"/>
     <w:rsid w:val="00925964"/>
     <w:rsid w:val="00925DF8"/>
     <w:rsid w:val="00925E48"/>
     <w:rsid w:val="009263E9"/>
     <w:rsid w:val="0092646F"/>
     <w:rsid w:val="00926A32"/>
     <w:rsid w:val="00930F28"/>
     <w:rsid w:val="00932895"/>
     <w:rsid w:val="00932E40"/>
@@ -25724,67 +23491,69 @@
     <w:rsid w:val="00A02D3F"/>
     <w:rsid w:val="00A03044"/>
     <w:rsid w:val="00A03C6E"/>
     <w:rsid w:val="00A04123"/>
     <w:rsid w:val="00A04E67"/>
     <w:rsid w:val="00A054F4"/>
     <w:rsid w:val="00A05DBB"/>
     <w:rsid w:val="00A06D21"/>
     <w:rsid w:val="00A07473"/>
     <w:rsid w:val="00A10FDA"/>
     <w:rsid w:val="00A11330"/>
     <w:rsid w:val="00A11FED"/>
     <w:rsid w:val="00A120AC"/>
     <w:rsid w:val="00A12641"/>
     <w:rsid w:val="00A13608"/>
     <w:rsid w:val="00A1434F"/>
     <w:rsid w:val="00A14B21"/>
     <w:rsid w:val="00A17712"/>
     <w:rsid w:val="00A2053E"/>
     <w:rsid w:val="00A20E5E"/>
     <w:rsid w:val="00A232EB"/>
     <w:rsid w:val="00A24606"/>
     <w:rsid w:val="00A247BD"/>
     <w:rsid w:val="00A30EF6"/>
     <w:rsid w:val="00A313E3"/>
+    <w:rsid w:val="00A31FF2"/>
     <w:rsid w:val="00A32892"/>
     <w:rsid w:val="00A32A37"/>
     <w:rsid w:val="00A331B8"/>
     <w:rsid w:val="00A33A1A"/>
     <w:rsid w:val="00A33AEB"/>
     <w:rsid w:val="00A33B3C"/>
     <w:rsid w:val="00A33DF4"/>
     <w:rsid w:val="00A33E8D"/>
     <w:rsid w:val="00A3469A"/>
     <w:rsid w:val="00A34FBB"/>
     <w:rsid w:val="00A353F9"/>
     <w:rsid w:val="00A355C3"/>
     <w:rsid w:val="00A3624C"/>
     <w:rsid w:val="00A378A7"/>
     <w:rsid w:val="00A444BC"/>
     <w:rsid w:val="00A45589"/>
     <w:rsid w:val="00A4672E"/>
+    <w:rsid w:val="00A47F98"/>
     <w:rsid w:val="00A51867"/>
     <w:rsid w:val="00A51953"/>
     <w:rsid w:val="00A52B0D"/>
     <w:rsid w:val="00A5368E"/>
     <w:rsid w:val="00A5389B"/>
     <w:rsid w:val="00A54759"/>
     <w:rsid w:val="00A54FBD"/>
     <w:rsid w:val="00A55215"/>
     <w:rsid w:val="00A55923"/>
     <w:rsid w:val="00A56EC5"/>
     <w:rsid w:val="00A57723"/>
     <w:rsid w:val="00A604E6"/>
     <w:rsid w:val="00A6071C"/>
     <w:rsid w:val="00A60842"/>
     <w:rsid w:val="00A6250F"/>
     <w:rsid w:val="00A6262D"/>
     <w:rsid w:val="00A62ADF"/>
     <w:rsid w:val="00A633F6"/>
     <w:rsid w:val="00A63F25"/>
     <w:rsid w:val="00A66665"/>
     <w:rsid w:val="00A666F8"/>
     <w:rsid w:val="00A70816"/>
     <w:rsid w:val="00A70FDF"/>
     <w:rsid w:val="00A71431"/>
     <w:rsid w:val="00A7338B"/>
@@ -26022,64 +23791,66 @@
     <w:rsid w:val="00B867C4"/>
     <w:rsid w:val="00B86B2E"/>
     <w:rsid w:val="00B900D7"/>
     <w:rsid w:val="00B904EE"/>
     <w:rsid w:val="00B9083F"/>
     <w:rsid w:val="00B9123A"/>
     <w:rsid w:val="00B9224C"/>
     <w:rsid w:val="00B93229"/>
     <w:rsid w:val="00B9341E"/>
     <w:rsid w:val="00B93B24"/>
     <w:rsid w:val="00B95A27"/>
     <w:rsid w:val="00B96499"/>
     <w:rsid w:val="00B976FA"/>
     <w:rsid w:val="00B97B54"/>
     <w:rsid w:val="00BA04BF"/>
     <w:rsid w:val="00BA149D"/>
     <w:rsid w:val="00BA23A2"/>
     <w:rsid w:val="00BA28E4"/>
     <w:rsid w:val="00BA3DD5"/>
     <w:rsid w:val="00BA3ED0"/>
     <w:rsid w:val="00BA45A3"/>
     <w:rsid w:val="00BA4F60"/>
     <w:rsid w:val="00BA50CD"/>
     <w:rsid w:val="00BA68CF"/>
     <w:rsid w:val="00BA758D"/>
+    <w:rsid w:val="00BA7FD3"/>
     <w:rsid w:val="00BB07AF"/>
     <w:rsid w:val="00BB10BB"/>
     <w:rsid w:val="00BB1A4E"/>
     <w:rsid w:val="00BB1BA1"/>
     <w:rsid w:val="00BB1DE2"/>
     <w:rsid w:val="00BB20C0"/>
     <w:rsid w:val="00BB2520"/>
     <w:rsid w:val="00BB2AD9"/>
     <w:rsid w:val="00BB38EB"/>
     <w:rsid w:val="00BB3A71"/>
     <w:rsid w:val="00BB3ACC"/>
     <w:rsid w:val="00BB3CAE"/>
     <w:rsid w:val="00BB45CE"/>
     <w:rsid w:val="00BB50AF"/>
+    <w:rsid w:val="00BC00DE"/>
     <w:rsid w:val="00BC05F1"/>
     <w:rsid w:val="00BC0875"/>
     <w:rsid w:val="00BC110C"/>
     <w:rsid w:val="00BC159F"/>
     <w:rsid w:val="00BC2A9F"/>
     <w:rsid w:val="00BC2B6A"/>
     <w:rsid w:val="00BC35A6"/>
     <w:rsid w:val="00BC3C72"/>
     <w:rsid w:val="00BC4812"/>
     <w:rsid w:val="00BC4B04"/>
     <w:rsid w:val="00BC551F"/>
     <w:rsid w:val="00BC5B71"/>
     <w:rsid w:val="00BC5CA7"/>
     <w:rsid w:val="00BC5EB5"/>
     <w:rsid w:val="00BC6341"/>
     <w:rsid w:val="00BC6D07"/>
     <w:rsid w:val="00BC7926"/>
     <w:rsid w:val="00BD0170"/>
     <w:rsid w:val="00BD05F3"/>
     <w:rsid w:val="00BD0978"/>
     <w:rsid w:val="00BD0ED6"/>
     <w:rsid w:val="00BD2798"/>
     <w:rsid w:val="00BD2A10"/>
     <w:rsid w:val="00BD2B2F"/>
     <w:rsid w:val="00BD31AF"/>
@@ -26215,88 +23986,91 @@
     <w:rsid w:val="00C6407E"/>
     <w:rsid w:val="00C642EE"/>
     <w:rsid w:val="00C64E0F"/>
     <w:rsid w:val="00C65887"/>
     <w:rsid w:val="00C6588B"/>
     <w:rsid w:val="00C65F62"/>
     <w:rsid w:val="00C670C8"/>
     <w:rsid w:val="00C6765F"/>
     <w:rsid w:val="00C6F40E"/>
     <w:rsid w:val="00C703AD"/>
     <w:rsid w:val="00C70737"/>
     <w:rsid w:val="00C70F9F"/>
     <w:rsid w:val="00C7176A"/>
     <w:rsid w:val="00C72790"/>
     <w:rsid w:val="00C73E5A"/>
     <w:rsid w:val="00C748FD"/>
     <w:rsid w:val="00C74946"/>
     <w:rsid w:val="00C74E5F"/>
     <w:rsid w:val="00C7546C"/>
     <w:rsid w:val="00C75704"/>
     <w:rsid w:val="00C75DB5"/>
     <w:rsid w:val="00C7688D"/>
     <w:rsid w:val="00C76EA9"/>
     <w:rsid w:val="00C806A3"/>
     <w:rsid w:val="00C80D67"/>
+    <w:rsid w:val="00C816D3"/>
     <w:rsid w:val="00C8277E"/>
     <w:rsid w:val="00C83041"/>
     <w:rsid w:val="00C84A40"/>
     <w:rsid w:val="00C85CB6"/>
     <w:rsid w:val="00C85EC1"/>
     <w:rsid w:val="00C87B74"/>
     <w:rsid w:val="00C9015B"/>
     <w:rsid w:val="00C90470"/>
     <w:rsid w:val="00C91140"/>
     <w:rsid w:val="00C913BF"/>
     <w:rsid w:val="00C917AB"/>
     <w:rsid w:val="00C923ED"/>
     <w:rsid w:val="00C9287F"/>
     <w:rsid w:val="00C93F30"/>
     <w:rsid w:val="00C942F6"/>
     <w:rsid w:val="00C949D2"/>
     <w:rsid w:val="00C94BE4"/>
     <w:rsid w:val="00C97034"/>
     <w:rsid w:val="00C97B2E"/>
     <w:rsid w:val="00CA0181"/>
     <w:rsid w:val="00CA1B97"/>
     <w:rsid w:val="00CA4EFA"/>
     <w:rsid w:val="00CA51C7"/>
     <w:rsid w:val="00CA5404"/>
     <w:rsid w:val="00CA593A"/>
     <w:rsid w:val="00CB0A26"/>
     <w:rsid w:val="00CB0CCF"/>
     <w:rsid w:val="00CB1C93"/>
     <w:rsid w:val="00CB1CE9"/>
     <w:rsid w:val="00CB2C9E"/>
     <w:rsid w:val="00CB32CA"/>
+    <w:rsid w:val="00CB3D59"/>
     <w:rsid w:val="00CB468F"/>
     <w:rsid w:val="00CB5240"/>
     <w:rsid w:val="00CB5C6D"/>
     <w:rsid w:val="00CB5D14"/>
     <w:rsid w:val="00CB6E66"/>
     <w:rsid w:val="00CB6E8C"/>
     <w:rsid w:val="00CC0563"/>
+    <w:rsid w:val="00CC1885"/>
     <w:rsid w:val="00CC1A0D"/>
     <w:rsid w:val="00CC3163"/>
     <w:rsid w:val="00CC3F4A"/>
     <w:rsid w:val="00CC49E0"/>
     <w:rsid w:val="00CC4B32"/>
     <w:rsid w:val="00CC5508"/>
     <w:rsid w:val="00CC55C8"/>
     <w:rsid w:val="00CC5861"/>
     <w:rsid w:val="00CC7C4D"/>
     <w:rsid w:val="00CD1198"/>
     <w:rsid w:val="00CD1249"/>
     <w:rsid w:val="00CD1D0E"/>
     <w:rsid w:val="00CD21CC"/>
     <w:rsid w:val="00CD26E3"/>
     <w:rsid w:val="00CD3E88"/>
     <w:rsid w:val="00CD4253"/>
     <w:rsid w:val="00CD43AE"/>
     <w:rsid w:val="00CD5DDF"/>
     <w:rsid w:val="00CD6275"/>
     <w:rsid w:val="00CD7ECF"/>
     <w:rsid w:val="00CE0726"/>
     <w:rsid w:val="00CE124C"/>
     <w:rsid w:val="00CE221C"/>
     <w:rsid w:val="00CE3364"/>
     <w:rsid w:val="00CE3942"/>
@@ -26461,50 +24235,51 @@
     <w:rsid w:val="00DB685C"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DB70EA"/>
     <w:rsid w:val="00DC15B7"/>
     <w:rsid w:val="00DC269D"/>
     <w:rsid w:val="00DC29DA"/>
     <w:rsid w:val="00DC3D7F"/>
     <w:rsid w:val="00DC4D86"/>
     <w:rsid w:val="00DC5F74"/>
     <w:rsid w:val="00DC6482"/>
     <w:rsid w:val="00DC6738"/>
     <w:rsid w:val="00DC781C"/>
     <w:rsid w:val="00DC7FF2"/>
     <w:rsid w:val="00DD047E"/>
     <w:rsid w:val="00DD0EA4"/>
     <w:rsid w:val="00DD1843"/>
     <w:rsid w:val="00DD2B20"/>
     <w:rsid w:val="00DD4401"/>
     <w:rsid w:val="00DD4FCF"/>
     <w:rsid w:val="00DD6EE7"/>
     <w:rsid w:val="00DD783E"/>
     <w:rsid w:val="00DD7A35"/>
     <w:rsid w:val="00DE0299"/>
     <w:rsid w:val="00DE0743"/>
     <w:rsid w:val="00DE0AB8"/>
+    <w:rsid w:val="00DE12E5"/>
     <w:rsid w:val="00DE12FC"/>
     <w:rsid w:val="00DE1823"/>
     <w:rsid w:val="00DE1B69"/>
     <w:rsid w:val="00DE232B"/>
     <w:rsid w:val="00DE23EC"/>
     <w:rsid w:val="00DE240F"/>
     <w:rsid w:val="00DE2622"/>
     <w:rsid w:val="00DE2FA0"/>
     <w:rsid w:val="00DE37E6"/>
     <w:rsid w:val="00DE4D53"/>
     <w:rsid w:val="00DE5B59"/>
     <w:rsid w:val="00DF1335"/>
     <w:rsid w:val="00DF312B"/>
     <w:rsid w:val="00DF328B"/>
     <w:rsid w:val="00DF43E0"/>
     <w:rsid w:val="00DF4A17"/>
     <w:rsid w:val="00DF6024"/>
     <w:rsid w:val="00E00915"/>
     <w:rsid w:val="00E018D7"/>
     <w:rsid w:val="00E02564"/>
     <w:rsid w:val="00E04AFF"/>
     <w:rsid w:val="00E04E7A"/>
     <w:rsid w:val="00E06E6A"/>
     <w:rsid w:val="00E0750A"/>
     <w:rsid w:val="00E07B66"/>
@@ -26643,70 +24418,72 @@
     <w:rsid w:val="00EC5563"/>
     <w:rsid w:val="00EC687D"/>
     <w:rsid w:val="00EC7701"/>
     <w:rsid w:val="00EC7B5F"/>
     <w:rsid w:val="00ED0558"/>
     <w:rsid w:val="00ED0B3D"/>
     <w:rsid w:val="00ED13DF"/>
     <w:rsid w:val="00ED1E6F"/>
     <w:rsid w:val="00ED1FD8"/>
     <w:rsid w:val="00ED219B"/>
     <w:rsid w:val="00ED2DEE"/>
     <w:rsid w:val="00ED3042"/>
     <w:rsid w:val="00ED3565"/>
     <w:rsid w:val="00ED4C96"/>
     <w:rsid w:val="00ED509E"/>
     <w:rsid w:val="00ED647C"/>
     <w:rsid w:val="00ED6B08"/>
     <w:rsid w:val="00ED7605"/>
     <w:rsid w:val="00ED7F59"/>
     <w:rsid w:val="00EE087D"/>
     <w:rsid w:val="00EE08B8"/>
     <w:rsid w:val="00EE0D49"/>
     <w:rsid w:val="00EE0F8F"/>
     <w:rsid w:val="00EE1293"/>
     <w:rsid w:val="00EE3CE6"/>
+    <w:rsid w:val="00EE3DCF"/>
     <w:rsid w:val="00EE516C"/>
     <w:rsid w:val="00EE5728"/>
     <w:rsid w:val="00EE5D74"/>
     <w:rsid w:val="00EE6F05"/>
     <w:rsid w:val="00EE6F52"/>
     <w:rsid w:val="00EE758E"/>
     <w:rsid w:val="00EF027C"/>
     <w:rsid w:val="00EF3040"/>
     <w:rsid w:val="00EF3805"/>
     <w:rsid w:val="00EF3A02"/>
     <w:rsid w:val="00EF3A8C"/>
     <w:rsid w:val="00EF3D97"/>
     <w:rsid w:val="00EF444B"/>
     <w:rsid w:val="00EF4576"/>
     <w:rsid w:val="00EF499C"/>
     <w:rsid w:val="00EF5763"/>
     <w:rsid w:val="00EF5A95"/>
     <w:rsid w:val="00EF601E"/>
     <w:rsid w:val="00EF6184"/>
     <w:rsid w:val="00EF63E7"/>
+    <w:rsid w:val="00EF7828"/>
     <w:rsid w:val="00EF7A96"/>
     <w:rsid w:val="00F004CE"/>
     <w:rsid w:val="00F00742"/>
     <w:rsid w:val="00F01573"/>
     <w:rsid w:val="00F01D76"/>
     <w:rsid w:val="00F0339C"/>
     <w:rsid w:val="00F039D7"/>
     <w:rsid w:val="00F03F3C"/>
     <w:rsid w:val="00F05645"/>
     <w:rsid w:val="00F06BCA"/>
     <w:rsid w:val="00F06E42"/>
     <w:rsid w:val="00F070F6"/>
     <w:rsid w:val="00F07FC5"/>
     <w:rsid w:val="00F106C7"/>
     <w:rsid w:val="00F10EFB"/>
     <w:rsid w:val="00F12417"/>
     <w:rsid w:val="00F1285E"/>
     <w:rsid w:val="00F1321E"/>
     <w:rsid w:val="00F13DA3"/>
     <w:rsid w:val="00F1483F"/>
     <w:rsid w:val="00F15BDF"/>
     <w:rsid w:val="00F16134"/>
     <w:rsid w:val="00F16AD3"/>
     <w:rsid w:val="00F17563"/>
     <w:rsid w:val="00F20E00"/>
@@ -26820,50 +24597,51 @@
     <w:rsid w:val="00FA1B9B"/>
     <w:rsid w:val="00FA2977"/>
     <w:rsid w:val="00FA34E9"/>
     <w:rsid w:val="00FA354F"/>
     <w:rsid w:val="00FA39CC"/>
     <w:rsid w:val="00FA4AF7"/>
     <w:rsid w:val="00FA4F63"/>
     <w:rsid w:val="00FA6124"/>
     <w:rsid w:val="00FA7E85"/>
     <w:rsid w:val="00FB233C"/>
     <w:rsid w:val="00FB3416"/>
     <w:rsid w:val="00FB365B"/>
     <w:rsid w:val="00FB380C"/>
     <w:rsid w:val="00FB3F12"/>
     <w:rsid w:val="00FB4CB8"/>
     <w:rsid w:val="00FB5F8D"/>
     <w:rsid w:val="00FB62E8"/>
     <w:rsid w:val="00FC1543"/>
     <w:rsid w:val="00FC1739"/>
     <w:rsid w:val="00FC2DB7"/>
     <w:rsid w:val="00FC30E8"/>
     <w:rsid w:val="00FC3295"/>
     <w:rsid w:val="00FC42D8"/>
     <w:rsid w:val="00FC460E"/>
     <w:rsid w:val="00FC5BB1"/>
+    <w:rsid w:val="00FC7879"/>
     <w:rsid w:val="00FD0456"/>
     <w:rsid w:val="00FD1221"/>
     <w:rsid w:val="00FD261E"/>
     <w:rsid w:val="00FD4030"/>
     <w:rsid w:val="00FD4730"/>
     <w:rsid w:val="00FD6630"/>
     <w:rsid w:val="00FD6748"/>
     <w:rsid w:val="00FD786B"/>
     <w:rsid w:val="00FD7D12"/>
     <w:rsid w:val="00FD7FEB"/>
     <w:rsid w:val="00FE0237"/>
     <w:rsid w:val="00FE0366"/>
     <w:rsid w:val="00FE0D4B"/>
     <w:rsid w:val="00FE23C3"/>
     <w:rsid w:val="00FE2AD2"/>
     <w:rsid w:val="00FE2D7E"/>
     <w:rsid w:val="00FE3518"/>
     <w:rsid w:val="00FE41E2"/>
     <w:rsid w:val="00FE4415"/>
     <w:rsid w:val="00FE5D56"/>
     <w:rsid w:val="00FE70DF"/>
     <w:rsid w:val="00FF0200"/>
     <w:rsid w:val="00FF0584"/>
     <w:rsid w:val="00FF07DD"/>
     <w:rsid w:val="00FF2CD0"/>
@@ -33778,51 +31556,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2133086419">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\EGuimaraes1\Downloads\ForHealthCtg_Document_OCA_MH%20WORD%20Template_2023%5b15%5d%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="MassHealth Theme 2024">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="535353"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DCDCDC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="14558F"/>
       </a:accent1>
@@ -34063,72 +31841,109 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ed83f62f0d1681052340db29e193215">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b54f10f4e79eec172ed26ef1834b7607" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="a84c8341-80aa-4b48-9373-d3a3de2ad48e">
+      <UserInfo>
+        <DisplayName>Walia, Hadley (EHS)</DisplayName>
+        <AccountId>456</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Hannon, Meaghan (EHS)</DisplayName>
+        <AccountId>281</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca181a51-b58f-4101-967e-bee951ab042e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -34147,50 +31962,57 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BriefDescription" ma:index="21" nillable="true" ma:displayName="Brief Description" ma:format="Dropdown" ma:internalName="BriefDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -34279,158 +32101,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3339C6F9-D78B-45DB-A14A-700DF1434E48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE9268F1-2BC5-4F78-A2A9-E0CAD308BDAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1110AD98-1DEA-0647-A258-B6C0CEBF9F60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3A3B618-D9CD-4884-BFFD-280839A74E0B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD706095-C385-452C-B032-E88D0A005FB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2).dotx</Template>
+  <Template>ForHealthCtg_Document_OCA_MH WORD Template_2023[15] (2)</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>21700</Characters>
+  <Pages>16</Pages>
+  <Words>3513</Words>
+  <Characters>20025</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>50</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>166</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25456</CharactersWithSpaces>
+  <CharactersWithSpaces>23492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="162" baseType="variant">
       <vt:variant>
         <vt:i4>1245234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>158</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc203473438</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245234</vt:i4>
       </vt:variant>
       <vt:variant>