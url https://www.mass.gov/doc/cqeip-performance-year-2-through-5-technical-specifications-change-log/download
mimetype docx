--- v0 (2025-12-07)
+++ v1 (2026-05-31)
@@ -41,51 +41,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00246D3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5072A4E1" wp14:editId="592C2666">
             <wp:extent cx="1209675" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2118679234" name="Graphic 2118679234" descr="MassHealth logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Graphic 2118679234"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
+                          <a16:creationId xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" id="{0B90408E-33AD-DEBE-20D0-13E3C8981F00}"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F825627" w14:textId="2B47CC5D" w:rsidR="008E53B1" w:rsidRPr="00246D3E" w:rsidRDefault="0076E01C" w:rsidP="4CB88954">
       <w:pPr>
@@ -745,56 +745,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DACEBC" w14:textId="4A59AAFC" w:rsidR="00611017" w:rsidRPr="00246D3E" w:rsidRDefault="00611017" w:rsidP="00611017">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="-545" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="990"/>
-        <w:gridCol w:w="1440"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="2990"/>
+        <w:gridCol w:w="1330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E6BC4" w:rsidRPr="00932749" w14:paraId="3EAEF6C6" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="008E6BC4" w:rsidRPr="00932749" w14:paraId="3EAEF6C6" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="479"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E022361" w14:textId="47D59F06" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Measure Name</w:t>
@@ -805,3192 +805,5834 @@
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431431C1" w14:textId="59C259DC" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Page #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78C59A11" w14:textId="1270170F" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Type of Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FB48007" w14:textId="7A88B13B" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Section Header</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55485D80" w14:textId="2120236B" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Update</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5437C9D8" w14:textId="5FBAFB85" w:rsidR="008E6BC4" w:rsidRPr="00932749" w:rsidRDefault="008E6BC4" w:rsidP="00611017">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t>Update release date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B280F" w:rsidRPr="00932749" w14:paraId="6131DCD5" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00F0489A" w:rsidRPr="00932749" w14:paraId="18334D11" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736DA8E8" w14:textId="08DDE503" w:rsidR="002B280F" w:rsidRPr="00932749" w:rsidRDefault="002B280F" w:rsidP="002B280F">
+          <w:p w14:paraId="10AD1FD0" w14:textId="690AE78E" w:rsidR="00F0489A" w:rsidRPr="00932749" w:rsidRDefault="00F0489A" w:rsidP="002B280F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50F5BB53" w14:textId="5EE25F23" w:rsidR="002B280F" w:rsidRPr="00932749" w:rsidRDefault="002B280F" w:rsidP="002B280F">
-[...128 lines deleted...]
-              <w:t>/25</w:t>
+          <w:p w14:paraId="5CAA2A34" w14:textId="1E9C650B" w:rsidR="00F0489A" w:rsidRDefault="00696DD4" w:rsidP="002B280F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5,9,</w:t>
+            </w:r>
+            <w:r w:rsidR="00502CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>14,20,30</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA43F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>,34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0721FD36" w14:textId="1ACE7665" w:rsidR="00F0489A" w:rsidRDefault="001F584E" w:rsidP="002B280F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Federal Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1397D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DFBBECF" w14:textId="64CCA107" w:rsidR="00F0489A" w:rsidRPr="00932749" w:rsidRDefault="00686363" w:rsidP="002B280F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Definitions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD3DBE5" w14:textId="7AFA257F" w:rsidR="00F0489A" w:rsidRPr="00392627" w:rsidRDefault="00FE5B74" w:rsidP="002B280F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed “SCO, One Care, FFS (including MassHealth limited)” from Member definition. Added note – “Individuals with third-party liability and those enrolled in SCO, One Care, PACE, FFS, MassHealth Limited are not eligible for this measure.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43A7D215" w14:textId="7C023DE7" w:rsidR="00F0489A" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="002B280F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="7B6E51CD" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="3E42A150" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="045F7498" w14:textId="36318CDC" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="6B6D9D2C" w14:textId="5001D602" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D08A37D" w14:textId="328F73E5" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00932749">
+          <w:p w14:paraId="67337EA5" w14:textId="70E3AD0A" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D8E5BE1" w14:textId="3E87A86F" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:t>09/25/25</w:t>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19679BB6" w14:textId="43F5958E" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CD47D8" w14:textId="3DACA1B9" w:rsidR="00E01C1C" w:rsidRPr="00290C51" w:rsidRDefault="002A064E" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Added to condition of participation description: “As specified by MassHealth”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4A022E" w14:textId="39239FE0" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E53DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="0E02C4CF" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="1A564811" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C9AE043" w14:textId="5580BFD3" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="56C48D57" w14:textId="632D2E31" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C9A3664" w14:textId="3F5DAD54" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="4D6F24D6" w14:textId="1D540172" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00F620A8">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE5049A" w14:textId="4047C414" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00954DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BEE6022" w14:textId="77777777" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...43 lines deleted...]
-              <w:t>09/25/25</w:t>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EAF089" w14:textId="5C64E735" w:rsidR="00E01C1C" w:rsidRPr="00392627" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Removed “SCO, One Care, FFS (including MassHealth limited)” from Member definition. Added note – “Individuals with third-party liability and those enrolled in SCO, One Care, PACE, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00290C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>FFS, MassHealth Limited are not eligible for this measure.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A1A9F18" w14:textId="26B915CA" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E53DEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3/12/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="1FC9BBBE" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="00DED9DF" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34C1A5D7" w14:textId="1CB8F574" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="26BC510C" w14:textId="589415F5" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0403F995" w14:textId="5E598D3D" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="217DFDC5" w14:textId="62739BB7" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797D422F" w14:textId="17954C7A" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5560FA30" w14:textId="33FBD3E6" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Administrative Data Reporting Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="046AD9AF" w14:textId="0E6FAA06" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Added a note that HCPCS code G0136 is no longer applicable beginning January 1, 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="122DC4AD" w14:textId="049B39C5" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="43362E54" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A3053" w14:textId="0C1EC201" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10CCEA19" w14:textId="5D53E24D" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203D83FF" w14:textId="51A4AA94" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72FD88FA" w14:textId="02D3F485" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="037CD9A2" w14:textId="3C328F16" w:rsidR="00E01C1C" w:rsidRPr="00290C51" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clarified audit expectations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B5C43C" w14:textId="5203E5E0" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="096BC7E9" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68AAB94F" w14:textId="6FD5F6E4" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Quality Performance Disparities Reduction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7893E8AF" w14:textId="7FABEEE5" w:rsidR="00E01C1C" w:rsidRDefault="005E69DA" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D526B5F" w14:textId="4C1A7F0C" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEE07A2" w14:textId="2F88D723" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA7AFCF" w14:textId="2FB22325" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed the Quality Performance Disparities Reduction measure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F108FDD" w14:textId="7A969BC3" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="307349E5" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FAA13C" w14:textId="5500E9BE" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Equity Improvement Interventions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31084FD7" w14:textId="05B22FCB" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="005E69DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6-47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26EBCB2A" w14:textId="0880E7FA" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EDDDEDA" w14:textId="37D27961" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Administrative Specifications and Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BB2DCE" w14:textId="6F93AD09" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Added Disparities Reduction Narrative Report as a reporting requirement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D92529" w14:textId="7EE27C6D" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="2767CFDA" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6299493B" w14:textId="165945A9" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9B4183" w14:textId="03C31463" w:rsidR="00E01C1C" w:rsidRDefault="005E69DA" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="382D19B4" w14:textId="00AA57DE" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00954DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="353FE36F" w14:textId="52B08D3A" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F04F961" w14:textId="3DC1B205" w:rsidR="00E01C1C" w:rsidRPr="00392627" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed “SCO, One Care, FFS (including MassHealth limited)” from Member definition. Added note – “Individuals with third-party liability and those enrolled in SCO, One Care, PACE, FFS, MassHealth Limited are not eligible for this measure.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CDFF932" w14:textId="51CC53B6" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="7C5EABD9" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F28FCF9" w14:textId="625FEDB7" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Language Access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227DC462" w14:textId="28032FA9" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE3BAF8" w14:textId="7D79021F" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34888DFE" w14:textId="369845AF" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75BC1134" w14:textId="404921AD" w:rsidR="00E01C1C" w:rsidRPr="00290C51" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clarified audit expectations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AECE01E" w14:textId="26B45F89" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="29624364" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EE8C27C" w14:textId="507ECF48" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3279E24B" w14:textId="4F8795F9" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4519">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>&amp;6</w:t>
+            </w:r>
+            <w:r w:rsidR="0018379A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08EB2985" w14:textId="002213B8" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40A497BA" w14:textId="77F40669" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Overview &amp; Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="055D8E32" w14:textId="5B0C07D1" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Changed the measure status of Component 2 Rate 2 to Condition of Participation for PY3-5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7124BC8C" w14:textId="70C1CC41" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="740F901B" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02D2D3A6" w14:textId="708F2277" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D0E3994" w14:textId="0D0C1B51" w:rsidR="00E01C1C" w:rsidRDefault="002F4519" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55C3DE66" w14:textId="7E7CC512" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Federal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00954DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Policy Update</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5637D4BB" w14:textId="41C55B18" w:rsidR="00E01C1C" w:rsidRPr="00932749" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36E8F66E" w14:textId="587675FA" w:rsidR="00E01C1C" w:rsidRPr="00290C51" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00290C51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed “SCO, One Care, FFS (including MassHealth limited)” from Member definition. Added note – “Individuals with third-party liability and those enrolled in SCO, One Care, PACE, FFS, MassHealth Limited are not eligible for this measure.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2242B467" w14:textId="56D82B20" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="1C9F8E48" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28B7C538" w14:textId="285A8860" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D15B69C" w14:textId="3CDB18A8" w:rsidR="00E01C1C" w:rsidRDefault="002F4519" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350B3A2A" w14:textId="1FB416AE" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AC33FA4" w14:textId="78869871" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6D3D02" w14:textId="6ADC9941" w:rsidR="00E01C1C" w:rsidRPr="00290C51" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clarified age to “at least 6 years of age on the date of encounter or discharge”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CCA6C0A" w14:textId="3DFB61C3" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="0D035E31" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6044C7D7" w14:textId="44446F5E" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B3700D" w14:textId="72E22FD1" w:rsidR="00E01C1C" w:rsidRDefault="0018379A" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03DE809D" w14:textId="39CA92C5" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F8AB01" w14:textId="066AD4FF" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C50009" w14:textId="1297B82F" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clarification on reporting –</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3114" w:rsidRPr="00CD3114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>MassHealth ID will be used to link member data from the supplemental file to identify patients with a disability. Records without a valid MH ID (e.g., use of “999999999999”) will be excluded from rate calculations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="579F155C" w14:textId="6FE24855" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="00549A2A" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="638921DB" w14:textId="259078B9" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EE4B7D6" w14:textId="25D6FF34" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0018379A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="476D4816" w14:textId="28688A7F" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46734870" w14:textId="1CC15ED7" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FAEBF5D" w14:textId="167FED1B" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Corrected due date for Component 1 to February 27, 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF021FB" w14:textId="56FDE48E" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="19D25E86" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10949AAE" w14:textId="75BF066D" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FFEB9E3" w14:textId="30122523" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0018379A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2E078A" w14:textId="3C25A941" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32E41D50" w14:textId="0BDAE59A" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74455A47" w14:textId="67A70741" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clarified audit expectations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A55C4B" w14:textId="65360934" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E01C1C" w:rsidRPr="00932749" w14:paraId="048A6722" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6291C691" w14:textId="64BE8521" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Patient Experience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D7B9434" w14:textId="64593187" w:rsidR="00E01C1C" w:rsidRDefault="00704B21" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58F1351A" w14:textId="409D5E34" w:rsidR="00E01C1C" w:rsidRPr="00954DD7" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="388F18B6" w14:textId="4EEE8E8A" w:rsidR="00E01C1C" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Conditions of Participation, Performance Requirements, and Performance Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64B3D807" w14:textId="3F589C4F" w:rsidR="00E01C1C" w:rsidRPr="00641FE9" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Corrected due date for first deliverable to February 27, 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6273838B" w14:textId="650C0620" w:rsidR="00E01C1C" w:rsidRPr="00454990" w:rsidRDefault="00E01C1C" w:rsidP="00E01C1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00946CCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3/12/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="6131DCD5" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="736DA8E8" w14:textId="08DDE503" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – All Sub-measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F5BB53" w14:textId="5EE25F23" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5, 9, 14, 20, 30, 34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E204BDF" w14:textId="189E263E" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="380B995B" w14:textId="7F72A31D" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30070EE7" w14:textId="71638ACA" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392627">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed “PACE” from Member definition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19D37B67" w14:textId="3AC5D5AF" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00454990">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>09/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00454990">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="7B6E51CD" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="045F7498" w14:textId="36318CDC" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RELD SOGI Data Completeness – Disability Sub-measure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D08A37D" w14:textId="328F73E5" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F74DC0F" w14:textId="52225918" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Clarification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="312B09A3" w14:textId="0AC0DB44" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Administrative Specification</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D720D" w14:textId="23A8889C" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>For Numerator, clarified ages for each of the six disability questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13AD53A3" w14:textId="7AC61696" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00756C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>09/25/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="0E02C4CF" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9AE043" w14:textId="5580BFD3" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C9A3664" w14:textId="3F5DAD54" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5325822E" w14:textId="4FAC7713" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E09FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Technical Correction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60FFEF1B" w14:textId="5587744B" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F620A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Eligible Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5584DB30" w14:textId="5C5722F3" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392627">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Removed “PACE” from Member definition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64D9AE5B" w14:textId="45851D86" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00756C37">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>09/25/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="1FC9BBBE" w14:textId="77777777" w:rsidTr="00F81154">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C1A5D7" w14:textId="1CB8F574" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>HRSN Screening</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0403F995" w14:textId="5E598D3D" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="278A7FC1" w14:textId="2006AC89" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278A7FC1" w14:textId="2006AC89" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0753D28D" w14:textId="69B93DD0" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0753D28D" w14:textId="69B93DD0" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administrative Data Reporting Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="35C130FB" w14:textId="5978433B" w:rsidR="000F64FC" w:rsidRPr="00392627" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35C130FB" w14:textId="5978433B" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Added ICD-10 Code Z58.6 (</w:t>
             </w:r>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Inadequate drinking-water supply) to </w:t>
             </w:r>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Inadequate Housing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4F80EB25" w14:textId="55AEB9A3" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F80EB25" w14:textId="55AEB9A3" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756C37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="6425FEC9" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="6425FEC9" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E717CA3" w14:textId="3BA9DD2B" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="3E717CA3" w14:textId="3BA9DD2B" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>HRSN Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22C73E60" w14:textId="632EAFE2" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="22C73E60" w14:textId="632EAFE2" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>44-45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="50B0B573" w14:textId="22D15448" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50B0B573" w14:textId="22D15448" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="262DEF0B" w14:textId="79598CFF" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="262DEF0B" w14:textId="79598CFF" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">f Participation, Performance Requirements, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nd Performance Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4B3852E9" w14:textId="75AC7F6B" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B3852E9" w14:textId="75AC7F6B" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Added time for due date and clarified data submission expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4AD18D49" w14:textId="4E7A3924" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AD18D49" w14:textId="4E7A3924" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756C37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="389E809D" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="389E809D" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6043B064" w14:textId="1C913118" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="6043B064" w14:textId="1C913118" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Quality Performance Disparities Reduction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FD2E590" w14:textId="30A52BBC" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="1FD2E590" w14:textId="30A52BBC" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>45-48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="78BD9B1A" w14:textId="00670A81" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78BD9B1A" w14:textId="00670A81" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1CF433D3" w14:textId="2817A7AD" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CF433D3" w14:textId="2817A7AD" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5F74F766" w14:textId="1E6AB61F" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F74F766" w14:textId="1E6AB61F" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Added measure specifications for the Quality Performance Disparities Reduction measure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2543E46A" w14:textId="094C5650" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2543E46A" w14:textId="094C5650" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00756C37">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="3F33F95C" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="3F33F95C" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74E33DF0" w14:textId="1F8E05C1" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="74E33DF0" w14:textId="1F8E05C1" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Equity Improvement Interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CCC14DA" w14:textId="147F99C7" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="4CCC14DA" w14:textId="147F99C7" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4C48C1FE" w14:textId="2EA1050A" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C48C1FE" w14:textId="2EA1050A" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1E46FC1A" w14:textId="5D21DDD1" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E46FC1A" w14:textId="5D21DDD1" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="24422838" w14:textId="38B3685A" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24422838" w14:textId="38B3685A" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Clarified descriptions of the reports.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="190DBDB8" w14:textId="4CE4CD58" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="190DBDB8" w14:textId="4CE4CD58" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="7D097A4A" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="7D097A4A" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C3E249B" w14:textId="5772E6C7" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="2C3E249B" w14:textId="5772E6C7" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="670F15A3" w14:textId="27C82FC9" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="670F15A3" w14:textId="27C82FC9" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="48BE0B6B" w14:textId="2660F77C" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48BE0B6B" w14:textId="2660F77C" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3DC8F5B7" w14:textId="48854C52" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC8F5B7" w14:textId="48854C52" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F620A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="61875242" w14:textId="15E4B07A" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61875242" w14:textId="15E4B07A" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392627">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Removed “PACE” from Member definition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1F6B9395" w14:textId="0FC127B1" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F6B9395" w14:textId="0FC127B1" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="59D0C49A" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="59D0C49A" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="527F28F9" w14:textId="7748D990" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="527F28F9" w14:textId="7748D990" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7353BFA1" w14:textId="57C72421" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="7353BFA1" w14:textId="57C72421" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6EEB8842" w14:textId="0D948422" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB8842" w14:textId="0D948422" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5CD74715" w14:textId="5D9DAD7F" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD74715" w14:textId="5D9DAD7F" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="309CB87B" w14:textId="40F656A3" w:rsidR="000F64FC" w:rsidRPr="00923E13" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="309CB87B" w14:textId="40F656A3" w:rsidR="00C64617" w:rsidRPr="00923E13" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarified Step 2 of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Event/Diagnosis” adding </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE53676" w14:textId="4005F621" w:rsidR="000F64FC" w:rsidRPr="00923E13" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="3CE53676" w14:textId="4005F621" w:rsidR="00C64617" w:rsidRPr="00923E13" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>“language services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>language</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">documentation system (e.g., </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49CEDB40" w14:textId="5F5F5476" w:rsidR="00C64617" w:rsidRPr="00923E13" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> services</w:t>
+              <w:t>vendor logs)” as an</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">documentation system (e.g., </w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t>acceptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> source </w:t>
+            </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>vendor logs)” as an</w:t>
+              <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>acceptable</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> source </w:t>
+              <w:t>preferred spoken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00923E13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>for</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>language other than English data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1FBE124D" w14:textId="5E66CB8A" w:rsidR="000F64FC" w:rsidRPr="00DD53AF" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE124D" w14:textId="5E66CB8A" w:rsidR="00C64617" w:rsidRPr="00DD53AF" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="0DD20593" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="0DD20593" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15162883" w14:textId="11460F46" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="15162883" w14:textId="11460F46" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E1CD799" w14:textId="448E3F6A" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="0E1CD799" w14:textId="448E3F6A" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0387D04B" w14:textId="1F4C5E17" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0387D04B" w14:textId="1F4C5E17" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0C4E7A35" w14:textId="4FC2496F" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C4E7A35" w14:textId="4FC2496F" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administrative Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="39B2F622" w14:textId="6B880030" w:rsidR="000F64FC" w:rsidRPr="00392627" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39B2F622" w14:textId="6B880030" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>For Component 2 Numerator, addition of “language services documentation system (e.g., vendor logs) as an acceptable source of documentation for language assistance services provided.</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="219936A4" w14:textId="6ADA2D90" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+              <w:t xml:space="preserve">For Component 2 Numerator, addition of “language services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>documentation system (e.g., vendor logs) as an acceptable source of documentation for language assistance services provided.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="219936A4" w14:textId="6ADA2D90" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="242C7F2B" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="242C7F2B" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16DC9096" w14:textId="2C8C3242" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="16DC9096" w14:textId="2C8C3242" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Language Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A37FEB" w14:textId="74BB67B6" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="26A37FEB" w14:textId="74BB67B6" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>55-56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="696F2167" w14:textId="700EF637" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="696F2167" w14:textId="700EF637" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="67614DBF" w14:textId="0908937F" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67614DBF" w14:textId="0908937F" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">f Participation, Performance Requirements, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nd Performance Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1AF096B8" w14:textId="020B62A3" w:rsidR="000F64FC" w:rsidRPr="00392627" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF096B8" w14:textId="020B62A3" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Added time for due date and clarified data submission expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1AD2CDC3" w14:textId="20ED1835" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD2CDC3" w14:textId="20ED1835" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="1817123F" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="1817123F" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0179D728" w14:textId="2B55A2ED" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="0179D728" w14:textId="2B55A2ED" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Competent Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A3FD4BA" w14:textId="72EAB7F8" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="3A3FD4BA" w14:textId="72EAB7F8" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3DD0AA14" w14:textId="5A49B290" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DD0AA14" w14:textId="5A49B290" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0919A3A6" w14:textId="48B66FD6" w:rsidR="000F64FC" w:rsidRPr="00952137" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0919A3A6" w14:textId="48B66FD6" w:rsidR="00C64617" w:rsidRPr="00952137" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administrative Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="37A7DDBD" w14:textId="254BF58B" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A7DDBD" w14:textId="254BF58B" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680D33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Addition of “Other” that provides clarification on MassHealth expectations for </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CBHC</w:t>
             </w:r>
             <w:r w:rsidRPr="00680D33">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s choosing to change their targeted DCC training area and/or targeted patient-facing staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3DF26B9C" w14:textId="50BA8E44" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DF26B9C" w14:textId="50BA8E44" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="1FE7760A" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="1FE7760A" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="561AE7A1" w14:textId="1AD66F12" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="561AE7A1" w14:textId="1AD66F12" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6134F788" w14:textId="77396FEA" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="6134F788" w14:textId="77396FEA" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="480919C3" w14:textId="42B722A5" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="480919C3" w14:textId="42B722A5" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="202E2343" w14:textId="4129A738" w:rsidR="000F64FC" w:rsidRPr="00952137" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="202E2343" w14:textId="4129A738" w:rsidR="00C64617" w:rsidRPr="00952137" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Measure Summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="250B7784" w14:textId="7EDA6B16" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="250B7784" w14:textId="7EDA6B16" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="43F4C2F1" w14:textId="6ECFD4B5" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43F4C2F1" w14:textId="6ECFD4B5" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="2A0AD811" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="2A0AD811" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BC7637B" w14:textId="0F7CE1CB" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="2BC7637B" w14:textId="0F7CE1CB" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B40351C" w14:textId="5187C852" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="1B40351C" w14:textId="5187C852" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="09423B55" w14:textId="710312E1" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09423B55" w14:textId="710312E1" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Technical Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4CEADC48" w14:textId="3CCDAEEB" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CEADC48" w14:textId="3CCDAEEB" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F620A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Eligible Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="69119D08" w14:textId="0152F6E4" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69119D08" w14:textId="0152F6E4" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392627">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Removed “PACE” from Member definition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="63C224CE" w14:textId="071C41B1" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C224CE" w14:textId="071C41B1" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="1C741F4A" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="1C741F4A" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351CE610" w14:textId="5E1A9D8C" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="351CE610" w14:textId="5E1A9D8C" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30B2CCE7" w14:textId="48FBF8B3" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="30B2CCE7" w14:textId="48FBF8B3" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="566B92A2" w14:textId="0A4E060E" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="566B92A2" w14:textId="0A4E060E" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="77E52D16" w14:textId="5148AE01" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77E52D16" w14:textId="5148AE01" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">— </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Patients</w:t>
             </w:r>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Self-reported Disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2DFF95D6" w14:textId="1A487E0E" w:rsidR="000F64FC" w:rsidRPr="00392627" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DFF95D6" w14:textId="1A487E0E" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Revised ages for each of the six questions to align with the ages listed in the RELD SOGI Data Completeness – Disability Data Completeness measure (under Eligible Population)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4123FB7F" w14:textId="3C6DF20F" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4123FB7F" w14:textId="3C6DF20F" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03238">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="7E5C32E3" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="7E5C32E3" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB4AE2A" w14:textId="05205011" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5CB4AE2A" w14:textId="05205011" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8A581A" w14:textId="0C9CB0FE" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="1A8A581A" w14:textId="0C9CB0FE" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4862A4ED" w14:textId="45F11A66" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4862A4ED" w14:textId="45F11A66" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0B5DFCE1" w14:textId="1540E2D0" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5DFCE1" w14:textId="1540E2D0" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Administrative Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2FBB02FB" w14:textId="71774C6C" w:rsidR="000F64FC" w:rsidRPr="00932749" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FBB02FB" w14:textId="71774C6C" w:rsidR="00C64617" w:rsidRPr="00932749" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarified title of Rate 2 to “Accommodation Needs Documented”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="346E1659" w14:textId="62D8F5BC" w:rsidR="000F64FC" w:rsidRPr="00154E4A" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="346E1659" w14:textId="62D8F5BC" w:rsidR="00C64617" w:rsidRPr="00154E4A" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008103A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F64FC" w:rsidRPr="00932749" w14:paraId="3456BBF4" w14:textId="77777777" w:rsidTr="00E122FE">
+      <w:tr w:rsidR="00C64617" w:rsidRPr="00932749" w14:paraId="3456BBF4" w14:textId="77777777" w:rsidTr="00F81154">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="071BAA01" w14:textId="17FA771B" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="071BAA01" w14:textId="17FA771B" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B55A32E" w14:textId="76ACEA49" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+          <w:p w14:paraId="4B55A32E" w14:textId="76ACEA49" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2F620C1B" w14:textId="6DCA44CB" w:rsidR="000F64FC" w:rsidRPr="006E09FA" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F620C1B" w14:textId="6DCA44CB" w:rsidR="00C64617" w:rsidRPr="006E09FA" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Clarification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5F772CF7" w14:textId="03BE0055" w:rsidR="000F64FC" w:rsidRPr="00F620A8" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F772CF7" w14:textId="03BE0055" w:rsidR="00C64617" w:rsidRPr="00F620A8" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">f Participation, Performance Requirements, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00952137">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nd Performance Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7A04F2AB" w14:textId="1AE76764" w:rsidR="000F64FC" w:rsidRPr="00392627" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A04F2AB" w14:textId="1AE76764" w:rsidR="00C64617" w:rsidRPr="00392627" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Added time for due date and clarified data submission expectations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2ADE7C63" w14:textId="29270110" w:rsidR="000F64FC" w:rsidRDefault="000F64FC" w:rsidP="000F64FC">
+            <w:tcW w:w="1330" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ADE7C63" w14:textId="29270110" w:rsidR="00C64617" w:rsidRDefault="00C64617" w:rsidP="00C64617">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008103A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>09/25/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A361ACD" w14:textId="6720AE47" w:rsidR="00403F2D" w:rsidRPr="00246D3E" w:rsidRDefault="00403F2D" w:rsidP="00243506">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00403F2D" w:rsidRPr="00246D3E">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79056F2A" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818" w:rsidP="00246D3E">
+    <w:p w14:paraId="6F3E38B8" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28AA98E8" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818" w:rsidP="00246D3E">
+    <w:p w14:paraId="0CA22AC4" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53BC234A" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818">
+    <w:p w14:paraId="30512154" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
@@ -4008,182 +6650,192 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1135406674"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="5934BE1B" w14:textId="7C1C20F9" w:rsidR="00246D3E" w:rsidRDefault="00246D3E">
+          <w:p w14:paraId="08181890" w14:textId="7870E25A" w:rsidR="00246D3E" w:rsidRDefault="005062F4" w:rsidP="005062F4">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">PY2-5 CBHC QEIP Tech Spec Change Log: Updated </w:t>
+            </w:r>
+            <w:r w:rsidR="00F81154">
+              <w:t>March</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 2026                                               </w:t>
+            </w:r>
+            <w:r w:rsidR="00F81154">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00246D3E">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00246D3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="08181890" w14:textId="77777777" w:rsidR="00246D3E" w:rsidRDefault="00246D3E">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127DB003" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818" w:rsidP="00246D3E">
+    <w:p w14:paraId="3E7FCE3B" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03E176B2" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818" w:rsidP="00246D3E">
+    <w:p w14:paraId="4A0C35D5" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325" w:rsidP="00246D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="58D552FE" w14:textId="77777777" w:rsidR="00647818" w:rsidRDefault="00647818">
+    <w:p w14:paraId="53D9E6A8" w14:textId="77777777" w:rsidR="008B6325" w:rsidRDefault="008B6325">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BB7F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF1C6F44"/>
     <w:lvl w:ilvl="0" w:tplc="3E1621BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -4247,521 +6899,593 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="85462267">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900E67"/>
     <w:rsid w:val="00002683"/>
     <w:rsid w:val="00002931"/>
     <w:rsid w:val="00010E5A"/>
     <w:rsid w:val="00014BC1"/>
     <w:rsid w:val="00017DF7"/>
     <w:rsid w:val="000201C2"/>
     <w:rsid w:val="000212E1"/>
     <w:rsid w:val="00023251"/>
     <w:rsid w:val="000258CC"/>
     <w:rsid w:val="0002756D"/>
     <w:rsid w:val="00031DF1"/>
     <w:rsid w:val="000327FD"/>
     <w:rsid w:val="0003444D"/>
     <w:rsid w:val="00034DDC"/>
     <w:rsid w:val="00037F29"/>
     <w:rsid w:val="00040A48"/>
+    <w:rsid w:val="00046C24"/>
     <w:rsid w:val="000476A0"/>
     <w:rsid w:val="00054B9A"/>
     <w:rsid w:val="00063810"/>
     <w:rsid w:val="00072B55"/>
+    <w:rsid w:val="00077E78"/>
     <w:rsid w:val="00084277"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000A3E1F"/>
     <w:rsid w:val="000A7DCE"/>
     <w:rsid w:val="000B51AA"/>
+    <w:rsid w:val="000B742C"/>
     <w:rsid w:val="000D2B42"/>
+    <w:rsid w:val="000F3A1E"/>
     <w:rsid w:val="000F64FC"/>
     <w:rsid w:val="001074DF"/>
     <w:rsid w:val="0012545D"/>
     <w:rsid w:val="00132F52"/>
     <w:rsid w:val="00133DDD"/>
+    <w:rsid w:val="00135C98"/>
     <w:rsid w:val="001361F0"/>
     <w:rsid w:val="0014096D"/>
+    <w:rsid w:val="00144434"/>
     <w:rsid w:val="001452FB"/>
     <w:rsid w:val="00154076"/>
     <w:rsid w:val="001558BF"/>
+    <w:rsid w:val="001629DA"/>
     <w:rsid w:val="00164C28"/>
     <w:rsid w:val="00172E98"/>
     <w:rsid w:val="00183693"/>
+    <w:rsid w:val="0018379A"/>
     <w:rsid w:val="00187DDF"/>
     <w:rsid w:val="001911E2"/>
     <w:rsid w:val="00192CC3"/>
     <w:rsid w:val="00193743"/>
     <w:rsid w:val="001A0148"/>
     <w:rsid w:val="001A48EA"/>
     <w:rsid w:val="001A5E95"/>
     <w:rsid w:val="001B752B"/>
     <w:rsid w:val="001B759E"/>
     <w:rsid w:val="001D3B9F"/>
     <w:rsid w:val="001E251E"/>
     <w:rsid w:val="001E6D90"/>
     <w:rsid w:val="001E7DEE"/>
+    <w:rsid w:val="001F584E"/>
     <w:rsid w:val="002030F2"/>
     <w:rsid w:val="00243506"/>
     <w:rsid w:val="00246D3E"/>
     <w:rsid w:val="0025420D"/>
     <w:rsid w:val="00254AA4"/>
     <w:rsid w:val="002604AD"/>
     <w:rsid w:val="00261AC9"/>
     <w:rsid w:val="002657E1"/>
     <w:rsid w:val="00273DE2"/>
     <w:rsid w:val="0027414D"/>
     <w:rsid w:val="0027527C"/>
     <w:rsid w:val="002805BD"/>
     <w:rsid w:val="0028696A"/>
+    <w:rsid w:val="00290C51"/>
+    <w:rsid w:val="002A064E"/>
     <w:rsid w:val="002B12B2"/>
     <w:rsid w:val="002B280F"/>
     <w:rsid w:val="002B59D8"/>
     <w:rsid w:val="002B736D"/>
     <w:rsid w:val="002C03EC"/>
     <w:rsid w:val="002C4109"/>
     <w:rsid w:val="002D1902"/>
     <w:rsid w:val="002D5E91"/>
     <w:rsid w:val="002E0281"/>
+    <w:rsid w:val="002F4519"/>
     <w:rsid w:val="002F4913"/>
     <w:rsid w:val="002F5D40"/>
     <w:rsid w:val="00301065"/>
     <w:rsid w:val="00302CA9"/>
     <w:rsid w:val="00303FD1"/>
     <w:rsid w:val="00304F0F"/>
     <w:rsid w:val="00306651"/>
     <w:rsid w:val="003149AA"/>
     <w:rsid w:val="0031687A"/>
     <w:rsid w:val="00320F9C"/>
     <w:rsid w:val="00324AFB"/>
     <w:rsid w:val="00327F3E"/>
     <w:rsid w:val="00335F09"/>
     <w:rsid w:val="0033747F"/>
     <w:rsid w:val="00341FC4"/>
     <w:rsid w:val="0034287B"/>
+    <w:rsid w:val="00344808"/>
     <w:rsid w:val="00346F78"/>
     <w:rsid w:val="00350ECC"/>
     <w:rsid w:val="00355273"/>
     <w:rsid w:val="003643D2"/>
     <w:rsid w:val="00364FDA"/>
     <w:rsid w:val="00382C48"/>
     <w:rsid w:val="00385DD2"/>
     <w:rsid w:val="00386A15"/>
     <w:rsid w:val="003941B0"/>
     <w:rsid w:val="00396167"/>
     <w:rsid w:val="003A36ED"/>
     <w:rsid w:val="003A3913"/>
     <w:rsid w:val="003B30D4"/>
     <w:rsid w:val="003B7481"/>
     <w:rsid w:val="003C6EAA"/>
+    <w:rsid w:val="003D0034"/>
     <w:rsid w:val="003D0E5C"/>
     <w:rsid w:val="003D584E"/>
+    <w:rsid w:val="003D7F48"/>
     <w:rsid w:val="003E0CF7"/>
     <w:rsid w:val="003E3636"/>
     <w:rsid w:val="003E4ED5"/>
     <w:rsid w:val="003F74F4"/>
     <w:rsid w:val="00403F2D"/>
     <w:rsid w:val="00424CF0"/>
     <w:rsid w:val="00427DB1"/>
     <w:rsid w:val="00436684"/>
     <w:rsid w:val="0044507C"/>
     <w:rsid w:val="00445DB9"/>
     <w:rsid w:val="00451455"/>
+    <w:rsid w:val="00451F4A"/>
     <w:rsid w:val="00453219"/>
     <w:rsid w:val="0045392D"/>
     <w:rsid w:val="00455669"/>
     <w:rsid w:val="004557D2"/>
     <w:rsid w:val="00457372"/>
     <w:rsid w:val="00460D13"/>
+    <w:rsid w:val="00463D11"/>
     <w:rsid w:val="0046489A"/>
     <w:rsid w:val="00467A44"/>
     <w:rsid w:val="0047583E"/>
     <w:rsid w:val="004777D8"/>
     <w:rsid w:val="004800A9"/>
     <w:rsid w:val="00491AAC"/>
     <w:rsid w:val="004941A6"/>
     <w:rsid w:val="004B500E"/>
     <w:rsid w:val="004C19B9"/>
     <w:rsid w:val="004C1C18"/>
     <w:rsid w:val="004C5211"/>
     <w:rsid w:val="004E03A3"/>
     <w:rsid w:val="004E3E1D"/>
     <w:rsid w:val="00502865"/>
+    <w:rsid w:val="00502CEE"/>
     <w:rsid w:val="00505DE6"/>
+    <w:rsid w:val="005062F4"/>
     <w:rsid w:val="00512D32"/>
     <w:rsid w:val="005148B0"/>
     <w:rsid w:val="00524158"/>
     <w:rsid w:val="00525323"/>
     <w:rsid w:val="00525731"/>
     <w:rsid w:val="005346F8"/>
     <w:rsid w:val="00540C98"/>
     <w:rsid w:val="00541475"/>
     <w:rsid w:val="005437BD"/>
+    <w:rsid w:val="00547751"/>
     <w:rsid w:val="00553567"/>
     <w:rsid w:val="0055740C"/>
+    <w:rsid w:val="00557575"/>
     <w:rsid w:val="00561FA5"/>
     <w:rsid w:val="00565AB4"/>
     <w:rsid w:val="00567324"/>
     <w:rsid w:val="005675C1"/>
     <w:rsid w:val="00574A99"/>
     <w:rsid w:val="005774C0"/>
     <w:rsid w:val="00580202"/>
     <w:rsid w:val="005852A7"/>
     <w:rsid w:val="0059111C"/>
     <w:rsid w:val="00594DB7"/>
     <w:rsid w:val="005A0B91"/>
     <w:rsid w:val="005A4854"/>
     <w:rsid w:val="005A7621"/>
     <w:rsid w:val="005A7AD2"/>
     <w:rsid w:val="005B39D7"/>
     <w:rsid w:val="005C1DE2"/>
     <w:rsid w:val="005C616C"/>
     <w:rsid w:val="005C67A4"/>
+    <w:rsid w:val="005D2ADB"/>
+    <w:rsid w:val="005E69DA"/>
     <w:rsid w:val="005F20DD"/>
     <w:rsid w:val="005F6892"/>
     <w:rsid w:val="00605B8F"/>
     <w:rsid w:val="00611017"/>
     <w:rsid w:val="00614081"/>
     <w:rsid w:val="00614671"/>
+    <w:rsid w:val="006164C0"/>
     <w:rsid w:val="0062349A"/>
     <w:rsid w:val="006362DD"/>
     <w:rsid w:val="006419C4"/>
     <w:rsid w:val="00647818"/>
+    <w:rsid w:val="00656849"/>
     <w:rsid w:val="00680D33"/>
+    <w:rsid w:val="00686363"/>
+    <w:rsid w:val="006867BE"/>
     <w:rsid w:val="00690137"/>
     <w:rsid w:val="00693B29"/>
     <w:rsid w:val="006946EE"/>
+    <w:rsid w:val="0069585E"/>
+    <w:rsid w:val="00696DD4"/>
     <w:rsid w:val="006A1000"/>
     <w:rsid w:val="006B4B7E"/>
     <w:rsid w:val="006D0DB3"/>
+    <w:rsid w:val="006E3F1D"/>
     <w:rsid w:val="006F4080"/>
     <w:rsid w:val="006F5AC0"/>
     <w:rsid w:val="00700F4C"/>
     <w:rsid w:val="0070253A"/>
     <w:rsid w:val="00703BC4"/>
     <w:rsid w:val="00703E57"/>
+    <w:rsid w:val="00704B21"/>
     <w:rsid w:val="0071105C"/>
     <w:rsid w:val="00720B7A"/>
     <w:rsid w:val="00720E5D"/>
+    <w:rsid w:val="00730439"/>
     <w:rsid w:val="007326C7"/>
     <w:rsid w:val="007327E1"/>
     <w:rsid w:val="00737CD2"/>
     <w:rsid w:val="00743E9D"/>
     <w:rsid w:val="00760118"/>
     <w:rsid w:val="0076E01C"/>
     <w:rsid w:val="007727D9"/>
     <w:rsid w:val="007745E4"/>
     <w:rsid w:val="00775A59"/>
     <w:rsid w:val="00786F9F"/>
     <w:rsid w:val="00796234"/>
+    <w:rsid w:val="007A49B3"/>
     <w:rsid w:val="007B459C"/>
     <w:rsid w:val="007C3027"/>
     <w:rsid w:val="007C7BEF"/>
     <w:rsid w:val="007D292D"/>
+    <w:rsid w:val="007D591B"/>
     <w:rsid w:val="007D60AF"/>
     <w:rsid w:val="007D7B22"/>
     <w:rsid w:val="007E4B9E"/>
     <w:rsid w:val="007E4DBD"/>
     <w:rsid w:val="007F4AA9"/>
     <w:rsid w:val="007F630D"/>
     <w:rsid w:val="007F6ADB"/>
     <w:rsid w:val="00801BE4"/>
     <w:rsid w:val="0080526B"/>
     <w:rsid w:val="0081406A"/>
     <w:rsid w:val="00816474"/>
     <w:rsid w:val="008217BC"/>
+    <w:rsid w:val="00823496"/>
     <w:rsid w:val="0082446C"/>
     <w:rsid w:val="00833913"/>
     <w:rsid w:val="00833A73"/>
     <w:rsid w:val="008342CC"/>
+    <w:rsid w:val="0084188C"/>
     <w:rsid w:val="00846B20"/>
     <w:rsid w:val="00851B2F"/>
     <w:rsid w:val="00856C7A"/>
     <w:rsid w:val="008722E5"/>
     <w:rsid w:val="0087545A"/>
     <w:rsid w:val="008779F5"/>
     <w:rsid w:val="008816AB"/>
     <w:rsid w:val="00882A45"/>
     <w:rsid w:val="0089138B"/>
+    <w:rsid w:val="00894113"/>
+    <w:rsid w:val="00896E59"/>
     <w:rsid w:val="00897F32"/>
     <w:rsid w:val="008A4667"/>
     <w:rsid w:val="008A47AA"/>
+    <w:rsid w:val="008A4E9F"/>
+    <w:rsid w:val="008B6325"/>
     <w:rsid w:val="008C0E19"/>
     <w:rsid w:val="008C4592"/>
+    <w:rsid w:val="008C4647"/>
     <w:rsid w:val="008D6F5C"/>
     <w:rsid w:val="008E4ADD"/>
     <w:rsid w:val="008E53B1"/>
     <w:rsid w:val="008E6BC4"/>
     <w:rsid w:val="00900E67"/>
     <w:rsid w:val="0090412F"/>
     <w:rsid w:val="00912E8E"/>
     <w:rsid w:val="009148F2"/>
     <w:rsid w:val="00921A83"/>
     <w:rsid w:val="00923E13"/>
     <w:rsid w:val="009248F8"/>
     <w:rsid w:val="00925968"/>
+    <w:rsid w:val="00930256"/>
     <w:rsid w:val="00932749"/>
+    <w:rsid w:val="00932B2B"/>
     <w:rsid w:val="00935639"/>
+    <w:rsid w:val="00937025"/>
     <w:rsid w:val="00947E7B"/>
     <w:rsid w:val="0095071F"/>
     <w:rsid w:val="009520F4"/>
     <w:rsid w:val="00952137"/>
     <w:rsid w:val="0095669B"/>
     <w:rsid w:val="009743B0"/>
     <w:rsid w:val="00976B43"/>
     <w:rsid w:val="0098115E"/>
     <w:rsid w:val="00982755"/>
     <w:rsid w:val="00985CE8"/>
     <w:rsid w:val="00991298"/>
     <w:rsid w:val="009974A5"/>
     <w:rsid w:val="009A409C"/>
     <w:rsid w:val="009B15D2"/>
     <w:rsid w:val="009B1863"/>
     <w:rsid w:val="009B292B"/>
     <w:rsid w:val="009C7119"/>
+    <w:rsid w:val="009D012E"/>
     <w:rsid w:val="009D62D7"/>
     <w:rsid w:val="009D76A8"/>
     <w:rsid w:val="009E2639"/>
     <w:rsid w:val="009E4187"/>
     <w:rsid w:val="009E4481"/>
     <w:rsid w:val="009F412F"/>
+    <w:rsid w:val="009F5290"/>
     <w:rsid w:val="00A01F18"/>
     <w:rsid w:val="00A114AF"/>
+    <w:rsid w:val="00A1397D"/>
     <w:rsid w:val="00A13DED"/>
     <w:rsid w:val="00A1734C"/>
     <w:rsid w:val="00A21005"/>
     <w:rsid w:val="00A24D7E"/>
     <w:rsid w:val="00A27DAF"/>
     <w:rsid w:val="00A306C7"/>
     <w:rsid w:val="00A41C9C"/>
     <w:rsid w:val="00A446AF"/>
     <w:rsid w:val="00A54584"/>
     <w:rsid w:val="00A54BEC"/>
     <w:rsid w:val="00A617A9"/>
     <w:rsid w:val="00A74566"/>
     <w:rsid w:val="00A75B90"/>
     <w:rsid w:val="00A77A53"/>
     <w:rsid w:val="00A9299B"/>
     <w:rsid w:val="00AA446E"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AB24AB"/>
     <w:rsid w:val="00AB6EFF"/>
     <w:rsid w:val="00AC09F2"/>
     <w:rsid w:val="00AD4973"/>
     <w:rsid w:val="00AE46FC"/>
     <w:rsid w:val="00AF3C6B"/>
     <w:rsid w:val="00AF469C"/>
     <w:rsid w:val="00B05B34"/>
     <w:rsid w:val="00B13197"/>
     <w:rsid w:val="00B22F06"/>
     <w:rsid w:val="00B24CAE"/>
     <w:rsid w:val="00B2642B"/>
     <w:rsid w:val="00B30EB4"/>
+    <w:rsid w:val="00B30FC3"/>
     <w:rsid w:val="00B330BC"/>
     <w:rsid w:val="00B35853"/>
     <w:rsid w:val="00B43E9E"/>
+    <w:rsid w:val="00B46DC6"/>
     <w:rsid w:val="00B646C1"/>
     <w:rsid w:val="00B6789D"/>
     <w:rsid w:val="00B72B1F"/>
     <w:rsid w:val="00B75291"/>
     <w:rsid w:val="00B82046"/>
+    <w:rsid w:val="00B94346"/>
     <w:rsid w:val="00B96A62"/>
     <w:rsid w:val="00BA073B"/>
     <w:rsid w:val="00BA5BAD"/>
     <w:rsid w:val="00BB47EA"/>
+    <w:rsid w:val="00BB4A37"/>
     <w:rsid w:val="00BD5C50"/>
     <w:rsid w:val="00BE04E4"/>
     <w:rsid w:val="00BE05CA"/>
     <w:rsid w:val="00BE08D3"/>
     <w:rsid w:val="00BE150F"/>
     <w:rsid w:val="00BE7520"/>
     <w:rsid w:val="00BF31ED"/>
     <w:rsid w:val="00BF35AF"/>
     <w:rsid w:val="00BF4CC9"/>
     <w:rsid w:val="00C21FF6"/>
     <w:rsid w:val="00C23F20"/>
     <w:rsid w:val="00C26B39"/>
     <w:rsid w:val="00C30AD8"/>
     <w:rsid w:val="00C37A85"/>
     <w:rsid w:val="00C4361F"/>
     <w:rsid w:val="00C6087B"/>
     <w:rsid w:val="00C623C0"/>
+    <w:rsid w:val="00C64617"/>
     <w:rsid w:val="00C65747"/>
     <w:rsid w:val="00C71A9E"/>
     <w:rsid w:val="00C72710"/>
+    <w:rsid w:val="00C7350A"/>
     <w:rsid w:val="00C7711A"/>
     <w:rsid w:val="00C8042D"/>
     <w:rsid w:val="00C806FD"/>
     <w:rsid w:val="00C8101A"/>
+    <w:rsid w:val="00C8565D"/>
     <w:rsid w:val="00CA18E8"/>
+    <w:rsid w:val="00CA1A8F"/>
     <w:rsid w:val="00CA1D00"/>
     <w:rsid w:val="00CA338A"/>
+    <w:rsid w:val="00CA3C01"/>
     <w:rsid w:val="00CA4650"/>
     <w:rsid w:val="00CB07DC"/>
     <w:rsid w:val="00CB6293"/>
     <w:rsid w:val="00CB79F7"/>
     <w:rsid w:val="00CC6EEA"/>
     <w:rsid w:val="00CC7E96"/>
+    <w:rsid w:val="00CD3114"/>
     <w:rsid w:val="00CD727F"/>
     <w:rsid w:val="00CE659F"/>
     <w:rsid w:val="00CE70BD"/>
     <w:rsid w:val="00D05017"/>
     <w:rsid w:val="00D050A8"/>
     <w:rsid w:val="00D110E1"/>
     <w:rsid w:val="00D13B1F"/>
     <w:rsid w:val="00D1614E"/>
     <w:rsid w:val="00D16A4C"/>
     <w:rsid w:val="00D20D38"/>
+    <w:rsid w:val="00D2159C"/>
     <w:rsid w:val="00D26294"/>
     <w:rsid w:val="00D27FCA"/>
+    <w:rsid w:val="00D3194C"/>
     <w:rsid w:val="00D31D07"/>
     <w:rsid w:val="00D32295"/>
     <w:rsid w:val="00D36C94"/>
     <w:rsid w:val="00D378C0"/>
     <w:rsid w:val="00D44292"/>
     <w:rsid w:val="00D447A5"/>
     <w:rsid w:val="00D504AD"/>
     <w:rsid w:val="00D536E8"/>
     <w:rsid w:val="00D61A27"/>
     <w:rsid w:val="00D65BD6"/>
     <w:rsid w:val="00D702AE"/>
     <w:rsid w:val="00D71769"/>
     <w:rsid w:val="00D73255"/>
     <w:rsid w:val="00D74294"/>
+    <w:rsid w:val="00DA43F4"/>
     <w:rsid w:val="00DB21B3"/>
     <w:rsid w:val="00DC039A"/>
     <w:rsid w:val="00DD18C1"/>
     <w:rsid w:val="00DD49E5"/>
     <w:rsid w:val="00DD5202"/>
     <w:rsid w:val="00DD5CD0"/>
     <w:rsid w:val="00DD6172"/>
     <w:rsid w:val="00DE6655"/>
     <w:rsid w:val="00DE7EC6"/>
     <w:rsid w:val="00DF27DE"/>
+    <w:rsid w:val="00E01C1C"/>
     <w:rsid w:val="00E03315"/>
     <w:rsid w:val="00E0425A"/>
     <w:rsid w:val="00E05579"/>
     <w:rsid w:val="00E11539"/>
     <w:rsid w:val="00E122FE"/>
     <w:rsid w:val="00E14A9E"/>
     <w:rsid w:val="00E16B5D"/>
+    <w:rsid w:val="00E26AEB"/>
     <w:rsid w:val="00E27EF7"/>
     <w:rsid w:val="00E40B35"/>
     <w:rsid w:val="00E43096"/>
     <w:rsid w:val="00E52F38"/>
     <w:rsid w:val="00E57EDE"/>
     <w:rsid w:val="00E60DB4"/>
     <w:rsid w:val="00E65126"/>
+    <w:rsid w:val="00E70E85"/>
+    <w:rsid w:val="00E82AD1"/>
     <w:rsid w:val="00E92F5F"/>
     <w:rsid w:val="00E9596D"/>
     <w:rsid w:val="00E95A7E"/>
     <w:rsid w:val="00E97EEE"/>
     <w:rsid w:val="00EA0E1A"/>
+    <w:rsid w:val="00EB0755"/>
+    <w:rsid w:val="00EC0CFF"/>
     <w:rsid w:val="00ED108A"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED4058"/>
     <w:rsid w:val="00ED420E"/>
     <w:rsid w:val="00ED56B3"/>
     <w:rsid w:val="00EE45BD"/>
     <w:rsid w:val="00EE6AFA"/>
     <w:rsid w:val="00EF48F9"/>
     <w:rsid w:val="00EF6E1D"/>
+    <w:rsid w:val="00EF7B13"/>
     <w:rsid w:val="00F0177B"/>
+    <w:rsid w:val="00F0489A"/>
     <w:rsid w:val="00F11409"/>
     <w:rsid w:val="00F15BE9"/>
     <w:rsid w:val="00F460EC"/>
     <w:rsid w:val="00F46B5E"/>
     <w:rsid w:val="00F57F42"/>
     <w:rsid w:val="00F60711"/>
     <w:rsid w:val="00F63AC4"/>
+    <w:rsid w:val="00F650D0"/>
     <w:rsid w:val="00F72DCE"/>
     <w:rsid w:val="00F7305B"/>
     <w:rsid w:val="00F74E6C"/>
     <w:rsid w:val="00F75D8F"/>
     <w:rsid w:val="00F7706F"/>
     <w:rsid w:val="00F77C2D"/>
+    <w:rsid w:val="00F81154"/>
     <w:rsid w:val="00F85D52"/>
     <w:rsid w:val="00F92C4E"/>
     <w:rsid w:val="00F93F8A"/>
     <w:rsid w:val="00FA7D63"/>
     <w:rsid w:val="00FB231C"/>
     <w:rsid w:val="00FB5763"/>
     <w:rsid w:val="00FC3A33"/>
     <w:rsid w:val="00FD3F5E"/>
     <w:rsid w:val="00FD5044"/>
+    <w:rsid w:val="00FE5B74"/>
     <w:rsid w:val="00FE6B94"/>
+    <w:rsid w:val="00FF2435"/>
     <w:rsid w:val="04B64386"/>
     <w:rsid w:val="05322332"/>
     <w:rsid w:val="0B07DA74"/>
+    <w:rsid w:val="0B52E9A9"/>
     <w:rsid w:val="0BA8957E"/>
     <w:rsid w:val="0E3125E4"/>
     <w:rsid w:val="0E5B2887"/>
     <w:rsid w:val="12F3C1D1"/>
     <w:rsid w:val="1614398C"/>
     <w:rsid w:val="16B05469"/>
     <w:rsid w:val="1A92BC77"/>
     <w:rsid w:val="1B5730F7"/>
     <w:rsid w:val="1DD24307"/>
     <w:rsid w:val="1DE068AF"/>
     <w:rsid w:val="23854A97"/>
     <w:rsid w:val="2425B786"/>
     <w:rsid w:val="27AB41D5"/>
     <w:rsid w:val="28649E86"/>
     <w:rsid w:val="2C110A82"/>
     <w:rsid w:val="2F766A57"/>
     <w:rsid w:val="34915217"/>
     <w:rsid w:val="3631D69A"/>
     <w:rsid w:val="37AA8CA9"/>
     <w:rsid w:val="37CEE84A"/>
     <w:rsid w:val="3838D80D"/>
     <w:rsid w:val="3B0EA2D3"/>
     <w:rsid w:val="41DA218C"/>
     <w:rsid w:val="4311782F"/>
     <w:rsid w:val="431756FA"/>
@@ -5864,50 +8588,60 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00246D3E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00246D3E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00246D3E"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0489A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6190,67 +8924,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cee0f216cd659af1976c8a2b705f81d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
     <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6429,132 +9148,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61D660EF-237D-4BC5-892C-59ADEC640EFA}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBF3DCE2-A1D4-4629-96BA-0E49B42F5EB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
     <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA314F96-88F0-4E91-855E-1B95E5065C78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285963D1-BBDF-4D7D-99FA-6E5D9BCDEA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2F6250-C6E2-41FB-88DB-34FCA00D1B0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3398</Characters>
+  <Pages>5</Pages>
+  <Words>1146</Words>
+  <Characters>6536</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3987</CharactersWithSpaces>
+  <CharactersWithSpaces>7667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guimaraes, Erica (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>