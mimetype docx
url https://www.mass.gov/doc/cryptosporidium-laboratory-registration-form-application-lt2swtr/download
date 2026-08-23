--- v0 (2025-12-23)
+++ v1 (2026-08-23)
@@ -1,251 +1,265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="pcz" ContentType="image/x-pcz"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="8" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1427"/>
         <w:gridCol w:w="2346"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="14"/>
         <w:gridCol w:w="2343"/>
         <w:gridCol w:w="2315"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="17"/>
       </w:tblGrid>
       <w:tr w:rsidR="006828CB" w14:paraId="01B86441" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="2045"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkStart w:id="0" w:name="_MON_1043561361"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2F8E7F66" w14:textId="77777777" w:rsidR="006828CB" w:rsidRDefault="006828CB">
+          <w:p w14:paraId="2F8E7F66" w14:textId="79C0C1B4" w:rsidR="006828CB" w:rsidRDefault="00E95732">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
             <w:r>
-              <w:object w:dxaOrig="1060" w:dyaOrig="1080" w14:anchorId="6B8BBB07">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="22A0CDF7">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:53.25pt;height:54pt" o:ole="" fillcolor="window">
-                  <v:imagedata r:id="rId8" r:pict="rId9" o:title=""/>
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:56.25pt;height:56.25pt">
+                  <v:imagedata r:id="rId11" o:title="small fact sheet logo"/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1711530002" r:id="rId10"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08BA338A" w14:textId="77777777" w:rsidR="006828CB" w:rsidRDefault="006828CB">
             <w:pPr>
               <w:pStyle w:val="head2upd"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Massachusetts Department of Environmental Protection </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A57F38C" w14:textId="77777777" w:rsidR="006828CB" w:rsidRDefault="006828CB">
+          <w:p w14:paraId="6A57F38C" w14:textId="7D3EB44A" w:rsidR="006828CB" w:rsidRDefault="006828CB">
             <w:pPr>
               <w:pStyle w:val="head2upd"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t>Bureau of Resource Protection – Drinking Water Program</w:t>
+              <w:t xml:space="preserve">Bureau of </w:t>
+            </w:r>
+            <w:r w:rsidR="000B7E90">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Resource</w:t>
+            </w:r>
+            <w:r w:rsidR="000B7E90">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Drinking Water Program</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B272776" w14:textId="77777777" w:rsidR="006828CB" w:rsidRDefault="002C17D7" w:rsidP="006828CB">
             <w:pPr>
               <w:pStyle w:val="formtitleupd"/>
               <w:ind w:left="-8" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00701F28">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="40"/>
               </w:rPr>
-              <w:t>Cryptosporidium Laboratory Registration Form Application (LT2SWTR)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3821BF65" w14:textId="77777777" w:rsidR="006828CB" w:rsidRDefault="006828CB">
+              <w:t>Cryptosporidium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Laboratory Registration Form Application (LT2SWTR)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3821BF65" w14:textId="2B5FAB15" w:rsidR="006828CB" w:rsidRDefault="006828CB">
             <w:pPr>
               <w:pStyle w:val="head2upd"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For Drinking Water </w:t>
             </w:r>
             <w:r w:rsidR="00550553">
-              <w:t>Program (Water Supply) Approval and Registration</w:t>
+              <w:t>Program Approval and Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="613FB973" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19EACDEF" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5FEB05C4" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4A97">
               <w:t>Background Information:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56492D08" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="head2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50517D46" w14:textId="6386C2F0" w:rsidR="005C17B7" w:rsidRPr="00E80E6A" w:rsidRDefault="005C17B7" w:rsidP="00E80E6A">
+          <w:p w14:paraId="50517D46" w14:textId="68D61E32" w:rsidR="005C17B7" w:rsidRPr="00E80E6A" w:rsidRDefault="005C17B7" w:rsidP="00E80E6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve">EPA has discontinued oversight of laboratory accreditation for </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Cryptosporidium</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> analy</w:t>
             </w:r>
             <w:r>
               <w:t>si</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve">s under the Long Term 2 Enhanced Surface Water Treatment Rule (LT2ESWTR). Effective </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">with Round 2 of the </w:t>
@@ -255,59 +269,59 @@
             </w:r>
             <w:r w:rsidRPr="00B65A6D">
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00BB588B">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B65A6D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve">oversight and approval for laboratory accreditation for </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Cryptosporidium</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> have been transferred to the states.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> For more details of the EPA transition see</w:t>
             </w:r>
-            <w:r w:rsidR="00E80E6A">
+            <w:r w:rsidR="009E25C5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00E80E6A" w:rsidRPr="004674F3">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="009E25C5" w:rsidRPr="009E25C5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>https://www.epa.gov/sites/default/files/2015-09/documents/epa815f13001.pdf</w:t>
+                <w:t>Frequently Asked Questions: State Approval/Oversight of Cryptosporidium Laboratories Supporting LT2 Monitoring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t>In Massachusetts, in accordance with 310 CMR 22.20G(6), Massachusetts Department of Environmental Protection (MassDEP)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Drinking Water Program</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(DWP) </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve">will be responsible for approving and registering Laboratories </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:rPr>
@@ -362,566 +376,500 @@
             </w:r>
             <w:r>
               <w:t>you must complete and submit</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> this application to MassDEP</w:t>
             </w:r>
             <w:r>
               <w:t>/DWP</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> for review and possible approval</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> Please submit </w:t>
             </w:r>
             <w:r>
               <w:t>applications</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="001C4A97">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="006A05A7" w:rsidRPr="00453311">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
                 </w:rPr>
-                <w:t>Program.director-dwp@state.ma.us</w:t>
+                <w:t>program.director-dwp@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, Subject: </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Cryptosporidium</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00550553">
               <w:t>laboratory approval</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00550553">
               <w:t xml:space="preserve"> or by mail to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:t>MassDEP/ Drin</w:t>
             </w:r>
             <w:r>
-              <w:t>king Water Program,1</w:t>
+              <w:t>king Water Program,</w:t>
+            </w:r>
+            <w:r w:rsidR="001F13F0">
+              <w:t xml:space="preserve"> 100 Cambridge Street Suite 900</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
-              <w:t xml:space="preserve"> Winter Street, Bost</w:t>
-[...2 lines deleted...]
-              <w:t>on, MA 02108, Attn:</w:t>
+              <w:t>, Bost</w:t>
+            </w:r>
+            <w:r>
+              <w:t>on, MA 021</w:t>
+            </w:r>
+            <w:r w:rsidR="001F13F0">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, Attn:</w:t>
             </w:r>
             <w:r w:rsidRPr="000B5ABA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> Cryptosporidium</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00550553">
               <w:t>laboratory approval. If you have any question</w:t>
             </w:r>
             <w:r w:rsidR="00BB588B">
               <w:t>s,</w:t>
             </w:r>
             <w:r w:rsidRPr="00550553">
-              <w:t xml:space="preserve"> please contact Mr. Frank Niles at 617-574-6871</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> please contact </w:t>
+            </w:r>
+            <w:r w:rsidR="006A05A7">
+              <w:t>Sage Grace</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00550553">
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="006A05A7" w:rsidRPr="00453311">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>sage.grace@mass.gov</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="13606280" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64BA5481" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5B48CFFF" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="16BD9102" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AF7B73" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2E1FD866" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="1C49CF50" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0170A5F0" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="599AA21B" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="588C6D7E" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A2E569" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4247D392" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="750A7C6C" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E51525E" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="30D1A097" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="0C8A7EE7" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E542496" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="0095075A" w:rsidRDefault="005C17B7">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6D0C50F3" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRPr="001C4A97" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="1B1607C0" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38332AE0" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRDefault="005C17B7" w:rsidP="00753339">
             <w:pPr>
               <w:pStyle w:val="sidebar"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E00ADBE" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C17B7" w14:paraId="7D58BD2E" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37340D4B" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRDefault="005C17B7" w:rsidP="00753339">
             <w:pPr>
               <w:pStyle w:val="sidebar"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62EEC718" w14:textId="77777777" w:rsidR="005C17B7" w:rsidRDefault="005C17B7" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="7D62F63F" w14:textId="77777777" w:rsidTr="005C17B7">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="505E8944" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00753339">
             <w:pPr>
               <w:pStyle w:val="sidebar"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55C4E3C6" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
             <w:r>
               <w:t>A. Applicant Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="72952751" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="588DCE7D" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="00753339">
             <w:pPr>
               <w:pStyle w:val="sidebar"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Important:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> When filling out forms on the computer, use only the tab key to move your cursor - do not use the return key.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53377823" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
+          <w:p w14:paraId="53377823" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00E95732">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="6A92F36D">
                 <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:50.25pt;height:64.5pt" fillcolor="window">
-                  <v:imagedata r:id="rId13" o:title="keys"/>
+                  <v:imagedata r:id="rId15" o:title="keys"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1208B1AE" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRPr="00753339" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00FA7971" w:rsidRPr="00753339">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FA7971" w:rsidRPr="00753339">
               <w:tab/>
               <w:t>Applicant:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="6E0D9CE6" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F1236B9" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58CA516A" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
@@ -1039,58 +987,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="161CE86F" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="59CBDDA1" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1B4914B3" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DABD54B" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -1424,108 +1364,92 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="642AD21F" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="4C6050BE" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7D0258AE" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E10FA54" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRPr="00753339" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AF1E95">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00AF1E95">
               <w:tab/>
               <w:t>Location of Laboratory</w:t>
             </w:r>
             <w:r w:rsidR="00FA7971" w:rsidRPr="00753339">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="23FD70A9" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="260655E7" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C1A4054" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRPr="00732817" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
@@ -1643,58 +1567,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="44C0655D" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="07AB0097" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4CD7CEFF" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2CF10B" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -2028,58 +1944,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="65DA6D96" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA7971" w14:paraId="6E99CA5E" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="46426650" w14:textId="77777777" w:rsidR="00FA7971" w:rsidRDefault="00FA7971">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C5BF382" w14:textId="77777777" w:rsidR="0065621C" w:rsidRPr="00AF1E95" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
               <w:tabs>
@@ -2100,58 +2008,50 @@
             <w:r w:rsidR="00AF1E95">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00AF1E95">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0065621C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Certification Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F62DD" w14:paraId="7FA46F3F" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF57A00" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1056239A" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -2222,54 +2122,62 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4586987F" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t>MA Certification #</w:t>
+              <w:t xml:space="preserve">MA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Certification #</w:t>
             </w:r>
             <w:r w:rsidR="00D6318B">
-              <w:t xml:space="preserve"> (if applicable)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D6318B">
+              <w:t>if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="29" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57950FA2" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRPr="00732817" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2303,106 +2211,90 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C85AF58" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>US EPA Laboratory Code #</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F62DD" w14:paraId="0C4A481B" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="624CD180" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="380E0107" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRPr="00753339" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00753339">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00753339">
               <w:tab/>
             </w:r>
             <w:r>
               <w:t>Third Party Organization Information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F62DD" w14:paraId="19D886A0" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18BCF021" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2354DDEF" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -2519,58 +2411,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="475EC5D6" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F62DD" w14:paraId="225446C1" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22B16079" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2346" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09CECC37" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
@@ -2903,58 +2787,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="656D048B" w14:textId="77777777" w:rsidR="004F62DD" w:rsidRDefault="004F62DD" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="0D0DEB28" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="162B1011" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7029" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D140743" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -2967,111 +2843,103 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="546759D3" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text80"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text80"/>
+            <w:bookmarkStart w:id="0" w:name="Text80"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="1BEDCE3E" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Date (mm/dd/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="6278ABF9" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A030DB5" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1231D118" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -3095,111 +2963,103 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590E57B7" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text81"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text81"/>
+            <w:bookmarkStart w:id="1" w:name="Text81"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w14:paraId="1647FB19" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Date (mm/dd/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="046E54AF" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A6A4AA5" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ABE77F3" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -3274,58 +3134,50 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B66DE64" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00ED2AE5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Date (mm/dd/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="461F870C" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17B37373" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00D17902">
             <w:pPr>
               <w:pStyle w:val="text"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A60CD41" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="001C4A97">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
@@ -3400,446 +3252,437 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="608AC11E" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00ED2AE5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Date (mm/dd/yyyy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="29698F22" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="428CA775" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="29011403" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97">
             <w:pPr>
               <w:pStyle w:val="head2"/>
             </w:pPr>
             <w:r>
               <w:t>B. Certification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="6B797B61" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51A4CF3C" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAF205E" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRPr="00090012" w:rsidRDefault="001C4A97" w:rsidP="004A5291">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:ind w:left="720" w:firstLine="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00753339">
               <w:t>“I certify, under penalty of law, that this application and all attachments were prepared under my supervision, in accordance with a system designed to ensure that qualified personnel properly gathered and evaluated the information submitted. Based on my inquiry of the person or persons who manage the system, or those persons directly responsible for gathering the information submitted in this application, the information submitted is, to the best of my knowledge and belief, true, accurate and complete.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="669A6BA6" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7F3226" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B3A3A9" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="297714D9" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D20B6AA" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B0C7F28" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="0CD04B4A" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58679149" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9373" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="183D902A" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C4A97" w14:paraId="4617D15F" w14:textId="77777777" w:rsidTr="001C4A97">
-        <w:tblPrEx>
-[...6 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE519EB" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4686" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="49202383" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00E54B6C">
+          </w:tcPr>
+          <w:p w14:paraId="49202383" w14:textId="233CF9D3" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00E54B6C">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="712" w:hanging="8"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E25C5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E25C5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E25C5">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E25C5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E25C5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E25C5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E25C5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E25C5">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E25C5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="716EE36D" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
+          <w:p w14:paraId="70FF3BF1" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00E54B6C">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...36 lines deleted...]
-              <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="712" w:hanging="8"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4687" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAB8736" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text79"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text79"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="716EE36D" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C4A97" w14:paraId="70FF61AF" w14:textId="77777777" w:rsidTr="001C4A97">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC7FE42" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0571EE2A" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00E54B6C">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="712" w:hanging="8"/>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text79"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text79"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
           <w:p w14:paraId="7ECA7FF8" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00E54B6C">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="712" w:hanging="8"/>
             </w:pPr>
             <w:r>
               <w:t>Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4687" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="399C4E92" w14:textId="77777777" w:rsidR="001C4A97" w:rsidRDefault="001C4A97" w:rsidP="00090012">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:tab/>
@@ -3930,173 +3773,182 @@
     <w:p w14:paraId="2048A5A5" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="1E078130" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="20F3C48A" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="42C79B27" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="7E9809C5" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="29BBCC45" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="249836BB" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="7E78583B" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="69DDC764" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="7C37402F" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="6EA64AC0" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="7C8E955E" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="05052D77" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="32ADDA84" w14:textId="77777777" w:rsidR="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6"/>
     <w:p w14:paraId="52A4BAD7" w14:textId="77777777" w:rsidR="00B56893" w:rsidRPr="00C951E6" w:rsidRDefault="00C951E6" w:rsidP="00C951E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1686"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B56893" w:rsidRPr="00C951E6">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="619" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="230" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D74F3F8" w14:textId="77777777" w:rsidR="00414C6C" w:rsidRDefault="00414C6C">
+    <w:p w14:paraId="20F0B554" w14:textId="77777777" w:rsidR="00C60281" w:rsidRDefault="00C60281">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AAC0B2A" w14:textId="77777777" w:rsidR="00414C6C" w:rsidRDefault="00414C6C">
+    <w:p w14:paraId="52C8F915" w14:textId="77777777" w:rsidR="00C60281" w:rsidRDefault="00C60281">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CLI Helvetica Condensed LightOb">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5400"/>
       <w:gridCol w:w="5400"/>
     </w:tblGrid>
     <w:tr w:rsidR="00422771" w14:paraId="566AB33D" w14:textId="77777777" w:rsidTr="00753339">
-      <w:tblPrEx>
-[...4 lines deleted...]
-      </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:val="240"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5400" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2354BDA5" w14:textId="77777777" w:rsidR="00422771" w:rsidRDefault="004A5291" w:rsidP="001C4A97">
+        <w:p w14:paraId="2354BDA5" w14:textId="207670ED" w:rsidR="00422771" w:rsidRDefault="00D066DE" w:rsidP="001C4A97">
           <w:pPr>
             <w:pStyle w:val="sidebar"/>
           </w:pPr>
           <w:r>
-            <w:t>wsapp.doc • rev. 12/1</w:t>
+            <w:t>labcry</w:t>
           </w:r>
-          <w:r w:rsidR="001C4A97">
-            <w:t>5</w:t>
+          <w:r w:rsidR="00AF612F">
+            <w:t>p</w:t>
+          </w:r>
+          <w:r>
+            <w:t>toregister.docx</w:t>
+          </w:r>
+          <w:r w:rsidR="004A5291">
+            <w:t xml:space="preserve"> • rev. </w:t>
+          </w:r>
+          <w:r w:rsidR="00236F78">
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="004A5291">
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="00236F78">
+            <w:t>26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5400" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="04FC197E" w14:textId="77777777" w:rsidR="00422771" w:rsidRDefault="00422771">
           <w:pPr>
             <w:pStyle w:val="text"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
@@ -4164,70 +4016,70 @@
           </w:r>
           <w:r w:rsidR="00386B05">
             <w:rPr>
               <w:noProof/>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:snapToGrid w:val="0"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="566B1B67" w14:textId="77777777" w:rsidR="00422771" w:rsidRDefault="00422771"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14A0AF7D" w14:textId="77777777" w:rsidR="00414C6C" w:rsidRDefault="00414C6C">
+    <w:p w14:paraId="46049432" w14:textId="77777777" w:rsidR="00C60281" w:rsidRDefault="00C60281">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E8A30C" w14:textId="77777777" w:rsidR="00414C6C" w:rsidRDefault="00414C6C">
+    <w:p w14:paraId="3B3833BD" w14:textId="77777777" w:rsidR="00C60281" w:rsidRDefault="00C60281">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="237443A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C152FA9C"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
@@ -4303,51 +4155,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="485820883">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="609243737">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
@@ -4363,209 +4215,286 @@
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00837214"/>
     <w:rsid w:val="000753B3"/>
     <w:rsid w:val="00090012"/>
     <w:rsid w:val="000B5ABA"/>
+    <w:rsid w:val="000B7E90"/>
+    <w:rsid w:val="000D3108"/>
     <w:rsid w:val="001041DC"/>
     <w:rsid w:val="001860CD"/>
     <w:rsid w:val="00187FE2"/>
+    <w:rsid w:val="001B0530"/>
+    <w:rsid w:val="001B47B7"/>
     <w:rsid w:val="001C4A97"/>
+    <w:rsid w:val="001F13F0"/>
     <w:rsid w:val="002117CA"/>
+    <w:rsid w:val="00211E1D"/>
     <w:rsid w:val="002145A1"/>
     <w:rsid w:val="00217D56"/>
+    <w:rsid w:val="00235BED"/>
+    <w:rsid w:val="00236F78"/>
     <w:rsid w:val="00256BE1"/>
+    <w:rsid w:val="00264359"/>
+    <w:rsid w:val="002A3D14"/>
     <w:rsid w:val="002C17D7"/>
     <w:rsid w:val="002D5E63"/>
     <w:rsid w:val="00360DF1"/>
     <w:rsid w:val="00384BBF"/>
     <w:rsid w:val="00386B05"/>
+    <w:rsid w:val="003D63E5"/>
     <w:rsid w:val="003F446C"/>
     <w:rsid w:val="0041009C"/>
     <w:rsid w:val="00414C6C"/>
     <w:rsid w:val="00422771"/>
     <w:rsid w:val="00451D0E"/>
+    <w:rsid w:val="0045216D"/>
     <w:rsid w:val="00473609"/>
     <w:rsid w:val="004956FC"/>
     <w:rsid w:val="004A5291"/>
     <w:rsid w:val="004C6294"/>
     <w:rsid w:val="004C7814"/>
+    <w:rsid w:val="004E0582"/>
     <w:rsid w:val="004F62DD"/>
+    <w:rsid w:val="00511B29"/>
     <w:rsid w:val="00541235"/>
     <w:rsid w:val="00550553"/>
+    <w:rsid w:val="00576A04"/>
+    <w:rsid w:val="00583454"/>
     <w:rsid w:val="005C17B7"/>
     <w:rsid w:val="005C57EF"/>
     <w:rsid w:val="005F132E"/>
     <w:rsid w:val="00610702"/>
     <w:rsid w:val="0065621C"/>
     <w:rsid w:val="00656D73"/>
     <w:rsid w:val="006828CB"/>
     <w:rsid w:val="0069318A"/>
+    <w:rsid w:val="006A05A7"/>
     <w:rsid w:val="006A1B71"/>
     <w:rsid w:val="006F1528"/>
+    <w:rsid w:val="00701F28"/>
+    <w:rsid w:val="00705F87"/>
     <w:rsid w:val="00732817"/>
     <w:rsid w:val="00741EF9"/>
     <w:rsid w:val="00753339"/>
     <w:rsid w:val="0077016C"/>
     <w:rsid w:val="00777906"/>
     <w:rsid w:val="0078039B"/>
     <w:rsid w:val="007A031A"/>
     <w:rsid w:val="007B3B41"/>
     <w:rsid w:val="007D2743"/>
     <w:rsid w:val="007D4B8E"/>
     <w:rsid w:val="007E2648"/>
     <w:rsid w:val="007F26E5"/>
     <w:rsid w:val="008247D2"/>
     <w:rsid w:val="00837214"/>
     <w:rsid w:val="00885DA8"/>
+    <w:rsid w:val="008A1BBF"/>
+    <w:rsid w:val="008D3011"/>
     <w:rsid w:val="008F37C1"/>
     <w:rsid w:val="00900FDD"/>
     <w:rsid w:val="0091253B"/>
+    <w:rsid w:val="00912C41"/>
     <w:rsid w:val="0094534C"/>
     <w:rsid w:val="0095075A"/>
     <w:rsid w:val="00957527"/>
+    <w:rsid w:val="009E25C5"/>
     <w:rsid w:val="00A21E02"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A50D71"/>
     <w:rsid w:val="00A510A8"/>
     <w:rsid w:val="00A53A3E"/>
     <w:rsid w:val="00A53A70"/>
     <w:rsid w:val="00A82127"/>
     <w:rsid w:val="00AF0298"/>
     <w:rsid w:val="00AF1E95"/>
+    <w:rsid w:val="00AF612F"/>
     <w:rsid w:val="00B248EB"/>
     <w:rsid w:val="00B56893"/>
     <w:rsid w:val="00B65A6D"/>
+    <w:rsid w:val="00B7619D"/>
     <w:rsid w:val="00B8592E"/>
     <w:rsid w:val="00BB588B"/>
+    <w:rsid w:val="00BE73AF"/>
     <w:rsid w:val="00C04463"/>
     <w:rsid w:val="00C26536"/>
+    <w:rsid w:val="00C60281"/>
     <w:rsid w:val="00C632EC"/>
     <w:rsid w:val="00C951E6"/>
     <w:rsid w:val="00CB6439"/>
     <w:rsid w:val="00CC2052"/>
+    <w:rsid w:val="00D066DE"/>
     <w:rsid w:val="00D1760F"/>
     <w:rsid w:val="00D17902"/>
+    <w:rsid w:val="00D31771"/>
     <w:rsid w:val="00D47463"/>
+    <w:rsid w:val="00D6051A"/>
     <w:rsid w:val="00D6318B"/>
     <w:rsid w:val="00D73C05"/>
     <w:rsid w:val="00DA51BB"/>
+    <w:rsid w:val="00DC0800"/>
     <w:rsid w:val="00DE49A9"/>
     <w:rsid w:val="00E2759C"/>
     <w:rsid w:val="00E30782"/>
     <w:rsid w:val="00E54B6C"/>
     <w:rsid w:val="00E80691"/>
     <w:rsid w:val="00E80E6A"/>
     <w:rsid w:val="00E86692"/>
+    <w:rsid w:val="00E95732"/>
     <w:rsid w:val="00EA74C1"/>
     <w:rsid w:val="00EB6019"/>
     <w:rsid w:val="00ED2AE5"/>
     <w:rsid w:val="00EE357E"/>
+    <w:rsid w:val="00EF4A13"/>
     <w:rsid w:val="00F0125B"/>
     <w:rsid w:val="00F96068"/>
     <w:rsid w:val="00F9644D"/>
     <w:rsid w:val="00FA2035"/>
     <w:rsid w:val="00FA7971"/>
     <w:rsid w:val="00FF6C0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A91EF08"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{29025194-E149-4124-8097-3E8B62C65AB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4783,68 +4712,74 @@
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bars18">
     <w:name w:val="bars 18"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         <w:between w:val="single" w:sz="2" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="300"/>
         <w:tab w:val="left" w:pos="1860"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="4080"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CLI Helvetica Condensed LightOb" w:eastAsia="Times New Roman" w:hAnsi="CLI Helvetica Condensed LightOb"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="bars24">
     <w:name w:val="bars 24"/>
     <w:pPr>
       <w:pBdr>
@@ -4961,100 +4896,106 @@
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="sidebar">
     <w:name w:val="sidebar"/>
     <w:basedOn w:val="text"/>
     <w:pPr>
       <w:ind w:right="180"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2271C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E80E6A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="006A05A7"/>
+    <w:rPr>
+      <w:color w:val="954F72"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="251861124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="846015996">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Program.director-dwp@state.ma.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2015-09/documents/epa815f13001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.pcz"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://19january2021snapshot.epa.gov/sites/static/files/2015-09/documents/epa815f13001.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sage.grace@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\WINNT\Profiles\BCoonley\Application%20Data\Microsoft\Templates\form.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5316,152 +5257,459 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d859cbe3983ebe72309dd9a61dbe510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483ff1d3-2a1e-4b66-9691-0bfa76dea712" xmlns:ns3="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a086ad59e9a9d0fa91f7cb912b4ad642" ns2:_="" ns3:_="">
+    <xsd:import namespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483ff1d3-2a1e-4b66-9691-0bfa76dea712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA9E075E-7AC9-4ECA-B042-AEE9C4985382}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88362DFD-D960-4442-A0F1-CB782D8A5166}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A131C94-D5B0-48AB-ACA6-BE6840496C11}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{749325C8-6631-46CD-A09B-6739BE25CA88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>form.dot</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>577</Words>
-  <Characters>3295</Characters>
+  <Words>589</Words>
+  <Characters>3362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Massachusetts Department of Environmental Protection</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOEEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3865</CharactersWithSpaces>
+  <CharactersWithSpaces>3944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="12" baseType="variant">
+    <vt:vector size="18" baseType="variant">
       <vt:variant>
-        <vt:i4>5767226</vt:i4>
+        <vt:i4>655474</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:sage.grace@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357073</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:Program.director-dwp@state.ma.us</vt:lpwstr>
+        <vt:lpwstr>mailto:program.director-dwp@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245267</vt:i4>
+        <vt:i4>3342459</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://water.epa.gov/lawsregs/rulesregs/sdwa/lt2/upload/epa815F13001.pdf</vt:lpwstr>
+        <vt:lpwstr>https://19january2021snapshot.epa.gov/sites/static/files/2015-09/documents/epa815f13001.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Department of Environmental Protection</dc:title>
   <dc:subject/>
   <dc:creator>BCoonley</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>431452005</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
     <vt:lpwstr>lab-registration-application fro Crypto analysis( 12-03-14) (Ver.3).doc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
     <vt:lpwstr>Frank.R.Niles@MassMail.State.MA.US</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
     <vt:lpwstr>Niles, Frank R. (DEP)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_PreviousAdHocReviewCycleID">
     <vt:i4>-133449188</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100D9C65035329F864F907FEBFC92352320</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>