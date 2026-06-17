--- v1 (2025-12-20)
+++ v2 (2026-06-17)
@@ -103,51 +103,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -159,183 +159,117 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...49 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="22">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="3" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="4">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="3" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="4">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="0">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="4" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="4" borderId="0">
-      <alignment vertical="top" wrapText="1"/>
-[...16 lines deleted...]
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="9">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="000000CD"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
@@ -533,83 +467,83 @@
     <row r="4" ht="9.25" customHeight="1">
       <c s="2" t="inlineStr" r="I4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">12/01/2025</t>
+            <t xml:space="preserve">06/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="5" customHeight="0"/>
     <row r="6" ht="7.85" customHeight="1"/>
     <row r="7" ht="2" customHeight="0">
       <c s="3" t="inlineStr" r="R7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">105</t>
+            <t xml:space="preserve">141</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="13.05" customHeight="0">
       <c s="4" t="inlineStr" r="H8">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF0000CD"/>
               <rFont val="Times New Roman"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
@@ -675,5963 +609,7463 @@
       <c s="6" t="str" r="M10"/>
       <c s="7" t="inlineStr" r="N10">
         <is>
           <t xml:space="preserve">Zip</t>
         </is>
       </c>
       <c s="6" t="str" r="O10"/>
       <c s="7" t="inlineStr" r="P10">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
       <c s="8" t="str" r="Q10"/>
       <c s="6" t="str" r="R10"/>
       <c s="5" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="8" t="str" r="T10"/>
       <c s="6" t="str" r="U10"/>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A11">
         <is>
-          <t xml:space="preserve">AA000254</t>
+          <t xml:space="preserve">AA000054</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C11">
         <is>
-          <t xml:space="preserve">01/30/2026</t>
+          <t xml:space="preserve">06/30/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
-          <t xml:space="preserve">ACCURATE ANALYSIS LLC</t>
+          <t xml:space="preserve">AMERICA SCIENCE TEAM NEW YORK, INC.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G11">
         <is>
-          <t xml:space="preserve">23 MIDSTATE DRIVE SUITE 202</t>
+          <t xml:space="preserve"> </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J11">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
-          <r>
-[...27 lines deleted...]
-      </c>
+        </is>
+      </c>
+      <c s="11" t="str" r="L11"/>
+      <c s="11" t="str" r="N11"/>
+      <c s="10" t="str" r="P11"/>
       <c s="12" t="inlineStr" r="S11">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="0">
       <c s="13" t="str" r="A12"/>
-      <c s="14" t="str" r="B12"/>
       <c s="13" t="str" r="C12"/>
       <c s="13" t="str" r="D12"/>
-      <c s="14" t="str" r="E12"/>
-      <c s="14" t="str" r="F12"/>
       <c s="13" t="str" r="G12"/>
-      <c s="14" t="str" r="H12"/>
-      <c s="14" t="str" r="I12"/>
       <c s="13" t="str" r="J12"/>
-      <c s="14" t="str" r="K12"/>
       <c s="13" t="str" r="L12"/>
-      <c s="14" t="str" r="M12"/>
       <c s="13" t="str" r="N12"/>
-      <c s="14" t="str" r="O12"/>
       <c s="13" t="str" r="P12"/>
-      <c s="14" t="str" r="Q12"/>
-      <c s="14" t="str" r="R12"/>
       <c s="12" t="inlineStr" r="S12">
         <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="0">
+      <c s="13" t="str" r="A13"/>
+      <c s="13" t="str" r="C13"/>
+      <c s="13" t="str" r="D13"/>
+      <c s="14" t="str" r="G13"/>
+      <c s="15" t="str" r="H13"/>
+      <c s="15" t="str" r="I13"/>
+      <c s="14" t="str" r="J13"/>
+      <c s="15" t="str" r="K13"/>
+      <c s="14" t="str" r="L13"/>
+      <c s="15" t="str" r="M13"/>
+      <c s="14" t="str" r="N13"/>
+      <c s="15" t="str" r="O13"/>
+      <c s="14" t="str" r="P13"/>
+      <c s="15" t="str" r="Q13"/>
+      <c s="15" t="str" r="R13"/>
+      <c s="12" t="inlineStr" r="S13">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="0">
+      <c s="13" t="str" r="A14"/>
+      <c s="13" t="str" r="C14"/>
+      <c s="13" t="str" r="D14"/>
+      <c s="10" t="inlineStr" r="G14">
+        <is>
+          <t xml:space="preserve">117 EAST 30TH STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J14">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">NEW YORK</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L14">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N14">
+        <is>
+          <t xml:space="preserve">10016</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P14">
+        <is>
+          <t xml:space="preserve">212- 679-8600</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S14">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="0">
+      <c s="13" t="str" r="A15"/>
+      <c s="13" t="str" r="C15"/>
+      <c s="13" t="str" r="D15"/>
+      <c s="13" t="str" r="G15"/>
+      <c s="13" t="str" r="J15"/>
+      <c s="13" t="str" r="L15"/>
+      <c s="13" t="str" r="N15"/>
+      <c s="13" t="str" r="P15"/>
+      <c s="12" t="inlineStr" r="S15">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="0">
+      <c s="14" t="str" r="A16"/>
+      <c s="15" t="str" r="B16"/>
+      <c s="14" t="str" r="C16"/>
+      <c s="14" t="str" r="D16"/>
+      <c s="15" t="str" r="E16"/>
+      <c s="15" t="str" r="F16"/>
+      <c s="14" t="str" r="G16"/>
+      <c s="15" t="str" r="H16"/>
+      <c s="15" t="str" r="I16"/>
+      <c s="14" t="str" r="J16"/>
+      <c s="15" t="str" r="K16"/>
+      <c s="14" t="str" r="L16"/>
+      <c s="15" t="str" r="M16"/>
+      <c s="14" t="str" r="N16"/>
+      <c s="15" t="str" r="O16"/>
+      <c s="14" t="str" r="P16"/>
+      <c s="15" t="str" r="Q16"/>
+      <c s="15" t="str" r="R16"/>
+      <c s="12" t="inlineStr" r="S16">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve">AA000254</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">01/29/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D17">
+        <is>
+          <t xml:space="preserve">ACCURATE ANALYSIS LLC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">23 MIDSTATE DRIVE SUITE 202</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J17">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">AUBURN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L17">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N17">
+        <is>
+          <t xml:space="preserve">01501</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P17">
+        <is>
+          <t xml:space="preserve">508- 407-8251</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S17">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="0">
+      <c s="20" t="str" r="A18"/>
+      <c s="15" t="str" r="B18"/>
+      <c s="20" t="str" r="C18"/>
+      <c s="20" t="str" r="D18"/>
+      <c s="15" t="str" r="E18"/>
+      <c s="15" t="str" r="F18"/>
+      <c s="20" t="str" r="G18"/>
+      <c s="15" t="str" r="H18"/>
+      <c s="15" t="str" r="I18"/>
+      <c s="20" t="str" r="J18"/>
+      <c s="15" t="str" r="K18"/>
+      <c s="20" t="str" r="L18"/>
+      <c s="15" t="str" r="M18"/>
+      <c s="20" t="str" r="N18"/>
+      <c s="15" t="str" r="O18"/>
+      <c s="20" t="str" r="P18"/>
+      <c s="15" t="str" r="Q18"/>
+      <c s="15" t="str" r="R18"/>
+      <c s="19" t="inlineStr" r="S18">
+        <is>
           <t xml:space="preserve">CLA = CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="13" ht="18" customHeight="0">
-      <c s="15" t="inlineStr" r="A13">
+    <row r="19" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve">AA270</t>
         </is>
       </c>
-      <c s="14" t="str" r="B13"/>
-[...5 lines deleted...]
-      <c s="16" t="inlineStr" r="D13">
+      <c s="15" t="str" r="B19"/>
+      <c s="10" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">04/27/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">CBJ Environmental, LLC</t>
         </is>
       </c>
-      <c s="14" t="str" r="E13"/>
-[...1 lines deleted...]
-      <c s="16" t="inlineStr" r="G13">
+      <c s="15" t="str" r="E19"/>
+      <c s="15" t="str" r="F19"/>
+      <c s="10" t="inlineStr" r="G19">
         <is>
           <t xml:space="preserve">90 Mendon Street </t>
         </is>
       </c>
-      <c s="14" t="str" r="H13"/>
-[...1 lines deleted...]
-      <c s="16" t="inlineStr" r="J13">
+      <c s="15" t="str" r="H19"/>
+      <c s="15" t="str" r="I19"/>
+      <c s="10" t="inlineStr" r="J19">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">Bellingham</t>
           </r>
         </is>
       </c>
-      <c s="14" t="str" r="K13"/>
-      <c s="17" t="inlineStr" r="L13">
+      <c s="15" t="str" r="K19"/>
+      <c s="11" t="inlineStr" r="L19">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M13"/>
-      <c s="17" t="inlineStr" r="N13">
+      <c s="15" t="str" r="M19"/>
+      <c s="11" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">02019</t>
         </is>
       </c>
-      <c s="14" t="str" r="O13"/>
-      <c s="16" t="inlineStr" r="P13">
+      <c s="15" t="str" r="O19"/>
+      <c s="10" t="inlineStr" r="P19">
         <is>
           <t xml:space="preserve">508- 809-0016</t>
         </is>
       </c>
-      <c s="14" t="str" r="Q13"/>
-[...1 lines deleted...]
-      <c s="18" t="inlineStr" r="S13">
+      <c s="15" t="str" r="Q19"/>
+      <c s="15" t="str" r="R19"/>
+      <c s="12" t="inlineStr" r="S19">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="14" ht="18" customHeight="0">
-[...25 lines deleted...]
-      <c s="10" t="inlineStr" r="J14">
+    <row r="20" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve">AA000163</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C20">
+        <is>
+          <t xml:space="preserve">10/01/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D20">
+        <is>
+          <t xml:space="preserve">AMERICA SCIENCE TEAM RICHMOND, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G20">
+        <is>
+          <t xml:space="preserve">13635 GENITO ROAD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J20">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Boston</t>
-[...103 lines deleted...]
-      <c s="18" t="inlineStr" r="S15">
+            <t xml:space="preserve">MIDLOTHIAN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L20">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N20">
+        <is>
+          <t xml:space="preserve">23112</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P20">
+        <is>
+          <t xml:space="preserve">804- 763-1200</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S20">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="21" t="str" r="A21"/>
+      <c s="21" t="str" r="C21"/>
+      <c s="21" t="str" r="D21"/>
+      <c s="21" t="str" r="G21"/>
+      <c s="21" t="str" r="J21"/>
+      <c s="21" t="str" r="L21"/>
+      <c s="21" t="str" r="N21"/>
+      <c s="21" t="str" r="P21"/>
+      <c s="19" t="inlineStr" r="S21">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="16" ht="18" customHeight="0">
-[...263 lines deleted...]
-      <c s="12" t="inlineStr" r="S20">
+    <row r="22" ht="18" customHeight="0">
+      <c s="21" t="str" r="A22"/>
+      <c s="21" t="str" r="C22"/>
+      <c s="21" t="str" r="D22"/>
+      <c s="20" t="str" r="G22"/>
+      <c s="15" t="str" r="H22"/>
+      <c s="15" t="str" r="I22"/>
+      <c s="20" t="str" r="J22"/>
+      <c s="15" t="str" r="K22"/>
+      <c s="20" t="str" r="L22"/>
+      <c s="15" t="str" r="M22"/>
+      <c s="20" t="str" r="N22"/>
+      <c s="15" t="str" r="O22"/>
+      <c s="20" t="str" r="P22"/>
+      <c s="15" t="str" r="Q22"/>
+      <c s="15" t="str" r="R22"/>
+      <c s="19" t="inlineStr" r="S22">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
-        </is>
-[...83 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="0">
       <c s="21" t="str" r="A23"/>
-      <c s="14" t="str" r="B23"/>
       <c s="21" t="str" r="C23"/>
       <c s="21" t="str" r="D23"/>
-      <c s="14" t="str" r="E23"/>
-[...13 lines deleted...]
-      <c s="18" t="inlineStr" r="S23">
+      <c s="17" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">204 BRADFORD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J23">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BENNINGTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L23">
+        <is>
+          <t xml:space="preserve">VT</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N23">
+        <is>
+          <t xml:space="preserve">05201</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P23">
+        <is>
+          <t xml:space="preserve">802- 447-3218</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S23">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="21" t="str" r="A24"/>
+      <c s="21" t="str" r="C24"/>
+      <c s="21" t="str" r="D24"/>
+      <c s="21" t="str" r="G24"/>
+      <c s="21" t="str" r="J24"/>
+      <c s="21" t="str" r="L24"/>
+      <c s="21" t="str" r="N24"/>
+      <c s="21" t="str" r="P24"/>
+      <c s="19" t="inlineStr" r="S24">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="20" t="str" r="A25"/>
+      <c s="15" t="str" r="B25"/>
+      <c s="20" t="str" r="C25"/>
+      <c s="20" t="str" r="D25"/>
+      <c s="15" t="str" r="E25"/>
+      <c s="15" t="str" r="F25"/>
+      <c s="20" t="str" r="G25"/>
+      <c s="15" t="str" r="H25"/>
+      <c s="15" t="str" r="I25"/>
+      <c s="20" t="str" r="J25"/>
+      <c s="15" t="str" r="K25"/>
+      <c s="20" t="str" r="L25"/>
+      <c s="15" t="str" r="M25"/>
+      <c s="20" t="str" r="N25"/>
+      <c s="15" t="str" r="O25"/>
+      <c s="20" t="str" r="P25"/>
+      <c s="15" t="str" r="Q25"/>
+      <c s="15" t="str" r="R25"/>
+      <c s="19" t="inlineStr" r="S25">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="24" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="10" t="inlineStr" r="J24">
+    <row r="26" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve">AA000183</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">10/24/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D26">
+        <is>
+          <t xml:space="preserve">HILLMANN CONSULTING, LLC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G26">
+        <is>
+          <t xml:space="preserve">6 FORTUNE DRIVE SUITE 301</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J26">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Cinnaminson</t>
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S24">
+            <t xml:space="preserve">BILLERICA</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L26">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N26">
+        <is>
+          <t xml:space="preserve">01821</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P26">
+        <is>
+          <t xml:space="preserve">978- 362-0448</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S26">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="12" t="inlineStr" r="S25">
+    <row r="27" ht="18" customHeight="0">
+      <c s="14" t="str" r="A27"/>
+      <c s="15" t="str" r="B27"/>
+      <c s="14" t="str" r="C27"/>
+      <c s="14" t="str" r="D27"/>
+      <c s="15" t="str" r="E27"/>
+      <c s="15" t="str" r="F27"/>
+      <c s="14" t="str" r="G27"/>
+      <c s="15" t="str" r="H27"/>
+      <c s="15" t="str" r="I27"/>
+      <c s="14" t="str" r="J27"/>
+      <c s="15" t="str" r="K27"/>
+      <c s="14" t="str" r="L27"/>
+      <c s="15" t="str" r="M27"/>
+      <c s="14" t="str" r="N27"/>
+      <c s="15" t="str" r="O27"/>
+      <c s="14" t="str" r="P27"/>
+      <c s="15" t="str" r="Q27"/>
+      <c s="15" t="str" r="R27"/>
+      <c s="12" t="inlineStr" r="S27">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S26">
+    <row r="28" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve">AA265</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B28"/>
+      <c s="17" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">05/20/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D28">
+        <is>
+          <t xml:space="preserve">50 Stars Pro INC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E28"/>
+      <c s="15" t="str" r="F28"/>
+      <c s="17" t="inlineStr" r="G28">
+        <is>
+          <t xml:space="preserve">6 Liberty Sq  #97404 </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H28"/>
+      <c s="15" t="str" r="I28"/>
+      <c s="17" t="inlineStr" r="J28">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Boston</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K28"/>
+      <c s="18" t="inlineStr" r="L28">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M28"/>
+      <c s="18" t="inlineStr" r="N28">
+        <is>
+          <t xml:space="preserve">02109</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O28"/>
+      <c s="17" t="inlineStr" r="P28">
+        <is>
+          <t xml:space="preserve">413- 214-8774</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q28"/>
+      <c s="15" t="str" r="R28"/>
+      <c s="19" t="inlineStr" r="S28">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve">AA000215</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B29"/>
+      <c s="10" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">07/23/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D29">
+        <is>
+          <t xml:space="preserve">ESIS, INC. DBA CHUBB GLOBAL RISK ADVISORS</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E29"/>
+      <c s="15" t="str" r="F29"/>
+      <c s="10" t="inlineStr" r="G29">
+        <is>
+          <t xml:space="preserve">ONE FINANCIAL CENTER 22ND FLOOR</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H29"/>
+      <c s="15" t="str" r="I29"/>
+      <c s="10" t="inlineStr" r="J29">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K29"/>
+      <c s="11" t="inlineStr" r="L29">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M29"/>
+      <c s="11" t="inlineStr" r="N29">
+        <is>
+          <t xml:space="preserve">02111</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O29"/>
+      <c s="10" t="inlineStr" r="P29">
+        <is>
+          <t xml:space="preserve">503- 899-8757</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q29"/>
+      <c s="15" t="str" r="R29"/>
+      <c s="12" t="inlineStr" r="S29">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve">AA000220</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B30"/>
+      <c s="17" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D30">
+        <is>
+          <t xml:space="preserve">ARCADIS U.S., INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E30"/>
+      <c s="15" t="str" r="F30"/>
+      <c s="17" t="inlineStr" r="G30">
+        <is>
+          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H30"/>
+      <c s="15" t="str" r="I30"/>
+      <c s="17" t="inlineStr" r="J30">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K30"/>
+      <c s="18" t="inlineStr" r="L30">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M30"/>
+      <c s="18" t="inlineStr" r="N30">
+        <is>
+          <t xml:space="preserve">02184</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O30"/>
+      <c s="17" t="inlineStr" r="P30">
+        <is>
+          <t xml:space="preserve">781- 849-0189</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q30"/>
+      <c s="15" t="str" r="R30"/>
+      <c s="19" t="inlineStr" r="S30">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve">AA000238</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B31"/>
+      <c s="10" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">11/06/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D31">
+        <is>
+          <t xml:space="preserve">LBP SOLUTIONS, LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E31"/>
+      <c s="15" t="str" r="F31"/>
+      <c s="10" t="inlineStr" r="G31">
+        <is>
+          <t xml:space="preserve">231 MAIN STREET SUITE 201</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H31"/>
+      <c s="15" t="str" r="I31"/>
+      <c s="10" t="inlineStr" r="J31">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K31"/>
+      <c s="11" t="inlineStr" r="L31">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M31"/>
+      <c s="11" t="inlineStr" r="N31">
+        <is>
+          <t xml:space="preserve">02301</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O31"/>
+      <c s="10" t="inlineStr" r="P31">
+        <is>
+          <t xml:space="preserve">508- 543-1109</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q31"/>
+      <c s="15" t="str" r="R31"/>
+      <c s="12" t="inlineStr" r="S31">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AA000200</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">07/01/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D32">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">192 WASHINGTON ST #302</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J32">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L32">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N32">
+        <is>
+          <t xml:space="preserve">01902</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P32">
+        <is>
+          <t xml:space="preserve">781- 596-1498</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S32">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="18" customHeight="0">
+      <c s="21" t="str" r="A33"/>
+      <c s="21" t="str" r="C33"/>
+      <c s="21" t="str" r="D33"/>
+      <c s="21" t="str" r="G33"/>
+      <c s="21" t="str" r="J33"/>
+      <c s="21" t="str" r="L33"/>
+      <c s="21" t="str" r="N33"/>
+      <c s="21" t="str" r="P33"/>
+      <c s="19" t="inlineStr" r="S33">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="0">
+      <c s="21" t="str" r="A34"/>
+      <c s="21" t="str" r="C34"/>
+      <c s="21" t="str" r="D34"/>
+      <c s="20" t="str" r="G34"/>
+      <c s="15" t="str" r="H34"/>
+      <c s="15" t="str" r="I34"/>
+      <c s="20" t="str" r="J34"/>
+      <c s="15" t="str" r="K34"/>
+      <c s="20" t="str" r="L34"/>
+      <c s="15" t="str" r="M34"/>
+      <c s="20" t="str" r="N34"/>
+      <c s="15" t="str" r="O34"/>
+      <c s="20" t="str" r="P34"/>
+      <c s="15" t="str" r="Q34"/>
+      <c s="15" t="str" r="R34"/>
+      <c s="19" t="inlineStr" r="S34">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="27" ht="18" customHeight="0">
-[...25 lines deleted...]
-      <c s="16" t="inlineStr" r="J27">
+    <row r="35" ht="18" customHeight="0">
+      <c s="21" t="str" r="A35"/>
+      <c s="21" t="str" r="C35"/>
+      <c s="21" t="str" r="D35"/>
+      <c s="17" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">528 MINEOLA AVENUE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J35">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">DEDHAM</t>
-[...23 lines deleted...]
-      <c s="18" t="inlineStr" r="S27">
+            <t xml:space="preserve">CARLE PLACE</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L35">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N35">
+        <is>
+          <t xml:space="preserve">11514</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P35">
+        <is>
+          <t xml:space="preserve">516- 997-7251</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S35">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="21" t="str" r="A36"/>
+      <c s="21" t="str" r="C36"/>
+      <c s="21" t="str" r="D36"/>
+      <c s="21" t="str" r="G36"/>
+      <c s="21" t="str" r="J36"/>
+      <c s="21" t="str" r="L36"/>
+      <c s="21" t="str" r="N36"/>
+      <c s="21" t="str" r="P36"/>
+      <c s="19" t="inlineStr" r="S36">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="28" ht="18" customHeight="0">
-[...103 lines deleted...]
-      <c s="12" t="inlineStr" r="S30">
+    <row r="37" ht="18" customHeight="0">
+      <c s="20" t="str" r="A37"/>
+      <c s="15" t="str" r="B37"/>
+      <c s="20" t="str" r="C37"/>
+      <c s="20" t="str" r="D37"/>
+      <c s="15" t="str" r="E37"/>
+      <c s="15" t="str" r="F37"/>
+      <c s="20" t="str" r="G37"/>
+      <c s="15" t="str" r="H37"/>
+      <c s="15" t="str" r="I37"/>
+      <c s="20" t="str" r="J37"/>
+      <c s="15" t="str" r="K37"/>
+      <c s="20" t="str" r="L37"/>
+      <c s="15" t="str" r="M37"/>
+      <c s="20" t="str" r="N37"/>
+      <c s="15" t="str" r="O37"/>
+      <c s="20" t="str" r="P37"/>
+      <c s="15" t="str" r="Q37"/>
+      <c s="15" t="str" r="R37"/>
+      <c s="19" t="inlineStr" r="S37">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
-        </is>
-[...298 lines deleted...]
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A38">
         <is>
-          <t xml:space="preserve">AA000248</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="B38"/>
+          <t xml:space="preserve">AA000168</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="C38">
         <is>
-          <t xml:space="preserve">03/24/2026</t>
+          <t xml:space="preserve">02/18/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D38">
         <is>
-          <t xml:space="preserve">CONNECTICUT ENVIRONMENTAL SERVICES, INC. DBA ENVIROCHECK</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="F38"/>
+          <t xml:space="preserve">EUROFINS CEI, INC.</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G38">
         <is>
-          <t xml:space="preserve">222 MAIN STREET #246</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="I38"/>
+          <t xml:space="preserve">730 SE MAYNARD ROAD </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J38">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">FARMINGTON</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="K38"/>
+            <t xml:space="preserve">CARY</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L38">
         <is>
-          <t xml:space="preserve">CT</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="M38"/>
+          <t xml:space="preserve">NC</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="N38">
         <is>
-          <t xml:space="preserve">06032</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="O38"/>
+          <t xml:space="preserve">27511</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P38">
         <is>
-          <t xml:space="preserve">866- 244-3254</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="R38"/>
+          <t xml:space="preserve">919- 481-1413</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S38">
         <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="18" customHeight="0">
+      <c s="13" t="str" r="A39"/>
+      <c s="13" t="str" r="C39"/>
+      <c s="13" t="str" r="D39"/>
+      <c s="13" t="str" r="G39"/>
+      <c s="13" t="str" r="J39"/>
+      <c s="13" t="str" r="L39"/>
+      <c s="13" t="str" r="N39"/>
+      <c s="13" t="str" r="P39"/>
+      <c s="12" t="inlineStr" r="S39">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="14" t="str" r="A40"/>
+      <c s="15" t="str" r="B40"/>
+      <c s="14" t="str" r="C40"/>
+      <c s="14" t="str" r="D40"/>
+      <c s="15" t="str" r="E40"/>
+      <c s="15" t="str" r="F40"/>
+      <c s="14" t="str" r="G40"/>
+      <c s="15" t="str" r="H40"/>
+      <c s="15" t="str" r="I40"/>
+      <c s="14" t="str" r="J40"/>
+      <c s="15" t="str" r="K40"/>
+      <c s="14" t="str" r="L40"/>
+      <c s="15" t="str" r="M40"/>
+      <c s="14" t="str" r="N40"/>
+      <c s="15" t="str" r="O40"/>
+      <c s="14" t="str" r="P40"/>
+      <c s="15" t="str" r="Q40"/>
+      <c s="15" t="str" r="R40"/>
+      <c s="12" t="inlineStr" r="S40">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve">AA277</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C41">
+        <is>
+          <t xml:space="preserve">02/23/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D41">
+        <is>
+          <t xml:space="preserve">SanAir Technologies Laboratory, Inc.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G41">
+        <is>
+          <t xml:space="preserve">11709 Chesterdale Road </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J41">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Cincinnati</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L41">
+        <is>
+          <t xml:space="preserve">OH</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N41">
+        <is>
+          <t xml:space="preserve">45246</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve">(51- 3) -6006</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S41">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="0">
+      <c s="21" t="str" r="A42"/>
+      <c s="21" t="str" r="C42"/>
+      <c s="21" t="str" r="D42"/>
+      <c s="21" t="str" r="G42"/>
+      <c s="21" t="str" r="J42"/>
+      <c s="21" t="str" r="L42"/>
+      <c s="21" t="str" r="N42"/>
+      <c s="21" t="str" r="P42"/>
+      <c s="19" t="inlineStr" r="S42">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="0">
+      <c s="21" t="str" r="A43"/>
+      <c s="21" t="str" r="C43"/>
+      <c s="21" t="str" r="D43"/>
+      <c s="21" t="str" r="G43"/>
+      <c s="21" t="str" r="J43"/>
+      <c s="21" t="str" r="L43"/>
+      <c s="21" t="str" r="N43"/>
+      <c s="21" t="str" r="P43"/>
+      <c s="19" t="inlineStr" r="S43">
+        <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="0">
-[...388 lines deleted...]
-    </row>
     <row r="44" ht="18" customHeight="0">
-      <c s="21" t="str" r="A44"/>
-[...19 lines deleted...]
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+      <c s="20" t="str" r="A44"/>
+      <c s="15" t="str" r="B44"/>
+      <c s="20" t="str" r="C44"/>
+      <c s="20" t="str" r="D44"/>
+      <c s="15" t="str" r="E44"/>
+      <c s="15" t="str" r="F44"/>
+      <c s="20" t="str" r="G44"/>
+      <c s="15" t="str" r="H44"/>
+      <c s="15" t="str" r="I44"/>
+      <c s="20" t="str" r="J44"/>
+      <c s="15" t="str" r="K44"/>
+      <c s="20" t="str" r="L44"/>
+      <c s="15" t="str" r="M44"/>
+      <c s="20" t="str" r="N44"/>
+      <c s="15" t="str" r="O44"/>
+      <c s="20" t="str" r="P44"/>
+      <c s="15" t="str" r="Q44"/>
+      <c s="15" t="str" r="R44"/>
+      <c s="19" t="inlineStr" r="S44">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">AA000249</t>
+          <t xml:space="preserve">AA267</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C45">
         <is>
-          <t xml:space="preserve">07/31/2026</t>
+          <t xml:space="preserve">08/04/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D45">
         <is>
-          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+          <t xml:space="preserve">  EMSL Analytical, Inc. </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">6340 CASTLEPLACE DRIVE </t>
+          <t xml:space="preserve">200 Route 130 North  </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">INDIANAPOLIS</t>
+            <t xml:space="preserve">Cinnaminson</t>
           </r>
         </is>
       </c>
       <c s="11" t="inlineStr" r="L45">
         <is>
-          <t xml:space="preserve">IN</t>
+          <t xml:space="preserve">NJ</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="N45">
         <is>
-          <t xml:space="preserve">46250</t>
+          <t xml:space="preserve">08077 </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="P45">
         <is>
-          <t xml:space="preserve">317- 803-2997</t>
+          <t xml:space="preserve">856- 858-4800</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="S45">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
-      <c s="19" t="str" r="A46"/>
-[...6 lines deleted...]
-      <c s="19" t="str" r="P46"/>
+      <c s="13" t="str" r="A46"/>
+      <c s="13" t="str" r="C46"/>
+      <c s="13" t="str" r="D46"/>
+      <c s="13" t="str" r="G46"/>
+      <c s="13" t="str" r="J46"/>
+      <c s="13" t="str" r="L46"/>
+      <c s="13" t="str" r="N46"/>
+      <c s="13" t="str" r="P46"/>
       <c s="12" t="inlineStr" r="S46">
         <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="0">
+      <c s="14" t="str" r="A47"/>
+      <c s="15" t="str" r="B47"/>
+      <c s="14" t="str" r="C47"/>
+      <c s="14" t="str" r="D47"/>
+      <c s="15" t="str" r="E47"/>
+      <c s="15" t="str" r="F47"/>
+      <c s="14" t="str" r="G47"/>
+      <c s="15" t="str" r="H47"/>
+      <c s="15" t="str" r="I47"/>
+      <c s="14" t="str" r="J47"/>
+      <c s="15" t="str" r="K47"/>
+      <c s="14" t="str" r="L47"/>
+      <c s="15" t="str" r="M47"/>
+      <c s="14" t="str" r="N47"/>
+      <c s="15" t="str" r="O47"/>
+      <c s="14" t="str" r="P47"/>
+      <c s="15" t="str" r="Q47"/>
+      <c s="15" t="str" r="R47"/>
+      <c s="12" t="inlineStr" r="S47">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve">AA266</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B48"/>
+      <c s="17" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">08/13/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D48">
+        <is>
+          <t xml:space="preserve">Atlas Technical Consultants, LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E48"/>
+      <c s="15" t="str" r="F48"/>
+      <c s="17" t="inlineStr" r="G48">
+        <is>
+          <t xml:space="preserve">P.O Box 735811 </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H48"/>
+      <c s="15" t="str" r="I48"/>
+      <c s="17" t="inlineStr" r="J48">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Dallas</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K48"/>
+      <c s="18" t="inlineStr" r="L48">
+        <is>
+          <t xml:space="preserve">TX</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M48"/>
+      <c s="18" t="inlineStr" r="N48">
+        <is>
+          <t xml:space="preserve">75373-5811</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O48"/>
+      <c s="17" t="inlineStr" r="P48">
+        <is>
+          <t xml:space="preserve">197- 842-4550</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q48"/>
+      <c s="15" t="str" r="R48"/>
+      <c s="19" t="inlineStr" r="S48">
+        <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
-        </is>
-[...103 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A49">
         <is>
-          <t xml:space="preserve">AA000191</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">AA000144</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B49"/>
       <c s="10" t="inlineStr" r="C49">
         <is>
-          <t xml:space="preserve">09/02/2026</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D49">
         <is>
+          <t xml:space="preserve">FLI ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E49"/>
+      <c s="15" t="str" r="F49"/>
+      <c s="10" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve">69 BRIDGE STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H49"/>
+      <c s="15" t="str" r="I49"/>
+      <c s="10" t="inlineStr" r="J49">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">DEDHAM</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K49"/>
+      <c s="11" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M49"/>
+      <c s="11" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve">02026</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O49"/>
+      <c s="10" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve">781- 251-0040</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q49"/>
+      <c s="15" t="str" r="R49"/>
+      <c s="12" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve">AA000231</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C50">
+        <is>
+          <t xml:space="preserve">04/24/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D50">
+        <is>
           <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="G49">
-[...4 lines deleted...]
-      <c s="10" t="inlineStr" r="J49">
+      <c s="17" t="inlineStr" r="G50">
+        <is>
+          <t xml:space="preserve">490 ROWLEY ROAD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J50">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">MERIDEN</t>
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S49">
+            <t xml:space="preserve">DEPEW</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L50">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N50">
+        <is>
+          <t xml:space="preserve">14043</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P50">
+        <is>
+          <t xml:space="preserve">716- 651-0030</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S50">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="12" t="inlineStr" r="S50">
+    <row r="51" ht="18" customHeight="0">
+      <c s="21" t="str" r="A51"/>
+      <c s="21" t="str" r="C51"/>
+      <c s="21" t="str" r="D51"/>
+      <c s="21" t="str" r="G51"/>
+      <c s="21" t="str" r="J51"/>
+      <c s="21" t="str" r="L51"/>
+      <c s="21" t="str" r="N51"/>
+      <c s="21" t="str" r="P51"/>
+      <c s="19" t="inlineStr" r="S51">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="51" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S51">
+    <row r="52" ht="18" customHeight="0">
+      <c s="20" t="str" r="A52"/>
+      <c s="15" t="str" r="B52"/>
+      <c s="20" t="str" r="C52"/>
+      <c s="20" t="str" r="D52"/>
+      <c s="15" t="str" r="E52"/>
+      <c s="15" t="str" r="F52"/>
+      <c s="20" t="str" r="G52"/>
+      <c s="15" t="str" r="H52"/>
+      <c s="15" t="str" r="I52"/>
+      <c s="20" t="str" r="J52"/>
+      <c s="15" t="str" r="K52"/>
+      <c s="20" t="str" r="L52"/>
+      <c s="15" t="str" r="M52"/>
+      <c s="20" t="str" r="N52"/>
+      <c s="15" t="str" r="O52"/>
+      <c s="20" t="str" r="P52"/>
+      <c s="15" t="str" r="Q52"/>
+      <c s="15" t="str" r="R52"/>
+      <c s="19" t="inlineStr" r="S52">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="52" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="16" t="inlineStr" r="J52">
+    <row r="53" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">AA000044</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">12/22/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D53">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL HEALTH, INCORPORATED</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G53">
+        <is>
+          <t xml:space="preserve">P.O. BOX 186 </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">MERIDEN</t>
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S52">
+            <t xml:space="preserve">DOVER</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L53">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N53">
+        <is>
+          <t xml:space="preserve">02030</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P53">
+        <is>
+          <t xml:space="preserve">508- 785-2258</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S53">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="14" t="str" r="A54"/>
+      <c s="15" t="str" r="B54"/>
+      <c s="14" t="str" r="C54"/>
+      <c s="14" t="str" r="D54"/>
+      <c s="15" t="str" r="E54"/>
+      <c s="15" t="str" r="F54"/>
+      <c s="14" t="str" r="G54"/>
+      <c s="15" t="str" r="H54"/>
+      <c s="15" t="str" r="I54"/>
+      <c s="14" t="str" r="J54"/>
+      <c s="15" t="str" r="K54"/>
+      <c s="14" t="str" r="L54"/>
+      <c s="15" t="str" r="M54"/>
+      <c s="14" t="str" r="N54"/>
+      <c s="15" t="str" r="O54"/>
+      <c s="14" t="str" r="P54"/>
+      <c s="15" t="str" r="Q54"/>
+      <c s="15" t="str" r="R54"/>
+      <c s="12" t="inlineStr" r="S54">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A55">
+        <is>
+          <t xml:space="preserve">AA000242</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B55"/>
+      <c s="17" t="inlineStr" r="C55">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D55">
+        <is>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL CONSULTING INC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E55"/>
+      <c s="15" t="str" r="F55"/>
+      <c s="17" t="inlineStr" r="G55">
+        <is>
+          <t xml:space="preserve">180 PLEASANT STREET SUITE 213</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H55"/>
+      <c s="15" t="str" r="I55"/>
+      <c s="17" t="inlineStr" r="J55">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">EASTHAMPTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K55"/>
+      <c s="18" t="inlineStr" r="L55">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M55"/>
+      <c s="18" t="inlineStr" r="N55">
+        <is>
+          <t xml:space="preserve">01027</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O55"/>
+      <c s="17" t="inlineStr" r="P55">
+        <is>
+          <t xml:space="preserve">413- 341-3418</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q55"/>
+      <c s="15" t="str" r="R55"/>
+      <c s="19" t="inlineStr" r="S55">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A56">
+        <is>
+          <t xml:space="preserve">AA275</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B56"/>
+      <c s="10" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">12/11/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D56">
+        <is>
+          <t xml:space="preserve">Pace Analytical Services, LLC - El Monte</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E56"/>
+      <c s="15" t="str" r="F56"/>
+      <c s="10" t="inlineStr" r="G56">
+        <is>
+          <t xml:space="preserve">3565 Lexington Ave </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H56"/>
+      <c s="15" t="str" r="I56"/>
+      <c s="10" t="inlineStr" r="J56">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">El Monte</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K56"/>
+      <c s="11" t="inlineStr" r="L56">
+        <is>
+          <t xml:space="preserve">CA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M56"/>
+      <c s="11" t="inlineStr" r="N56">
+        <is>
+          <t xml:space="preserve">91731</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O56"/>
+      <c s="10" t="inlineStr" r="P56">
+        <is>
+          <t xml:space="preserve">626- 454-4782</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q56"/>
+      <c s="15" t="str" r="R56"/>
+      <c s="12" t="inlineStr" r="S56">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A57">
+        <is>
+          <t xml:space="preserve">AA274</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C57">
+        <is>
+          <t xml:space="preserve">11/18/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D57">
+        <is>
+          <t xml:space="preserve">DSD Environmental Inc </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G57">
+        <is>
+          <t xml:space="preserve">697 Davol Street </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J57">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Fall River</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L57">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N57">
+        <is>
+          <t xml:space="preserve">02720</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P57">
+        <is>
+          <t xml:space="preserve">781- 650-1424</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S57">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="18" customHeight="0">
+      <c s="21" t="str" r="A58"/>
+      <c s="21" t="str" r="C58"/>
+      <c s="21" t="str" r="D58"/>
+      <c s="21" t="str" r="G58"/>
+      <c s="21" t="str" r="J58"/>
+      <c s="21" t="str" r="L58"/>
+      <c s="21" t="str" r="N58"/>
+      <c s="21" t="str" r="P58"/>
+      <c s="19" t="inlineStr" r="S58">
         <is>
           <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="53" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S53">
+    <row r="59" ht="18" customHeight="0">
+      <c s="21" t="str" r="A59"/>
+      <c s="21" t="str" r="C59"/>
+      <c s="21" t="str" r="D59"/>
+      <c s="21" t="str" r="G59"/>
+      <c s="21" t="str" r="J59"/>
+      <c s="21" t="str" r="L59"/>
+      <c s="21" t="str" r="N59"/>
+      <c s="21" t="str" r="P59"/>
+      <c s="19" t="inlineStr" r="S59">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="54" ht="18" customHeight="0">
-[...338 lines deleted...]
-    </row>
     <row r="60" ht="18" customHeight="0">
-      <c s="21" t="str" r="A60"/>
-[...19 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="20" t="str" r="A60"/>
+      <c s="15" t="str" r="B60"/>
+      <c s="20" t="str" r="C60"/>
+      <c s="20" t="str" r="D60"/>
+      <c s="15" t="str" r="E60"/>
+      <c s="15" t="str" r="F60"/>
+      <c s="20" t="str" r="G60"/>
+      <c s="15" t="str" r="H60"/>
+      <c s="15" t="str" r="I60"/>
+      <c s="20" t="str" r="J60"/>
+      <c s="15" t="str" r="K60"/>
+      <c s="20" t="str" r="L60"/>
+      <c s="15" t="str" r="M60"/>
+      <c s="20" t="str" r="N60"/>
+      <c s="15" t="str" r="O60"/>
+      <c s="20" t="str" r="P60"/>
+      <c s="15" t="str" r="Q60"/>
+      <c s="15" t="str" r="R60"/>
+      <c s="19" t="inlineStr" r="S60">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="61" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">AA000222</t>
+          <t xml:space="preserve">AA000089</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C61">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">10/23/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D61">
         <is>
-          <t xml:space="preserve">SANAIR TECHNOLOGIES LABORATORY, INC.</t>
+          <t xml:space="preserve">O'REILLY, TALBOT &amp; OKUN ASSOCIATES, INC.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">10501 TRADE COURT </t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">1229 STAFFORD RD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H61"/>
+      <c s="15" t="str" r="I61"/>
       <c s="10" t="inlineStr" r="J61">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">N. CHESTERFIELD</t>
-[...2 lines deleted...]
-      </c>
+            <t xml:space="preserve">FALL RIVER</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K61"/>
       <c s="11" t="inlineStr" r="L61">
         <is>
-          <t xml:space="preserve">VA</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M61"/>
       <c s="11" t="inlineStr" r="N61">
         <is>
-          <t xml:space="preserve">23236</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">02721</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O61"/>
       <c s="10" t="inlineStr" r="P61">
         <is>
-          <t xml:space="preserve">888- 895-1177</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">508- 675-0234</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q61"/>
+      <c s="15" t="str" r="R61"/>
       <c s="12" t="inlineStr" r="S61">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="0">
-      <c s="19" t="str" r="A62"/>
-[...6 lines deleted...]
-      <c s="19" t="str" r="P62"/>
+      <c s="14" t="str" r="A62"/>
+      <c s="15" t="str" r="B62"/>
+      <c s="14" t="str" r="C62"/>
+      <c s="14" t="str" r="D62"/>
+      <c s="15" t="str" r="E62"/>
+      <c s="15" t="str" r="F62"/>
+      <c s="10" t="inlineStr" r="G62">
+        <is>
+          <t xml:space="preserve">293 BRIDGE STREET SUITE 500</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H62"/>
+      <c s="15" t="str" r="I62"/>
+      <c s="10" t="inlineStr" r="J62">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SPRINGFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K62"/>
+      <c s="11" t="inlineStr" r="L62">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M62"/>
+      <c s="11" t="inlineStr" r="N62">
+        <is>
+          <t xml:space="preserve">01103</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O62"/>
+      <c s="10" t="inlineStr" r="P62">
+        <is>
+          <t xml:space="preserve">413- 788-6222</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q62"/>
+      <c s="15" t="str" r="R62"/>
       <c s="12" t="inlineStr" r="S62">
         <is>
-          <t xml:space="preserve">CLASS B CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="0">
-      <c s="19" t="str" r="A63"/>
-[...7 lines deleted...]
-      <c s="12" t="inlineStr" r="S63">
+      <c s="16" t="inlineStr" r="A63">
+        <is>
+          <t xml:space="preserve">AA000248</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B63"/>
+      <c s="17" t="inlineStr" r="C63">
+        <is>
+          <t xml:space="preserve">04/08/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D63">
+        <is>
+          <t xml:space="preserve">CONNECTICUT ENVIRONMENTAL SERVICES, INC. DBA ENVIROCHECK</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E63"/>
+      <c s="15" t="str" r="F63"/>
+      <c s="17" t="inlineStr" r="G63">
+        <is>
+          <t xml:space="preserve">222 MAIN STREET #246</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H63"/>
+      <c s="15" t="str" r="I63"/>
+      <c s="17" t="inlineStr" r="J63">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">FARMINGTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K63"/>
+      <c s="18" t="inlineStr" r="L63">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M63"/>
+      <c s="18" t="inlineStr" r="N63">
+        <is>
+          <t xml:space="preserve">06032</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O63"/>
+      <c s="17" t="inlineStr" r="P63">
+        <is>
+          <t xml:space="preserve">866- 244-3254</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q63"/>
+      <c s="15" t="str" r="R63"/>
+      <c s="19" t="inlineStr" r="S63">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A64">
+        <is>
+          <t xml:space="preserve">AA000263</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C64">
+        <is>
+          <t xml:space="preserve">08/28/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D64">
+        <is>
+          <t xml:space="preserve">RESIDENTIAL WARRENTY SERVICES, INC. DBA PRIORITY LAB, INSPECTORLAB</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G64">
+        <is>
+          <t xml:space="preserve">3301 NW 55TH STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H64"/>
+      <c s="15" t="str" r="I64"/>
+      <c s="10" t="inlineStr" r="J64">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">FORT LAUDERDALE</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K64"/>
+      <c s="11" t="inlineStr" r="L64">
+        <is>
+          <t xml:space="preserve">FL</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M64"/>
+      <c s="11" t="inlineStr" r="N64">
+        <is>
+          <t xml:space="preserve">33309</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O64"/>
+      <c s="10" t="inlineStr" r="P64">
+        <is>
+          <t xml:space="preserve">315- 573-2088</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q64"/>
+      <c s="15" t="str" r="R64"/>
+      <c s="12" t="inlineStr" r="S64">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="18" customHeight="0">
+      <c s="14" t="str" r="A65"/>
+      <c s="15" t="str" r="B65"/>
+      <c s="14" t="str" r="C65"/>
+      <c s="14" t="str" r="D65"/>
+      <c s="15" t="str" r="E65"/>
+      <c s="15" t="str" r="F65"/>
+      <c s="10" t="inlineStr" r="G65">
+        <is>
+          <t xml:space="preserve">P.O. BOX 797 </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H65"/>
+      <c s="15" t="str" r="I65"/>
+      <c s="10" t="inlineStr" r="J65">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">INDIANAPOLIS</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K65"/>
+      <c s="11" t="inlineStr" r="L65">
+        <is>
+          <t xml:space="preserve">IN</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M65"/>
+      <c s="11" t="inlineStr" r="N65">
+        <is>
+          <t xml:space="preserve">46032</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O65"/>
+      <c s="10" t="inlineStr" r="P65">
+        <is>
+          <t xml:space="preserve">315- 573-2088</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q65"/>
+      <c s="15" t="str" r="R65"/>
+      <c s="12" t="inlineStr" r="S65">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A66">
+        <is>
+          <t xml:space="preserve">AA000122</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C66">
+        <is>
+          <t xml:space="preserve">03/06/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D66">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL REMEDIATION SERVICES, INC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G66">
+        <is>
+          <t xml:space="preserve">20 VERNON STREET  </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H66"/>
+      <c s="15" t="str" r="I66"/>
+      <c s="17" t="inlineStr" r="J66">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">NORWOOD</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K66"/>
+      <c s="18" t="inlineStr" r="L66">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M66"/>
+      <c s="18" t="inlineStr" r="N66">
+        <is>
+          <t xml:space="preserve">02062</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O66"/>
+      <c s="17" t="inlineStr" r="P66">
+        <is>
+          <t xml:space="preserve">781- 762-1772</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q66"/>
+      <c s="15" t="str" r="R66"/>
+      <c s="19" t="inlineStr" r="S66">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="64" ht="18" customHeight="0">
-[...45 lines deleted...]
-      <c s="16" t="inlineStr" r="J65">
+    <row r="67" ht="18" customHeight="0">
+      <c s="20" t="str" r="A67"/>
+      <c s="15" t="str" r="B67"/>
+      <c s="20" t="str" r="C67"/>
+      <c s="20" t="str" r="D67"/>
+      <c s="15" t="str" r="E67"/>
+      <c s="15" t="str" r="F67"/>
+      <c s="17" t="inlineStr" r="G67">
+        <is>
+          <t xml:space="preserve">59 COUNTY LANE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H67"/>
+      <c s="15" t="str" r="I67"/>
+      <c s="17" t="inlineStr" r="J67">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NEW YORK</t>
-[...3 lines deleted...]
-      <c s="17" t="inlineStr" r="L65">
+            <t xml:space="preserve">FULTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K67"/>
+      <c s="18" t="inlineStr" r="L67">
         <is>
           <t xml:space="preserve">NY</t>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="N65">
-[...24 lines deleted...]
-      <c s="18" t="inlineStr" r="S66">
+      <c s="15" t="str" r="M67"/>
+      <c s="18" t="inlineStr" r="N67">
+        <is>
+          <t xml:space="preserve">13069</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O67"/>
+      <c s="17" t="inlineStr" r="P67">
+        <is>
+          <t xml:space="preserve">315- 592-3352</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q67"/>
+      <c s="15" t="str" r="R67"/>
+      <c s="19" t="inlineStr" r="S67">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
-        </is>
-[...23 lines deleted...]
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="68" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A68">
         <is>
-          <t xml:space="preserve">AA000170</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">AA000260</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B68"/>
       <c s="10" t="inlineStr" r="C68">
         <is>
+          <t xml:space="preserve">10/28/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D68">
+        <is>
+          <t xml:space="preserve">FOUR BROTHERS ENVIRONMENTAL, LLC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E68"/>
+      <c s="15" t="str" r="F68"/>
+      <c s="10" t="inlineStr" r="G68">
+        <is>
+          <t xml:space="preserve">9 ALDEN AVENUE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H68"/>
+      <c s="15" t="str" r="I68"/>
+      <c s="10" t="inlineStr" r="J68">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">GREENLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K68"/>
+      <c s="11" t="inlineStr" r="L68">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M68"/>
+      <c s="11" t="inlineStr" r="N68">
+        <is>
+          <t xml:space="preserve">03840</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O68"/>
+      <c s="10" t="inlineStr" r="P68">
+        <is>
+          <t xml:space="preserve">603- 312-5594</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q68"/>
+      <c s="15" t="str" r="R68"/>
+      <c s="12" t="inlineStr" r="S68">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A69">
+        <is>
+          <t xml:space="preserve">AA273</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B69"/>
+      <c s="17" t="inlineStr" r="C69">
+        <is>
+          <t xml:space="preserve">08/20/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D69">
+        <is>
+          <t xml:space="preserve">Southeast Environmental Microbiology Laboratories</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E69"/>
+      <c s="15" t="str" r="F69"/>
+      <c s="17" t="inlineStr" r="G69">
+        <is>
+          <t xml:space="preserve">102 Edinburgh Court </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H69"/>
+      <c s="15" t="str" r="I69"/>
+      <c s="17" t="inlineStr" r="J69">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Greenville</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K69"/>
+      <c s="18" t="inlineStr" r="L69">
+        <is>
+          <t xml:space="preserve">SC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M69"/>
+      <c s="18" t="inlineStr" r="N69">
+        <is>
+          <t xml:space="preserve">29607</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O69"/>
+      <c s="17" t="inlineStr" r="P69">
+        <is>
+          <t xml:space="preserve">864- -23-3770</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q69"/>
+      <c s="15" t="str" r="R69"/>
+      <c s="19" t="inlineStr" r="S69">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A70">
+        <is>
+          <t xml:space="preserve">AA000261</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B70"/>
+      <c s="10" t="inlineStr" r="C70">
+        <is>
+          <t xml:space="preserve">08/29/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D70">
+        <is>
+          <t xml:space="preserve">ACA ENVIRONMENTAL LAB LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E70"/>
+      <c s="15" t="str" r="F70"/>
+      <c s="10" t="inlineStr" r="G70">
+        <is>
+          <t xml:space="preserve">26 FELLOWS AVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H70"/>
+      <c s="15" t="str" r="I70"/>
+      <c s="10" t="inlineStr" r="J70">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">HAMPTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K70"/>
+      <c s="11" t="inlineStr" r="L70">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M70"/>
+      <c s="11" t="inlineStr" r="N70">
+        <is>
+          <t xml:space="preserve">03842</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O70"/>
+      <c s="10" t="inlineStr" r="P70">
+        <is>
+          <t xml:space="preserve">603- 918-0501</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q70"/>
+      <c s="15" t="str" r="R70"/>
+      <c s="12" t="inlineStr" r="S70">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A71">
+        <is>
+          <t xml:space="preserve">AA000249</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C71">
+        <is>
           <t xml:space="preserve">07/31/2026</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="D68">
+      <c s="17" t="inlineStr" r="D71">
         <is>
           <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="G68">
-[...4 lines deleted...]
-      <c s="10" t="inlineStr" r="J68">
+      <c s="17" t="inlineStr" r="G71">
+        <is>
+          <t xml:space="preserve">6340 CASTLEPLACE DRIVE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J71">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NEW YORK</t>
-[...130 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+            <t xml:space="preserve">INDIANAPOLIS</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L71">
+        <is>
+          <t xml:space="preserve">IN</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N71">
+        <is>
+          <t xml:space="preserve">46250</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P71">
+        <is>
+          <t xml:space="preserve">317- 803-2997</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S71">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="0">
-      <c s="20" t="str" r="A72"/>
-[...9 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="21" t="str" r="A72"/>
+      <c s="21" t="str" r="C72"/>
+      <c s="21" t="str" r="D72"/>
+      <c s="21" t="str" r="G72"/>
+      <c s="21" t="str" r="J72"/>
+      <c s="21" t="str" r="L72"/>
+      <c s="21" t="str" r="N72"/>
+      <c s="21" t="str" r="P72"/>
+      <c s="19" t="inlineStr" r="S72">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="0">
-      <c s="21" t="str" r="A73"/>
-[...19 lines deleted...]
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+      <c s="20" t="str" r="A73"/>
+      <c s="15" t="str" r="B73"/>
+      <c s="20" t="str" r="C73"/>
+      <c s="20" t="str" r="D73"/>
+      <c s="15" t="str" r="E73"/>
+      <c s="15" t="str" r="F73"/>
+      <c s="20" t="str" r="G73"/>
+      <c s="15" t="str" r="H73"/>
+      <c s="15" t="str" r="I73"/>
+      <c s="20" t="str" r="J73"/>
+      <c s="15" t="str" r="K73"/>
+      <c s="20" t="str" r="L73"/>
+      <c s="15" t="str" r="M73"/>
+      <c s="20" t="str" r="N73"/>
+      <c s="15" t="str" r="O73"/>
+      <c s="20" t="str" r="P73"/>
+      <c s="15" t="str" r="Q73"/>
+      <c s="15" t="str" r="R73"/>
+      <c s="19" t="inlineStr" r="S73">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A74">
         <is>
-          <t xml:space="preserve">AA000256</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="B74"/>
+          <t xml:space="preserve">AA000152</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="C74">
         <is>
-          <t xml:space="preserve">04/14/2026</t>
+          <t xml:space="preserve">07/09/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D74">
         <is>
-          <t xml:space="preserve">RPF ENVIRONMENTAL, INC</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="F74"/>
+          <t xml:space="preserve">A1 SPECTRUM SERVICES LLC</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G74">
         <is>
-          <t xml:space="preserve">320 FIRST NH TURNPIKE </t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="I74"/>
+          <t xml:space="preserve">43 EIGHT LOTS ROAD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H74"/>
+      <c s="15" t="str" r="I74"/>
       <c s="10" t="inlineStr" r="J74">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NORTHWOOD</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="K74"/>
+            <t xml:space="preserve">SUTTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K74"/>
       <c s="11" t="inlineStr" r="L74">
         <is>
-          <t xml:space="preserve">NH</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="M74"/>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M74"/>
       <c s="11" t="inlineStr" r="N74">
         <is>
-          <t xml:space="preserve">03261</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="O74"/>
+          <t xml:space="preserve">01590</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O74"/>
       <c s="10" t="inlineStr" r="P74">
         <is>
-          <t xml:space="preserve">603- 942-5432</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="R74"/>
+          <t xml:space="preserve">781- 820-1523</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q74"/>
+      <c s="15" t="str" r="R74"/>
       <c s="12" t="inlineStr" r="S74">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="75" ht="18" customHeight="0">
-      <c s="15" t="inlineStr" r="A75">
-[...24 lines deleted...]
-      <c s="16" t="inlineStr" r="J75">
+      <c s="14" t="str" r="A75"/>
+      <c s="15" t="str" r="B75"/>
+      <c s="14" t="str" r="C75"/>
+      <c s="14" t="str" r="D75"/>
+      <c s="15" t="str" r="E75"/>
+      <c s="15" t="str" r="F75"/>
+      <c s="10" t="inlineStr" r="G75">
+        <is>
+          <t xml:space="preserve">46 MORTOR </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H75"/>
+      <c s="15" t="str" r="I75"/>
+      <c s="10" t="inlineStr" r="J75">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NORWOOD</t>
-[...4 lines deleted...]
-      <c s="17" t="inlineStr" r="L75">
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K75"/>
+      <c s="11" t="inlineStr" r="L75">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M75"/>
-[...13 lines deleted...]
-      <c s="18" t="inlineStr" r="S75">
+      <c s="15" t="str" r="M75"/>
+      <c s="11" t="inlineStr" r="N75">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O75"/>
+      <c s="10" t="inlineStr" r="P75">
+        <is>
+          <t xml:space="preserve">978- 258-7419</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q75"/>
+      <c s="15" t="str" r="R75"/>
+      <c s="12" t="inlineStr" r="S75">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="76" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A76">
-[...24 lines deleted...]
-      <c s="10" t="inlineStr" r="J76">
+      <c s="16" t="inlineStr" r="A76">
+        <is>
+          <t xml:space="preserve">AA000175</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C76">
+        <is>
+          <t xml:space="preserve">12/16/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D76">
+        <is>
+          <t xml:space="preserve">OPTIMUM ANALYTICAL AND CONSULTING, LLC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G76">
+        <is>
+          <t xml:space="preserve">49 BUSWEL ST 3</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J76">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">QUINCY</t>
-[...4 lines deleted...]
-      <c s="11" t="inlineStr" r="L76">
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L76">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M76"/>
-[...13 lines deleted...]
-      <c s="12" t="inlineStr" r="S76">
+      <c s="18" t="inlineStr" r="N76">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P76">
+        <is>
+          <t xml:space="preserve">978- 360-0402</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S76">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="18" customHeight="0">
+      <c s="21" t="str" r="A77"/>
+      <c s="21" t="str" r="C77"/>
+      <c s="21" t="str" r="D77"/>
+      <c s="20" t="str" r="G77"/>
+      <c s="15" t="str" r="H77"/>
+      <c s="15" t="str" r="I77"/>
+      <c s="20" t="str" r="J77"/>
+      <c s="15" t="str" r="K77"/>
+      <c s="20" t="str" r="L77"/>
+      <c s="15" t="str" r="M77"/>
+      <c s="20" t="str" r="N77"/>
+      <c s="15" t="str" r="O77"/>
+      <c s="20" t="str" r="P77"/>
+      <c s="15" t="str" r="Q77"/>
+      <c s="15" t="str" r="R77"/>
+      <c s="19" t="inlineStr" r="S77">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
-        </is>
-[...68 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="78" ht="18" customHeight="0">
       <c s="21" t="str" r="A78"/>
-      <c s="14" t="str" r="B78"/>
       <c s="21" t="str" r="C78"/>
       <c s="21" t="str" r="D78"/>
-      <c s="14" t="str" r="E78"/>
-[...13 lines deleted...]
-      <c s="18" t="inlineStr" r="S78">
+      <c s="17" t="inlineStr" r="G78">
+        <is>
+          <t xml:space="preserve">85 STILES ROAD SUITE 201</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J78">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L78">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N78">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P78">
+        <is>
+          <t xml:space="preserve">603- 458-5247</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S78">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="18" customHeight="0">
+      <c s="20" t="str" r="A79"/>
+      <c s="15" t="str" r="B79"/>
+      <c s="20" t="str" r="C79"/>
+      <c s="20" t="str" r="D79"/>
+      <c s="15" t="str" r="E79"/>
+      <c s="15" t="str" r="F79"/>
+      <c s="20" t="str" r="G79"/>
+      <c s="15" t="str" r="H79"/>
+      <c s="15" t="str" r="I79"/>
+      <c s="20" t="str" r="J79"/>
+      <c s="15" t="str" r="K79"/>
+      <c s="20" t="str" r="L79"/>
+      <c s="15" t="str" r="M79"/>
+      <c s="20" t="str" r="N79"/>
+      <c s="15" t="str" r="O79"/>
+      <c s="20" t="str" r="P79"/>
+      <c s="15" t="str" r="Q79"/>
+      <c s="15" t="str" r="R79"/>
+      <c s="19" t="inlineStr" r="S79">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="79" ht="18" customHeight="0">
-[...10 lines deleted...]
-      <c s="10" t="inlineStr" r="D79">
+    <row r="80" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A80">
+        <is>
+          <t xml:space="preserve">AA000204</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C80">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D80">
+        <is>
+          <t xml:space="preserve">SCIENTIFIC ANALYTICAL INSTITUTE, INC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G80">
+        <is>
+          <t xml:space="preserve">61 BUNKERHILL STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J80">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L80">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N80">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P80">
+        <is>
+          <t xml:space="preserve">978- 885-9741</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S80">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="18" customHeight="0">
+      <c s="13" t="str" r="A81"/>
+      <c s="13" t="str" r="C81"/>
+      <c s="13" t="str" r="D81"/>
+      <c s="13" t="str" r="G81"/>
+      <c s="13" t="str" r="J81"/>
+      <c s="13" t="str" r="L81"/>
+      <c s="13" t="str" r="N81"/>
+      <c s="13" t="str" r="P81"/>
+      <c s="12" t="inlineStr" r="S81">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="18" customHeight="0">
+      <c s="14" t="str" r="A82"/>
+      <c s="15" t="str" r="B82"/>
+      <c s="14" t="str" r="C82"/>
+      <c s="14" t="str" r="D82"/>
+      <c s="15" t="str" r="E82"/>
+      <c s="15" t="str" r="F82"/>
+      <c s="14" t="str" r="G82"/>
+      <c s="15" t="str" r="H82"/>
+      <c s="15" t="str" r="I82"/>
+      <c s="14" t="str" r="J82"/>
+      <c s="15" t="str" r="K82"/>
+      <c s="14" t="str" r="L82"/>
+      <c s="15" t="str" r="M82"/>
+      <c s="14" t="str" r="N82"/>
+      <c s="15" t="str" r="O82"/>
+      <c s="14" t="str" r="P82"/>
+      <c s="15" t="str" r="Q82"/>
+      <c s="15" t="str" r="R82"/>
+      <c s="12" t="inlineStr" r="S82">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A83">
+        <is>
+          <t xml:space="preserve">AA000170</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C83">
+        <is>
+          <t xml:space="preserve">07/31/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D83">
         <is>
           <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="G79">
-[...4 lines deleted...]
-      <c s="10" t="inlineStr" r="J79">
+      <c s="17" t="inlineStr" r="G83">
+        <is>
+          <t xml:space="preserve">25 CROSS ST </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J83">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">ROCHESTER</t>
-[...3 lines deleted...]
-      <c s="11" t="inlineStr" r="L79">
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L83">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="N79">
-[...144 lines deleted...]
-      <c s="18" t="inlineStr" r="S83">
+      <c s="18" t="inlineStr" r="N83">
+        <is>
+          <t xml:space="preserve">01852</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P83">
+        <is>
+          <t xml:space="preserve">978- 459-3763</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S83">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="18" customHeight="0">
+      <c s="21" t="str" r="A84"/>
+      <c s="21" t="str" r="C84"/>
+      <c s="21" t="str" r="D84"/>
+      <c s="21" t="str" r="G84"/>
+      <c s="21" t="str" r="J84"/>
+      <c s="21" t="str" r="L84"/>
+      <c s="21" t="str" r="N84"/>
+      <c s="21" t="str" r="P84"/>
+      <c s="19" t="inlineStr" r="S84">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="84" ht="18" customHeight="0">
-[...78 lines deleted...]
-    </row>
     <row r="85" ht="18" customHeight="0">
-      <c s="15" t="inlineStr" r="A85">
-[...64 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+      <c s="21" t="str" r="A85"/>
+      <c s="21" t="str" r="C85"/>
+      <c s="21" t="str" r="D85"/>
+      <c s="20" t="str" r="G85"/>
+      <c s="15" t="str" r="H85"/>
+      <c s="15" t="str" r="I85"/>
+      <c s="20" t="str" r="J85"/>
+      <c s="15" t="str" r="K85"/>
+      <c s="20" t="str" r="L85"/>
+      <c s="15" t="str" r="M85"/>
+      <c s="20" t="str" r="N85"/>
+      <c s="15" t="str" r="O85"/>
+      <c s="20" t="str" r="P85"/>
+      <c s="15" t="str" r="Q85"/>
+      <c s="15" t="str" r="R85"/>
+      <c s="19" t="inlineStr" r="S85">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="86" ht="18" customHeight="0">
       <c s="21" t="str" r="A86"/>
-      <c s="14" t="str" r="B86"/>
       <c s="21" t="str" r="C86"/>
       <c s="21" t="str" r="D86"/>
-      <c s="14" t="str" r="E86"/>
-[...13 lines deleted...]
-      <c s="18" t="inlineStr" r="S86">
+      <c s="17" t="inlineStr" r="G86">
+        <is>
+          <t xml:space="preserve">307 WEST 38TH STREET </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J86">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">NEW YORK</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L86">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N86">
+        <is>
+          <t xml:space="preserve">10018</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P86">
+        <is>
+          <t xml:space="preserve">212- 290-0051</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S86">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="0">
+      <c s="21" t="str" r="A87"/>
+      <c s="21" t="str" r="C87"/>
+      <c s="21" t="str" r="D87"/>
+      <c s="21" t="str" r="G87"/>
+      <c s="21" t="str" r="J87"/>
+      <c s="21" t="str" r="L87"/>
+      <c s="21" t="str" r="N87"/>
+      <c s="21" t="str" r="P87"/>
+      <c s="19" t="inlineStr" r="S87">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="87" ht="18" customHeight="0">
-[...25 lines deleted...]
-      <c s="10" t="inlineStr" r="J87">
+    <row r="88" ht="18" customHeight="0">
+      <c s="20" t="str" r="A88"/>
+      <c s="15" t="str" r="B88"/>
+      <c s="20" t="str" r="C88"/>
+      <c s="20" t="str" r="D88"/>
+      <c s="15" t="str" r="E88"/>
+      <c s="15" t="str" r="F88"/>
+      <c s="20" t="str" r="G88"/>
+      <c s="15" t="str" r="H88"/>
+      <c s="15" t="str" r="I88"/>
+      <c s="20" t="str" r="J88"/>
+      <c s="15" t="str" r="K88"/>
+      <c s="20" t="str" r="L88"/>
+      <c s="15" t="str" r="M88"/>
+      <c s="20" t="str" r="N88"/>
+      <c s="15" t="str" r="O88"/>
+      <c s="20" t="str" r="P88"/>
+      <c s="15" t="str" r="Q88"/>
+      <c s="15" t="str" r="R88"/>
+      <c s="19" t="inlineStr" r="S88">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A89">
+        <is>
+          <t xml:space="preserve">AA000179</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B89"/>
+      <c s="10" t="inlineStr" r="C89">
+        <is>
+          <t xml:space="preserve">05/12/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D89">
+        <is>
+          <t xml:space="preserve">AXIOM PARTNERS, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E89"/>
+      <c s="15" t="str" r="F89"/>
+      <c s="10" t="inlineStr" r="G89">
+        <is>
+          <t xml:space="preserve">50 SALEM STREET SUITE 103B</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H89"/>
+      <c s="15" t="str" r="I89"/>
+      <c s="10" t="inlineStr" r="J89">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">SALEM</t>
-[...23 lines deleted...]
-      <c s="12" t="inlineStr" r="S87">
+            <t xml:space="preserve">LYNNFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K89"/>
+      <c s="11" t="inlineStr" r="L89">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M89"/>
+      <c s="11" t="inlineStr" r="N89">
+        <is>
+          <t xml:space="preserve">01940</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O89"/>
+      <c s="10" t="inlineStr" r="P89">
+        <is>
+          <t xml:space="preserve">781- 213-9198</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q89"/>
+      <c s="15" t="str" r="R89"/>
+      <c s="12" t="inlineStr" r="S89">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="88" ht="18" customHeight="0">
-[...10 lines deleted...]
-      <c s="16" t="inlineStr" r="D88">
+    <row r="90" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A90">
+        <is>
+          <t xml:space="preserve">AA000191</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C90">
+        <is>
+          <t xml:space="preserve">09/02/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="G88">
-[...4 lines deleted...]
-      <c s="16" t="inlineStr" r="J88">
+      <c s="17" t="inlineStr" r="G90">
+        <is>
+          <t xml:space="preserve">165 GRACEY AVENUE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J90">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">SOUTH PORTLAND</t>
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S88">
+            <t xml:space="preserve">MERIDEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L90">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N90">
+        <is>
+          <t xml:space="preserve">06451</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P90">
+        <is>
+          <t xml:space="preserve">203- 284-5948</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S90">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="89" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="18" t="inlineStr" r="S89">
+    <row r="91" ht="18" customHeight="0">
+      <c s="21" t="str" r="A91"/>
+      <c s="21" t="str" r="C91"/>
+      <c s="21" t="str" r="D91"/>
+      <c s="21" t="str" r="G91"/>
+      <c s="21" t="str" r="J91"/>
+      <c s="21" t="str" r="L91"/>
+      <c s="21" t="str" r="N91"/>
+      <c s="21" t="str" r="P91"/>
+      <c s="19" t="inlineStr" r="S91">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="90" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S90">
+    <row r="92" ht="18" customHeight="0">
+      <c s="20" t="str" r="A92"/>
+      <c s="15" t="str" r="B92"/>
+      <c s="20" t="str" r="C92"/>
+      <c s="20" t="str" r="D92"/>
+      <c s="15" t="str" r="E92"/>
+      <c s="15" t="str" r="F92"/>
+      <c s="20" t="str" r="G92"/>
+      <c s="15" t="str" r="H92"/>
+      <c s="15" t="str" r="I92"/>
+      <c s="20" t="str" r="J92"/>
+      <c s="15" t="str" r="K92"/>
+      <c s="20" t="str" r="L92"/>
+      <c s="15" t="str" r="M92"/>
+      <c s="20" t="str" r="N92"/>
+      <c s="15" t="str" r="O92"/>
+      <c s="20" t="str" r="P92"/>
+      <c s="15" t="str" r="Q92"/>
+      <c s="15" t="str" r="R92"/>
+      <c s="19" t="inlineStr" r="S92">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
-        </is>
-[...158 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A93">
         <is>
-          <t xml:space="preserve">AA000234</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="B93"/>
+          <t xml:space="preserve">AA000245</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="C93">
         <is>
-          <t xml:space="preserve">07/07/2026</t>
+          <t xml:space="preserve">09/08/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D93">
         <is>
-          <t xml:space="preserve">MABBETT &amp; ASSOCIATES, INC.</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="F93"/>
+          <t xml:space="preserve">ENVIROMED SERVICES, INC.</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G93">
         <is>
-          <t xml:space="preserve">105 CENTRAL STREET SUITE 4100</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="I93"/>
+          <t xml:space="preserve">470 MURDOCK AVENUE </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J93">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">STONEHAM</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="K93"/>
+            <t xml:space="preserve">MERIDEN</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L93">
         <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N93">
+        <is>
+          <t xml:space="preserve">06450</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P93">
+        <is>
+          <t xml:space="preserve">203- 238-4846</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S93">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="18" customHeight="0">
+      <c s="14" t="str" r="A94"/>
+      <c s="15" t="str" r="B94"/>
+      <c s="14" t="str" r="C94"/>
+      <c s="14" t="str" r="D94"/>
+      <c s="15" t="str" r="E94"/>
+      <c s="15" t="str" r="F94"/>
+      <c s="14" t="str" r="G94"/>
+      <c s="15" t="str" r="H94"/>
+      <c s="15" t="str" r="I94"/>
+      <c s="14" t="str" r="J94"/>
+      <c s="15" t="str" r="K94"/>
+      <c s="14" t="str" r="L94"/>
+      <c s="15" t="str" r="M94"/>
+      <c s="14" t="str" r="N94"/>
+      <c s="15" t="str" r="O94"/>
+      <c s="14" t="str" r="P94"/>
+      <c s="15" t="str" r="Q94"/>
+      <c s="15" t="str" r="R94"/>
+      <c s="12" t="inlineStr" r="S94">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A95">
+        <is>
+          <t xml:space="preserve">AA000102</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B95"/>
+      <c s="17" t="inlineStr" r="C95">
+        <is>
+          <t xml:space="preserve">12/04/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D95">
+        <is>
+          <t xml:space="preserve">ECO-GENESIS CORP.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E95"/>
+      <c s="15" t="str" r="F95"/>
+      <c s="17" t="inlineStr" r="G95">
+        <is>
+          <t xml:space="preserve">8 BIRCHWOOD ROAD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H95"/>
+      <c s="15" t="str" r="I95"/>
+      <c s="17" t="inlineStr" r="J95">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K95"/>
+      <c s="18" t="inlineStr" r="L95">
+        <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M93"/>
-[...13 lines deleted...]
-      <c s="12" t="inlineStr" r="S93">
+      <c s="15" t="str" r="M95"/>
+      <c s="18" t="inlineStr" r="N95">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O95"/>
+      <c s="17" t="inlineStr" r="P95">
+        <is>
+          <t xml:space="preserve">978- 885-4300</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q95"/>
+      <c s="15" t="str" r="R95"/>
+      <c s="19" t="inlineStr" r="S95">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="94" ht="18" customHeight="0">
-[...25 lines deleted...]
-      <c s="16" t="inlineStr" r="J94">
+    <row r="96" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A96">
+        <is>
+          <t xml:space="preserve">AA000233</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B96"/>
+      <c s="10" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">03/18/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D96">
+        <is>
+          <t xml:space="preserve">SAFETY ENVIRONMENTAL CONSULTANTS, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E96"/>
+      <c s="15" t="str" r="F96"/>
+      <c s="10" t="inlineStr" r="G96">
+        <is>
+          <t xml:space="preserve">4 PINEHURST AVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H96"/>
+      <c s="15" t="str" r="I96"/>
+      <c s="10" t="inlineStr" r="J96">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">SUTTON</t>
-[...4 lines deleted...]
-      <c s="17" t="inlineStr" r="L94">
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K96"/>
+      <c s="11" t="inlineStr" r="L96">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M94"/>
-[...13 lines deleted...]
-      <c s="18" t="inlineStr" r="S94">
+      <c s="15" t="str" r="M96"/>
+      <c s="11" t="inlineStr" r="N96">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O96"/>
+      <c s="10" t="inlineStr" r="P96">
+        <is>
+          <t xml:space="preserve">617- 981-4774</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q96"/>
+      <c s="15" t="str" r="R96"/>
+      <c s="12" t="inlineStr" r="S96">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="95" ht="18" customHeight="0">
-[...25 lines deleted...]
-      <c s="10" t="inlineStr" r="J95">
+    <row r="97" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A97">
+        <is>
+          <t xml:space="preserve">AA271</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B97"/>
+      <c s="17" t="inlineStr" r="C97">
+        <is>
+          <t xml:space="preserve">07/10/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D97">
+        <is>
+          <t xml:space="preserve">Hayes Microbial Consulting</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E97"/>
+      <c s="15" t="str" r="F97"/>
+      <c s="17" t="inlineStr" r="G97">
+        <is>
+          <t xml:space="preserve">3005 E Boundary Terrace f </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H97"/>
+      <c s="15" t="str" r="I97"/>
+      <c s="17" t="inlineStr" r="J97">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">TAMPA</t>
-[...120 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+            <t xml:space="preserve">Midlothian</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K97"/>
+      <c s="18" t="inlineStr" r="L97">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M97"/>
+      <c s="18" t="inlineStr" r="N97">
+        <is>
+          <t xml:space="preserve">23112</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O97"/>
+      <c s="17" t="inlineStr" r="P97">
+        <is>
+          <t xml:space="preserve">804- -56-3435</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q97"/>
+      <c s="15" t="str" r="R97"/>
+      <c s="19" t="inlineStr" r="S97">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A98">
         <is>
-          <t xml:space="preserve">AA000005</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="B98"/>
+          <t xml:space="preserve">AA000190</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="C98">
         <is>
-          <t xml:space="preserve">03/24/2026</t>
+          <t xml:space="preserve">10/30/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D98">
         <is>
-          <t xml:space="preserve">Atlas Technical Consultants LLC</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="F98"/>
+          <t xml:space="preserve">ENVIRONMENTAL HAZARDS SERVICES, LLC</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G98">
         <is>
-          <t xml:space="preserve">73 WILLIAM FRANKS DRIVE </t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="I98"/>
+          <t xml:space="preserve">7469 WHITEPINE ROAD </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J98">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WEST SPRINGFIELD</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="K98"/>
+            <t xml:space="preserve">N. CHESTERFIELD</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L98">
         <is>
-          <t xml:space="preserve">MA</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="M98"/>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="N98">
         <is>
-          <t xml:space="preserve">01089</t>
-[...2 lines deleted...]
-      <c s="14" t="str" r="O98"/>
+          <t xml:space="preserve">23237</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P98">
         <is>
-          <t xml:space="preserve">413- 781-0070</t>
-[...3 lines deleted...]
-      <c s="14" t="str" r="R98"/>
+          <t xml:space="preserve">804- 275-4788</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S98">
         <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="18" customHeight="0">
+      <c s="14" t="str" r="A99"/>
+      <c s="15" t="str" r="B99"/>
+      <c s="14" t="str" r="C99"/>
+      <c s="14" t="str" r="D99"/>
+      <c s="15" t="str" r="E99"/>
+      <c s="15" t="str" r="F99"/>
+      <c s="14" t="str" r="G99"/>
+      <c s="15" t="str" r="H99"/>
+      <c s="15" t="str" r="I99"/>
+      <c s="14" t="str" r="J99"/>
+      <c s="15" t="str" r="K99"/>
+      <c s="14" t="str" r="L99"/>
+      <c s="15" t="str" r="M99"/>
+      <c s="14" t="str" r="N99"/>
+      <c s="15" t="str" r="O99"/>
+      <c s="14" t="str" r="P99"/>
+      <c s="15" t="str" r="Q99"/>
+      <c s="15" t="str" r="R99"/>
+      <c s="12" t="inlineStr" r="S99">
+        <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="99" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="16" t="inlineStr" r="J99">
+    <row r="100" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A100">
+        <is>
+          <t xml:space="preserve">AA000222</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C100">
+        <is>
+          <t xml:space="preserve">09/16/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D100">
+        <is>
+          <t xml:space="preserve">SANAIR TECHNOLOGIES LABORATORY, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G100">
+        <is>
+          <t xml:space="preserve">10501 TRADE COURT </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J100">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WEYMOUTH</t>
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S99">
+            <t xml:space="preserve">N. CHESTERFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L100">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N100">
+        <is>
+          <t xml:space="preserve">23236</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P100">
+        <is>
+          <t xml:space="preserve">888- 895-1177</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S100">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
-        </is>
-[...13 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="0">
       <c s="21" t="str" r="A101"/>
-      <c s="14" t="str" r="B101"/>
       <c s="21" t="str" r="C101"/>
       <c s="21" t="str" r="D101"/>
-      <c s="14" t="str" r="E101"/>
-      <c s="14" t="str" r="F101"/>
       <c s="21" t="str" r="G101"/>
-      <c s="14" t="str" r="H101"/>
-      <c s="14" t="str" r="I101"/>
       <c s="21" t="str" r="J101"/>
-      <c s="14" t="str" r="K101"/>
       <c s="21" t="str" r="L101"/>
-      <c s="14" t="str" r="M101"/>
       <c s="21" t="str" r="N101"/>
-      <c s="14" t="str" r="O101"/>
       <c s="21" t="str" r="P101"/>
-      <c s="14" t="str" r="Q101"/>
-[...1 lines deleted...]
-      <c s="18" t="inlineStr" r="S101">
+      <c s="19" t="inlineStr" r="S101">
+        <is>
+          <t xml:space="preserve">CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="18" customHeight="0">
+      <c s="21" t="str" r="A102"/>
+      <c s="21" t="str" r="C102"/>
+      <c s="21" t="str" r="D102"/>
+      <c s="21" t="str" r="G102"/>
+      <c s="21" t="str" r="J102"/>
+      <c s="21" t="str" r="L102"/>
+      <c s="21" t="str" r="N102"/>
+      <c s="21" t="str" r="P102"/>
+      <c s="19" t="inlineStr" r="S102">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="18" customHeight="0">
+      <c s="20" t="str" r="A103"/>
+      <c s="15" t="str" r="B103"/>
+      <c s="20" t="str" r="C103"/>
+      <c s="20" t="str" r="D103"/>
+      <c s="15" t="str" r="E103"/>
+      <c s="15" t="str" r="F103"/>
+      <c s="20" t="str" r="G103"/>
+      <c s="15" t="str" r="H103"/>
+      <c s="15" t="str" r="I103"/>
+      <c s="20" t="str" r="J103"/>
+      <c s="15" t="str" r="K103"/>
+      <c s="20" t="str" r="L103"/>
+      <c s="15" t="str" r="M103"/>
+      <c s="20" t="str" r="N103"/>
+      <c s="15" t="str" r="O103"/>
+      <c s="20" t="str" r="P103"/>
+      <c s="15" t="str" r="Q103"/>
+      <c s="15" t="str" r="R103"/>
+      <c s="19" t="inlineStr" r="S103">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
-        </is>
-[...158 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A104">
         <is>
-          <t xml:space="preserve">AA000052</t>
+          <t xml:space="preserve">AA279</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C104">
         <is>
-          <t xml:space="preserve">07/07/2026</t>
+          <t xml:space="preserve">05/19/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D104">
         <is>
-          <t xml:space="preserve">TRC ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">Pennoni Associates, Inc.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G104">
         <is>
-          <t xml:space="preserve">21 GRIFFIN ROAD NORTH </t>
+          <t xml:space="preserve">33 W Central Street </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J104">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WINDSOR</t>
+            <t xml:space="preserve">Natick</t>
           </r>
         </is>
       </c>
       <c s="11" t="inlineStr" r="L104">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="N104">
         <is>
-          <t xml:space="preserve">06095</t>
+          <t xml:space="preserve">01760</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="P104">
         <is>
-          <t xml:space="preserve">860- 298-9692</t>
+          <t xml:space="preserve">508- 318-6092</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="S104">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="0">
       <c s="13" t="str" r="A105"/>
-      <c s="14" t="str" r="B105"/>
       <c s="13" t="str" r="C105"/>
       <c s="13" t="str" r="D105"/>
-      <c s="14" t="str" r="E105"/>
-      <c s="14" t="str" r="F105"/>
       <c s="13" t="str" r="G105"/>
-      <c s="14" t="str" r="H105"/>
-      <c s="14" t="str" r="I105"/>
       <c s="13" t="str" r="J105"/>
-      <c s="14" t="str" r="K105"/>
       <c s="13" t="str" r="L105"/>
-      <c s="14" t="str" r="M105"/>
       <c s="13" t="str" r="N105"/>
-      <c s="14" t="str" r="O105"/>
       <c s="13" t="str" r="P105"/>
-      <c s="14" t="str" r="Q105"/>
-      <c s="14" t="str" r="R105"/>
       <c s="12" t="inlineStr" r="S105">
         <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="18" customHeight="0">
+      <c s="13" t="str" r="A106"/>
+      <c s="13" t="str" r="C106"/>
+      <c s="13" t="str" r="D106"/>
+      <c s="13" t="str" r="G106"/>
+      <c s="13" t="str" r="J106"/>
+      <c s="13" t="str" r="L106"/>
+      <c s="13" t="str" r="N106"/>
+      <c s="13" t="str" r="P106"/>
+      <c s="12" t="inlineStr" r="S106">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="18" customHeight="0">
+      <c s="14" t="str" r="A107"/>
+      <c s="15" t="str" r="B107"/>
+      <c s="14" t="str" r="C107"/>
+      <c s="14" t="str" r="D107"/>
+      <c s="15" t="str" r="E107"/>
+      <c s="15" t="str" r="F107"/>
+      <c s="14" t="str" r="G107"/>
+      <c s="15" t="str" r="H107"/>
+      <c s="15" t="str" r="I107"/>
+      <c s="14" t="str" r="J107"/>
+      <c s="15" t="str" r="K107"/>
+      <c s="14" t="str" r="L107"/>
+      <c s="15" t="str" r="M107"/>
+      <c s="14" t="str" r="N107"/>
+      <c s="15" t="str" r="O107"/>
+      <c s="14" t="str" r="P107"/>
+      <c s="15" t="str" r="Q107"/>
+      <c s="15" t="str" r="R107"/>
+      <c s="12" t="inlineStr" r="S107">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A108">
+        <is>
+          <t xml:space="preserve">AA000129</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C108">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D108">
+        <is>
+          <t xml:space="preserve">SCHNEIDER LABORATORIES GLOBAL, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G108">
+        <is>
+          <t xml:space="preserve">2512 WEST CARY STREET </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J108">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">RICHMOND</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L108">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N108">
+        <is>
+          <t xml:space="preserve">23220</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P108">
+        <is>
+          <t xml:space="preserve">804- 353-6778</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S108">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="18" customHeight="0">
+      <c s="21" t="str" r="A109"/>
+      <c s="21" t="str" r="C109"/>
+      <c s="21" t="str" r="D109"/>
+      <c s="20" t="str" r="G109"/>
+      <c s="15" t="str" r="H109"/>
+      <c s="15" t="str" r="I109"/>
+      <c s="20" t="str" r="J109"/>
+      <c s="15" t="str" r="K109"/>
+      <c s="20" t="str" r="L109"/>
+      <c s="15" t="str" r="M109"/>
+      <c s="20" t="str" r="N109"/>
+      <c s="15" t="str" r="O109"/>
+      <c s="20" t="str" r="P109"/>
+      <c s="15" t="str" r="Q109"/>
+      <c s="15" t="str" r="R109"/>
+      <c s="19" t="inlineStr" r="S109">
+        <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="106" ht="18" customHeight="0">
-      <c s="15" t="inlineStr" r="A106">
+    <row r="110" ht="18" customHeight="0">
+      <c s="21" t="str" r="A110"/>
+      <c s="21" t="str" r="C110"/>
+      <c s="21" t="str" r="D110"/>
+      <c s="17" t="inlineStr" r="G110">
+        <is>
+          <t xml:space="preserve">361 SWANEE DRIVE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J110">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">NORTH DIGHTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L110">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N110">
+        <is>
+          <t xml:space="preserve">02764-1314</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P110">
+        <is>
+          <t xml:space="preserve">508- 822-5609</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S110">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" ht="18" customHeight="0">
+      <c s="20" t="str" r="A111"/>
+      <c s="15" t="str" r="B111"/>
+      <c s="20" t="str" r="C111"/>
+      <c s="20" t="str" r="D111"/>
+      <c s="15" t="str" r="E111"/>
+      <c s="15" t="str" r="F111"/>
+      <c s="20" t="str" r="G111"/>
+      <c s="15" t="str" r="H111"/>
+      <c s="15" t="str" r="I111"/>
+      <c s="20" t="str" r="J111"/>
+      <c s="15" t="str" r="K111"/>
+      <c s="20" t="str" r="L111"/>
+      <c s="15" t="str" r="M111"/>
+      <c s="20" t="str" r="N111"/>
+      <c s="15" t="str" r="O111"/>
+      <c s="20" t="str" r="P111"/>
+      <c s="15" t="str" r="Q111"/>
+      <c s="15" t="str" r="R111"/>
+      <c s="19" t="inlineStr" r="S111">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A112">
+        <is>
+          <t xml:space="preserve">AA278</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C112">
+        <is>
+          <t xml:space="preserve">05/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D112">
+        <is>
+          <t xml:space="preserve">Examinetics</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G112">
+        <is>
+          <t xml:space="preserve">320 1st NH Turnpike </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J112">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Northwood</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L112">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N112">
+        <is>
+          <t xml:space="preserve">03261</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P112">
+        <is>
+          <t xml:space="preserve">603- 942-5432</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S112">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="18" customHeight="0">
+      <c s="13" t="str" r="A113"/>
+      <c s="13" t="str" r="C113"/>
+      <c s="13" t="str" r="D113"/>
+      <c s="13" t="str" r="G113"/>
+      <c s="13" t="str" r="J113"/>
+      <c s="13" t="str" r="L113"/>
+      <c s="13" t="str" r="N113"/>
+      <c s="13" t="str" r="P113"/>
+      <c s="12" t="inlineStr" r="S113">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="18" customHeight="0">
+      <c s="13" t="str" r="A114"/>
+      <c s="13" t="str" r="C114"/>
+      <c s="13" t="str" r="D114"/>
+      <c s="13" t="str" r="G114"/>
+      <c s="13" t="str" r="J114"/>
+      <c s="13" t="str" r="L114"/>
+      <c s="13" t="str" r="N114"/>
+      <c s="13" t="str" r="P114"/>
+      <c s="12" t="inlineStr" r="S114">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="18" customHeight="0">
+      <c s="14" t="str" r="A115"/>
+      <c s="15" t="str" r="B115"/>
+      <c s="14" t="str" r="C115"/>
+      <c s="14" t="str" r="D115"/>
+      <c s="15" t="str" r="E115"/>
+      <c s="15" t="str" r="F115"/>
+      <c s="14" t="str" r="G115"/>
+      <c s="15" t="str" r="H115"/>
+      <c s="15" t="str" r="I115"/>
+      <c s="14" t="str" r="J115"/>
+      <c s="15" t="str" r="K115"/>
+      <c s="14" t="str" r="L115"/>
+      <c s="15" t="str" r="M115"/>
+      <c s="14" t="str" r="N115"/>
+      <c s="15" t="str" r="O115"/>
+      <c s="14" t="str" r="P115"/>
+      <c s="15" t="str" r="Q115"/>
+      <c s="15" t="str" r="R115"/>
+      <c s="12" t="inlineStr" r="S115">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A116">
+        <is>
+          <t xml:space="preserve">AA276</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C116">
+        <is>
+          <t xml:space="preserve">01/20/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D116">
+        <is>
+          <t xml:space="preserve">Pace Analytical Services, LLC - Oklahoma City</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G116">
+        <is>
+          <t xml:space="preserve">7021 W Wilshire Blvd. Suite B </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J116">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Oklahoma City</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L116">
+        <is>
+          <t xml:space="preserve">OK</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N116">
+        <is>
+          <t xml:space="preserve">73132</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P116">
+        <is>
+          <t xml:space="preserve">405- 755-7272</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S116">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="18" customHeight="0">
+      <c s="21" t="str" r="A117"/>
+      <c s="21" t="str" r="C117"/>
+      <c s="21" t="str" r="D117"/>
+      <c s="21" t="str" r="G117"/>
+      <c s="21" t="str" r="J117"/>
+      <c s="21" t="str" r="L117"/>
+      <c s="21" t="str" r="N117"/>
+      <c s="21" t="str" r="P117"/>
+      <c s="19" t="inlineStr" r="S117">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="18" customHeight="0">
+      <c s="21" t="str" r="A118"/>
+      <c s="21" t="str" r="C118"/>
+      <c s="21" t="str" r="D118"/>
+      <c s="21" t="str" r="G118"/>
+      <c s="21" t="str" r="J118"/>
+      <c s="21" t="str" r="L118"/>
+      <c s="21" t="str" r="N118"/>
+      <c s="21" t="str" r="P118"/>
+      <c s="19" t="inlineStr" r="S118">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="18" customHeight="0">
+      <c s="20" t="str" r="A119"/>
+      <c s="15" t="str" r="B119"/>
+      <c s="20" t="str" r="C119"/>
+      <c s="20" t="str" r="D119"/>
+      <c s="15" t="str" r="E119"/>
+      <c s="15" t="str" r="F119"/>
+      <c s="20" t="str" r="G119"/>
+      <c s="15" t="str" r="H119"/>
+      <c s="15" t="str" r="I119"/>
+      <c s="20" t="str" r="J119"/>
+      <c s="15" t="str" r="K119"/>
+      <c s="20" t="str" r="L119"/>
+      <c s="15" t="str" r="M119"/>
+      <c s="20" t="str" r="N119"/>
+      <c s="15" t="str" r="O119"/>
+      <c s="20" t="str" r="P119"/>
+      <c s="15" t="str" r="Q119"/>
+      <c s="15" t="str" r="R119"/>
+      <c s="19" t="inlineStr" r="S119">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A120">
+        <is>
+          <t xml:space="preserve">AA000246</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B120"/>
+      <c s="10" t="inlineStr" r="C120">
+        <is>
+          <t xml:space="preserve">05/13/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D120">
+        <is>
+          <t xml:space="preserve">FUSS &amp; O'NEILL, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E120"/>
+      <c s="15" t="str" r="F120"/>
+      <c s="10" t="inlineStr" r="G120">
+        <is>
+          <t xml:space="preserve">108 MYRTLE STREET SUITE #502</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H120"/>
+      <c s="15" t="str" r="I120"/>
+      <c s="10" t="inlineStr" r="J120">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">QUINCY</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K120"/>
+      <c s="11" t="inlineStr" r="L120">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M120"/>
+      <c s="11" t="inlineStr" r="N120">
+        <is>
+          <t xml:space="preserve">02171</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O120"/>
+      <c s="10" t="inlineStr" r="P120">
+        <is>
+          <t xml:space="preserve">617- 282-4675</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q120"/>
+      <c s="15" t="str" r="R120"/>
+      <c s="12" t="inlineStr" r="S120">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A121">
+        <is>
+          <t xml:space="preserve">AA000258</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C121">
+        <is>
+          <t xml:space="preserve">05/06/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D121">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G121">
+        <is>
+          <t xml:space="preserve">2975 BRIGHTON HENRIETTA TOWN LINE ROAD BUILDING 100, SUITE 130</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J121">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">ROCHESTER</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L121">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N121">
+        <is>
+          <t xml:space="preserve">14623</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P121">
+        <is>
+          <t xml:space="preserve">800- 220-3675</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S121">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="18" customHeight="0">
+      <c s="21" t="str" r="A122"/>
+      <c s="21" t="str" r="C122"/>
+      <c s="21" t="str" r="D122"/>
+      <c s="21" t="str" r="G122"/>
+      <c s="21" t="str" r="J122"/>
+      <c s="21" t="str" r="L122"/>
+      <c s="21" t="str" r="N122"/>
+      <c s="21" t="str" r="P122"/>
+      <c s="19" t="inlineStr" r="S122">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="18" customHeight="0">
+      <c s="21" t="str" r="A123"/>
+      <c s="21" t="str" r="C123"/>
+      <c s="21" t="str" r="D123"/>
+      <c s="21" t="str" r="G123"/>
+      <c s="21" t="str" r="J123"/>
+      <c s="21" t="str" r="L123"/>
+      <c s="21" t="str" r="N123"/>
+      <c s="21" t="str" r="P123"/>
+      <c s="19" t="inlineStr" r="S123">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="18" customHeight="0">
+      <c s="20" t="str" r="A124"/>
+      <c s="15" t="str" r="B124"/>
+      <c s="20" t="str" r="C124"/>
+      <c s="20" t="str" r="D124"/>
+      <c s="15" t="str" r="E124"/>
+      <c s="15" t="str" r="F124"/>
+      <c s="20" t="str" r="G124"/>
+      <c s="15" t="str" r="H124"/>
+      <c s="15" t="str" r="I124"/>
+      <c s="20" t="str" r="J124"/>
+      <c s="15" t="str" r="K124"/>
+      <c s="20" t="str" r="L124"/>
+      <c s="15" t="str" r="M124"/>
+      <c s="20" t="str" r="N124"/>
+      <c s="15" t="str" r="O124"/>
+      <c s="20" t="str" r="P124"/>
+      <c s="15" t="str" r="Q124"/>
+      <c s="15" t="str" r="R124"/>
+      <c s="19" t="inlineStr" r="S124">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A125">
+        <is>
+          <t xml:space="preserve">AA000235</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B125"/>
+      <c s="10" t="inlineStr" r="C125">
+        <is>
+          <t xml:space="preserve">10/29/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D125">
+        <is>
+          <t xml:space="preserve">MAC SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E125"/>
+      <c s="15" t="str" r="F125"/>
+      <c s="10" t="inlineStr" r="G125">
+        <is>
+          <t xml:space="preserve">21 MILL POND DRIVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H125"/>
+      <c s="15" t="str" r="I125"/>
+      <c s="10" t="inlineStr" r="J125">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">ROCHESTER</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K125"/>
+      <c s="11" t="inlineStr" r="L125">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M125"/>
+      <c s="11" t="inlineStr" r="N125">
+        <is>
+          <t xml:space="preserve">02770</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O125"/>
+      <c s="10" t="inlineStr" r="P125">
+        <is>
+          <t xml:space="preserve">508- 789-0983</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q125"/>
+      <c s="15" t="str" r="R125"/>
+      <c s="12" t="inlineStr" r="S125">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A126">
+        <is>
+          <t xml:space="preserve">AA000259</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C126">
+        <is>
+          <t xml:space="preserve">05/19/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D126">
+        <is>
+          <t xml:space="preserve">CRYSTAL ANALYTICAL, LLC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G126">
+        <is>
+          <t xml:space="preserve">46 HINGHAM STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H126"/>
+      <c s="15" t="str" r="I126"/>
+      <c s="17" t="inlineStr" r="J126">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">ROCKLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K126"/>
+      <c s="18" t="inlineStr" r="L126">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M126"/>
+      <c s="18" t="inlineStr" r="N126">
+        <is>
+          <t xml:space="preserve">02370</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O126"/>
+      <c s="17" t="inlineStr" r="P126">
+        <is>
+          <t xml:space="preserve">774- 454-9199</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q126"/>
+      <c s="15" t="str" r="R126"/>
+      <c s="19" t="inlineStr" r="S126">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="18" customHeight="0">
+      <c s="20" t="str" r="A127"/>
+      <c s="15" t="str" r="B127"/>
+      <c s="20" t="str" r="C127"/>
+      <c s="20" t="str" r="D127"/>
+      <c s="15" t="str" r="E127"/>
+      <c s="15" t="str" r="F127"/>
+      <c s="17" t="inlineStr" r="G127">
+        <is>
+          <t xml:space="preserve">55 ACCORD PARK DRIVE SUITE 2D</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H127"/>
+      <c s="15" t="str" r="I127"/>
+      <c s="17" t="inlineStr" r="J127">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">ROCKLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K127"/>
+      <c s="18" t="inlineStr" r="L127">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M127"/>
+      <c s="18" t="inlineStr" r="N127">
+        <is>
+          <t xml:space="preserve">02370</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O127"/>
+      <c s="17" t="inlineStr" r="P127">
+        <is>
+          <t xml:space="preserve">774- 454-9199</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q127"/>
+      <c s="15" t="str" r="R127"/>
+      <c s="19" t="inlineStr" r="S127">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A128">
+        <is>
+          <t xml:space="preserve">AA000240</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B128"/>
+      <c s="10" t="inlineStr" r="C128">
+        <is>
+          <t xml:space="preserve">07/07/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D128">
+        <is>
+          <t xml:space="preserve">TEST ALL ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E128"/>
+      <c s="15" t="str" r="F128"/>
+      <c s="10" t="inlineStr" r="G128">
+        <is>
+          <t xml:space="preserve">96 LANCASTER FARM ROAD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H128"/>
+      <c s="15" t="str" r="I128"/>
+      <c s="10" t="inlineStr" r="J128">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K128"/>
+      <c s="11" t="inlineStr" r="L128">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M128"/>
+      <c s="11" t="inlineStr" r="N128">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O128"/>
+      <c s="10" t="inlineStr" r="P128">
+        <is>
+          <t xml:space="preserve">617- 797-5187</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q128"/>
+      <c s="15" t="str" r="R128"/>
+      <c s="12" t="inlineStr" r="S128">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A129">
+        <is>
+          <t xml:space="preserve">AA000236</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C129">
+        <is>
+          <t xml:space="preserve">11/25/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D129">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G129">
+        <is>
+          <t xml:space="preserve">161 JOHN ROBERTS ROAD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J129">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SOUTH PORTLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L129">
+        <is>
+          <t xml:space="preserve">ME</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N129">
+        <is>
+          <t xml:space="preserve">04106</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P129">
+        <is>
+          <t xml:space="preserve">207- 517-6921</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S129">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="18" customHeight="0">
+      <c s="21" t="str" r="A130"/>
+      <c s="21" t="str" r="C130"/>
+      <c s="21" t="str" r="D130"/>
+      <c s="21" t="str" r="G130"/>
+      <c s="21" t="str" r="J130"/>
+      <c s="21" t="str" r="L130"/>
+      <c s="21" t="str" r="N130"/>
+      <c s="21" t="str" r="P130"/>
+      <c s="19" t="inlineStr" r="S130">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="18" customHeight="0">
+      <c s="20" t="str" r="A131"/>
+      <c s="15" t="str" r="B131"/>
+      <c s="20" t="str" r="C131"/>
+      <c s="20" t="str" r="D131"/>
+      <c s="15" t="str" r="E131"/>
+      <c s="15" t="str" r="F131"/>
+      <c s="20" t="str" r="G131"/>
+      <c s="15" t="str" r="H131"/>
+      <c s="15" t="str" r="I131"/>
+      <c s="20" t="str" r="J131"/>
+      <c s="15" t="str" r="K131"/>
+      <c s="20" t="str" r="L131"/>
+      <c s="15" t="str" r="M131"/>
+      <c s="20" t="str" r="N131"/>
+      <c s="15" t="str" r="O131"/>
+      <c s="20" t="str" r="P131"/>
+      <c s="15" t="str" r="Q131"/>
+      <c s="15" t="str" r="R131"/>
+      <c s="19" t="inlineStr" r="S131">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A132">
+        <is>
+          <t xml:space="preserve">AA000234</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B132"/>
+      <c s="10" t="inlineStr" r="C132">
+        <is>
+          <t xml:space="preserve">07/07/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D132">
+        <is>
+          <t xml:space="preserve">MABBETT &amp; ASSOCIATES, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E132"/>
+      <c s="15" t="str" r="F132"/>
+      <c s="10" t="inlineStr" r="G132">
+        <is>
+          <t xml:space="preserve">105 CENTRAL STREET SUITE 4100</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H132"/>
+      <c s="15" t="str" r="I132"/>
+      <c s="10" t="inlineStr" r="J132">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">STONEHAM</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K132"/>
+      <c s="11" t="inlineStr" r="L132">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M132"/>
+      <c s="11" t="inlineStr" r="N132">
+        <is>
+          <t xml:space="preserve">02180</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O132"/>
+      <c s="10" t="inlineStr" r="P132">
+        <is>
+          <t xml:space="preserve">781- 275-6050</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q132"/>
+      <c s="15" t="str" r="R132"/>
+      <c s="12" t="inlineStr" r="S132">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A133">
         <is>
           <t xml:space="preserve">AA000208</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="C106">
+      <c s="17" t="inlineStr" r="C133">
         <is>
           <t xml:space="preserve">07/07/2026</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="D106">
+      <c s="17" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">ASBESTOS IDENTIFICATION LABORATORY</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="G106">
+      <c s="17" t="inlineStr" r="G133">
+        <is>
+          <t xml:space="preserve">12 MAPLE AVE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J133">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SWAMPSCOTT</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L133">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N133">
+        <is>
+          <t xml:space="preserve">01907</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P133">
+        <is>
+          <t xml:space="preserve">781- 598-3356</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S133">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="18" customHeight="0">
+      <c s="21" t="str" r="A134"/>
+      <c s="21" t="str" r="C134"/>
+      <c s="21" t="str" r="D134"/>
+      <c s="20" t="str" r="G134"/>
+      <c s="15" t="str" r="H134"/>
+      <c s="15" t="str" r="I134"/>
+      <c s="20" t="str" r="J134"/>
+      <c s="15" t="str" r="K134"/>
+      <c s="20" t="str" r="L134"/>
+      <c s="15" t="str" r="M134"/>
+      <c s="20" t="str" r="N134"/>
+      <c s="15" t="str" r="O134"/>
+      <c s="20" t="str" r="P134"/>
+      <c s="15" t="str" r="Q134"/>
+      <c s="15" t="str" r="R134"/>
+      <c s="19" t="inlineStr" r="S134">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="18" customHeight="0">
+      <c s="21" t="str" r="A135"/>
+      <c s="21" t="str" r="C135"/>
+      <c s="21" t="str" r="D135"/>
+      <c s="17" t="inlineStr" r="G135">
         <is>
           <t xml:space="preserve">165 NEW BOSTON STREET SUITE 227</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="J106">
+      <c s="17" t="inlineStr" r="J135">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">WOBURN</t>
           </r>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="L106">
+      <c s="18" t="inlineStr" r="L135">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="N106">
+      <c s="18" t="inlineStr" r="N135">
         <is>
           <t xml:space="preserve">01801</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="P106">
+      <c s="17" t="inlineStr" r="P135">
         <is>
           <t xml:space="preserve">781- 932-9600</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="S106">
+      <c s="19" t="inlineStr" r="S135">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="107" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S107">
+    <row r="136" ht="18" customHeight="0">
+      <c s="20" t="str" r="A136"/>
+      <c s="15" t="str" r="B136"/>
+      <c s="20" t="str" r="C136"/>
+      <c s="20" t="str" r="D136"/>
+      <c s="15" t="str" r="E136"/>
+      <c s="15" t="str" r="F136"/>
+      <c s="20" t="str" r="G136"/>
+      <c s="15" t="str" r="H136"/>
+      <c s="15" t="str" r="I136"/>
+      <c s="20" t="str" r="J136"/>
+      <c s="15" t="str" r="K136"/>
+      <c s="20" t="str" r="L136"/>
+      <c s="15" t="str" r="M136"/>
+      <c s="20" t="str" r="N136"/>
+      <c s="15" t="str" r="O136"/>
+      <c s="20" t="str" r="P136"/>
+      <c s="15" t="str" r="Q136"/>
+      <c s="15" t="str" r="R136"/>
+      <c s="19" t="inlineStr" r="S136">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="108" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A108">
+    <row r="137" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A137">
+        <is>
+          <t xml:space="preserve">AA000226</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B137"/>
+      <c s="10" t="inlineStr" r="C137">
+        <is>
+          <t xml:space="preserve">06/23/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D137">
+        <is>
+          <t xml:space="preserve">GLE ASSOCIATES, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E137"/>
+      <c s="15" t="str" r="F137"/>
+      <c s="10" t="inlineStr" r="G137">
+        <is>
+          <t xml:space="preserve">5405 CYPRESS CENTER DRIVE SUITE 110</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H137"/>
+      <c s="15" t="str" r="I137"/>
+      <c s="10" t="inlineStr" r="J137">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">TAMPA</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K137"/>
+      <c s="11" t="inlineStr" r="L137">
+        <is>
+          <t xml:space="preserve">FL</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M137"/>
+      <c s="11" t="inlineStr" r="N137">
+        <is>
+          <t xml:space="preserve">33609</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O137"/>
+      <c s="10" t="inlineStr" r="P137">
+        <is>
+          <t xml:space="preserve">813- 241-8350</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q137"/>
+      <c s="15" t="str" r="R137"/>
+      <c s="12" t="inlineStr" r="S137">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A138">
+        <is>
+          <t xml:space="preserve">AA000005</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B138"/>
+      <c s="17" t="inlineStr" r="C138">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D138">
+        <is>
+          <t xml:space="preserve">Atlas Technical Consultants LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E138"/>
+      <c s="15" t="str" r="F138"/>
+      <c s="17" t="inlineStr" r="G138">
+        <is>
+          <t xml:space="preserve">73 WILLIAM FRANKS DRIVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H138"/>
+      <c s="15" t="str" r="I138"/>
+      <c s="17" t="inlineStr" r="J138">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WEST SPRINGFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K138"/>
+      <c s="18" t="inlineStr" r="L138">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M138"/>
+      <c s="18" t="inlineStr" r="N138">
+        <is>
+          <t xml:space="preserve">01089</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O138"/>
+      <c s="17" t="inlineStr" r="P138">
+        <is>
+          <t xml:space="preserve">413- 781-0070</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q138"/>
+      <c s="15" t="str" r="R138"/>
+      <c s="19" t="inlineStr" r="S138">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A139">
+        <is>
+          <t xml:space="preserve">AA000232</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B139"/>
+      <c s="10" t="inlineStr" r="C139">
+        <is>
+          <t xml:space="preserve">09/23/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D139">
+        <is>
+          <t xml:space="preserve">THE VERTEX COMPANIES, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E139"/>
+      <c s="15" t="str" r="F139"/>
+      <c s="10" t="inlineStr" r="G139">
+        <is>
+          <t xml:space="preserve">398 LIBBEY INDUSTRIAL PARKWAY </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H139"/>
+      <c s="15" t="str" r="I139"/>
+      <c s="10" t="inlineStr" r="J139">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WEYMOUTH</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K139"/>
+      <c s="11" t="inlineStr" r="L139">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M139"/>
+      <c s="11" t="inlineStr" r="N139">
+        <is>
+          <t xml:space="preserve">02189</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O139"/>
+      <c s="10" t="inlineStr" r="P139">
+        <is>
+          <t xml:space="preserve">781- 952-6000</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q139"/>
+      <c s="15" t="str" r="R139"/>
+      <c s="12" t="inlineStr" r="S139">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A140">
+        <is>
+          <t xml:space="preserve">AA000216</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B140"/>
+      <c s="17" t="inlineStr" r="C140">
+        <is>
+          <t xml:space="preserve">01/12/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D140">
+        <is>
+          <t xml:space="preserve">EFI GLOBAL, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E140"/>
+      <c s="15" t="str" r="F140"/>
+      <c s="17" t="inlineStr" r="G140">
+        <is>
+          <t xml:space="preserve">155 WEST STREET SUITE 6</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H140"/>
+      <c s="15" t="str" r="I140"/>
+      <c s="17" t="inlineStr" r="J140">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WILMINGTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K140"/>
+      <c s="18" t="inlineStr" r="L140">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M140"/>
+      <c s="18" t="inlineStr" r="N140">
+        <is>
+          <t xml:space="preserve">01887</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O140"/>
+      <c s="17" t="inlineStr" r="P140">
+        <is>
+          <t xml:space="preserve">800- 659-1202</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q140"/>
+      <c s="15" t="str" r="R140"/>
+      <c s="19" t="inlineStr" r="S140">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A141">
+        <is>
+          <t xml:space="preserve">AA000052</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C141">
+        <is>
+          <t xml:space="preserve">07/07/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D141">
+        <is>
+          <t xml:space="preserve">TRC ENVIRONMENTAL CORPORATION</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G141">
+        <is>
+          <t xml:space="preserve">C/O KATHLEEN WILLIAMSON 21 GRIFFIN ROAD NORTH</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J141">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WINDSOR</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L141">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N141">
+        <is>
+          <t xml:space="preserve">06095</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P141">
+        <is>
+          <t xml:space="preserve">860- 298-9692</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S141">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="18" customHeight="0">
+      <c s="14" t="str" r="A142"/>
+      <c s="15" t="str" r="B142"/>
+      <c s="14" t="str" r="C142"/>
+      <c s="14" t="str" r="D142"/>
+      <c s="15" t="str" r="E142"/>
+      <c s="15" t="str" r="F142"/>
+      <c s="14" t="str" r="G142"/>
+      <c s="15" t="str" r="H142"/>
+      <c s="15" t="str" r="I142"/>
+      <c s="14" t="str" r="J142"/>
+      <c s="15" t="str" r="K142"/>
+      <c s="14" t="str" r="L142"/>
+      <c s="15" t="str" r="M142"/>
+      <c s="14" t="str" r="N142"/>
+      <c s="15" t="str" r="O142"/>
+      <c s="14" t="str" r="P142"/>
+      <c s="15" t="str" r="Q142"/>
+      <c s="15" t="str" r="R142"/>
+      <c s="12" t="inlineStr" r="S142">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A143">
         <is>
           <t xml:space="preserve">AA000188</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="C108">
-[...4 lines deleted...]
-      <c s="10" t="inlineStr" r="D108">
+      <c s="17" t="inlineStr" r="C143">
+        <is>
+          <t xml:space="preserve">05/06/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">EMSL ANALYTICAL, INC</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="G108">
+      <c s="17" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">5 CONSTITUTION WAY UNIT A</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="J108">
+      <c s="17" t="inlineStr" r="J143">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">WOBURN</t>
           </r>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="L108">
+      <c s="18" t="inlineStr" r="L143">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="N108">
+      <c s="18" t="inlineStr" r="N143">
         <is>
           <t xml:space="preserve">01801</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="P108">
+      <c s="17" t="inlineStr" r="P143">
         <is>
           <t xml:space="preserve">781- 933-8411</t>
         </is>
       </c>
-      <c s="12" t="inlineStr" r="S108">
+      <c s="19" t="inlineStr" r="S143">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="109" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="12" t="inlineStr" r="S109">
+    <row r="144" ht="18" customHeight="0">
+      <c s="21" t="str" r="A144"/>
+      <c s="21" t="str" r="C144"/>
+      <c s="21" t="str" r="D144"/>
+      <c s="21" t="str" r="G144"/>
+      <c s="21" t="str" r="J144"/>
+      <c s="21" t="str" r="L144"/>
+      <c s="21" t="str" r="N144"/>
+      <c s="21" t="str" r="P144"/>
+      <c s="19" t="inlineStr" r="S144">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="110" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S110">
+    <row r="145" ht="18" customHeight="0">
+      <c s="20" t="str" r="A145"/>
+      <c s="15" t="str" r="B145"/>
+      <c s="20" t="str" r="C145"/>
+      <c s="20" t="str" r="D145"/>
+      <c s="15" t="str" r="E145"/>
+      <c s="15" t="str" r="F145"/>
+      <c s="20" t="str" r="G145"/>
+      <c s="15" t="str" r="H145"/>
+      <c s="15" t="str" r="I145"/>
+      <c s="20" t="str" r="J145"/>
+      <c s="15" t="str" r="K145"/>
+      <c s="20" t="str" r="L145"/>
+      <c s="15" t="str" r="M145"/>
+      <c s="20" t="str" r="N145"/>
+      <c s="15" t="str" r="O145"/>
+      <c s="20" t="str" r="P145"/>
+      <c s="15" t="str" r="Q145"/>
+      <c s="15" t="str" r="R145"/>
+      <c s="19" t="inlineStr" r="S145">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="111" ht="18" customHeight="0">
-      <c s="15" t="inlineStr" r="A111">
+    <row r="146" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A146">
         <is>
           <t xml:space="preserve">AA000251</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="C111">
-[...4 lines deleted...]
-      <c s="16" t="inlineStr" r="D111">
+      <c s="10" t="inlineStr" r="C146">
+        <is>
+          <t xml:space="preserve">01/15/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve">Pace Analytical Services, LLC – Woburn</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="G111">
+      <c s="10" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve">22 CUMMINGS PARK </t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="J111">
+      <c s="10" t="inlineStr" r="J146">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">WOBURN</t>
           </r>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="L111">
+      <c s="11" t="inlineStr" r="L146">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="N111">
+      <c s="11" t="inlineStr" r="N146">
         <is>
           <t xml:space="preserve">01801</t>
         </is>
       </c>
-      <c s="16" t="inlineStr" r="P111">
+      <c s="10" t="inlineStr" r="P146">
         <is>
           <t xml:space="preserve">781- 935-3212</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="S111">
+      <c s="12" t="inlineStr" r="S146">
         <is>
           <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="112" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="18" t="inlineStr" r="S112">
+    <row r="147" ht="18" customHeight="0">
+      <c s="13" t="str" r="A147"/>
+      <c s="13" t="str" r="C147"/>
+      <c s="13" t="str" r="D147"/>
+      <c s="13" t="str" r="G147"/>
+      <c s="13" t="str" r="J147"/>
+      <c s="13" t="str" r="L147"/>
+      <c s="13" t="str" r="N147"/>
+      <c s="13" t="str" r="P147"/>
+      <c s="12" t="inlineStr" r="S147">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="113" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="18" t="inlineStr" r="S113">
+    <row r="148" ht="18" customHeight="0">
+      <c s="14" t="str" r="A148"/>
+      <c s="15" t="str" r="B148"/>
+      <c s="14" t="str" r="C148"/>
+      <c s="14" t="str" r="D148"/>
+      <c s="15" t="str" r="E148"/>
+      <c s="15" t="str" r="F148"/>
+      <c s="14" t="str" r="G148"/>
+      <c s="15" t="str" r="H148"/>
+      <c s="15" t="str" r="I148"/>
+      <c s="14" t="str" r="J148"/>
+      <c s="15" t="str" r="K148"/>
+      <c s="14" t="str" r="L148"/>
+      <c s="15" t="str" r="M148"/>
+      <c s="14" t="str" r="N148"/>
+      <c s="15" t="str" r="O148"/>
+      <c s="14" t="str" r="P148"/>
+      <c s="15" t="str" r="Q148"/>
+      <c s="15" t="str" r="R148"/>
+      <c s="12" t="inlineStr" r="S148">
         <is>
           <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="114" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A114">
+    <row r="149" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A149">
         <is>
           <t xml:space="preserve">AA269</t>
         </is>
       </c>
-      <c s="14" t="str" r="B114"/>
-      <c s="10" t="inlineStr" r="C114">
+      <c s="15" t="str" r="B149"/>
+      <c s="17" t="inlineStr" r="C149">
         <is>
           <t xml:space="preserve">09/16/2026</t>
         </is>
       </c>
-      <c s="10" t="inlineStr" r="D114">
+      <c s="17" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">TRC Environmental Corporation</t>
         </is>
       </c>
-      <c s="14" t="str" r="E114"/>
-[...1 lines deleted...]
-      <c s="10" t="inlineStr" r="G114">
+      <c s="15" t="str" r="E149"/>
+      <c s="15" t="str" r="F149"/>
+      <c s="17" t="inlineStr" r="G149">
         <is>
           <t xml:space="preserve">300 Wildwood Ave. </t>
         </is>
       </c>
-      <c s="14" t="str" r="H114"/>
-[...1 lines deleted...]
-      <c s="10" t="inlineStr" r="J114">
+      <c s="15" t="str" r="H149"/>
+      <c s="15" t="str" r="I149"/>
+      <c s="17" t="inlineStr" r="J149">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">Woburn</t>
           </r>
         </is>
       </c>
-      <c s="14" t="str" r="K114"/>
-      <c s="11" t="inlineStr" r="L114">
+      <c s="15" t="str" r="K149"/>
+      <c s="18" t="inlineStr" r="L149">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M114"/>
-      <c s="11" t="inlineStr" r="N114">
+      <c s="15" t="str" r="M149"/>
+      <c s="18" t="inlineStr" r="N149">
         <is>
           <t xml:space="preserve">01801</t>
         </is>
       </c>
-      <c s="14" t="str" r="O114"/>
-      <c s="10" t="inlineStr" r="P114">
+      <c s="15" t="str" r="O149"/>
+      <c s="17" t="inlineStr" r="P149">
         <is>
           <t xml:space="preserve">781- .56-0765</t>
         </is>
       </c>
-      <c s="14" t="str" r="Q114"/>
-[...1 lines deleted...]
-      <c s="12" t="inlineStr" r="S114">
+      <c s="15" t="str" r="Q149"/>
+      <c s="15" t="str" r="R149"/>
+      <c s="19" t="inlineStr" r="S149">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="115" ht="17.95" customHeight="0">
-      <c s="15" t="inlineStr" r="A115">
+    <row r="150" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A150">
+        <is>
+          <t xml:space="preserve">AA272</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B150"/>
+      <c s="10" t="inlineStr" r="C150">
+        <is>
+          <t xml:space="preserve">07/14/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D150">
+        <is>
+          <t xml:space="preserve">John Turner Consulting, Inc.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E150"/>
+      <c s="15" t="str" r="F150"/>
+      <c s="10" t="inlineStr" r="G150">
+        <is>
+          <t xml:space="preserve">34 Commerce Way Unit B275 </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H150"/>
+      <c s="15" t="str" r="I150"/>
+      <c s="10" t="inlineStr" r="J150">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Woburn </t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K150"/>
+      <c s="11" t="inlineStr" r="L150">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M150"/>
+      <c s="11" t="inlineStr" r="N150">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O150"/>
+      <c s="10" t="inlineStr" r="P150">
+        <is>
+          <t xml:space="preserve">978- -50-0515</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q150"/>
+      <c s="15" t="str" r="R150"/>
+      <c s="12" t="inlineStr" r="S150">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A151">
         <is>
           <t xml:space="preserve">AA000174</t>
         </is>
       </c>
-      <c s="14" t="str" r="B115"/>
-[...5 lines deleted...]
-      <c s="16" t="inlineStr" r="D115">
+      <c s="15" t="str" r="B151"/>
+      <c s="17" t="inlineStr" r="C151">
+        <is>
+          <t xml:space="preserve">05/28/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve">TIGHE &amp; BOND, INC.</t>
         </is>
       </c>
-      <c s="14" t="str" r="E115"/>
-[...1 lines deleted...]
-      <c s="16" t="inlineStr" r="G115">
+      <c s="15" t="str" r="E151"/>
+      <c s="15" t="str" r="F151"/>
+      <c s="17" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve">120 FRONT STREET </t>
         </is>
       </c>
-      <c s="14" t="str" r="H115"/>
-[...1 lines deleted...]
-      <c s="16" t="inlineStr" r="J115">
+      <c s="15" t="str" r="H151"/>
+      <c s="15" t="str" r="I151"/>
+      <c s="17" t="inlineStr" r="J151">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">WORCESTER</t>
           </r>
         </is>
       </c>
-      <c s="14" t="str" r="K115"/>
-      <c s="17" t="inlineStr" r="L115">
+      <c s="15" t="str" r="K151"/>
+      <c s="18" t="inlineStr" r="L151">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="14" t="str" r="M115"/>
-      <c s="17" t="inlineStr" r="N115">
+      <c s="15" t="str" r="M151"/>
+      <c s="18" t="inlineStr" r="N151">
         <is>
           <t xml:space="preserve">01608</t>
         </is>
       </c>
-      <c s="14" t="str" r="O115"/>
-      <c s="16" t="inlineStr" r="P115">
+      <c s="15" t="str" r="O151"/>
+      <c s="17" t="inlineStr" r="P151">
         <is>
           <t xml:space="preserve">508- 754-2201</t>
         </is>
       </c>
-      <c s="14" t="str" r="Q115"/>
-[...1 lines deleted...]
-      <c s="18" t="inlineStr" r="S115">
+      <c s="15" t="str" r="Q151"/>
+      <c s="15" t="str" r="R151"/>
+      <c s="19" t="inlineStr" r="S151">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="116" ht="0.05" customHeight="0">
-      <c s="5" t="inlineStr" r="Q116">
+    <row r="152" ht="18" customHeight="1">
+      <c s="5" t="inlineStr" r="Q152">
         <is>
           <t xml:space="preserve">Services Offerered</t>
         </is>
       </c>
-      <c s="22" t="str" r="R116"/>
-[...9 lines deleted...]
-    <row r="118" ht="0.05" customHeight="1"/>
+      <c s="8" t="str" r="R152"/>
+      <c s="8" t="str" r="S152"/>
+      <c s="6" t="str" r="T152"/>
+    </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="R7:S8"/>
     <mergeCell ref="H8:L9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:R10"/>
     <mergeCell ref="S10:U10"/>
-    <mergeCell ref="A11:B12"/>
-[...6 lines deleted...]
-    <mergeCell ref="P11:R12"/>
+    <mergeCell ref="A11:B16"/>
+    <mergeCell ref="C11:C16"/>
+    <mergeCell ref="D11:F16"/>
+    <mergeCell ref="G11:I13"/>
+    <mergeCell ref="J11:K13"/>
+    <mergeCell ref="L11:M13"/>
+    <mergeCell ref="N11:O13"/>
+    <mergeCell ref="P11:R13"/>
     <mergeCell ref="S11:U11"/>
     <mergeCell ref="S12:U12"/>
-    <mergeCell ref="A13:B13"/>
-[...5 lines deleted...]
-    <mergeCell ref="P13:R13"/>
     <mergeCell ref="S13:U13"/>
-    <mergeCell ref="A14:B14"/>
-[...5 lines deleted...]
-    <mergeCell ref="P14:R14"/>
+    <mergeCell ref="G14:I16"/>
+    <mergeCell ref="J14:K16"/>
+    <mergeCell ref="L14:M16"/>
+    <mergeCell ref="N14:O16"/>
+    <mergeCell ref="P14:R16"/>
     <mergeCell ref="S14:U14"/>
-    <mergeCell ref="A15:B15"/>
-[...5 lines deleted...]
-    <mergeCell ref="P15:R15"/>
     <mergeCell ref="S15:U15"/>
-    <mergeCell ref="A16:B16"/>
-[...5 lines deleted...]
-    <mergeCell ref="P16:R16"/>
     <mergeCell ref="S16:U16"/>
-    <mergeCell ref="A17:B17"/>
-[...5 lines deleted...]
-    <mergeCell ref="P17:R17"/>
+    <mergeCell ref="A17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:F18"/>
+    <mergeCell ref="G17:I18"/>
+    <mergeCell ref="J17:K18"/>
+    <mergeCell ref="L17:M18"/>
+    <mergeCell ref="N17:O18"/>
+    <mergeCell ref="P17:R18"/>
     <mergeCell ref="S17:U17"/>
-    <mergeCell ref="A18:B20"/>
-[...6 lines deleted...]
-    <mergeCell ref="P18:R20"/>
     <mergeCell ref="S18:U18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:R19"/>
     <mergeCell ref="S19:U19"/>
+    <mergeCell ref="A20:B25"/>
+    <mergeCell ref="C20:C25"/>
+    <mergeCell ref="D20:F25"/>
+    <mergeCell ref="G20:I22"/>
+    <mergeCell ref="J20:K22"/>
+    <mergeCell ref="L20:M22"/>
+    <mergeCell ref="N20:O22"/>
+    <mergeCell ref="P20:R22"/>
     <mergeCell ref="S20:U20"/>
-    <mergeCell ref="A21:B23"/>
-[...6 lines deleted...]
-    <mergeCell ref="P21:R23"/>
     <mergeCell ref="S21:U21"/>
     <mergeCell ref="S22:U22"/>
+    <mergeCell ref="G23:I25"/>
+    <mergeCell ref="J23:K25"/>
+    <mergeCell ref="L23:M25"/>
+    <mergeCell ref="N23:O25"/>
+    <mergeCell ref="P23:R25"/>
     <mergeCell ref="S23:U23"/>
-    <mergeCell ref="A24:B26"/>
-[...6 lines deleted...]
-    <mergeCell ref="P24:R26"/>
     <mergeCell ref="S24:U24"/>
     <mergeCell ref="S25:U25"/>
+    <mergeCell ref="A26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:F27"/>
+    <mergeCell ref="G26:I27"/>
+    <mergeCell ref="J26:K27"/>
+    <mergeCell ref="L26:M27"/>
+    <mergeCell ref="N26:O27"/>
+    <mergeCell ref="P26:R27"/>
     <mergeCell ref="S26:U26"/>
-    <mergeCell ref="A27:B27"/>
-[...5 lines deleted...]
-    <mergeCell ref="P27:R27"/>
     <mergeCell ref="S27:U27"/>
-    <mergeCell ref="A28:B30"/>
-[...6 lines deleted...]
-    <mergeCell ref="P28:R30"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:R28"/>
     <mergeCell ref="S28:U28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:R29"/>
     <mergeCell ref="S29:U29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="P30:R30"/>
     <mergeCell ref="S30:U30"/>
-    <mergeCell ref="A31:B32"/>
-[...6 lines deleted...]
-    <mergeCell ref="P31:R32"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:R31"/>
     <mergeCell ref="S31:U31"/>
+    <mergeCell ref="A32:B37"/>
+    <mergeCell ref="C32:C37"/>
+    <mergeCell ref="D32:F37"/>
+    <mergeCell ref="G32:I34"/>
+    <mergeCell ref="J32:K34"/>
+    <mergeCell ref="L32:M34"/>
+    <mergeCell ref="N32:O34"/>
+    <mergeCell ref="P32:R34"/>
     <mergeCell ref="S32:U32"/>
-    <mergeCell ref="A33:B33"/>
-[...5 lines deleted...]
-    <mergeCell ref="P33:R33"/>
     <mergeCell ref="S33:U33"/>
-    <mergeCell ref="A34:B37"/>
-[...6 lines deleted...]
-    <mergeCell ref="P34:R37"/>
     <mergeCell ref="S34:U34"/>
+    <mergeCell ref="G35:I37"/>
+    <mergeCell ref="J35:K37"/>
+    <mergeCell ref="L35:M37"/>
+    <mergeCell ref="N35:O37"/>
+    <mergeCell ref="P35:R37"/>
     <mergeCell ref="S35:U35"/>
     <mergeCell ref="S36:U36"/>
     <mergeCell ref="S37:U37"/>
-    <mergeCell ref="A38:B38"/>
-[...5 lines deleted...]
-    <mergeCell ref="P38:R38"/>
+    <mergeCell ref="A38:B40"/>
+    <mergeCell ref="C38:C40"/>
+    <mergeCell ref="D38:F40"/>
+    <mergeCell ref="G38:I40"/>
+    <mergeCell ref="J38:K40"/>
+    <mergeCell ref="L38:M40"/>
+    <mergeCell ref="N38:O40"/>
+    <mergeCell ref="P38:R40"/>
     <mergeCell ref="S38:U38"/>
-    <mergeCell ref="A39:B39"/>
-[...5 lines deleted...]
-    <mergeCell ref="P39:R39"/>
     <mergeCell ref="S39:U39"/>
-    <mergeCell ref="A40:B40"/>
-[...5 lines deleted...]
-    <mergeCell ref="P40:R40"/>
     <mergeCell ref="S40:U40"/>
-    <mergeCell ref="A41:B41"/>
-[...5 lines deleted...]
-    <mergeCell ref="P41:R41"/>
+    <mergeCell ref="A41:B44"/>
+    <mergeCell ref="C41:C44"/>
+    <mergeCell ref="D41:F44"/>
+    <mergeCell ref="G41:I44"/>
+    <mergeCell ref="J41:K44"/>
+    <mergeCell ref="L41:M44"/>
+    <mergeCell ref="N41:O44"/>
+    <mergeCell ref="P41:R44"/>
     <mergeCell ref="S41:U41"/>
-    <mergeCell ref="A42:B42"/>
-[...5 lines deleted...]
-    <mergeCell ref="P42:R42"/>
     <mergeCell ref="S42:U42"/>
-    <mergeCell ref="A43:B44"/>
-[...6 lines deleted...]
-    <mergeCell ref="P43:R44"/>
     <mergeCell ref="S43:U43"/>
     <mergeCell ref="S44:U44"/>
     <mergeCell ref="A45:B47"/>
     <mergeCell ref="C45:C47"/>
     <mergeCell ref="D45:F47"/>
     <mergeCell ref="G45:I47"/>
     <mergeCell ref="J45:K47"/>
     <mergeCell ref="L45:M47"/>
     <mergeCell ref="N45:O47"/>
     <mergeCell ref="P45:R47"/>
     <mergeCell ref="S45:U45"/>
     <mergeCell ref="S46:U46"/>
     <mergeCell ref="S47:U47"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="D48:F48"/>
     <mergeCell ref="G48:I48"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="N48:O48"/>
     <mergeCell ref="P48:R48"/>
     <mergeCell ref="S48:U48"/>
-    <mergeCell ref="A49:B51"/>
-[...6 lines deleted...]
-    <mergeCell ref="P49:R51"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="P49:R49"/>
     <mergeCell ref="S49:U49"/>
+    <mergeCell ref="A50:B52"/>
+    <mergeCell ref="C50:C52"/>
+    <mergeCell ref="D50:F52"/>
+    <mergeCell ref="G50:I52"/>
+    <mergeCell ref="J50:K52"/>
+    <mergeCell ref="L50:M52"/>
+    <mergeCell ref="N50:O52"/>
+    <mergeCell ref="P50:R52"/>
     <mergeCell ref="S50:U50"/>
     <mergeCell ref="S51:U51"/>
-    <mergeCell ref="A52:B53"/>
-[...6 lines deleted...]
-    <mergeCell ref="P52:R53"/>
     <mergeCell ref="S52:U52"/>
+    <mergeCell ref="A53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="D53:F54"/>
+    <mergeCell ref="G53:I54"/>
+    <mergeCell ref="J53:K54"/>
+    <mergeCell ref="L53:M54"/>
+    <mergeCell ref="N53:O54"/>
+    <mergeCell ref="P53:R54"/>
     <mergeCell ref="S53:U53"/>
-    <mergeCell ref="A54:B54"/>
-[...5 lines deleted...]
-    <mergeCell ref="P54:R54"/>
     <mergeCell ref="S54:U54"/>
-    <mergeCell ref="A55:B57"/>
-[...6 lines deleted...]
-    <mergeCell ref="P55:R57"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="D55:F55"/>
+    <mergeCell ref="G55:I55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:R55"/>
     <mergeCell ref="S55:U55"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="D56:F56"/>
+    <mergeCell ref="G56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="N56:O56"/>
+    <mergeCell ref="P56:R56"/>
     <mergeCell ref="S56:U56"/>
+    <mergeCell ref="A57:B60"/>
+    <mergeCell ref="C57:C60"/>
+    <mergeCell ref="D57:F60"/>
+    <mergeCell ref="G57:I60"/>
+    <mergeCell ref="J57:K60"/>
+    <mergeCell ref="L57:M60"/>
+    <mergeCell ref="N57:O60"/>
+    <mergeCell ref="P57:R60"/>
     <mergeCell ref="S57:U57"/>
-    <mergeCell ref="A58:B58"/>
-[...5 lines deleted...]
-    <mergeCell ref="P58:R58"/>
     <mergeCell ref="S58:U58"/>
-    <mergeCell ref="A59:B60"/>
-[...6 lines deleted...]
-    <mergeCell ref="P59:R60"/>
     <mergeCell ref="S59:U59"/>
     <mergeCell ref="S60:U60"/>
-    <mergeCell ref="A61:B64"/>
-[...6 lines deleted...]
-    <mergeCell ref="P61:R64"/>
+    <mergeCell ref="A61:B62"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:F62"/>
+    <mergeCell ref="G61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="P61:R61"/>
     <mergeCell ref="S61:U61"/>
+    <mergeCell ref="G62:I62"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="N62:O62"/>
+    <mergeCell ref="P62:R62"/>
     <mergeCell ref="S62:U62"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="D63:F63"/>
+    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="J63:K63"/>
+    <mergeCell ref="L63:M63"/>
+    <mergeCell ref="N63:O63"/>
+    <mergeCell ref="P63:R63"/>
     <mergeCell ref="S63:U63"/>
+    <mergeCell ref="A64:B65"/>
+    <mergeCell ref="C64:C65"/>
+    <mergeCell ref="D64:F65"/>
+    <mergeCell ref="G64:I64"/>
+    <mergeCell ref="J64:K64"/>
+    <mergeCell ref="L64:M64"/>
+    <mergeCell ref="N64:O64"/>
+    <mergeCell ref="P64:R64"/>
     <mergeCell ref="S64:U64"/>
-    <mergeCell ref="A65:B67"/>
-[...6 lines deleted...]
-    <mergeCell ref="P65:R67"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="N65:O65"/>
+    <mergeCell ref="P65:R65"/>
     <mergeCell ref="S65:U65"/>
+    <mergeCell ref="A66:B67"/>
+    <mergeCell ref="C66:C67"/>
+    <mergeCell ref="D66:F67"/>
+    <mergeCell ref="G66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="P66:R66"/>
     <mergeCell ref="S66:U66"/>
+    <mergeCell ref="G67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="L67:M67"/>
+    <mergeCell ref="N67:O67"/>
+    <mergeCell ref="P67:R67"/>
     <mergeCell ref="S67:U67"/>
-    <mergeCell ref="A68:B70"/>
-[...6 lines deleted...]
-    <mergeCell ref="P68:R70"/>
+    <mergeCell ref="A68:B68"/>
+    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="G68:I68"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="L68:M68"/>
+    <mergeCell ref="N68:O68"/>
+    <mergeCell ref="P68:R68"/>
     <mergeCell ref="S68:U68"/>
+    <mergeCell ref="A69:B69"/>
+    <mergeCell ref="D69:F69"/>
+    <mergeCell ref="G69:I69"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="N69:O69"/>
+    <mergeCell ref="P69:R69"/>
     <mergeCell ref="S69:U69"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="D70:F70"/>
+    <mergeCell ref="G70:I70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="P70:R70"/>
     <mergeCell ref="S70:U70"/>
     <mergeCell ref="A71:B73"/>
     <mergeCell ref="C71:C73"/>
     <mergeCell ref="D71:F73"/>
     <mergeCell ref="G71:I73"/>
     <mergeCell ref="J71:K73"/>
     <mergeCell ref="L71:M73"/>
     <mergeCell ref="N71:O73"/>
     <mergeCell ref="P71:R73"/>
     <mergeCell ref="S71:U71"/>
     <mergeCell ref="S72:U72"/>
     <mergeCell ref="S73:U73"/>
-    <mergeCell ref="A74:B74"/>
-    <mergeCell ref="D74:F74"/>
+    <mergeCell ref="A74:B75"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="D74:F75"/>
     <mergeCell ref="G74:I74"/>
     <mergeCell ref="J74:K74"/>
     <mergeCell ref="L74:M74"/>
     <mergeCell ref="N74:O74"/>
     <mergeCell ref="P74:R74"/>
     <mergeCell ref="S74:U74"/>
-    <mergeCell ref="A75:B75"/>
-    <mergeCell ref="D75:F75"/>
     <mergeCell ref="G75:I75"/>
     <mergeCell ref="J75:K75"/>
     <mergeCell ref="L75:M75"/>
     <mergeCell ref="N75:O75"/>
     <mergeCell ref="P75:R75"/>
     <mergeCell ref="S75:U75"/>
-    <mergeCell ref="A76:B76"/>
-[...5 lines deleted...]
-    <mergeCell ref="P76:R76"/>
+    <mergeCell ref="A76:B79"/>
+    <mergeCell ref="C76:C79"/>
+    <mergeCell ref="D76:F79"/>
+    <mergeCell ref="G76:I77"/>
+    <mergeCell ref="J76:K77"/>
+    <mergeCell ref="L76:M77"/>
+    <mergeCell ref="N76:O77"/>
+    <mergeCell ref="P76:R77"/>
     <mergeCell ref="S76:U76"/>
-    <mergeCell ref="A77:B78"/>
-[...6 lines deleted...]
-    <mergeCell ref="P77:R78"/>
     <mergeCell ref="S77:U77"/>
+    <mergeCell ref="G78:I79"/>
+    <mergeCell ref="J78:K79"/>
+    <mergeCell ref="L78:M79"/>
+    <mergeCell ref="N78:O79"/>
+    <mergeCell ref="P78:R79"/>
     <mergeCell ref="S78:U78"/>
-    <mergeCell ref="A79:B82"/>
-[...6 lines deleted...]
-    <mergeCell ref="P79:R82"/>
     <mergeCell ref="S79:U79"/>
+    <mergeCell ref="A80:B82"/>
+    <mergeCell ref="C80:C82"/>
+    <mergeCell ref="D80:F82"/>
+    <mergeCell ref="G80:I82"/>
+    <mergeCell ref="J80:K82"/>
+    <mergeCell ref="L80:M82"/>
+    <mergeCell ref="N80:O82"/>
+    <mergeCell ref="P80:R82"/>
     <mergeCell ref="S80:U80"/>
     <mergeCell ref="S81:U81"/>
     <mergeCell ref="S82:U82"/>
-    <mergeCell ref="A83:B83"/>
-[...5 lines deleted...]
-    <mergeCell ref="P83:R83"/>
+    <mergeCell ref="A83:B88"/>
+    <mergeCell ref="C83:C88"/>
+    <mergeCell ref="D83:F88"/>
+    <mergeCell ref="G83:I85"/>
+    <mergeCell ref="J83:K85"/>
+    <mergeCell ref="L83:M85"/>
+    <mergeCell ref="N83:O85"/>
+    <mergeCell ref="P83:R85"/>
     <mergeCell ref="S83:U83"/>
-    <mergeCell ref="A84:B84"/>
-[...5 lines deleted...]
-    <mergeCell ref="P84:R84"/>
     <mergeCell ref="S84:U84"/>
-    <mergeCell ref="A85:B86"/>
-[...6 lines deleted...]
-    <mergeCell ref="P85:R86"/>
     <mergeCell ref="S85:U85"/>
+    <mergeCell ref="G86:I88"/>
+    <mergeCell ref="J86:K88"/>
+    <mergeCell ref="L86:M88"/>
+    <mergeCell ref="N86:O88"/>
+    <mergeCell ref="P86:R88"/>
     <mergeCell ref="S86:U86"/>
-    <mergeCell ref="A87:B87"/>
-[...5 lines deleted...]
-    <mergeCell ref="P87:R87"/>
     <mergeCell ref="S87:U87"/>
-    <mergeCell ref="A88:B90"/>
-[...6 lines deleted...]
-    <mergeCell ref="P88:R90"/>
     <mergeCell ref="S88:U88"/>
+    <mergeCell ref="A89:B89"/>
+    <mergeCell ref="D89:F89"/>
+    <mergeCell ref="G89:I89"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="N89:O89"/>
+    <mergeCell ref="P89:R89"/>
     <mergeCell ref="S89:U89"/>
+    <mergeCell ref="A90:B92"/>
+    <mergeCell ref="C90:C92"/>
+    <mergeCell ref="D90:F92"/>
+    <mergeCell ref="G90:I92"/>
+    <mergeCell ref="J90:K92"/>
+    <mergeCell ref="L90:M92"/>
+    <mergeCell ref="N90:O92"/>
+    <mergeCell ref="P90:R92"/>
     <mergeCell ref="S90:U90"/>
-    <mergeCell ref="A91:B91"/>
-[...5 lines deleted...]
-    <mergeCell ref="P91:R91"/>
     <mergeCell ref="S91:U91"/>
-    <mergeCell ref="A92:B92"/>
-[...5 lines deleted...]
-    <mergeCell ref="P92:R92"/>
     <mergeCell ref="S92:U92"/>
-    <mergeCell ref="A93:B93"/>
-[...5 lines deleted...]
-    <mergeCell ref="P93:R93"/>
+    <mergeCell ref="A93:B94"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="D93:F94"/>
+    <mergeCell ref="G93:I94"/>
+    <mergeCell ref="J93:K94"/>
+    <mergeCell ref="L93:M94"/>
+    <mergeCell ref="N93:O94"/>
+    <mergeCell ref="P93:R94"/>
     <mergeCell ref="S93:U93"/>
-    <mergeCell ref="A94:B94"/>
-[...5 lines deleted...]
-    <mergeCell ref="P94:R94"/>
     <mergeCell ref="S94:U94"/>
     <mergeCell ref="A95:B95"/>
     <mergeCell ref="D95:F95"/>
     <mergeCell ref="G95:I95"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="L95:M95"/>
     <mergeCell ref="N95:O95"/>
     <mergeCell ref="P95:R95"/>
     <mergeCell ref="S95:U95"/>
-    <mergeCell ref="A96:B97"/>
-[...6 lines deleted...]
-    <mergeCell ref="P96:R97"/>
+    <mergeCell ref="A96:B96"/>
+    <mergeCell ref="D96:F96"/>
+    <mergeCell ref="G96:I96"/>
+    <mergeCell ref="J96:K96"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="N96:O96"/>
+    <mergeCell ref="P96:R96"/>
     <mergeCell ref="S96:U96"/>
+    <mergeCell ref="A97:B97"/>
+    <mergeCell ref="D97:F97"/>
+    <mergeCell ref="G97:I97"/>
+    <mergeCell ref="J97:K97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="N97:O97"/>
+    <mergeCell ref="P97:R97"/>
     <mergeCell ref="S97:U97"/>
-    <mergeCell ref="A98:B98"/>
-[...5 lines deleted...]
-    <mergeCell ref="P98:R98"/>
+    <mergeCell ref="A98:B99"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="D98:F99"/>
+    <mergeCell ref="G98:I99"/>
+    <mergeCell ref="J98:K99"/>
+    <mergeCell ref="L98:M99"/>
+    <mergeCell ref="N98:O99"/>
+    <mergeCell ref="P98:R99"/>
     <mergeCell ref="S98:U98"/>
-    <mergeCell ref="A99:B101"/>
-[...6 lines deleted...]
-    <mergeCell ref="P99:R101"/>
     <mergeCell ref="S99:U99"/>
+    <mergeCell ref="A100:B103"/>
+    <mergeCell ref="C100:C103"/>
+    <mergeCell ref="D100:F103"/>
+    <mergeCell ref="G100:I103"/>
+    <mergeCell ref="J100:K103"/>
+    <mergeCell ref="L100:M103"/>
+    <mergeCell ref="N100:O103"/>
+    <mergeCell ref="P100:R103"/>
     <mergeCell ref="S100:U100"/>
     <mergeCell ref="S101:U101"/>
-    <mergeCell ref="A102:B102"/>
-[...5 lines deleted...]
-    <mergeCell ref="P102:R102"/>
     <mergeCell ref="S102:U102"/>
-    <mergeCell ref="A103:B103"/>
-[...5 lines deleted...]
-    <mergeCell ref="P103:R103"/>
     <mergeCell ref="S103:U103"/>
-    <mergeCell ref="A104:B105"/>
-[...6 lines deleted...]
-    <mergeCell ref="P104:R105"/>
+    <mergeCell ref="A104:B107"/>
+    <mergeCell ref="C104:C107"/>
+    <mergeCell ref="D104:F107"/>
+    <mergeCell ref="G104:I107"/>
+    <mergeCell ref="J104:K107"/>
+    <mergeCell ref="L104:M107"/>
+    <mergeCell ref="N104:O107"/>
+    <mergeCell ref="P104:R107"/>
     <mergeCell ref="S104:U104"/>
     <mergeCell ref="S105:U105"/>
-    <mergeCell ref="A106:B107"/>
-[...6 lines deleted...]
-    <mergeCell ref="P106:R107"/>
     <mergeCell ref="S106:U106"/>
     <mergeCell ref="S107:U107"/>
-    <mergeCell ref="A108:B110"/>
-[...6 lines deleted...]
-    <mergeCell ref="P108:R110"/>
+    <mergeCell ref="A108:B111"/>
+    <mergeCell ref="C108:C111"/>
+    <mergeCell ref="D108:F111"/>
+    <mergeCell ref="G108:I109"/>
+    <mergeCell ref="J108:K109"/>
+    <mergeCell ref="L108:M109"/>
+    <mergeCell ref="N108:O109"/>
+    <mergeCell ref="P108:R109"/>
     <mergeCell ref="S108:U108"/>
     <mergeCell ref="S109:U109"/>
+    <mergeCell ref="G110:I111"/>
+    <mergeCell ref="J110:K111"/>
+    <mergeCell ref="L110:M111"/>
+    <mergeCell ref="N110:O111"/>
+    <mergeCell ref="P110:R111"/>
     <mergeCell ref="S110:U110"/>
-    <mergeCell ref="A111:B113"/>
-[...6 lines deleted...]
-    <mergeCell ref="P111:R113"/>
     <mergeCell ref="S111:U111"/>
+    <mergeCell ref="A112:B115"/>
+    <mergeCell ref="C112:C115"/>
+    <mergeCell ref="D112:F115"/>
+    <mergeCell ref="G112:I115"/>
+    <mergeCell ref="J112:K115"/>
+    <mergeCell ref="L112:M115"/>
+    <mergeCell ref="N112:O115"/>
+    <mergeCell ref="P112:R115"/>
     <mergeCell ref="S112:U112"/>
     <mergeCell ref="S113:U113"/>
-    <mergeCell ref="A114:B114"/>
-[...5 lines deleted...]
-    <mergeCell ref="P114:R114"/>
     <mergeCell ref="S114:U114"/>
-    <mergeCell ref="A115:B115"/>
-[...5 lines deleted...]
-    <mergeCell ref="P115:R115"/>
     <mergeCell ref="S115:U115"/>
-    <mergeCell ref="Q116:T117"/>
+    <mergeCell ref="A116:B119"/>
+    <mergeCell ref="C116:C119"/>
+    <mergeCell ref="D116:F119"/>
+    <mergeCell ref="G116:I119"/>
+    <mergeCell ref="J116:K119"/>
+    <mergeCell ref="L116:M119"/>
+    <mergeCell ref="N116:O119"/>
+    <mergeCell ref="P116:R119"/>
+    <mergeCell ref="S116:U116"/>
+    <mergeCell ref="S117:U117"/>
+    <mergeCell ref="S118:U118"/>
+    <mergeCell ref="S119:U119"/>
+    <mergeCell ref="A120:B120"/>
+    <mergeCell ref="D120:F120"/>
+    <mergeCell ref="G120:I120"/>
+    <mergeCell ref="J120:K120"/>
+    <mergeCell ref="L120:M120"/>
+    <mergeCell ref="N120:O120"/>
+    <mergeCell ref="P120:R120"/>
+    <mergeCell ref="S120:U120"/>
+    <mergeCell ref="A121:B124"/>
+    <mergeCell ref="C121:C124"/>
+    <mergeCell ref="D121:F124"/>
+    <mergeCell ref="G121:I124"/>
+    <mergeCell ref="J121:K124"/>
+    <mergeCell ref="L121:M124"/>
+    <mergeCell ref="N121:O124"/>
+    <mergeCell ref="P121:R124"/>
+    <mergeCell ref="S121:U121"/>
+    <mergeCell ref="S122:U122"/>
+    <mergeCell ref="S123:U123"/>
+    <mergeCell ref="S124:U124"/>
+    <mergeCell ref="A125:B125"/>
+    <mergeCell ref="D125:F125"/>
+    <mergeCell ref="G125:I125"/>
+    <mergeCell ref="J125:K125"/>
+    <mergeCell ref="L125:M125"/>
+    <mergeCell ref="N125:O125"/>
+    <mergeCell ref="P125:R125"/>
+    <mergeCell ref="S125:U125"/>
+    <mergeCell ref="A126:B127"/>
+    <mergeCell ref="C126:C127"/>
+    <mergeCell ref="D126:F127"/>
+    <mergeCell ref="G126:I126"/>
+    <mergeCell ref="J126:K126"/>
+    <mergeCell ref="L126:M126"/>
+    <mergeCell ref="N126:O126"/>
+    <mergeCell ref="P126:R126"/>
+    <mergeCell ref="S126:U126"/>
+    <mergeCell ref="G127:I127"/>
+    <mergeCell ref="J127:K127"/>
+    <mergeCell ref="L127:M127"/>
+    <mergeCell ref="N127:O127"/>
+    <mergeCell ref="P127:R127"/>
+    <mergeCell ref="S127:U127"/>
+    <mergeCell ref="A128:B128"/>
+    <mergeCell ref="D128:F128"/>
+    <mergeCell ref="G128:I128"/>
+    <mergeCell ref="J128:K128"/>
+    <mergeCell ref="L128:M128"/>
+    <mergeCell ref="N128:O128"/>
+    <mergeCell ref="P128:R128"/>
+    <mergeCell ref="S128:U128"/>
+    <mergeCell ref="A129:B131"/>
+    <mergeCell ref="C129:C131"/>
+    <mergeCell ref="D129:F131"/>
+    <mergeCell ref="G129:I131"/>
+    <mergeCell ref="J129:K131"/>
+    <mergeCell ref="L129:M131"/>
+    <mergeCell ref="N129:O131"/>
+    <mergeCell ref="P129:R131"/>
+    <mergeCell ref="S129:U129"/>
+    <mergeCell ref="S130:U130"/>
+    <mergeCell ref="S131:U131"/>
+    <mergeCell ref="A132:B132"/>
+    <mergeCell ref="D132:F132"/>
+    <mergeCell ref="G132:I132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="N132:O132"/>
+    <mergeCell ref="P132:R132"/>
+    <mergeCell ref="S132:U132"/>
+    <mergeCell ref="A133:B136"/>
+    <mergeCell ref="C133:C136"/>
+    <mergeCell ref="D133:F136"/>
+    <mergeCell ref="G133:I134"/>
+    <mergeCell ref="J133:K134"/>
+    <mergeCell ref="L133:M134"/>
+    <mergeCell ref="N133:O134"/>
+    <mergeCell ref="P133:R134"/>
+    <mergeCell ref="S133:U133"/>
+    <mergeCell ref="S134:U134"/>
+    <mergeCell ref="G135:I136"/>
+    <mergeCell ref="J135:K136"/>
+    <mergeCell ref="L135:M136"/>
+    <mergeCell ref="N135:O136"/>
+    <mergeCell ref="P135:R136"/>
+    <mergeCell ref="S135:U135"/>
+    <mergeCell ref="S136:U136"/>
+    <mergeCell ref="A137:B137"/>
+    <mergeCell ref="D137:F137"/>
+    <mergeCell ref="G137:I137"/>
+    <mergeCell ref="J137:K137"/>
+    <mergeCell ref="L137:M137"/>
+    <mergeCell ref="N137:O137"/>
+    <mergeCell ref="P137:R137"/>
+    <mergeCell ref="S137:U137"/>
+    <mergeCell ref="A138:B138"/>
+    <mergeCell ref="D138:F138"/>
+    <mergeCell ref="G138:I138"/>
+    <mergeCell ref="J138:K138"/>
+    <mergeCell ref="L138:M138"/>
+    <mergeCell ref="N138:O138"/>
+    <mergeCell ref="P138:R138"/>
+    <mergeCell ref="S138:U138"/>
+    <mergeCell ref="A139:B139"/>
+    <mergeCell ref="D139:F139"/>
+    <mergeCell ref="G139:I139"/>
+    <mergeCell ref="J139:K139"/>
+    <mergeCell ref="L139:M139"/>
+    <mergeCell ref="N139:O139"/>
+    <mergeCell ref="P139:R139"/>
+    <mergeCell ref="S139:U139"/>
+    <mergeCell ref="A140:B140"/>
+    <mergeCell ref="D140:F140"/>
+    <mergeCell ref="G140:I140"/>
+    <mergeCell ref="J140:K140"/>
+    <mergeCell ref="L140:M140"/>
+    <mergeCell ref="N140:O140"/>
+    <mergeCell ref="P140:R140"/>
+    <mergeCell ref="S140:U140"/>
+    <mergeCell ref="A141:B142"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:F142"/>
+    <mergeCell ref="G141:I142"/>
+    <mergeCell ref="J141:K142"/>
+    <mergeCell ref="L141:M142"/>
+    <mergeCell ref="N141:O142"/>
+    <mergeCell ref="P141:R142"/>
+    <mergeCell ref="S141:U141"/>
+    <mergeCell ref="S142:U142"/>
+    <mergeCell ref="A143:B145"/>
+    <mergeCell ref="C143:C145"/>
+    <mergeCell ref="D143:F145"/>
+    <mergeCell ref="G143:I145"/>
+    <mergeCell ref="J143:K145"/>
+    <mergeCell ref="L143:M145"/>
+    <mergeCell ref="N143:O145"/>
+    <mergeCell ref="P143:R145"/>
+    <mergeCell ref="S143:U143"/>
+    <mergeCell ref="S144:U144"/>
+    <mergeCell ref="S145:U145"/>
+    <mergeCell ref="A146:B148"/>
+    <mergeCell ref="C146:C148"/>
+    <mergeCell ref="D146:F148"/>
+    <mergeCell ref="G146:I148"/>
+    <mergeCell ref="J146:K148"/>
+    <mergeCell ref="L146:M148"/>
+    <mergeCell ref="N146:O148"/>
+    <mergeCell ref="P146:R148"/>
+    <mergeCell ref="S146:U146"/>
+    <mergeCell ref="S147:U147"/>
+    <mergeCell ref="S148:U148"/>
+    <mergeCell ref="A149:B149"/>
+    <mergeCell ref="D149:F149"/>
+    <mergeCell ref="G149:I149"/>
+    <mergeCell ref="J149:K149"/>
+    <mergeCell ref="L149:M149"/>
+    <mergeCell ref="N149:O149"/>
+    <mergeCell ref="P149:R149"/>
+    <mergeCell ref="S149:U149"/>
+    <mergeCell ref="A150:B150"/>
+    <mergeCell ref="D150:F150"/>
+    <mergeCell ref="G150:I150"/>
+    <mergeCell ref="J150:K150"/>
+    <mergeCell ref="L150:M150"/>
+    <mergeCell ref="N150:O150"/>
+    <mergeCell ref="P150:R150"/>
+    <mergeCell ref="S150:U150"/>
+    <mergeCell ref="A151:B151"/>
+    <mergeCell ref="D151:F151"/>
+    <mergeCell ref="G151:I151"/>
+    <mergeCell ref="J151:K151"/>
+    <mergeCell ref="L151:M151"/>
+    <mergeCell ref="N151:O151"/>
+    <mergeCell ref="P151:R151"/>
+    <mergeCell ref="S151:U151"/>
+    <mergeCell ref="Q152:T152"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3875" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Lead Asbestos Management Planners is updated monthly. While most management planners renew their certification on or before the expiration date of the cer</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">