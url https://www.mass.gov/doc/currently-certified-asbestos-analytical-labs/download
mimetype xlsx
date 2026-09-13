--- v2 (2026-06-17)
+++ v3 (2026-09-13)
@@ -103,51 +103,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFADD8E6"/>
         <bgColor rgb="FFADD8E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -159,55 +159,106 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="27">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="2" borderId="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -226,50 +277,65 @@
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="3" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="4" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="4">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="4">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="4" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="4" borderId="0">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="5">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="6">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="2" borderId="7">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="8">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="9">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="0000008B"/>
       <rgbColor rgb="000000CD"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00666666"/>
       <rgbColor rgb="00ADD8E6"/>
       <rgbColor rgb="00333333"/>
@@ -467,83 +533,83 @@
     <row r="4" ht="9.25" customHeight="1">
       <c s="2" t="inlineStr" r="I4">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">AS OF </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">06/01/2026</t>
+            <t xml:space="preserve">09/01/2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="5" customHeight="0"/>
     <row r="6" ht="7.85" customHeight="1"/>
     <row r="7" ht="2" customHeight="0">
       <c s="3" t="inlineStr" r="R7">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve">Total: </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF00008B"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">141</t>
+            <t xml:space="preserve">155</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" ht="13.05" customHeight="0">
       <c s="4" t="inlineStr" r="H8">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF0000CD"/>
               <rFont val="Times New Roman"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i/>
               <strike val="0"/>
               <u val="none"/>
@@ -614,51 +680,51 @@
       </c>
       <c s="6" t="str" r="O10"/>
       <c s="7" t="inlineStr" r="P10">
         <is>
           <t xml:space="preserve">Phone</t>
         </is>
       </c>
       <c s="8" t="str" r="Q10"/>
       <c s="6" t="str" r="R10"/>
       <c s="5" t="inlineStr" r="S10">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="8" t="str" r="T10"/>
       <c s="6" t="str" r="U10"/>
     </row>
     <row r="11" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A11">
         <is>
           <t xml:space="preserve">AA000054</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C11">
         <is>
-          <t xml:space="preserve">06/30/2026</t>
+          <t xml:space="preserve">08/27/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">AMERICA SCIENCE TEAM NEW YORK, INC.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J11">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
@@ -885,7187 +951,7510 @@
       <c s="20" t="str" r="C18"/>
       <c s="20" t="str" r="D18"/>
       <c s="15" t="str" r="E18"/>
       <c s="15" t="str" r="F18"/>
       <c s="20" t="str" r="G18"/>
       <c s="15" t="str" r="H18"/>
       <c s="15" t="str" r="I18"/>
       <c s="20" t="str" r="J18"/>
       <c s="15" t="str" r="K18"/>
       <c s="20" t="str" r="L18"/>
       <c s="15" t="str" r="M18"/>
       <c s="20" t="str" r="N18"/>
       <c s="15" t="str" r="O18"/>
       <c s="20" t="str" r="P18"/>
       <c s="15" t="str" r="Q18"/>
       <c s="15" t="str" r="R18"/>
       <c s="19" t="inlineStr" r="S18">
         <is>
           <t xml:space="preserve">CLA = CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A19">
         <is>
-          <t xml:space="preserve">AA270</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="B19"/>
+          <t xml:space="preserve">AA280</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="C19">
         <is>
-          <t xml:space="preserve">04/27/2027</t>
+          <t xml:space="preserve">07/01/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D19">
         <is>
-          <t xml:space="preserve">CBJ Environmental, LLC</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="F19"/>
+          <t xml:space="preserve">Safer Homes Environmental Services, LLC</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G19">
         <is>
-          <t xml:space="preserve">90 Mendon Street </t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I19"/>
+          <t xml:space="preserve">88 Priscilla Lane Unit 3 </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J19">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Bellingham</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K19"/>
+            <t xml:space="preserve">Auburn</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L19">
         <is>
-          <t xml:space="preserve">MA</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="M19"/>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="N19">
         <is>
-          <t xml:space="preserve">02019</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O19"/>
+          <t xml:space="preserve">03032</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P19">
         <is>
-          <t xml:space="preserve">508- 809-0016</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R19"/>
+          <t xml:space="preserve">603- 854-2264</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S19">
         <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="18" customHeight="0">
+      <c s="13" t="str" r="A20"/>
+      <c s="13" t="str" r="C20"/>
+      <c s="13" t="str" r="D20"/>
+      <c s="13" t="str" r="G20"/>
+      <c s="13" t="str" r="J20"/>
+      <c s="13" t="str" r="L20"/>
+      <c s="13" t="str" r="N20"/>
+      <c s="13" t="str" r="P20"/>
+      <c s="12" t="inlineStr" r="S20">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="0">
+      <c s="13" t="str" r="A21"/>
+      <c s="13" t="str" r="C21"/>
+      <c s="13" t="str" r="D21"/>
+      <c s="13" t="str" r="G21"/>
+      <c s="13" t="str" r="J21"/>
+      <c s="13" t="str" r="L21"/>
+      <c s="13" t="str" r="N21"/>
+      <c s="13" t="str" r="P21"/>
+      <c s="12" t="inlineStr" r="S21">
+        <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="20" ht="18" customHeight="0">
-[...83 lines deleted...]
-    </row>
     <row r="22" ht="18" customHeight="0">
-      <c s="21" t="str" r="A22"/>
-[...2 lines deleted...]
-      <c s="20" t="str" r="G22"/>
+      <c s="14" t="str" r="A22"/>
+      <c s="15" t="str" r="B22"/>
+      <c s="14" t="str" r="C22"/>
+      <c s="14" t="str" r="D22"/>
+      <c s="15" t="str" r="E22"/>
+      <c s="15" t="str" r="F22"/>
+      <c s="14" t="str" r="G22"/>
       <c s="15" t="str" r="H22"/>
       <c s="15" t="str" r="I22"/>
-      <c s="20" t="str" r="J22"/>
+      <c s="14" t="str" r="J22"/>
       <c s="15" t="str" r="K22"/>
-      <c s="20" t="str" r="L22"/>
+      <c s="14" t="str" r="L22"/>
       <c s="15" t="str" r="M22"/>
-      <c s="20" t="str" r="N22"/>
+      <c s="14" t="str" r="N22"/>
       <c s="15" t="str" r="O22"/>
-      <c s="20" t="str" r="P22"/>
+      <c s="14" t="str" r="P22"/>
       <c s="15" t="str" r="Q22"/>
       <c s="15" t="str" r="R22"/>
-      <c s="19" t="inlineStr" r="S22">
+      <c s="12" t="inlineStr" r="S22">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve">AA270</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B23"/>
+      <c s="17" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">04/27/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D23">
+        <is>
+          <t xml:space="preserve">CBJ Environmental, LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E23"/>
+      <c s="15" t="str" r="F23"/>
+      <c s="17" t="inlineStr" r="G23">
+        <is>
+          <t xml:space="preserve">90 Mendon Street </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H23"/>
+      <c s="15" t="str" r="I23"/>
+      <c s="17" t="inlineStr" r="J23">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Bellingham</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K23"/>
+      <c s="18" t="inlineStr" r="L23">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M23"/>
+      <c s="18" t="inlineStr" r="N23">
+        <is>
+          <t xml:space="preserve">02019</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O23"/>
+      <c s="17" t="inlineStr" r="P23">
+        <is>
+          <t xml:space="preserve">508- 809-0016</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q23"/>
+      <c s="15" t="str" r="R23"/>
+      <c s="19" t="inlineStr" r="S23">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve">AA000163</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">10/01/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D24">
+        <is>
+          <t xml:space="preserve">AMERICA SCIENCE TEAM RICHMOND, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G24">
+        <is>
+          <t xml:space="preserve">13635 GENITO ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J24">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">MIDLOTHIAN</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L24">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N24">
+        <is>
+          <t xml:space="preserve">23112</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P24">
+        <is>
+          <t xml:space="preserve">804- 763-1200</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S24">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="0">
+      <c s="13" t="str" r="A25"/>
+      <c s="13" t="str" r="C25"/>
+      <c s="13" t="str" r="D25"/>
+      <c s="13" t="str" r="G25"/>
+      <c s="13" t="str" r="J25"/>
+      <c s="13" t="str" r="L25"/>
+      <c s="13" t="str" r="N25"/>
+      <c s="13" t="str" r="P25"/>
+      <c s="12" t="inlineStr" r="S25">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="0">
+      <c s="13" t="str" r="A26"/>
+      <c s="13" t="str" r="C26"/>
+      <c s="13" t="str" r="D26"/>
+      <c s="14" t="str" r="G26"/>
+      <c s="15" t="str" r="H26"/>
+      <c s="15" t="str" r="I26"/>
+      <c s="14" t="str" r="J26"/>
+      <c s="15" t="str" r="K26"/>
+      <c s="14" t="str" r="L26"/>
+      <c s="15" t="str" r="M26"/>
+      <c s="14" t="str" r="N26"/>
+      <c s="15" t="str" r="O26"/>
+      <c s="14" t="str" r="P26"/>
+      <c s="15" t="str" r="Q26"/>
+      <c s="15" t="str" r="R26"/>
+      <c s="12" t="inlineStr" r="S26">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="23" ht="18" customHeight="0">
-[...3 lines deleted...]
-      <c s="17" t="inlineStr" r="G23">
+    <row r="27" ht="18" customHeight="0">
+      <c s="13" t="str" r="A27"/>
+      <c s="13" t="str" r="C27"/>
+      <c s="13" t="str" r="D27"/>
+      <c s="10" t="inlineStr" r="G27">
         <is>
           <t xml:space="preserve">204 BRADFORD </t>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="J23">
+      <c s="10" t="inlineStr" r="J27">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve">BENNINGTON</t>
           </r>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="L23">
+      <c s="11" t="inlineStr" r="L27">
         <is>
           <t xml:space="preserve">VT</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="N23">
+      <c s="11" t="inlineStr" r="N27">
         <is>
           <t xml:space="preserve">05201</t>
         </is>
       </c>
-      <c s="17" t="inlineStr" r="P23">
+      <c s="10" t="inlineStr" r="P27">
         <is>
           <t xml:space="preserve">802- 447-3218</t>
         </is>
       </c>
-      <c s="19" t="inlineStr" r="S23">
+      <c s="12" t="inlineStr" r="S27">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="24" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="19" t="inlineStr" r="S24">
+    <row r="28" ht="18" customHeight="0">
+      <c s="13" t="str" r="A28"/>
+      <c s="13" t="str" r="C28"/>
+      <c s="13" t="str" r="D28"/>
+      <c s="13" t="str" r="G28"/>
+      <c s="13" t="str" r="J28"/>
+      <c s="13" t="str" r="L28"/>
+      <c s="13" t="str" r="N28"/>
+      <c s="13" t="str" r="P28"/>
+      <c s="12" t="inlineStr" r="S28">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="18" customHeight="0">
-[...198 lines deleted...]
-    </row>
     <row r="29" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A29">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="B29"/>
-      <c s="10" t="inlineStr" r="C29">
-[...8 lines deleted...]
-      </c>
+      <c s="14" t="str" r="C29"/>
+      <c s="14" t="str" r="D29"/>
       <c s="15" t="str" r="E29"/>
       <c s="15" t="str" r="F29"/>
-      <c s="10" t="inlineStr" r="G29">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="G29"/>
       <c s="15" t="str" r="H29"/>
       <c s="15" t="str" r="I29"/>
-      <c s="10" t="inlineStr" r="J29">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J29"/>
       <c s="15" t="str" r="K29"/>
-      <c s="11" t="inlineStr" r="L29">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L29"/>
       <c s="15" t="str" r="M29"/>
-      <c s="11" t="inlineStr" r="N29">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N29"/>
       <c s="15" t="str" r="O29"/>
-      <c s="10" t="inlineStr" r="P29">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P29"/>
       <c s="15" t="str" r="Q29"/>
       <c s="15" t="str" r="R29"/>
       <c s="12" t="inlineStr" r="S29">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A30">
         <is>
-          <t xml:space="preserve">AA000220</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="B30"/>
+          <t xml:space="preserve">AA000183</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">11/12/2026</t>
+          <t xml:space="preserve">10/24/2026</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D30">
         <is>
-          <t xml:space="preserve">ARCADIS U.S., INC.</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="F30"/>
+          <t xml:space="preserve">HILLMANN CONSULTING, LLC</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="G30">
         <is>
-          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I30"/>
+          <t xml:space="preserve">6 FORTUNE DRIVE SUITE 301</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="J30">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">BRAINTREE</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K30"/>
+            <t xml:space="preserve">BILLERICA</t>
+          </r>
+        </is>
+      </c>
       <c s="18" t="inlineStr" r="L30">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="15" t="str" r="M30"/>
       <c s="18" t="inlineStr" r="N30">
         <is>
-          <t xml:space="preserve">02184</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O30"/>
+          <t xml:space="preserve">01821</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="P30">
         <is>
-          <t xml:space="preserve">781- 849-0189</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R30"/>
+          <t xml:space="preserve">978- 362-0448</t>
+        </is>
+      </c>
       <c s="19" t="inlineStr" r="S30">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A31">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="A31"/>
       <c s="15" t="str" r="B31"/>
-      <c s="10" t="inlineStr" r="C31">
-[...8 lines deleted...]
-      </c>
+      <c s="20" t="str" r="C31"/>
+      <c s="20" t="str" r="D31"/>
       <c s="15" t="str" r="E31"/>
       <c s="15" t="str" r="F31"/>
-      <c s="10" t="inlineStr" r="G31">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="G31"/>
       <c s="15" t="str" r="H31"/>
       <c s="15" t="str" r="I31"/>
-      <c s="10" t="inlineStr" r="J31">
-[...26 lines deleted...]
-      </c>
+      <c s="20" t="str" r="J31"/>
       <c s="15" t="str" r="K31"/>
-      <c s="11" t="inlineStr" r="L31">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="L31"/>
       <c s="15" t="str" r="M31"/>
-      <c s="11" t="inlineStr" r="N31">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="N31"/>
       <c s="15" t="str" r="O31"/>
-      <c s="10" t="inlineStr" r="P31">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="P31"/>
       <c s="15" t="str" r="Q31"/>
       <c s="15" t="str" r="R31"/>
-      <c s="12" t="inlineStr" r="S31">
+      <c s="19" t="inlineStr" r="S31">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A32">
-[...19 lines deleted...]
-      <c s="17" t="inlineStr" r="J32">
+      <c s="9" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve">AA265</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B32"/>
+      <c s="10" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">05/20/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D32">
+        <is>
+          <t xml:space="preserve">50 Stars Pro INC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E32"/>
+      <c s="15" t="str" r="F32"/>
+      <c s="10" t="inlineStr" r="G32">
+        <is>
+          <t xml:space="preserve">6 Liberty Sq  #97404 </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H32"/>
+      <c s="15" t="str" r="I32"/>
+      <c s="10" t="inlineStr" r="J32">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">LYNN</t>
-[...3 lines deleted...]
-      <c s="18" t="inlineStr" r="L32">
+            <t xml:space="preserve">Boston</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K32"/>
+      <c s="11" t="inlineStr" r="L32">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="N32">
-[...11 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+      <c s="15" t="str" r="M32"/>
+      <c s="11" t="inlineStr" r="N32">
+        <is>
+          <t xml:space="preserve">02109</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O32"/>
+      <c s="10" t="inlineStr" r="P32">
+        <is>
+          <t xml:space="preserve">413- 214-8774</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q32"/>
+      <c s="15" t="str" r="R32"/>
+      <c s="12" t="inlineStr" r="S32">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="0">
-      <c s="21" t="str" r="A33"/>
-[...6 lines deleted...]
-      <c s="21" t="str" r="P33"/>
+      <c s="16" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve">AA000215</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B33"/>
+      <c s="17" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">08/12/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D33">
+        <is>
+          <t xml:space="preserve">ESIS, INC. DBA CHUBB GLOBAL RISK ADVISORS</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E33"/>
+      <c s="15" t="str" r="F33"/>
+      <c s="17" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve">ONE FINANCIAL CENTER 22ND FLOOR</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H33"/>
+      <c s="15" t="str" r="I33"/>
+      <c s="17" t="inlineStr" r="J33">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BOSTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K33"/>
+      <c s="18" t="inlineStr" r="L33">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M33"/>
+      <c s="18" t="inlineStr" r="N33">
+        <is>
+          <t xml:space="preserve">02111</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O33"/>
+      <c s="17" t="inlineStr" r="P33">
+        <is>
+          <t xml:space="preserve">503- 899-8757</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q33"/>
+      <c s="15" t="str" r="R33"/>
       <c s="19" t="inlineStr" r="S33">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="0">
-      <c s="21" t="str" r="A34"/>
-[...2 lines deleted...]
-      <c s="20" t="str" r="G34"/>
+      <c s="9" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve">AA000220</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B34"/>
+      <c s="10" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">11/12/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D34">
+        <is>
+          <t xml:space="preserve">ARCADIS U.S., INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E34"/>
+      <c s="15" t="str" r="F34"/>
+      <c s="10" t="inlineStr" r="G34">
+        <is>
+          <t xml:space="preserve">25 BRAINTREE HILL OFFICE PARK SUITE 200</t>
+        </is>
+      </c>
       <c s="15" t="str" r="H34"/>
       <c s="15" t="str" r="I34"/>
-      <c s="20" t="str" r="J34"/>
+      <c s="10" t="inlineStr" r="J34">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BRAINTREE</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K34"/>
-      <c s="20" t="str" r="L34"/>
+      <c s="11" t="inlineStr" r="L34">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M34"/>
-      <c s="20" t="str" r="N34"/>
+      <c s="11" t="inlineStr" r="N34">
+        <is>
+          <t xml:space="preserve">02184</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O34"/>
-      <c s="20" t="str" r="P34"/>
+      <c s="10" t="inlineStr" r="P34">
+        <is>
+          <t xml:space="preserve">781- 849-0189</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q34"/>
       <c s="15" t="str" r="R34"/>
-      <c s="19" t="inlineStr" r="S34">
+      <c s="12" t="inlineStr" r="S34">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve">AA000238</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B35"/>
+      <c s="17" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">11/06/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D35">
+        <is>
+          <t xml:space="preserve">LBP SOLUTIONS, LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E35"/>
+      <c s="15" t="str" r="F35"/>
+      <c s="17" t="inlineStr" r="G35">
+        <is>
+          <t xml:space="preserve">231 MAIN STREET SUITE 201</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H35"/>
+      <c s="15" t="str" r="I35"/>
+      <c s="17" t="inlineStr" r="J35">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">BROCKTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K35"/>
+      <c s="18" t="inlineStr" r="L35">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M35"/>
+      <c s="18" t="inlineStr" r="N35">
+        <is>
+          <t xml:space="preserve">02301</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O35"/>
+      <c s="17" t="inlineStr" r="P35">
+        <is>
+          <t xml:space="preserve">508- 543-1109</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q35"/>
+      <c s="15" t="str" r="R35"/>
+      <c s="19" t="inlineStr" r="S35">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve">AA000200</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">07/01/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D36">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G36">
+        <is>
+          <t xml:space="preserve">192 WASHINGTON ST #302</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J36">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LYNN</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L36">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N36">
+        <is>
+          <t xml:space="preserve">01902</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P36">
+        <is>
+          <t xml:space="preserve">781- 596-1498</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S36">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="0">
+      <c s="13" t="str" r="A37"/>
+      <c s="13" t="str" r="C37"/>
+      <c s="13" t="str" r="D37"/>
+      <c s="13" t="str" r="G37"/>
+      <c s="13" t="str" r="J37"/>
+      <c s="13" t="str" r="L37"/>
+      <c s="13" t="str" r="N37"/>
+      <c s="13" t="str" r="P37"/>
+      <c s="12" t="inlineStr" r="S37">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="0">
+      <c s="13" t="str" r="A38"/>
+      <c s="13" t="str" r="C38"/>
+      <c s="13" t="str" r="D38"/>
+      <c s="14" t="str" r="G38"/>
+      <c s="15" t="str" r="H38"/>
+      <c s="15" t="str" r="I38"/>
+      <c s="14" t="str" r="J38"/>
+      <c s="15" t="str" r="K38"/>
+      <c s="14" t="str" r="L38"/>
+      <c s="15" t="str" r="M38"/>
+      <c s="14" t="str" r="N38"/>
+      <c s="15" t="str" r="O38"/>
+      <c s="14" t="str" r="P38"/>
+      <c s="15" t="str" r="Q38"/>
+      <c s="15" t="str" r="R38"/>
+      <c s="12" t="inlineStr" r="S38">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
-        </is>
-[...166 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="13" t="str" r="A39"/>
       <c s="13" t="str" r="C39"/>
       <c s="13" t="str" r="D39"/>
-      <c s="13" t="str" r="G39"/>
-[...3 lines deleted...]
-      <c s="13" t="str" r="P39"/>
+      <c s="10" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve">528 MINEOLA AVENUE </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J39">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">CARLE PLACE</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L39">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N39">
+        <is>
+          <t xml:space="preserve">11514</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P39">
+        <is>
+          <t xml:space="preserve">516- 997-7251</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S39">
         <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="0">
+      <c s="13" t="str" r="A40"/>
+      <c s="13" t="str" r="C40"/>
+      <c s="13" t="str" r="D40"/>
+      <c s="13" t="str" r="G40"/>
+      <c s="13" t="str" r="J40"/>
+      <c s="13" t="str" r="L40"/>
+      <c s="13" t="str" r="N40"/>
+      <c s="13" t="str" r="P40"/>
+      <c s="12" t="inlineStr" r="S40">
+        <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="40" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S40">
+    <row r="41" ht="18" customHeight="0">
+      <c s="14" t="str" r="A41"/>
+      <c s="15" t="str" r="B41"/>
+      <c s="14" t="str" r="C41"/>
+      <c s="14" t="str" r="D41"/>
+      <c s="15" t="str" r="E41"/>
+      <c s="15" t="str" r="F41"/>
+      <c s="14" t="str" r="G41"/>
+      <c s="15" t="str" r="H41"/>
+      <c s="15" t="str" r="I41"/>
+      <c s="14" t="str" r="J41"/>
+      <c s="15" t="str" r="K41"/>
+      <c s="14" t="str" r="L41"/>
+      <c s="15" t="str" r="M41"/>
+      <c s="14" t="str" r="N41"/>
+      <c s="15" t="str" r="O41"/>
+      <c s="14" t="str" r="P41"/>
+      <c s="15" t="str" r="Q41"/>
+      <c s="15" t="str" r="R41"/>
+      <c s="12" t="inlineStr" r="S41">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="41" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="17" t="inlineStr" r="J41">
+    <row r="42" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve">AA000168</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C42">
+        <is>
+          <t xml:space="preserve">02/18/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D42">
+        <is>
+          <t xml:space="preserve">EUROFINS CEI, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G42">
+        <is>
+          <t xml:space="preserve">730 SE MAYNARD ROAD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J42">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Cincinnati</t>
-[...32 lines deleted...]
-      <c s="21" t="str" r="P42"/>
+            <t xml:space="preserve">CARY</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L42">
+        <is>
+          <t xml:space="preserve">NC</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N42">
+        <is>
+          <t xml:space="preserve">27511</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve">919- 481-1413</t>
+        </is>
+      </c>
       <c s="19" t="inlineStr" r="S42">
         <is>
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="0">
       <c s="21" t="str" r="A43"/>
       <c s="21" t="str" r="C43"/>
       <c s="21" t="str" r="D43"/>
       <c s="21" t="str" r="G43"/>
       <c s="21" t="str" r="J43"/>
       <c s="21" t="str" r="L43"/>
       <c s="21" t="str" r="N43"/>
       <c s="21" t="str" r="P43"/>
       <c s="19" t="inlineStr" r="S43">
         <is>
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="20" t="str" r="A44"/>
       <c s="15" t="str" r="B44"/>
       <c s="20" t="str" r="C44"/>
       <c s="20" t="str" r="D44"/>
       <c s="15" t="str" r="E44"/>
       <c s="15" t="str" r="F44"/>
       <c s="20" t="str" r="G44"/>
       <c s="15" t="str" r="H44"/>
       <c s="15" t="str" r="I44"/>
       <c s="20" t="str" r="J44"/>
       <c s="15" t="str" r="K44"/>
       <c s="20" t="str" r="L44"/>
       <c s="15" t="str" r="M44"/>
       <c s="20" t="str" r="N44"/>
       <c s="15" t="str" r="O44"/>
       <c s="20" t="str" r="P44"/>
       <c s="15" t="str" r="Q44"/>
       <c s="15" t="str" r="R44"/>
       <c s="19" t="inlineStr" r="S44">
         <is>
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A45">
         <is>
-          <t xml:space="preserve">AA267</t>
+          <t xml:space="preserve">AA277</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C45">
         <is>
-          <t xml:space="preserve">08/04/2026</t>
+          <t xml:space="preserve">02/23/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D45">
         <is>
-          <t xml:space="preserve">  EMSL Analytical, Inc. </t>
+          <t xml:space="preserve">SanAir Technologies Laboratory, Inc.</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G45">
         <is>
-          <t xml:space="preserve">200 Route 130 North  </t>
+          <t xml:space="preserve">11709 Chesterdale Road </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="J45">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Cinnaminson</t>
+            <t xml:space="preserve">Cincinnati</t>
           </r>
         </is>
       </c>
       <c s="11" t="inlineStr" r="L45">
         <is>
-          <t xml:space="preserve">NJ</t>
+          <t xml:space="preserve">OH</t>
         </is>
       </c>
       <c s="11" t="inlineStr" r="N45">
         <is>
-          <t xml:space="preserve">08077 </t>
+          <t xml:space="preserve">45246</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="P45">
         <is>
-          <t xml:space="preserve">856- 858-4800</t>
+          <t xml:space="preserve">(51- 3) -6006</t>
         </is>
       </c>
       <c s="12" t="inlineStr" r="S45">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="0">
       <c s="13" t="str" r="A46"/>
       <c s="13" t="str" r="C46"/>
       <c s="13" t="str" r="D46"/>
       <c s="13" t="str" r="G46"/>
       <c s="13" t="str" r="J46"/>
       <c s="13" t="str" r="L46"/>
       <c s="13" t="str" r="N46"/>
       <c s="13" t="str" r="P46"/>
       <c s="12" t="inlineStr" r="S46">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="0">
-      <c s="14" t="str" r="A47"/>
-[...16 lines deleted...]
-      <c s="15" t="str" r="R47"/>
+      <c s="13" t="str" r="A47"/>
+      <c s="13" t="str" r="C47"/>
+      <c s="13" t="str" r="D47"/>
+      <c s="13" t="str" r="G47"/>
+      <c s="13" t="str" r="J47"/>
+      <c s="13" t="str" r="L47"/>
+      <c s="13" t="str" r="N47"/>
+      <c s="13" t="str" r="P47"/>
       <c s="12" t="inlineStr" r="S47">
         <is>
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A48">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A48"/>
       <c s="15" t="str" r="B48"/>
-      <c s="17" t="inlineStr" r="C48">
-[...8 lines deleted...]
-      </c>
+      <c s="14" t="str" r="C48"/>
+      <c s="14" t="str" r="D48"/>
       <c s="15" t="str" r="E48"/>
       <c s="15" t="str" r="F48"/>
-      <c s="17" t="inlineStr" r="G48">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="G48"/>
       <c s="15" t="str" r="H48"/>
       <c s="15" t="str" r="I48"/>
-      <c s="17" t="inlineStr" r="J48">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J48"/>
       <c s="15" t="str" r="K48"/>
-      <c s="18" t="inlineStr" r="L48">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L48"/>
       <c s="15" t="str" r="M48"/>
-      <c s="18" t="inlineStr" r="N48">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N48"/>
       <c s="15" t="str" r="O48"/>
-      <c s="17" t="inlineStr" r="P48">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P48"/>
       <c s="15" t="str" r="Q48"/>
       <c s="15" t="str" r="R48"/>
-      <c s="19" t="inlineStr" r="S48">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+      <c s="12" t="inlineStr" r="S48">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A49">
-[...24 lines deleted...]
-      <c s="10" t="inlineStr" r="J49">
+      <c s="16" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve">AA267</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C49">
+        <is>
+          <t xml:space="preserve">08/04/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D49">
+        <is>
+          <t xml:space="preserve">  EMSL Analytical, Inc. </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G49">
+        <is>
+          <t xml:space="preserve">200 Route 130 North  </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J49">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">DEDHAM</t>
-[...23 lines deleted...]
-      <c s="12" t="inlineStr" r="S49">
+            <t xml:space="preserve">Cinnaminson</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L49">
+        <is>
+          <t xml:space="preserve">NJ</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N49">
+        <is>
+          <t xml:space="preserve">08077 </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P49">
+        <is>
+          <t xml:space="preserve">856- 858-4800</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S49">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="21" t="str" r="A50"/>
+      <c s="21" t="str" r="C50"/>
+      <c s="21" t="str" r="D50"/>
+      <c s="21" t="str" r="G50"/>
+      <c s="21" t="str" r="J50"/>
+      <c s="21" t="str" r="L50"/>
+      <c s="21" t="str" r="N50"/>
+      <c s="21" t="str" r="P50"/>
+      <c s="19" t="inlineStr" r="S50">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="18" customHeight="0">
-[...68 lines deleted...]
-    </row>
     <row r="51" ht="18" customHeight="0">
-      <c s="21" t="str" r="A51"/>
-[...6 lines deleted...]
-      <c s="21" t="str" r="P51"/>
+      <c s="20" t="str" r="A51"/>
+      <c s="15" t="str" r="B51"/>
+      <c s="20" t="str" r="C51"/>
+      <c s="20" t="str" r="D51"/>
+      <c s="15" t="str" r="E51"/>
+      <c s="15" t="str" r="F51"/>
+      <c s="20" t="str" r="G51"/>
+      <c s="15" t="str" r="H51"/>
+      <c s="15" t="str" r="I51"/>
+      <c s="20" t="str" r="J51"/>
+      <c s="15" t="str" r="K51"/>
+      <c s="20" t="str" r="L51"/>
+      <c s="15" t="str" r="M51"/>
+      <c s="20" t="str" r="N51"/>
+      <c s="15" t="str" r="O51"/>
+      <c s="20" t="str" r="P51"/>
+      <c s="15" t="str" r="Q51"/>
+      <c s="15" t="str" r="R51"/>
       <c s="19" t="inlineStr" r="S51">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="0">
-      <c s="20" t="str" r="A52"/>
+      <c s="9" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve">AA266</t>
+        </is>
+      </c>
       <c s="15" t="str" r="B52"/>
-      <c s="20" t="str" r="C52"/>
-      <c s="20" t="str" r="D52"/>
+      <c s="10" t="inlineStr" r="C52">
+        <is>
+          <t xml:space="preserve">08/12/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D52">
+        <is>
+          <t xml:space="preserve">Atlas Technical Consultants, LLC</t>
+        </is>
+      </c>
       <c s="15" t="str" r="E52"/>
       <c s="15" t="str" r="F52"/>
-      <c s="20" t="str" r="G52"/>
+      <c s="10" t="inlineStr" r="G52">
+        <is>
+          <t xml:space="preserve">P.O Box 735811 </t>
+        </is>
+      </c>
       <c s="15" t="str" r="H52"/>
       <c s="15" t="str" r="I52"/>
-      <c s="20" t="str" r="J52"/>
+      <c s="10" t="inlineStr" r="J52">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Dallas</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K52"/>
-      <c s="20" t="str" r="L52"/>
+      <c s="11" t="inlineStr" r="L52">
+        <is>
+          <t xml:space="preserve">TX</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M52"/>
-      <c s="20" t="str" r="N52"/>
+      <c s="11" t="inlineStr" r="N52">
+        <is>
+          <t xml:space="preserve">75373-5811</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O52"/>
-      <c s="20" t="str" r="P52"/>
+      <c s="10" t="inlineStr" r="P52">
+        <is>
+          <t xml:space="preserve">978- -69-5367</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q52"/>
       <c s="15" t="str" r="R52"/>
-      <c s="19" t="inlineStr" r="S52">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+      <c s="12" t="inlineStr" r="S52">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A53">
-[...19 lines deleted...]
-      <c s="10" t="inlineStr" r="J53">
+      <c s="16" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve">AA000144</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B53"/>
+      <c s="17" t="inlineStr" r="C53">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D53">
+        <is>
+          <t xml:space="preserve">FLI ENVIRONMENTAL, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E53"/>
+      <c s="15" t="str" r="F53"/>
+      <c s="17" t="inlineStr" r="G53">
+        <is>
+          <t xml:space="preserve">69 BRIDGE STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H53"/>
+      <c s="15" t="str" r="I53"/>
+      <c s="17" t="inlineStr" r="J53">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">DOVER</t>
-[...3 lines deleted...]
-      <c s="11" t="inlineStr" r="L53">
+            <t xml:space="preserve">DEDHAM</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K53"/>
+      <c s="18" t="inlineStr" r="L53">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="11" t="inlineStr" r="N53">
-[...9 lines deleted...]
-      <c s="12" t="inlineStr" r="S53">
+      <c s="15" t="str" r="M53"/>
+      <c s="18" t="inlineStr" r="N53">
+        <is>
+          <t xml:space="preserve">02026</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O53"/>
+      <c s="17" t="inlineStr" r="P53">
+        <is>
+          <t xml:space="preserve">781- 251-0040</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q53"/>
+      <c s="15" t="str" r="R53"/>
+      <c s="19" t="inlineStr" r="S53">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A54">
+        <is>
+          <t xml:space="preserve">AA000231</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C54">
+        <is>
+          <t xml:space="preserve">04/24/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D54">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G54">
+        <is>
+          <t xml:space="preserve">490 ROWLEY ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J54">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">DEPEW</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L54">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N54">
+        <is>
+          <t xml:space="preserve">14043</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P54">
+        <is>
+          <t xml:space="preserve">716- 651-0030</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S54">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="54" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S54">
+    <row r="55" ht="18" customHeight="0">
+      <c s="13" t="str" r="A55"/>
+      <c s="13" t="str" r="C55"/>
+      <c s="13" t="str" r="D55"/>
+      <c s="13" t="str" r="G55"/>
+      <c s="13" t="str" r="J55"/>
+      <c s="13" t="str" r="L55"/>
+      <c s="13" t="str" r="N55"/>
+      <c s="13" t="str" r="P55"/>
+      <c s="12" t="inlineStr" r="S55">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="55" ht="18" customHeight="0">
-[...78 lines deleted...]
-    </row>
     <row r="56" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A56">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A56"/>
       <c s="15" t="str" r="B56"/>
-      <c s="10" t="inlineStr" r="C56">
-[...8 lines deleted...]
-      </c>
+      <c s="14" t="str" r="C56"/>
+      <c s="14" t="str" r="D56"/>
       <c s="15" t="str" r="E56"/>
       <c s="15" t="str" r="F56"/>
-      <c s="10" t="inlineStr" r="G56">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="G56"/>
       <c s="15" t="str" r="H56"/>
       <c s="15" t="str" r="I56"/>
-      <c s="10" t="inlineStr" r="J56">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J56"/>
       <c s="15" t="str" r="K56"/>
-      <c s="11" t="inlineStr" r="L56">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L56"/>
       <c s="15" t="str" r="M56"/>
-      <c s="11" t="inlineStr" r="N56">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N56"/>
       <c s="15" t="str" r="O56"/>
-      <c s="10" t="inlineStr" r="P56">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P56"/>
       <c s="15" t="str" r="Q56"/>
       <c s="15" t="str" r="R56"/>
       <c s="12" t="inlineStr" r="S56">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A57">
         <is>
-          <t xml:space="preserve">AA274</t>
+          <t xml:space="preserve">AA000044</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="C57">
         <is>
-          <t xml:space="preserve">11/18/2026</t>
+          <t xml:space="preserve">12/22/2026</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D57">
         <is>
-          <t xml:space="preserve">DSD Environmental Inc </t>
+          <t xml:space="preserve">ENVIRONMENTAL HEALTH, INCORPORATED</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="G57">
         <is>
-          <t xml:space="preserve">697 Davol Street </t>
+          <t xml:space="preserve">P.O. BOX 186 </t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="J57">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Fall River</t>
+            <t xml:space="preserve">DOVER</t>
           </r>
         </is>
       </c>
       <c s="18" t="inlineStr" r="L57">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="N57">
         <is>
-          <t xml:space="preserve">02720</t>
+          <t xml:space="preserve">02030</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="P57">
         <is>
-          <t xml:space="preserve">781- 650-1424</t>
+          <t xml:space="preserve">508- 785-2258</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S57">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="0">
-      <c s="21" t="str" r="A58"/>
-[...6 lines deleted...]
-      <c s="21" t="str" r="P58"/>
+      <c s="20" t="str" r="A58"/>
+      <c s="15" t="str" r="B58"/>
+      <c s="20" t="str" r="C58"/>
+      <c s="20" t="str" r="D58"/>
+      <c s="15" t="str" r="E58"/>
+      <c s="15" t="str" r="F58"/>
+      <c s="20" t="str" r="G58"/>
+      <c s="15" t="str" r="H58"/>
+      <c s="15" t="str" r="I58"/>
+      <c s="20" t="str" r="J58"/>
+      <c s="15" t="str" r="K58"/>
+      <c s="20" t="str" r="L58"/>
+      <c s="15" t="str" r="M58"/>
+      <c s="20" t="str" r="N58"/>
+      <c s="15" t="str" r="O58"/>
+      <c s="20" t="str" r="P58"/>
+      <c s="15" t="str" r="Q58"/>
+      <c s="15" t="str" r="R58"/>
       <c s="19" t="inlineStr" r="S58">
         <is>
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="59" ht="18" customHeight="0">
-      <c s="21" t="str" r="A59"/>
-[...9 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+      <c s="9" t="inlineStr" r="A59">
+        <is>
+          <t xml:space="preserve">AA000242</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B59"/>
+      <c s="10" t="inlineStr" r="C59">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D59">
+        <is>
+          <t xml:space="preserve">GREEN ENVIRONMENTAL CONSULTING INC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E59"/>
+      <c s="15" t="str" r="F59"/>
+      <c s="10" t="inlineStr" r="G59">
+        <is>
+          <t xml:space="preserve">180 PLEASANT STREET SUITE 213</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H59"/>
+      <c s="15" t="str" r="I59"/>
+      <c s="10" t="inlineStr" r="J59">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">EASTHAMPTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K59"/>
+      <c s="11" t="inlineStr" r="L59">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M59"/>
+      <c s="11" t="inlineStr" r="N59">
+        <is>
+          <t xml:space="preserve">01027</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O59"/>
+      <c s="10" t="inlineStr" r="P59">
+        <is>
+          <t xml:space="preserve">413- 341-3418</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q59"/>
+      <c s="15" t="str" r="R59"/>
+      <c s="12" t="inlineStr" r="S59">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="60" ht="18" customHeight="0">
-      <c s="20" t="str" r="A60"/>
+      <c s="16" t="inlineStr" r="A60">
+        <is>
+          <t xml:space="preserve">AA275</t>
+        </is>
+      </c>
       <c s="15" t="str" r="B60"/>
-      <c s="20" t="str" r="C60"/>
-      <c s="20" t="str" r="D60"/>
+      <c s="17" t="inlineStr" r="C60">
+        <is>
+          <t xml:space="preserve">12/11/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D60">
+        <is>
+          <t xml:space="preserve">Pace Analytical Services, LLC - El Monte</t>
+        </is>
+      </c>
       <c s="15" t="str" r="E60"/>
       <c s="15" t="str" r="F60"/>
-      <c s="20" t="str" r="G60"/>
+      <c s="17" t="inlineStr" r="G60">
+        <is>
+          <t xml:space="preserve">3565 Lexington Ave </t>
+        </is>
+      </c>
       <c s="15" t="str" r="H60"/>
       <c s="15" t="str" r="I60"/>
-      <c s="20" t="str" r="J60"/>
+      <c s="17" t="inlineStr" r="J60">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">El Monte</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K60"/>
-      <c s="20" t="str" r="L60"/>
+      <c s="18" t="inlineStr" r="L60">
+        <is>
+          <t xml:space="preserve">CA</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M60"/>
-      <c s="20" t="str" r="N60"/>
+      <c s="18" t="inlineStr" r="N60">
+        <is>
+          <t xml:space="preserve">91731</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O60"/>
-      <c s="20" t="str" r="P60"/>
+      <c s="17" t="inlineStr" r="P60">
+        <is>
+          <t xml:space="preserve">626- 454-4782</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q60"/>
       <c s="15" t="str" r="R60"/>
       <c s="19" t="inlineStr" r="S60">
         <is>
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="61" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A61">
         <is>
-          <t xml:space="preserve">AA000089</t>
+          <t xml:space="preserve">AA274</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C61">
         <is>
-          <t xml:space="preserve">10/23/2026</t>
+          <t xml:space="preserve">11/18/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D61">
         <is>
-          <t xml:space="preserve">O'REILLY, TALBOT &amp; OKUN ASSOCIATES, INC.</t>
+          <t xml:space="preserve">DSD Environmental Inc </t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G61">
         <is>
-          <t xml:space="preserve">1229 STAFFORD RD </t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I61"/>
+          <t xml:space="preserve">697 Davol Street </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J61">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">FALL RIVER</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K61"/>
+            <t xml:space="preserve">Fall River</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L61">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="15" t="str" r="M61"/>
       <c s="11" t="inlineStr" r="N61">
         <is>
-          <t xml:space="preserve">02721</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O61"/>
+          <t xml:space="preserve">02720</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P61">
         <is>
-          <t xml:space="preserve">508- 675-0234</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R61"/>
+          <t xml:space="preserve">781- 650-1424</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S61">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="0">
-      <c s="14" t="str" r="A62"/>
-[...59 lines deleted...]
-      <c s="15" t="str" r="R62"/>
+      <c s="13" t="str" r="A62"/>
+      <c s="13" t="str" r="C62"/>
+      <c s="13" t="str" r="D62"/>
+      <c s="13" t="str" r="G62"/>
+      <c s="13" t="str" r="J62"/>
+      <c s="13" t="str" r="L62"/>
+      <c s="13" t="str" r="N62"/>
+      <c s="13" t="str" r="P62"/>
       <c s="12" t="inlineStr" r="S62">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A63">
-[...72 lines deleted...]
-      <c s="19" t="inlineStr" r="S63">
+      <c s="13" t="str" r="A63"/>
+      <c s="13" t="str" r="C63"/>
+      <c s="13" t="str" r="D63"/>
+      <c s="13" t="str" r="G63"/>
+      <c s="13" t="str" r="J63"/>
+      <c s="13" t="str" r="L63"/>
+      <c s="13" t="str" r="N63"/>
+      <c s="13" t="str" r="P63"/>
+      <c s="12" t="inlineStr" r="S63">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A64">
-[...18 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A64"/>
+      <c s="15" t="str" r="B64"/>
+      <c s="14" t="str" r="C64"/>
+      <c s="14" t="str" r="D64"/>
+      <c s="15" t="str" r="E64"/>
+      <c s="15" t="str" r="F64"/>
+      <c s="14" t="str" r="G64"/>
       <c s="15" t="str" r="H64"/>
       <c s="15" t="str" r="I64"/>
-      <c s="10" t="inlineStr" r="J64">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J64"/>
       <c s="15" t="str" r="K64"/>
-      <c s="11" t="inlineStr" r="L64">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L64"/>
       <c s="15" t="str" r="M64"/>
-      <c s="11" t="inlineStr" r="N64">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N64"/>
       <c s="15" t="str" r="O64"/>
-      <c s="10" t="inlineStr" r="P64">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P64"/>
       <c s="15" t="str" r="Q64"/>
       <c s="15" t="str" r="R64"/>
       <c s="12" t="inlineStr" r="S64">
         <is>
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="65" ht="18" customHeight="0">
-      <c s="14" t="str" r="A65"/>
-[...7 lines deleted...]
-          <t xml:space="preserve">P.O. BOX 797 </t>
+      <c s="16" t="inlineStr" r="A65">
+        <is>
+          <t xml:space="preserve">AA000089</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C65">
+        <is>
+          <t xml:space="preserve">10/23/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D65">
+        <is>
+          <t xml:space="preserve">O'REILLY, TALBOT &amp; OKUN ASSOCIATES, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G65">
+        <is>
+          <t xml:space="preserve">1229 STAFFORD RD </t>
         </is>
       </c>
       <c s="15" t="str" r="H65"/>
       <c s="15" t="str" r="I65"/>
-      <c s="10" t="inlineStr" r="J65">
+      <c s="17" t="inlineStr" r="J65">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">INDIANAPOLIS</t>
+            <t xml:space="preserve">FALL RIVER</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K65"/>
-      <c s="11" t="inlineStr" r="L65">
-[...1 lines deleted...]
-          <t xml:space="preserve">IN</t>
+      <c s="18" t="inlineStr" r="L65">
+        <is>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M65"/>
-      <c s="11" t="inlineStr" r="N65">
-[...1 lines deleted...]
-          <t xml:space="preserve">46032</t>
+      <c s="18" t="inlineStr" r="N65">
+        <is>
+          <t xml:space="preserve">02721</t>
         </is>
       </c>
       <c s="15" t="str" r="O65"/>
-      <c s="10" t="inlineStr" r="P65">
-[...1 lines deleted...]
-          <t xml:space="preserve">315- 573-2088</t>
+      <c s="17" t="inlineStr" r="P65">
+        <is>
+          <t xml:space="preserve">508- 675-0234</t>
         </is>
       </c>
       <c s="15" t="str" r="Q65"/>
       <c s="15" t="str" r="R65"/>
-      <c s="12" t="inlineStr" r="S65">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+      <c s="19" t="inlineStr" r="S65">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="66" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A66">
-[...13 lines deleted...]
-      </c>
+      <c s="20" t="str" r="A66"/>
+      <c s="15" t="str" r="B66"/>
+      <c s="20" t="str" r="C66"/>
+      <c s="20" t="str" r="D66"/>
+      <c s="15" t="str" r="E66"/>
+      <c s="15" t="str" r="F66"/>
       <c s="17" t="inlineStr" r="G66">
         <is>
-          <t xml:space="preserve">20 VERNON STREET  </t>
+          <t xml:space="preserve">293 BRIDGE STREET SUITE 500</t>
         </is>
       </c>
       <c s="15" t="str" r="H66"/>
       <c s="15" t="str" r="I66"/>
       <c s="17" t="inlineStr" r="J66">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NORWOOD</t>
+            <t xml:space="preserve">SPRINGFIELD</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K66"/>
       <c s="18" t="inlineStr" r="L66">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M66"/>
       <c s="18" t="inlineStr" r="N66">
         <is>
-          <t xml:space="preserve">02062</t>
+          <t xml:space="preserve">01103</t>
         </is>
       </c>
       <c s="15" t="str" r="O66"/>
       <c s="17" t="inlineStr" r="P66">
         <is>
-          <t xml:space="preserve">781- 762-1772</t>
+          <t xml:space="preserve">413- 788-6222</t>
         </is>
       </c>
       <c s="15" t="str" r="Q66"/>
       <c s="15" t="str" r="R66"/>
       <c s="19" t="inlineStr" r="S66">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="67" ht="18" customHeight="0">
-      <c s="20" t="str" r="A67"/>
+      <c s="9" t="inlineStr" r="A67">
+        <is>
+          <t xml:space="preserve">AA000248</t>
+        </is>
+      </c>
       <c s="15" t="str" r="B67"/>
-      <c s="20" t="str" r="C67"/>
-      <c s="20" t="str" r="D67"/>
+      <c s="10" t="inlineStr" r="C67">
+        <is>
+          <t xml:space="preserve">04/08/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D67">
+        <is>
+          <t xml:space="preserve">CONNECTICUT ENVIRONMENTAL SERVICES, INC. DBA ENVIROCHECK</t>
+        </is>
+      </c>
       <c s="15" t="str" r="E67"/>
       <c s="15" t="str" r="F67"/>
-      <c s="17" t="inlineStr" r="G67">
-[...1 lines deleted...]
-          <t xml:space="preserve">59 COUNTY LANE </t>
+      <c s="10" t="inlineStr" r="G67">
+        <is>
+          <t xml:space="preserve">222 MAIN STREET #246</t>
         </is>
       </c>
       <c s="15" t="str" r="H67"/>
       <c s="15" t="str" r="I67"/>
-      <c s="17" t="inlineStr" r="J67">
+      <c s="10" t="inlineStr" r="J67">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">FULTON</t>
+            <t xml:space="preserve">FARMINGTON</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K67"/>
-      <c s="18" t="inlineStr" r="L67">
-[...1 lines deleted...]
-          <t xml:space="preserve">NY</t>
+      <c s="11" t="inlineStr" r="L67">
+        <is>
+          <t xml:space="preserve">CT</t>
         </is>
       </c>
       <c s="15" t="str" r="M67"/>
-      <c s="18" t="inlineStr" r="N67">
-[...1 lines deleted...]
-          <t xml:space="preserve">13069</t>
+      <c s="11" t="inlineStr" r="N67">
+        <is>
+          <t xml:space="preserve">06032</t>
         </is>
       </c>
       <c s="15" t="str" r="O67"/>
-      <c s="17" t="inlineStr" r="P67">
-[...1 lines deleted...]
-          <t xml:space="preserve">315- 592-3352</t>
+      <c s="10" t="inlineStr" r="P67">
+        <is>
+          <t xml:space="preserve">866- 244-3254</t>
         </is>
       </c>
       <c s="15" t="str" r="Q67"/>
       <c s="15" t="str" r="R67"/>
-      <c s="19" t="inlineStr" r="S67">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="12" t="inlineStr" r="S67">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="68" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A68">
-[...19 lines deleted...]
-          <t xml:space="preserve">9 ALDEN AVENUE </t>
+      <c s="16" t="inlineStr" r="A68">
+        <is>
+          <t xml:space="preserve">AA000122</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C68">
+        <is>
+          <t xml:space="preserve">03/06/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D68">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL REMEDIATION SERVICES, INC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G68">
+        <is>
+          <t xml:space="preserve">20 VERNON STREET  </t>
         </is>
       </c>
       <c s="15" t="str" r="H68"/>
       <c s="15" t="str" r="I68"/>
-      <c s="10" t="inlineStr" r="J68">
+      <c s="17" t="inlineStr" r="J68">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">GREENLAND</t>
+            <t xml:space="preserve">NORWOOD</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K68"/>
-      <c s="11" t="inlineStr" r="L68">
-[...1 lines deleted...]
-          <t xml:space="preserve">NH</t>
+      <c s="18" t="inlineStr" r="L68">
+        <is>
+          <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M68"/>
-      <c s="11" t="inlineStr" r="N68">
-[...1 lines deleted...]
-          <t xml:space="preserve">03840</t>
+      <c s="18" t="inlineStr" r="N68">
+        <is>
+          <t xml:space="preserve">02062</t>
         </is>
       </c>
       <c s="15" t="str" r="O68"/>
-      <c s="10" t="inlineStr" r="P68">
-[...1 lines deleted...]
-          <t xml:space="preserve">603- 312-5594</t>
+      <c s="17" t="inlineStr" r="P68">
+        <is>
+          <t xml:space="preserve">781- 762-1772</t>
         </is>
       </c>
       <c s="15" t="str" r="Q68"/>
       <c s="15" t="str" r="R68"/>
-      <c s="12" t="inlineStr" r="S68">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+      <c s="19" t="inlineStr" r="S68">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="69" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A69">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="A69"/>
       <c s="15" t="str" r="B69"/>
-      <c s="17" t="inlineStr" r="C69">
-[...8 lines deleted...]
-      </c>
+      <c s="20" t="str" r="C69"/>
+      <c s="20" t="str" r="D69"/>
       <c s="15" t="str" r="E69"/>
       <c s="15" t="str" r="F69"/>
       <c s="17" t="inlineStr" r="G69">
         <is>
-          <t xml:space="preserve">102 Edinburgh Court </t>
+          <t xml:space="preserve">59 COUNTY LANE </t>
         </is>
       </c>
       <c s="15" t="str" r="H69"/>
       <c s="15" t="str" r="I69"/>
       <c s="17" t="inlineStr" r="J69">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Greenville</t>
+            <t xml:space="preserve">FULTON</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K69"/>
       <c s="18" t="inlineStr" r="L69">
         <is>
-          <t xml:space="preserve">SC</t>
+          <t xml:space="preserve">NY</t>
         </is>
       </c>
       <c s="15" t="str" r="M69"/>
       <c s="18" t="inlineStr" r="N69">
         <is>
-          <t xml:space="preserve">29607</t>
+          <t xml:space="preserve">13069</t>
         </is>
       </c>
       <c s="15" t="str" r="O69"/>
       <c s="17" t="inlineStr" r="P69">
         <is>
-          <t xml:space="preserve">864- -23-3770</t>
+          <t xml:space="preserve">315- 592-3352</t>
         </is>
       </c>
       <c s="15" t="str" r="Q69"/>
       <c s="15" t="str" r="R69"/>
       <c s="19" t="inlineStr" r="S69">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="70" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A70">
         <is>
-          <t xml:space="preserve">AA000261</t>
+          <t xml:space="preserve">AA000260</t>
         </is>
       </c>
       <c s="15" t="str" r="B70"/>
       <c s="10" t="inlineStr" r="C70">
         <is>
-          <t xml:space="preserve">08/29/2026</t>
+          <t xml:space="preserve">10/28/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D70">
         <is>
-          <t xml:space="preserve">ACA ENVIRONMENTAL LAB LLC</t>
+          <t xml:space="preserve">FOUR BROTHERS ENVIRONMENTAL, LLC.</t>
         </is>
       </c>
       <c s="15" t="str" r="E70"/>
       <c s="15" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="G70">
         <is>
-          <t xml:space="preserve">26 FELLOWS AVE </t>
+          <t xml:space="preserve">9 ALDEN AVENUE </t>
         </is>
       </c>
       <c s="15" t="str" r="H70"/>
       <c s="15" t="str" r="I70"/>
       <c s="10" t="inlineStr" r="J70">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">HAMPTON</t>
+            <t xml:space="preserve">GREENLAND</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K70"/>
       <c s="11" t="inlineStr" r="L70">
         <is>
           <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="15" t="str" r="M70"/>
       <c s="11" t="inlineStr" r="N70">
         <is>
-          <t xml:space="preserve">03842</t>
+          <t xml:space="preserve">03840</t>
         </is>
       </c>
       <c s="15" t="str" r="O70"/>
       <c s="10" t="inlineStr" r="P70">
         <is>
-          <t xml:space="preserve">603- 918-0501</t>
+          <t xml:space="preserve">603- 312-5594</t>
         </is>
       </c>
       <c s="15" t="str" r="Q70"/>
       <c s="15" t="str" r="R70"/>
       <c s="12" t="inlineStr" r="S70">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="71" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A71">
         <is>
-          <t xml:space="preserve">AA000249</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">AA000261</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B71"/>
       <c s="17" t="inlineStr" r="C71">
         <is>
-          <t xml:space="preserve">07/31/2026</t>
+          <t xml:space="preserve">08/29/2027</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D71">
         <is>
-          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">ACA ENVIRONMENTAL LAB LLC</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E71"/>
+      <c s="15" t="str" r="F71"/>
       <c s="17" t="inlineStr" r="G71">
         <is>
-          <t xml:space="preserve">6340 CASTLEPLACE DRIVE </t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">26 FELLOWS AVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H71"/>
+      <c s="15" t="str" r="I71"/>
       <c s="17" t="inlineStr" r="J71">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">INDIANAPOLIS</t>
-[...2 lines deleted...]
-      </c>
+            <t xml:space="preserve">HAMPTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K71"/>
       <c s="18" t="inlineStr" r="L71">
         <is>
-          <t xml:space="preserve">IN</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M71"/>
       <c s="18" t="inlineStr" r="N71">
         <is>
-          <t xml:space="preserve">46250</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">03842</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O71"/>
       <c s="17" t="inlineStr" r="P71">
         <is>
-          <t xml:space="preserve">317- 803-2997</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">603- 918-0501</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q71"/>
+      <c s="15" t="str" r="R71"/>
       <c s="19" t="inlineStr" r="S71">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="0">
-      <c s="21" t="str" r="A72"/>
-[...9 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+      <c s="9" t="inlineStr" r="A72">
+        <is>
+          <t xml:space="preserve">AA000153</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B72"/>
+      <c s="10" t="inlineStr" r="C72">
+        <is>
+          <t xml:space="preserve">06/05/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D72">
+        <is>
+          <t xml:space="preserve">NORTHEAST ENVIRONMENTAL LABS</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E72"/>
+      <c s="15" t="str" r="F72"/>
+      <c s="10" t="inlineStr" r="G72">
+        <is>
+          <t xml:space="preserve">11 CLIFF AVE, SUITE B </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H72"/>
+      <c s="15" t="str" r="I72"/>
+      <c s="10" t="inlineStr" r="J72">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">HAMPTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K72"/>
+      <c s="11" t="inlineStr" r="L72">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M72"/>
+      <c s="11" t="inlineStr" r="N72">
+        <is>
+          <t xml:space="preserve">03842</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O72"/>
+      <c s="10" t="inlineStr" r="P72">
+        <is>
+          <t xml:space="preserve">978- 618-6064</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q72"/>
+      <c s="15" t="str" r="R72"/>
+      <c s="12" t="inlineStr" r="S72">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="0">
-      <c s="20" t="str" r="A73"/>
-[...16 lines deleted...]
-      <c s="15" t="str" r="R73"/>
+      <c s="16" t="inlineStr" r="A73">
+        <is>
+          <t xml:space="preserve">AA000239</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C73">
+        <is>
+          <t xml:space="preserve">06/29/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D73">
+        <is>
+          <t xml:space="preserve">EUROFINS BUILT ENVIRONMENT TESTING CENTRAL</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G73">
+        <is>
+          <t xml:space="preserve">6110 WEST 34TH STREET </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J73">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">HOUSTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L73">
+        <is>
+          <t xml:space="preserve">TX</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N73">
+        <is>
+          <t xml:space="preserve">77092</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P73">
+        <is>
+          <t xml:space="preserve">713- 290-0221</t>
+        </is>
+      </c>
       <c s="19" t="inlineStr" r="S73">
         <is>
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A74">
-[...18 lines deleted...]
-      </c>
+      <c s="20" t="str" r="A74"/>
+      <c s="15" t="str" r="B74"/>
+      <c s="20" t="str" r="C74"/>
+      <c s="20" t="str" r="D74"/>
+      <c s="15" t="str" r="E74"/>
+      <c s="15" t="str" r="F74"/>
+      <c s="20" t="str" r="G74"/>
       <c s="15" t="str" r="H74"/>
       <c s="15" t="str" r="I74"/>
-      <c s="10" t="inlineStr" r="J74">
-[...26 lines deleted...]
-      </c>
+      <c s="20" t="str" r="J74"/>
       <c s="15" t="str" r="K74"/>
-      <c s="11" t="inlineStr" r="L74">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="L74"/>
       <c s="15" t="str" r="M74"/>
-      <c s="11" t="inlineStr" r="N74">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="N74"/>
       <c s="15" t="str" r="O74"/>
-      <c s="10" t="inlineStr" r="P74">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="P74"/>
       <c s="15" t="str" r="Q74"/>
       <c s="15" t="str" r="R74"/>
-      <c s="12" t="inlineStr" r="S74">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="19" t="inlineStr" r="S74">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="75" ht="18" customHeight="0">
-      <c s="14" t="str" r="A75"/>
-[...4 lines deleted...]
-      <c s="15" t="str" r="F75"/>
+      <c s="9" t="inlineStr" r="A75">
+        <is>
+          <t xml:space="preserve">AA000249</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C75">
+        <is>
+          <t xml:space="preserve">07/28/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D75">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="G75">
         <is>
-          <t xml:space="preserve">46 MORTOR </t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I75"/>
+          <t xml:space="preserve">6340 CASTLEPLACE DRIVE </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J75">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">LAWRENCE</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K75"/>
+            <t xml:space="preserve">INDIANAPOLIS</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L75">
         <is>
-          <t xml:space="preserve">MA</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="M75"/>
+          <t xml:space="preserve">IN</t>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="N75">
         <is>
-          <t xml:space="preserve">01841</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O75"/>
+          <t xml:space="preserve">46250</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P75">
         <is>
-          <t xml:space="preserve">978- 258-7419</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R75"/>
+          <t xml:space="preserve">317- 803-2997</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S75">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="76" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A76">
-[...64 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+      <c s="13" t="str" r="A76"/>
+      <c s="13" t="str" r="C76"/>
+      <c s="13" t="str" r="D76"/>
+      <c s="13" t="str" r="G76"/>
+      <c s="13" t="str" r="J76"/>
+      <c s="13" t="str" r="L76"/>
+      <c s="13" t="str" r="N76"/>
+      <c s="13" t="str" r="P76"/>
+      <c s="12" t="inlineStr" r="S76">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="77" ht="18" customHeight="0">
-      <c s="21" t="str" r="A77"/>
-[...2 lines deleted...]
-      <c s="20" t="str" r="G77"/>
+      <c s="14" t="str" r="A77"/>
+      <c s="15" t="str" r="B77"/>
+      <c s="14" t="str" r="C77"/>
+      <c s="14" t="str" r="D77"/>
+      <c s="15" t="str" r="E77"/>
+      <c s="15" t="str" r="F77"/>
+      <c s="14" t="str" r="G77"/>
       <c s="15" t="str" r="H77"/>
       <c s="15" t="str" r="I77"/>
-      <c s="20" t="str" r="J77"/>
+      <c s="14" t="str" r="J77"/>
       <c s="15" t="str" r="K77"/>
-      <c s="20" t="str" r="L77"/>
+      <c s="14" t="str" r="L77"/>
       <c s="15" t="str" r="M77"/>
-      <c s="20" t="str" r="N77"/>
+      <c s="14" t="str" r="N77"/>
       <c s="15" t="str" r="O77"/>
-      <c s="20" t="str" r="P77"/>
+      <c s="14" t="str" r="P77"/>
       <c s="15" t="str" r="Q77"/>
       <c s="15" t="str" r="R77"/>
-      <c s="19" t="inlineStr" r="S77">
+      <c s="12" t="inlineStr" r="S77">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A78">
+        <is>
+          <t xml:space="preserve">AA000178</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C78">
+        <is>
+          <t xml:space="preserve">06/03/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D78">
+        <is>
+          <t xml:space="preserve">AMA ANALYTICAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G78">
+        <is>
+          <t xml:space="preserve">102 GREENWOOD ST </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J78">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L78">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N78">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P78">
+        <is>
+          <t xml:space="preserve">978- 686-9876</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S78">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="18" customHeight="0">
+      <c s="21" t="str" r="A79"/>
+      <c s="21" t="str" r="C79"/>
+      <c s="21" t="str" r="D79"/>
+      <c s="21" t="str" r="G79"/>
+      <c s="21" t="str" r="J79"/>
+      <c s="21" t="str" r="L79"/>
+      <c s="21" t="str" r="N79"/>
+      <c s="21" t="str" r="P79"/>
+      <c s="19" t="inlineStr" r="S79">
+        <is>
+          <t xml:space="preserve">CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="18" customHeight="0">
+      <c s="21" t="str" r="A80"/>
+      <c s="21" t="str" r="C80"/>
+      <c s="21" t="str" r="D80"/>
+      <c s="21" t="str" r="G80"/>
+      <c s="21" t="str" r="J80"/>
+      <c s="21" t="str" r="L80"/>
+      <c s="21" t="str" r="N80"/>
+      <c s="21" t="str" r="P80"/>
+      <c s="19" t="inlineStr" r="S80">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="78" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="17" t="inlineStr" r="J78">
+    <row r="81" ht="18" customHeight="0">
+      <c s="21" t="str" r="A81"/>
+      <c s="21" t="str" r="C81"/>
+      <c s="21" t="str" r="D81"/>
+      <c s="20" t="str" r="G81"/>
+      <c s="15" t="str" r="H81"/>
+      <c s="15" t="str" r="I81"/>
+      <c s="20" t="str" r="J81"/>
+      <c s="15" t="str" r="K81"/>
+      <c s="20" t="str" r="L81"/>
+      <c s="15" t="str" r="M81"/>
+      <c s="20" t="str" r="N81"/>
+      <c s="15" t="str" r="O81"/>
+      <c s="20" t="str" r="P81"/>
+      <c s="15" t="str" r="Q81"/>
+      <c s="15" t="str" r="R81"/>
+      <c s="19" t="inlineStr" r="S81">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="18" customHeight="0">
+      <c s="21" t="str" r="A82"/>
+      <c s="21" t="str" r="C82"/>
+      <c s="21" t="str" r="D82"/>
+      <c s="17" t="inlineStr" r="G82">
+        <is>
+          <t xml:space="preserve">4475 FORBES BOULEVARD </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J82">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">SALEM</t>
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S78">
+            <t xml:space="preserve">LANHAM</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L82">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N82">
+        <is>
+          <t xml:space="preserve">20706</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P82">
+        <is>
+          <t xml:space="preserve">301- 459-2640</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S82">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="79" ht="18" customHeight="0">
-[...133 lines deleted...]
-    </row>
     <row r="83" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A83">
-[...61 lines deleted...]
-      </c>
+      <c s="21" t="str" r="A83"/>
+      <c s="21" t="str" r="C83"/>
+      <c s="21" t="str" r="D83"/>
+      <c s="21" t="str" r="G83"/>
+      <c s="21" t="str" r="J83"/>
+      <c s="21" t="str" r="L83"/>
+      <c s="21" t="str" r="N83"/>
+      <c s="21" t="str" r="P83"/>
       <c s="19" t="inlineStr" r="S83">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="84" ht="18" customHeight="0">
       <c s="21" t="str" r="A84"/>
       <c s="21" t="str" r="C84"/>
       <c s="21" t="str" r="D84"/>
       <c s="21" t="str" r="G84"/>
       <c s="21" t="str" r="J84"/>
       <c s="21" t="str" r="L84"/>
       <c s="21" t="str" r="N84"/>
       <c s="21" t="str" r="P84"/>
       <c s="19" t="inlineStr" r="S84">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="85" ht="18" customHeight="0">
-      <c s="21" t="str" r="A85"/>
-[...1 lines deleted...]
-      <c s="21" t="str" r="D85"/>
+      <c s="20" t="str" r="A85"/>
+      <c s="15" t="str" r="B85"/>
+      <c s="20" t="str" r="C85"/>
+      <c s="20" t="str" r="D85"/>
+      <c s="15" t="str" r="E85"/>
+      <c s="15" t="str" r="F85"/>
       <c s="20" t="str" r="G85"/>
       <c s="15" t="str" r="H85"/>
       <c s="15" t="str" r="I85"/>
       <c s="20" t="str" r="J85"/>
       <c s="15" t="str" r="K85"/>
       <c s="20" t="str" r="L85"/>
       <c s="15" t="str" r="M85"/>
       <c s="20" t="str" r="N85"/>
       <c s="15" t="str" r="O85"/>
       <c s="20" t="str" r="P85"/>
       <c s="15" t="str" r="Q85"/>
       <c s="15" t="str" r="R85"/>
       <c s="19" t="inlineStr" r="S85">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="86" ht="18" customHeight="0">
-      <c s="21" t="str" r="A86"/>
-[...7 lines deleted...]
-      <c s="17" t="inlineStr" r="J86">
+      <c s="9" t="inlineStr" r="A86">
+        <is>
+          <t xml:space="preserve">AA000152</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C86">
+        <is>
+          <t xml:space="preserve">07/23/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D86">
+        <is>
+          <t xml:space="preserve">A1 SPECTRUM SERVICES LLC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G86">
+        <is>
+          <t xml:space="preserve">43 EIGHT LOTS ROAD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H86"/>
+      <c s="15" t="str" r="I86"/>
+      <c s="10" t="inlineStr" r="J86">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NEW YORK</t>
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S86">
+            <t xml:space="preserve">SUTTON</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K86"/>
+      <c s="11" t="inlineStr" r="L86">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M86"/>
+      <c s="11" t="inlineStr" r="N86">
+        <is>
+          <t xml:space="preserve">01590</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O86"/>
+      <c s="10" t="inlineStr" r="P86">
+        <is>
+          <t xml:space="preserve">781- 820-1523</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q86"/>
+      <c s="15" t="str" r="R86"/>
+      <c s="12" t="inlineStr" r="S86">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="18" customHeight="0">
+      <c s="14" t="str" r="A87"/>
+      <c s="15" t="str" r="B87"/>
+      <c s="14" t="str" r="C87"/>
+      <c s="14" t="str" r="D87"/>
+      <c s="15" t="str" r="E87"/>
+      <c s="15" t="str" r="F87"/>
+      <c s="10" t="inlineStr" r="G87">
+        <is>
+          <t xml:space="preserve">46 MORTOR </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H87"/>
+      <c s="15" t="str" r="I87"/>
+      <c s="10" t="inlineStr" r="J87">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K87"/>
+      <c s="11" t="inlineStr" r="L87">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M87"/>
+      <c s="11" t="inlineStr" r="N87">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O87"/>
+      <c s="10" t="inlineStr" r="P87">
+        <is>
+          <t xml:space="preserve">978- 258-7419</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q87"/>
+      <c s="15" t="str" r="R87"/>
+      <c s="12" t="inlineStr" r="S87">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A88">
+        <is>
+          <t xml:space="preserve">AA000175</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C88">
+        <is>
+          <t xml:space="preserve">12/16/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D88">
+        <is>
+          <t xml:space="preserve">OPTIMUM ANALYTICAL AND CONSULTING, LLC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G88">
+        <is>
+          <t xml:space="preserve">49 BUSWEL ST 3</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J88">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L88">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N88">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P88">
+        <is>
+          <t xml:space="preserve">978- 360-0402</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S88">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="87" ht="18" customHeight="0">
-[...38 lines deleted...]
-    </row>
     <row r="89" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A89">
-[...21 lines deleted...]
-      </c>
+      <c s="21" t="str" r="A89"/>
+      <c s="21" t="str" r="C89"/>
+      <c s="21" t="str" r="D89"/>
+      <c s="20" t="str" r="G89"/>
       <c s="15" t="str" r="H89"/>
       <c s="15" t="str" r="I89"/>
-      <c s="10" t="inlineStr" r="J89">
-[...26 lines deleted...]
-      </c>
+      <c s="20" t="str" r="J89"/>
       <c s="15" t="str" r="K89"/>
-      <c s="11" t="inlineStr" r="L89">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="L89"/>
       <c s="15" t="str" r="M89"/>
-      <c s="11" t="inlineStr" r="N89">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="N89"/>
       <c s="15" t="str" r="O89"/>
-      <c s="10" t="inlineStr" r="P89">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="P89"/>
       <c s="15" t="str" r="Q89"/>
       <c s="15" t="str" r="R89"/>
-      <c s="12" t="inlineStr" r="S89">
+      <c s="19" t="inlineStr" r="S89">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="90" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A90">
-[...13 lines deleted...]
-      </c>
+      <c s="21" t="str" r="A90"/>
+      <c s="21" t="str" r="C90"/>
+      <c s="21" t="str" r="D90"/>
       <c s="17" t="inlineStr" r="G90">
         <is>
-          <t xml:space="preserve">165 GRACEY AVENUE </t>
+          <t xml:space="preserve">85 STILES ROAD SUITE 201</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="J90">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">MERIDEN</t>
+            <t xml:space="preserve">SALEM</t>
           </r>
         </is>
       </c>
       <c s="18" t="inlineStr" r="L90">
         <is>
-          <t xml:space="preserve">CT</t>
+          <t xml:space="preserve">NH</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="N90">
         <is>
-          <t xml:space="preserve">06451</t>
+          <t xml:space="preserve">03079</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="P90">
         <is>
-          <t xml:space="preserve">203- 284-5948</t>
+          <t xml:space="preserve">603- 458-5247</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S90">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="91" ht="18" customHeight="0">
-      <c s="21" t="str" r="A91"/>
-[...6 lines deleted...]
-      <c s="21" t="str" r="P91"/>
+      <c s="20" t="str" r="A91"/>
+      <c s="15" t="str" r="B91"/>
+      <c s="20" t="str" r="C91"/>
+      <c s="20" t="str" r="D91"/>
+      <c s="15" t="str" r="E91"/>
+      <c s="15" t="str" r="F91"/>
+      <c s="20" t="str" r="G91"/>
+      <c s="15" t="str" r="H91"/>
+      <c s="15" t="str" r="I91"/>
+      <c s="20" t="str" r="J91"/>
+      <c s="15" t="str" r="K91"/>
+      <c s="20" t="str" r="L91"/>
+      <c s="15" t="str" r="M91"/>
+      <c s="20" t="str" r="N91"/>
+      <c s="15" t="str" r="O91"/>
+      <c s="20" t="str" r="P91"/>
+      <c s="15" t="str" r="Q91"/>
+      <c s="15" t="str" r="R91"/>
       <c s="19" t="inlineStr" r="S91">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="92" ht="18" customHeight="0">
-      <c s="20" t="str" r="A92"/>
-[...19 lines deleted...]
-          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+      <c s="9" t="inlineStr" r="A92">
+        <is>
+          <t xml:space="preserve">AA000204</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C92">
+        <is>
+          <t xml:space="preserve">03/30/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D92">
+        <is>
+          <t xml:space="preserve">SCIENTIFIC ANALYTICAL INSTITUTE, INC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G92">
+        <is>
+          <t xml:space="preserve">61 BUNKERHILL STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J92">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">LAWRENCE</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L92">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N92">
+        <is>
+          <t xml:space="preserve">01841</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P92">
+        <is>
+          <t xml:space="preserve">978- 885-9741</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S92">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A93">
-[...61 lines deleted...]
-      </c>
+      <c s="13" t="str" r="A93"/>
+      <c s="13" t="str" r="C93"/>
+      <c s="13" t="str" r="D93"/>
+      <c s="13" t="str" r="G93"/>
+      <c s="13" t="str" r="J93"/>
+      <c s="13" t="str" r="L93"/>
+      <c s="13" t="str" r="N93"/>
+      <c s="13" t="str" r="P93"/>
       <c s="12" t="inlineStr" r="S93">
         <is>
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="0">
       <c s="14" t="str" r="A94"/>
       <c s="15" t="str" r="B94"/>
       <c s="14" t="str" r="C94"/>
       <c s="14" t="str" r="D94"/>
       <c s="15" t="str" r="E94"/>
       <c s="15" t="str" r="F94"/>
       <c s="14" t="str" r="G94"/>
       <c s="15" t="str" r="H94"/>
       <c s="15" t="str" r="I94"/>
       <c s="14" t="str" r="J94"/>
       <c s="15" t="str" r="K94"/>
       <c s="14" t="str" r="L94"/>
       <c s="15" t="str" r="M94"/>
       <c s="14" t="str" r="N94"/>
       <c s="15" t="str" r="O94"/>
       <c s="14" t="str" r="P94"/>
       <c s="15" t="str" r="Q94"/>
       <c s="15" t="str" r="R94"/>
       <c s="12" t="inlineStr" r="S94">
         <is>
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="95" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A95">
         <is>
-          <t xml:space="preserve">AA000102</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="B95"/>
+          <t xml:space="preserve">AA000170</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="C95">
         <is>
-          <t xml:space="preserve">12/04/2026</t>
+          <t xml:space="preserve">07/28/2027</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D95">
         <is>
-          <t xml:space="preserve">ECO-GENESIS CORP.</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="F95"/>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="G95">
         <is>
-          <t xml:space="preserve">8 BIRCHWOOD ROAD </t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I95"/>
+          <t xml:space="preserve">25 CROSS ST </t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="J95">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">METHUEN</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K95"/>
+            <t xml:space="preserve">LOWELL</t>
+          </r>
+        </is>
+      </c>
       <c s="18" t="inlineStr" r="L95">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="15" t="str" r="M95"/>
       <c s="18" t="inlineStr" r="N95">
         <is>
-          <t xml:space="preserve">01844</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O95"/>
+          <t xml:space="preserve">01852</t>
+        </is>
+      </c>
       <c s="17" t="inlineStr" r="P95">
         <is>
-          <t xml:space="preserve">978- 885-4300</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R95"/>
+          <t xml:space="preserve">978- 459-3763</t>
+        </is>
+      </c>
       <c s="19" t="inlineStr" r="S95">
         <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="18" customHeight="0">
+      <c s="21" t="str" r="A96"/>
+      <c s="21" t="str" r="C96"/>
+      <c s="21" t="str" r="D96"/>
+      <c s="21" t="str" r="G96"/>
+      <c s="21" t="str" r="J96"/>
+      <c s="21" t="str" r="L96"/>
+      <c s="21" t="str" r="N96"/>
+      <c s="21" t="str" r="P96"/>
+      <c s="19" t="inlineStr" r="S96">
+        <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="96" ht="18" customHeight="0">
-[...78 lines deleted...]
-    </row>
     <row r="97" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A97">
-[...21 lines deleted...]
-      </c>
+      <c s="21" t="str" r="A97"/>
+      <c s="21" t="str" r="C97"/>
+      <c s="21" t="str" r="D97"/>
+      <c s="20" t="str" r="G97"/>
       <c s="15" t="str" r="H97"/>
       <c s="15" t="str" r="I97"/>
-      <c s="17" t="inlineStr" r="J97">
-[...26 lines deleted...]
-      </c>
+      <c s="20" t="str" r="J97"/>
       <c s="15" t="str" r="K97"/>
-      <c s="18" t="inlineStr" r="L97">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="L97"/>
       <c s="15" t="str" r="M97"/>
-      <c s="18" t="inlineStr" r="N97">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="N97"/>
       <c s="15" t="str" r="O97"/>
-      <c s="17" t="inlineStr" r="P97">
-[...3 lines deleted...]
-      </c>
+      <c s="20" t="str" r="P97"/>
       <c s="15" t="str" r="Q97"/>
       <c s="15" t="str" r="R97"/>
       <c s="19" t="inlineStr" r="S97">
         <is>
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A98">
-[...19 lines deleted...]
-      <c s="10" t="inlineStr" r="J98">
+      <c s="21" t="str" r="A98"/>
+      <c s="21" t="str" r="C98"/>
+      <c s="21" t="str" r="D98"/>
+      <c s="17" t="inlineStr" r="G98">
+        <is>
+          <t xml:space="preserve">307 WEST 38TH STREET </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J98">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">N. CHESTERFIELD</t>
-[...18 lines deleted...]
-      <c s="12" t="inlineStr" r="S98">
+            <t xml:space="preserve">NEW YORK</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L98">
+        <is>
+          <t xml:space="preserve">NY</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N98">
+        <is>
+          <t xml:space="preserve">10018</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P98">
+        <is>
+          <t xml:space="preserve">212- 290-0051</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S98">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="0">
-      <c s="14" t="str" r="A99"/>
-[...17 lines deleted...]
-      <c s="12" t="inlineStr" r="S99">
+      <c s="21" t="str" r="A99"/>
+      <c s="21" t="str" r="C99"/>
+      <c s="21" t="str" r="D99"/>
+      <c s="21" t="str" r="G99"/>
+      <c s="21" t="str" r="J99"/>
+      <c s="21" t="str" r="L99"/>
+      <c s="21" t="str" r="N99"/>
+      <c s="21" t="str" r="P99"/>
+      <c s="19" t="inlineStr" r="S99">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A100">
-[...19 lines deleted...]
-      <c s="17" t="inlineStr" r="J100">
+      <c s="20" t="str" r="A100"/>
+      <c s="15" t="str" r="B100"/>
+      <c s="20" t="str" r="C100"/>
+      <c s="20" t="str" r="D100"/>
+      <c s="15" t="str" r="E100"/>
+      <c s="15" t="str" r="F100"/>
+      <c s="20" t="str" r="G100"/>
+      <c s="15" t="str" r="H100"/>
+      <c s="15" t="str" r="I100"/>
+      <c s="20" t="str" r="J100"/>
+      <c s="15" t="str" r="K100"/>
+      <c s="20" t="str" r="L100"/>
+      <c s="15" t="str" r="M100"/>
+      <c s="20" t="str" r="N100"/>
+      <c s="15" t="str" r="O100"/>
+      <c s="20" t="str" r="P100"/>
+      <c s="15" t="str" r="Q100"/>
+      <c s="15" t="str" r="R100"/>
+      <c s="19" t="inlineStr" r="S100">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A101">
+        <is>
+          <t xml:space="preserve">AA000179</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B101"/>
+      <c s="10" t="inlineStr" r="C101">
+        <is>
+          <t xml:space="preserve">05/12/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D101">
+        <is>
+          <t xml:space="preserve">AXIOM PARTNERS, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E101"/>
+      <c s="15" t="str" r="F101"/>
+      <c s="10" t="inlineStr" r="G101">
+        <is>
+          <t xml:space="preserve">50 SALEM STREET SUITE 103B</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H101"/>
+      <c s="15" t="str" r="I101"/>
+      <c s="10" t="inlineStr" r="J101">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">N. CHESTERFIELD</t>
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S100">
+            <t xml:space="preserve">LYNNFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K101"/>
+      <c s="11" t="inlineStr" r="L101">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M101"/>
+      <c s="11" t="inlineStr" r="N101">
+        <is>
+          <t xml:space="preserve">01940</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O101"/>
+      <c s="10" t="inlineStr" r="P101">
+        <is>
+          <t xml:space="preserve">781- 213-9198</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q101"/>
+      <c s="15" t="str" r="R101"/>
+      <c s="12" t="inlineStr" r="S101">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A102">
+        <is>
+          <t xml:space="preserve">AA000191</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C102">
+        <is>
+          <t xml:space="preserve">08/20/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D102">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G102">
+        <is>
+          <t xml:space="preserve">165 GRACEY AVENUE </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J102">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">MERIDEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L102">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N102">
+        <is>
+          <t xml:space="preserve">06451</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P102">
+        <is>
+          <t xml:space="preserve">203- 284-5948</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S102">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="101" ht="18" customHeight="0">
-[...23 lines deleted...]
-      <c s="19" t="inlineStr" r="S102">
+    <row r="103" ht="18" customHeight="0">
+      <c s="21" t="str" r="A103"/>
+      <c s="21" t="str" r="C103"/>
+      <c s="21" t="str" r="D103"/>
+      <c s="21" t="str" r="G103"/>
+      <c s="21" t="str" r="J103"/>
+      <c s="21" t="str" r="L103"/>
+      <c s="21" t="str" r="N103"/>
+      <c s="21" t="str" r="P103"/>
+      <c s="19" t="inlineStr" r="S103">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="103" ht="18" customHeight="0">
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S103">
+    <row r="104" ht="18" customHeight="0">
+      <c s="20" t="str" r="A104"/>
+      <c s="15" t="str" r="B104"/>
+      <c s="20" t="str" r="C104"/>
+      <c s="20" t="str" r="D104"/>
+      <c s="15" t="str" r="E104"/>
+      <c s="15" t="str" r="F104"/>
+      <c s="20" t="str" r="G104"/>
+      <c s="15" t="str" r="H104"/>
+      <c s="15" t="str" r="I104"/>
+      <c s="20" t="str" r="J104"/>
+      <c s="15" t="str" r="K104"/>
+      <c s="20" t="str" r="L104"/>
+      <c s="15" t="str" r="M104"/>
+      <c s="20" t="str" r="N104"/>
+      <c s="15" t="str" r="O104"/>
+      <c s="20" t="str" r="P104"/>
+      <c s="15" t="str" r="Q104"/>
+      <c s="15" t="str" r="R104"/>
+      <c s="19" t="inlineStr" r="S104">
         <is>
           <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="104" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="10" t="inlineStr" r="J104">
+    <row r="105" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A105">
+        <is>
+          <t xml:space="preserve">AA000245</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C105">
+        <is>
+          <t xml:space="preserve">09/08/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D105">
+        <is>
+          <t xml:space="preserve">ENVIROMED SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G105">
+        <is>
+          <t xml:space="preserve">470 MURDOCK AVENUE </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J105">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Natick</t>
-[...32 lines deleted...]
-      <c s="13" t="str" r="P105"/>
+            <t xml:space="preserve">MERIDEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L105">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N105">
+        <is>
+          <t xml:space="preserve">06450</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P105">
+        <is>
+          <t xml:space="preserve">203- 238-4846</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S105">
         <is>
           <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="0">
-      <c s="13" t="str" r="A106"/>
-[...6 lines deleted...]
-      <c s="13" t="str" r="P106"/>
+      <c s="14" t="str" r="A106"/>
+      <c s="15" t="str" r="B106"/>
+      <c s="14" t="str" r="C106"/>
+      <c s="14" t="str" r="D106"/>
+      <c s="15" t="str" r="E106"/>
+      <c s="15" t="str" r="F106"/>
+      <c s="14" t="str" r="G106"/>
+      <c s="15" t="str" r="H106"/>
+      <c s="15" t="str" r="I106"/>
+      <c s="14" t="str" r="J106"/>
+      <c s="15" t="str" r="K106"/>
+      <c s="14" t="str" r="L106"/>
+      <c s="15" t="str" r="M106"/>
+      <c s="14" t="str" r="N106"/>
+      <c s="15" t="str" r="O106"/>
+      <c s="14" t="str" r="P106"/>
+      <c s="15" t="str" r="Q106"/>
+      <c s="15" t="str" r="R106"/>
       <c s="12" t="inlineStr" r="S106">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="107" ht="18" customHeight="0">
-      <c s="14" t="str" r="A107"/>
+      <c s="16" t="inlineStr" r="A107">
+        <is>
+          <t xml:space="preserve">AA000102</t>
+        </is>
+      </c>
       <c s="15" t="str" r="B107"/>
-      <c s="14" t="str" r="C107"/>
-      <c s="14" t="str" r="D107"/>
+      <c s="17" t="inlineStr" r="C107">
+        <is>
+          <t xml:space="preserve">12/04/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D107">
+        <is>
+          <t xml:space="preserve">ECO-GENESIS CORP.</t>
+        </is>
+      </c>
       <c s="15" t="str" r="E107"/>
       <c s="15" t="str" r="F107"/>
-      <c s="14" t="str" r="G107"/>
+      <c s="17" t="inlineStr" r="G107">
+        <is>
+          <t xml:space="preserve">8 BIRCHWOOD ROAD </t>
+        </is>
+      </c>
       <c s="15" t="str" r="H107"/>
       <c s="15" t="str" r="I107"/>
-      <c s="14" t="str" r="J107"/>
+      <c s="17" t="inlineStr" r="J107">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K107"/>
-      <c s="14" t="str" r="L107"/>
+      <c s="18" t="inlineStr" r="L107">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M107"/>
-      <c s="14" t="str" r="N107"/>
+      <c s="18" t="inlineStr" r="N107">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O107"/>
-      <c s="14" t="str" r="P107"/>
+      <c s="17" t="inlineStr" r="P107">
+        <is>
+          <t xml:space="preserve">978- 885-4300</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q107"/>
       <c s="15" t="str" r="R107"/>
-      <c s="12" t="inlineStr" r="S107">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+      <c s="19" t="inlineStr" r="S107">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A108">
-[...19 lines deleted...]
-      <c s="17" t="inlineStr" r="J108">
+      <c s="9" t="inlineStr" r="A108">
+        <is>
+          <t xml:space="preserve">AA000233</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B108"/>
+      <c s="10" t="inlineStr" r="C108">
+        <is>
+          <t xml:space="preserve">03/18/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D108">
+        <is>
+          <t xml:space="preserve">SAFETY ENVIRONMENTAL CONSULTANTS, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E108"/>
+      <c s="15" t="str" r="F108"/>
+      <c s="10" t="inlineStr" r="G108">
+        <is>
+          <t xml:space="preserve">4 PINEHURST AVE </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H108"/>
+      <c s="15" t="str" r="I108"/>
+      <c s="10" t="inlineStr" r="J108">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">RICHMOND</t>
-[...20 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+            <t xml:space="preserve">METHUEN</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K108"/>
+      <c s="11" t="inlineStr" r="L108">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M108"/>
+      <c s="11" t="inlineStr" r="N108">
+        <is>
+          <t xml:space="preserve">01844</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O108"/>
+      <c s="10" t="inlineStr" r="P108">
+        <is>
+          <t xml:space="preserve">617- 981-4774</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q108"/>
+      <c s="15" t="str" r="R108"/>
+      <c s="12" t="inlineStr" r="S108">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="109" ht="18" customHeight="0">
-      <c s="21" t="str" r="A109"/>
-[...2 lines deleted...]
-      <c s="20" t="str" r="G109"/>
+      <c s="16" t="inlineStr" r="A109">
+        <is>
+          <t xml:space="preserve">AA271</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B109"/>
+      <c s="17" t="inlineStr" r="C109">
+        <is>
+          <t xml:space="preserve">07/22/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D109">
+        <is>
+          <t xml:space="preserve">Hayes Microbial Consulting</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E109"/>
+      <c s="15" t="str" r="F109"/>
+      <c s="17" t="inlineStr" r="G109">
+        <is>
+          <t xml:space="preserve">3005 E Boundary Terrace f </t>
+        </is>
+      </c>
       <c s="15" t="str" r="H109"/>
       <c s="15" t="str" r="I109"/>
-      <c s="20" t="str" r="J109"/>
+      <c s="17" t="inlineStr" r="J109">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Midlothian</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K109"/>
-      <c s="20" t="str" r="L109"/>
+      <c s="18" t="inlineStr" r="L109">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M109"/>
-      <c s="20" t="str" r="N109"/>
+      <c s="18" t="inlineStr" r="N109">
+        <is>
+          <t xml:space="preserve">23112</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O109"/>
-      <c s="20" t="str" r="P109"/>
+      <c s="17" t="inlineStr" r="P109">
+        <is>
+          <t xml:space="preserve">804- -56-3435</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q109"/>
       <c s="15" t="str" r="R109"/>
       <c s="19" t="inlineStr" r="S109">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="110" ht="18" customHeight="0">
-      <c s="21" t="str" r="A110"/>
-[...7 lines deleted...]
-      <c s="17" t="inlineStr" r="J110">
+      <c s="9" t="inlineStr" r="A110">
+        <is>
+          <t xml:space="preserve">AA000190</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C110">
+        <is>
+          <t xml:space="preserve">10/30/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D110">
+        <is>
+          <t xml:space="preserve">ENVIRONMENTAL HAZARDS SERVICES, LLC</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G110">
+        <is>
+          <t xml:space="preserve">7469 WHITEPINE ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J110">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">NORTH DIGHTON</t>
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S110">
+            <t xml:space="preserve">N. CHESTERFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L110">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N110">
+        <is>
+          <t xml:space="preserve">23237</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P110">
+        <is>
+          <t xml:space="preserve">804- 275-4788</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S110">
         <is>
           <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="111" ht="18" customHeight="0">
-      <c s="20" t="str" r="A111"/>
+      <c s="14" t="str" r="A111"/>
       <c s="15" t="str" r="B111"/>
-      <c s="20" t="str" r="C111"/>
-      <c s="20" t="str" r="D111"/>
+      <c s="14" t="str" r="C111"/>
+      <c s="14" t="str" r="D111"/>
       <c s="15" t="str" r="E111"/>
       <c s="15" t="str" r="F111"/>
-      <c s="20" t="str" r="G111"/>
+      <c s="14" t="str" r="G111"/>
       <c s="15" t="str" r="H111"/>
       <c s="15" t="str" r="I111"/>
-      <c s="20" t="str" r="J111"/>
+      <c s="14" t="str" r="J111"/>
       <c s="15" t="str" r="K111"/>
-      <c s="20" t="str" r="L111"/>
+      <c s="14" t="str" r="L111"/>
       <c s="15" t="str" r="M111"/>
-      <c s="20" t="str" r="N111"/>
+      <c s="14" t="str" r="N111"/>
       <c s="15" t="str" r="O111"/>
-      <c s="20" t="str" r="P111"/>
+      <c s="14" t="str" r="P111"/>
       <c s="15" t="str" r="Q111"/>
       <c s="15" t="str" r="R111"/>
-      <c s="19" t="inlineStr" r="S111">
+      <c s="12" t="inlineStr" r="S111">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="112" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A112">
-[...19 lines deleted...]
-      <c s="10" t="inlineStr" r="J112">
+      <c s="16" t="inlineStr" r="A112">
+        <is>
+          <t xml:space="preserve">AA000222</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C112">
+        <is>
+          <t xml:space="preserve">09/16/2026</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D112">
+        <is>
+          <t xml:space="preserve">SANAIR TECHNOLOGIES LABORATORY, INC.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G112">
+        <is>
+          <t xml:space="preserve">10501 TRADE COURT </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J112">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Northwood</t>
-[...20 lines deleted...]
-          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+            <t xml:space="preserve">N. CHESTERFIELD</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L112">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N112">
+        <is>
+          <t xml:space="preserve">23236</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P112">
+        <is>
+          <t xml:space="preserve">888- 895-1177</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S112">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="113" ht="18" customHeight="0">
-      <c s="13" t="str" r="A113"/>
-[...9 lines deleted...]
-          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+      <c s="21" t="str" r="A113"/>
+      <c s="21" t="str" r="C113"/>
+      <c s="21" t="str" r="D113"/>
+      <c s="21" t="str" r="G113"/>
+      <c s="21" t="str" r="J113"/>
+      <c s="21" t="str" r="L113"/>
+      <c s="21" t="str" r="N113"/>
+      <c s="21" t="str" r="P113"/>
+      <c s="19" t="inlineStr" r="S113">
+        <is>
+          <t xml:space="preserve">CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="0">
-      <c s="13" t="str" r="A114"/>
-[...9 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+      <c s="21" t="str" r="A114"/>
+      <c s="21" t="str" r="C114"/>
+      <c s="21" t="str" r="D114"/>
+      <c s="21" t="str" r="G114"/>
+      <c s="21" t="str" r="J114"/>
+      <c s="21" t="str" r="L114"/>
+      <c s="21" t="str" r="N114"/>
+      <c s="21" t="str" r="P114"/>
+      <c s="19" t="inlineStr" r="S114">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="115" ht="18" customHeight="0">
-      <c s="14" t="str" r="A115"/>
+      <c s="20" t="str" r="A115"/>
       <c s="15" t="str" r="B115"/>
-      <c s="14" t="str" r="C115"/>
-      <c s="14" t="str" r="D115"/>
+      <c s="20" t="str" r="C115"/>
+      <c s="20" t="str" r="D115"/>
       <c s="15" t="str" r="E115"/>
       <c s="15" t="str" r="F115"/>
-      <c s="14" t="str" r="G115"/>
+      <c s="20" t="str" r="G115"/>
       <c s="15" t="str" r="H115"/>
       <c s="15" t="str" r="I115"/>
-      <c s="14" t="str" r="J115"/>
+      <c s="20" t="str" r="J115"/>
       <c s="15" t="str" r="K115"/>
-      <c s="14" t="str" r="L115"/>
+      <c s="20" t="str" r="L115"/>
       <c s="15" t="str" r="M115"/>
-      <c s="14" t="str" r="N115"/>
+      <c s="20" t="str" r="N115"/>
       <c s="15" t="str" r="O115"/>
-      <c s="14" t="str" r="P115"/>
+      <c s="20" t="str" r="P115"/>
       <c s="15" t="str" r="Q115"/>
       <c s="15" t="str" r="R115"/>
-      <c s="12" t="inlineStr" r="S115">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+      <c s="19" t="inlineStr" r="S115">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="116" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A116">
-[...19 lines deleted...]
-      <c s="17" t="inlineStr" r="J116">
+      <c s="9" t="inlineStr" r="A116">
+        <is>
+          <t xml:space="preserve">AA279</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C116">
+        <is>
+          <t xml:space="preserve">05/19/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D116">
+        <is>
+          <t xml:space="preserve">Pennoni Associates, Inc.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G116">
+        <is>
+          <t xml:space="preserve">33 W Central Street </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J116">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Oklahoma City</t>
-[...18 lines deleted...]
-      <c s="19" t="inlineStr" r="S116">
+            <t xml:space="preserve">Natick</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L116">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N116">
+        <is>
+          <t xml:space="preserve">01760</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P116">
+        <is>
+          <t xml:space="preserve">508- 318-6092</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S116">
         <is>
           <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="0">
-      <c s="21" t="str" r="A117"/>
-[...7 lines deleted...]
-      <c s="19" t="inlineStr" r="S117">
+      <c s="13" t="str" r="A117"/>
+      <c s="13" t="str" r="C117"/>
+      <c s="13" t="str" r="D117"/>
+      <c s="13" t="str" r="G117"/>
+      <c s="13" t="str" r="J117"/>
+      <c s="13" t="str" r="L117"/>
+      <c s="13" t="str" r="N117"/>
+      <c s="13" t="str" r="P117"/>
+      <c s="12" t="inlineStr" r="S117">
         <is>
           <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="118" ht="18" customHeight="0">
-      <c s="21" t="str" r="A118"/>
-[...7 lines deleted...]
-      <c s="19" t="inlineStr" r="S118">
+      <c s="13" t="str" r="A118"/>
+      <c s="13" t="str" r="C118"/>
+      <c s="13" t="str" r="D118"/>
+      <c s="13" t="str" r="G118"/>
+      <c s="13" t="str" r="J118"/>
+      <c s="13" t="str" r="L118"/>
+      <c s="13" t="str" r="N118"/>
+      <c s="13" t="str" r="P118"/>
+      <c s="12" t="inlineStr" r="S118">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="0">
-      <c s="20" t="str" r="A119"/>
+      <c s="14" t="str" r="A119"/>
       <c s="15" t="str" r="B119"/>
-      <c s="20" t="str" r="C119"/>
-      <c s="20" t="str" r="D119"/>
+      <c s="14" t="str" r="C119"/>
+      <c s="14" t="str" r="D119"/>
       <c s="15" t="str" r="E119"/>
       <c s="15" t="str" r="F119"/>
-      <c s="20" t="str" r="G119"/>
+      <c s="14" t="str" r="G119"/>
       <c s="15" t="str" r="H119"/>
       <c s="15" t="str" r="I119"/>
-      <c s="20" t="str" r="J119"/>
+      <c s="14" t="str" r="J119"/>
       <c s="15" t="str" r="K119"/>
-      <c s="20" t="str" r="L119"/>
+      <c s="14" t="str" r="L119"/>
       <c s="15" t="str" r="M119"/>
-      <c s="20" t="str" r="N119"/>
+      <c s="14" t="str" r="N119"/>
       <c s="15" t="str" r="O119"/>
-      <c s="20" t="str" r="P119"/>
+      <c s="14" t="str" r="P119"/>
       <c s="15" t="str" r="Q119"/>
       <c s="15" t="str" r="R119"/>
-      <c s="19" t="inlineStr" r="S119">
+      <c s="12" t="inlineStr" r="S119">
         <is>
           <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A120">
-[...24 lines deleted...]
-      <c s="10" t="inlineStr" r="J120">
+      <c s="16" t="inlineStr" r="A120">
+        <is>
+          <t xml:space="preserve">AA000241</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C120">
+        <is>
+          <t xml:space="preserve">07/17/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D120">
+        <is>
+          <t xml:space="preserve">BATTA LABORATORIES, LLC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G120">
+        <is>
+          <t xml:space="preserve">6 GARFIELD WAY </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J120">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">QUINCY</t>
-[...23 lines deleted...]
-      <c s="12" t="inlineStr" r="S120">
+            <t xml:space="preserve">NEWARK</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L120">
+        <is>
+          <t xml:space="preserve">DE</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N120">
+        <is>
+          <t xml:space="preserve">19713</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P120">
+        <is>
+          <t xml:space="preserve">302- 737-3376</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S120">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="18" customHeight="0">
+      <c s="21" t="str" r="A121"/>
+      <c s="21" t="str" r="C121"/>
+      <c s="21" t="str" r="D121"/>
+      <c s="21" t="str" r="G121"/>
+      <c s="21" t="str" r="J121"/>
+      <c s="21" t="str" r="L121"/>
+      <c s="21" t="str" r="N121"/>
+      <c s="21" t="str" r="P121"/>
+      <c s="19" t="inlineStr" r="S121">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="121" ht="18" customHeight="0">
-[...20 lines deleted...]
-      <c s="17" t="inlineStr" r="J121">
+    <row r="122" ht="18" customHeight="0">
+      <c s="20" t="str" r="A122"/>
+      <c s="15" t="str" r="B122"/>
+      <c s="20" t="str" r="C122"/>
+      <c s="20" t="str" r="D122"/>
+      <c s="15" t="str" r="E122"/>
+      <c s="15" t="str" r="F122"/>
+      <c s="20" t="str" r="G122"/>
+      <c s="15" t="str" r="H122"/>
+      <c s="15" t="str" r="I122"/>
+      <c s="20" t="str" r="J122"/>
+      <c s="15" t="str" r="K122"/>
+      <c s="20" t="str" r="L122"/>
+      <c s="15" t="str" r="M122"/>
+      <c s="20" t="str" r="N122"/>
+      <c s="15" t="str" r="O122"/>
+      <c s="20" t="str" r="P122"/>
+      <c s="15" t="str" r="Q122"/>
+      <c s="15" t="str" r="R122"/>
+      <c s="19" t="inlineStr" r="S122">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A123">
+        <is>
+          <t xml:space="preserve">AA000129</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C123">
+        <is>
+          <t xml:space="preserve">04/14/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D123">
+        <is>
+          <t xml:space="preserve">SCHNEIDER LABORATORIES GLOBAL, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G123">
+        <is>
+          <t xml:space="preserve">2512 WEST CARY STREET </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J123">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">ROCHESTER</t>
-[...50 lines deleted...]
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+            <t xml:space="preserve">RICHMOND</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L123">
+        <is>
+          <t xml:space="preserve">VA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N123">
+        <is>
+          <t xml:space="preserve">23220</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P123">
+        <is>
+          <t xml:space="preserve">804- 353-6778</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S123">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="124" ht="18" customHeight="0">
-      <c s="20" t="str" r="A124"/>
-[...5 lines deleted...]
-      <c s="20" t="str" r="G124"/>
+      <c s="13" t="str" r="A124"/>
+      <c s="13" t="str" r="C124"/>
+      <c s="13" t="str" r="D124"/>
+      <c s="14" t="str" r="G124"/>
       <c s="15" t="str" r="H124"/>
       <c s="15" t="str" r="I124"/>
-      <c s="20" t="str" r="J124"/>
+      <c s="14" t="str" r="J124"/>
       <c s="15" t="str" r="K124"/>
-      <c s="20" t="str" r="L124"/>
+      <c s="14" t="str" r="L124"/>
       <c s="15" t="str" r="M124"/>
-      <c s="20" t="str" r="N124"/>
+      <c s="14" t="str" r="N124"/>
       <c s="15" t="str" r="O124"/>
-      <c s="20" t="str" r="P124"/>
+      <c s="14" t="str" r="P124"/>
       <c s="15" t="str" r="Q124"/>
       <c s="15" t="str" r="R124"/>
-      <c s="19" t="inlineStr" r="S124">
-[...1 lines deleted...]
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+      <c s="12" t="inlineStr" r="S124">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A125">
-[...16 lines deleted...]
-      <c s="15" t="str" r="F125"/>
+      <c s="13" t="str" r="A125"/>
+      <c s="13" t="str" r="C125"/>
+      <c s="13" t="str" r="D125"/>
       <c s="10" t="inlineStr" r="G125">
         <is>
-          <t xml:space="preserve">21 MILL POND DRIVE </t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="I125"/>
+          <t xml:space="preserve">361 SWANEE DRIVE </t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="J125">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">ROCHESTER</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="K125"/>
+            <t xml:space="preserve">NORTH DIGHTON</t>
+          </r>
+        </is>
+      </c>
       <c s="11" t="inlineStr" r="L125">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="15" t="str" r="M125"/>
       <c s="11" t="inlineStr" r="N125">
         <is>
-          <t xml:space="preserve">02770</t>
-[...2 lines deleted...]
-      <c s="15" t="str" r="O125"/>
+          <t xml:space="preserve">02764-1314</t>
+        </is>
+      </c>
       <c s="10" t="inlineStr" r="P125">
         <is>
-          <t xml:space="preserve">508- 789-0983</t>
-[...3 lines deleted...]
-      <c s="15" t="str" r="R125"/>
+          <t xml:space="preserve">508- 822-5609</t>
+        </is>
+      </c>
       <c s="12" t="inlineStr" r="S125">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="126" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A126">
-[...18 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A126"/>
+      <c s="15" t="str" r="B126"/>
+      <c s="14" t="str" r="C126"/>
+      <c s="14" t="str" r="D126"/>
+      <c s="15" t="str" r="E126"/>
+      <c s="15" t="str" r="F126"/>
+      <c s="14" t="str" r="G126"/>
       <c s="15" t="str" r="H126"/>
       <c s="15" t="str" r="I126"/>
-      <c s="17" t="inlineStr" r="J126">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J126"/>
       <c s="15" t="str" r="K126"/>
-      <c s="18" t="inlineStr" r="L126">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L126"/>
       <c s="15" t="str" r="M126"/>
-      <c s="18" t="inlineStr" r="N126">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N126"/>
       <c s="15" t="str" r="O126"/>
-      <c s="17" t="inlineStr" r="P126">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P126"/>
       <c s="15" t="str" r="Q126"/>
       <c s="15" t="str" r="R126"/>
-      <c s="19" t="inlineStr" r="S126">
+      <c s="12" t="inlineStr" r="S126">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A127">
+        <is>
+          <t xml:space="preserve">AA278</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C127">
+        <is>
+          <t xml:space="preserve">05/13/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D127">
+        <is>
+          <t xml:space="preserve">Examinetics</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G127">
+        <is>
+          <t xml:space="preserve">320 1st NH Turnpike </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J127">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Northwood</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L127">
+        <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N127">
+        <is>
+          <t xml:space="preserve">03261</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P127">
+        <is>
+          <t xml:space="preserve">603- 942-5432</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S127">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="18" customHeight="0">
+      <c s="21" t="str" r="A128"/>
+      <c s="21" t="str" r="C128"/>
+      <c s="21" t="str" r="D128"/>
+      <c s="21" t="str" r="G128"/>
+      <c s="21" t="str" r="J128"/>
+      <c s="21" t="str" r="L128"/>
+      <c s="21" t="str" r="N128"/>
+      <c s="21" t="str" r="P128"/>
+      <c s="19" t="inlineStr" r="S128">
         <is>
           <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="127" ht="18" customHeight="0">
-[...13 lines deleted...]
-      <c s="17" t="inlineStr" r="J127">
+    <row r="129" ht="18" customHeight="0">
+      <c s="21" t="str" r="A129"/>
+      <c s="21" t="str" r="C129"/>
+      <c s="21" t="str" r="D129"/>
+      <c s="21" t="str" r="G129"/>
+      <c s="21" t="str" r="J129"/>
+      <c s="21" t="str" r="L129"/>
+      <c s="21" t="str" r="N129"/>
+      <c s="21" t="str" r="P129"/>
+      <c s="19" t="inlineStr" r="S129">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="18" customHeight="0">
+      <c s="20" t="str" r="A130"/>
+      <c s="15" t="str" r="B130"/>
+      <c s="20" t="str" r="C130"/>
+      <c s="20" t="str" r="D130"/>
+      <c s="15" t="str" r="E130"/>
+      <c s="15" t="str" r="F130"/>
+      <c s="20" t="str" r="G130"/>
+      <c s="15" t="str" r="H130"/>
+      <c s="15" t="str" r="I130"/>
+      <c s="20" t="str" r="J130"/>
+      <c s="15" t="str" r="K130"/>
+      <c s="20" t="str" r="L130"/>
+      <c s="15" t="str" r="M130"/>
+      <c s="20" t="str" r="N130"/>
+      <c s="15" t="str" r="O130"/>
+      <c s="20" t="str" r="P130"/>
+      <c s="15" t="str" r="Q130"/>
+      <c s="15" t="str" r="R130"/>
+      <c s="19" t="inlineStr" r="S130">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A131">
+        <is>
+          <t xml:space="preserve">AA276</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C131">
+        <is>
+          <t xml:space="preserve">01/20/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D131">
+        <is>
+          <t xml:space="preserve">Pace Analytical Services, LLC - Oklahoma City</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G131">
+        <is>
+          <t xml:space="preserve">7021 W Wilshire Blvd. Suite B </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J131">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">ROCKLAND</t>
-[...23 lines deleted...]
-      <c s="19" t="inlineStr" r="S127">
+            <t xml:space="preserve">Oklahoma City</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L131">
+        <is>
+          <t xml:space="preserve">OK</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N131">
+        <is>
+          <t xml:space="preserve">73132</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P131">
+        <is>
+          <t xml:space="preserve">405- 755-7272</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S131">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="18" customHeight="0">
+      <c s="13" t="str" r="A132"/>
+      <c s="13" t="str" r="C132"/>
+      <c s="13" t="str" r="D132"/>
+      <c s="13" t="str" r="G132"/>
+      <c s="13" t="str" r="J132"/>
+      <c s="13" t="str" r="L132"/>
+      <c s="13" t="str" r="N132"/>
+      <c s="13" t="str" r="P132"/>
+      <c s="12" t="inlineStr" r="S132">
         <is>
           <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="128" ht="18" customHeight="0">
-[...268 lines deleted...]
-    </row>
     <row r="133" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A133">
-[...64 lines deleted...]
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+      <c s="13" t="str" r="A133"/>
+      <c s="13" t="str" r="C133"/>
+      <c s="13" t="str" r="D133"/>
+      <c s="13" t="str" r="G133"/>
+      <c s="13" t="str" r="J133"/>
+      <c s="13" t="str" r="L133"/>
+      <c s="13" t="str" r="N133"/>
+      <c s="13" t="str" r="P133"/>
+      <c s="12" t="inlineStr" r="S133">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="0">
-      <c s="21" t="str" r="A134"/>
-[...2 lines deleted...]
-      <c s="20" t="str" r="G134"/>
+      <c s="14" t="str" r="A134"/>
+      <c s="15" t="str" r="B134"/>
+      <c s="14" t="str" r="C134"/>
+      <c s="14" t="str" r="D134"/>
+      <c s="15" t="str" r="E134"/>
+      <c s="15" t="str" r="F134"/>
+      <c s="14" t="str" r="G134"/>
       <c s="15" t="str" r="H134"/>
       <c s="15" t="str" r="I134"/>
-      <c s="20" t="str" r="J134"/>
+      <c s="14" t="str" r="J134"/>
       <c s="15" t="str" r="K134"/>
-      <c s="20" t="str" r="L134"/>
+      <c s="14" t="str" r="L134"/>
       <c s="15" t="str" r="M134"/>
-      <c s="20" t="str" r="N134"/>
+      <c s="14" t="str" r="N134"/>
       <c s="15" t="str" r="O134"/>
-      <c s="20" t="str" r="P134"/>
+      <c s="14" t="str" r="P134"/>
       <c s="15" t="str" r="Q134"/>
       <c s="15" t="str" r="R134"/>
-      <c s="19" t="inlineStr" r="S134">
+      <c s="12" t="inlineStr" r="S134">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A135">
+        <is>
+          <t xml:space="preserve">AA000246</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B135"/>
+      <c s="17" t="inlineStr" r="C135">
+        <is>
+          <t xml:space="preserve">05/13/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D135">
+        <is>
+          <t xml:space="preserve">FUSS &amp; O'NEILL, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E135"/>
+      <c s="15" t="str" r="F135"/>
+      <c s="17" t="inlineStr" r="G135">
+        <is>
+          <t xml:space="preserve">108 MYRTLE STREET SUITE #502</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H135"/>
+      <c s="15" t="str" r="I135"/>
+      <c s="17" t="inlineStr" r="J135">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">QUINCY</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K135"/>
+      <c s="18" t="inlineStr" r="L135">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M135"/>
+      <c s="18" t="inlineStr" r="N135">
+        <is>
+          <t xml:space="preserve">02171</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O135"/>
+      <c s="17" t="inlineStr" r="P135">
+        <is>
+          <t xml:space="preserve">617- 282-4675</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q135"/>
+      <c s="15" t="str" r="R135"/>
+      <c s="19" t="inlineStr" r="S135">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="135" ht="18" customHeight="0">
-[...8 lines deleted...]
-      <c s="17" t="inlineStr" r="J135">
+    <row r="136" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A136">
+        <is>
+          <t xml:space="preserve">AA000258</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C136">
+        <is>
+          <t xml:space="preserve">05/06/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D136">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G136">
+        <is>
+          <t xml:space="preserve">2975 BRIGHTON HENRIETTA TOWN LINE ROAD BUILDING 100, SUITE 130</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J136">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WOBURN</t>
-[...3 lines deleted...]
-      <c s="18" t="inlineStr" r="L135">
+            <t xml:space="preserve">ROCHESTER</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L136">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="N135">
-[...36 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="11" t="inlineStr" r="N136">
+        <is>
+          <t xml:space="preserve">14623</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P136">
+        <is>
+          <t xml:space="preserve">800- 220-3675</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S136">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A137">
-[...71 lines deleted...]
-      <c s="15" t="str" r="R137"/>
+      <c s="13" t="str" r="A137"/>
+      <c s="13" t="str" r="C137"/>
+      <c s="13" t="str" r="D137"/>
+      <c s="13" t="str" r="G137"/>
+      <c s="13" t="str" r="J137"/>
+      <c s="13" t="str" r="L137"/>
+      <c s="13" t="str" r="N137"/>
+      <c s="13" t="str" r="P137"/>
       <c s="12" t="inlineStr" r="S137">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="0">
-      <c s="16" t="inlineStr" r="A138">
-[...74 lines deleted...]
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+      <c s="13" t="str" r="A138"/>
+      <c s="13" t="str" r="C138"/>
+      <c s="13" t="str" r="D138"/>
+      <c s="13" t="str" r="G138"/>
+      <c s="13" t="str" r="J138"/>
+      <c s="13" t="str" r="L138"/>
+      <c s="13" t="str" r="N138"/>
+      <c s="13" t="str" r="P138"/>
+      <c s="12" t="inlineStr" r="S138">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="0">
-      <c s="9" t="inlineStr" r="A139">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="A139"/>
       <c s="15" t="str" r="B139"/>
-      <c s="10" t="inlineStr" r="C139">
-[...8 lines deleted...]
-      </c>
+      <c s="14" t="str" r="C139"/>
+      <c s="14" t="str" r="D139"/>
       <c s="15" t="str" r="E139"/>
       <c s="15" t="str" r="F139"/>
-      <c s="10" t="inlineStr" r="G139">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="G139"/>
       <c s="15" t="str" r="H139"/>
       <c s="15" t="str" r="I139"/>
-      <c s="10" t="inlineStr" r="J139">
-[...26 lines deleted...]
-      </c>
+      <c s="14" t="str" r="J139"/>
       <c s="15" t="str" r="K139"/>
-      <c s="11" t="inlineStr" r="L139">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="L139"/>
       <c s="15" t="str" r="M139"/>
-      <c s="11" t="inlineStr" r="N139">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="N139"/>
       <c s="15" t="str" r="O139"/>
-      <c s="10" t="inlineStr" r="P139">
-[...3 lines deleted...]
-      </c>
+      <c s="14" t="str" r="P139"/>
       <c s="15" t="str" r="Q139"/>
       <c s="15" t="str" r="R139"/>
       <c s="12" t="inlineStr" r="S139">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A140">
         <is>
-          <t xml:space="preserve">AA000216</t>
+          <t xml:space="preserve">AA000235</t>
         </is>
       </c>
       <c s="15" t="str" r="B140"/>
       <c s="17" t="inlineStr" r="C140">
         <is>
-          <t xml:space="preserve">01/12/2027</t>
+          <t xml:space="preserve">10/29/2026</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D140">
         <is>
-          <t xml:space="preserve">EFI GLOBAL, INC.</t>
+          <t xml:space="preserve">MAC SERVICES, LLC</t>
         </is>
       </c>
       <c s="15" t="str" r="E140"/>
       <c s="15" t="str" r="F140"/>
       <c s="17" t="inlineStr" r="G140">
         <is>
-          <t xml:space="preserve">155 WEST STREET SUITE 6</t>
+          <t xml:space="preserve">21 MILL POND DRIVE </t>
         </is>
       </c>
       <c s="15" t="str" r="H140"/>
       <c s="15" t="str" r="I140"/>
       <c s="17" t="inlineStr" r="J140">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WILMINGTON</t>
+            <t xml:space="preserve">ROCHESTER</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K140"/>
       <c s="18" t="inlineStr" r="L140">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M140"/>
       <c s="18" t="inlineStr" r="N140">
         <is>
-          <t xml:space="preserve">01887</t>
+          <t xml:space="preserve">02770</t>
         </is>
       </c>
       <c s="15" t="str" r="O140"/>
       <c s="17" t="inlineStr" r="P140">
         <is>
-          <t xml:space="preserve">800- 659-1202</t>
+          <t xml:space="preserve">508- 789-0983</t>
         </is>
       </c>
       <c s="15" t="str" r="Q140"/>
       <c s="15" t="str" r="R140"/>
       <c s="19" t="inlineStr" r="S140">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A141">
         <is>
-          <t xml:space="preserve">AA000052</t>
+          <t xml:space="preserve">AA000259</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="C141">
         <is>
-          <t xml:space="preserve">07/07/2026</t>
+          <t xml:space="preserve">05/19/2027</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D141">
         <is>
-          <t xml:space="preserve">TRC ENVIRONMENTAL CORPORATION</t>
+          <t xml:space="preserve">CRYSTAL ANALYTICAL, LLC</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="G141">
         <is>
-          <t xml:space="preserve">C/O KATHLEEN WILLIAMSON 21 GRIFFIN ROAD NORTH</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">46 HINGHAM STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H141"/>
+      <c s="15" t="str" r="I141"/>
       <c s="10" t="inlineStr" r="J141">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WINDSOR</t>
-[...2 lines deleted...]
-      </c>
+            <t xml:space="preserve">ROCKLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K141"/>
       <c s="11" t="inlineStr" r="L141">
         <is>
-          <t xml:space="preserve">CT</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M141"/>
       <c s="11" t="inlineStr" r="N141">
         <is>
-          <t xml:space="preserve">06095</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">02370</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O141"/>
       <c s="10" t="inlineStr" r="P141">
         <is>
-          <t xml:space="preserve">860- 298-9692</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">774- 454-9199</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q141"/>
+      <c s="15" t="str" r="R141"/>
       <c s="12" t="inlineStr" r="S141">
         <is>
-          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="0">
       <c s="14" t="str" r="A142"/>
       <c s="15" t="str" r="B142"/>
       <c s="14" t="str" r="C142"/>
       <c s="14" t="str" r="D142"/>
       <c s="15" t="str" r="E142"/>
       <c s="15" t="str" r="F142"/>
-      <c s="14" t="str" r="G142"/>
+      <c s="10" t="inlineStr" r="G142">
+        <is>
+          <t xml:space="preserve">55 ACCORD PARK DRIVE SUITE 2D</t>
+        </is>
+      </c>
       <c s="15" t="str" r="H142"/>
       <c s="15" t="str" r="I142"/>
-      <c s="14" t="str" r="J142"/>
+      <c s="10" t="inlineStr" r="J142">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">ROCKLAND</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K142"/>
-      <c s="14" t="str" r="L142"/>
+      <c s="11" t="inlineStr" r="L142">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M142"/>
-      <c s="14" t="str" r="N142"/>
+      <c s="11" t="inlineStr" r="N142">
+        <is>
+          <t xml:space="preserve">02370</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O142"/>
-      <c s="14" t="str" r="P142"/>
+      <c s="10" t="inlineStr" r="P142">
+        <is>
+          <t xml:space="preserve">774- 454-9199</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q142"/>
       <c s="15" t="str" r="R142"/>
       <c s="12" t="inlineStr" r="S142">
         <is>
-          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="143" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A143">
         <is>
-          <t xml:space="preserve">AA000188</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">AA000240</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B143"/>
       <c s="17" t="inlineStr" r="C143">
         <is>
-          <t xml:space="preserve">05/06/2027</t>
+          <t xml:space="preserve">07/28/2027</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D143">
         <is>
-          <t xml:space="preserve">EMSL ANALYTICAL, INC</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">TEST ALL ENVIRONMENTAL SERVICES, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E143"/>
+      <c s="15" t="str" r="F143"/>
       <c s="17" t="inlineStr" r="G143">
         <is>
-          <t xml:space="preserve">5 CONSTITUTION WAY UNIT A</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">96 LANCASTER FARM ROAD </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H143"/>
+      <c s="15" t="str" r="I143"/>
       <c s="17" t="inlineStr" r="J143">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WOBURN</t>
-[...2 lines deleted...]
-      </c>
+            <t xml:space="preserve">SALEM</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K143"/>
       <c s="18" t="inlineStr" r="L143">
         <is>
+          <t xml:space="preserve">NH</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M143"/>
+      <c s="18" t="inlineStr" r="N143">
+        <is>
+          <t xml:space="preserve">03079</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O143"/>
+      <c s="17" t="inlineStr" r="P143">
+        <is>
+          <t xml:space="preserve">617- 797-5187</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q143"/>
+      <c s="15" t="str" r="R143"/>
+      <c s="19" t="inlineStr" r="S143">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A144">
+        <is>
+          <t xml:space="preserve">AA000236</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C144">
+        <is>
+          <t xml:space="preserve">11/25/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D144">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC.</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G144">
+        <is>
+          <t xml:space="preserve">161 JOHN ROBERTS ROAD </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J144">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">SOUTH PORTLAND</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L144">
+        <is>
+          <t xml:space="preserve">ME</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N144">
+        <is>
+          <t xml:space="preserve">04106</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P144">
+        <is>
+          <t xml:space="preserve">207- 517-6921</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S144">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="18" customHeight="0">
+      <c s="13" t="str" r="A145"/>
+      <c s="13" t="str" r="C145"/>
+      <c s="13" t="str" r="D145"/>
+      <c s="13" t="str" r="G145"/>
+      <c s="13" t="str" r="J145"/>
+      <c s="13" t="str" r="L145"/>
+      <c s="13" t="str" r="N145"/>
+      <c s="13" t="str" r="P145"/>
+      <c s="12" t="inlineStr" r="S145">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="18" customHeight="0">
+      <c s="14" t="str" r="A146"/>
+      <c s="15" t="str" r="B146"/>
+      <c s="14" t="str" r="C146"/>
+      <c s="14" t="str" r="D146"/>
+      <c s="15" t="str" r="E146"/>
+      <c s="15" t="str" r="F146"/>
+      <c s="14" t="str" r="G146"/>
+      <c s="15" t="str" r="H146"/>
+      <c s="15" t="str" r="I146"/>
+      <c s="14" t="str" r="J146"/>
+      <c s="15" t="str" r="K146"/>
+      <c s="14" t="str" r="L146"/>
+      <c s="15" t="str" r="M146"/>
+      <c s="14" t="str" r="N146"/>
+      <c s="15" t="str" r="O146"/>
+      <c s="14" t="str" r="P146"/>
+      <c s="15" t="str" r="Q146"/>
+      <c s="15" t="str" r="R146"/>
+      <c s="12" t="inlineStr" r="S146">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A147">
+        <is>
+          <t xml:space="preserve">AA272</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B147"/>
+      <c s="17" t="inlineStr" r="C147">
+        <is>
+          <t xml:space="preserve">07/14/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D147">
+        <is>
+          <t xml:space="preserve">John Turner Consulting, Inc.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E147"/>
+      <c s="15" t="str" r="F147"/>
+      <c s="17" t="inlineStr" r="G147">
+        <is>
+          <t xml:space="preserve">356 Manchaug Road </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H147"/>
+      <c s="15" t="str" r="I147"/>
+      <c s="17" t="inlineStr" r="J147">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Sutton</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K147"/>
+      <c s="18" t="inlineStr" r="L147">
+        <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
-      <c s="18" t="inlineStr" r="N143">
-[...134 lines deleted...]
-      <c s="12" t="inlineStr" r="S147">
+      <c s="15" t="str" r="M147"/>
+      <c s="18" t="inlineStr" r="N147">
+        <is>
+          <t xml:space="preserve">01590</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O147"/>
+      <c s="17" t="inlineStr" r="P147">
+        <is>
+          <t xml:space="preserve">978- -50-0515</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q147"/>
+      <c s="15" t="str" r="R147"/>
+      <c s="19" t="inlineStr" r="S147">
         <is>
           <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="0">
-      <c s="14" t="str" r="A148"/>
+      <c s="9" t="inlineStr" r="A148">
+        <is>
+          <t xml:space="preserve">AA000226</t>
+        </is>
+      </c>
       <c s="15" t="str" r="B148"/>
-      <c s="14" t="str" r="C148"/>
-      <c s="14" t="str" r="D148"/>
+      <c s="10" t="inlineStr" r="C148">
+        <is>
+          <t xml:space="preserve">07/15/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D148">
+        <is>
+          <t xml:space="preserve">GLE ASSOCIATES, INC.</t>
+        </is>
+      </c>
       <c s="15" t="str" r="E148"/>
       <c s="15" t="str" r="F148"/>
-      <c s="14" t="str" r="G148"/>
+      <c s="10" t="inlineStr" r="G148">
+        <is>
+          <t xml:space="preserve">5405 CYPRESS CENTER DRIVE SUITE 110</t>
+        </is>
+      </c>
       <c s="15" t="str" r="H148"/>
       <c s="15" t="str" r="I148"/>
-      <c s="14" t="str" r="J148"/>
+      <c s="10" t="inlineStr" r="J148">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">TAMPA</t>
+          </r>
+        </is>
+      </c>
       <c s="15" t="str" r="K148"/>
-      <c s="14" t="str" r="L148"/>
+      <c s="11" t="inlineStr" r="L148">
+        <is>
+          <t xml:space="preserve">FL</t>
+        </is>
+      </c>
       <c s="15" t="str" r="M148"/>
-      <c s="14" t="str" r="N148"/>
+      <c s="11" t="inlineStr" r="N148">
+        <is>
+          <t xml:space="preserve">33609</t>
+        </is>
+      </c>
       <c s="15" t="str" r="O148"/>
-      <c s="14" t="str" r="P148"/>
+      <c s="10" t="inlineStr" r="P148">
+        <is>
+          <t xml:space="preserve">813- 241-8350</t>
+        </is>
+      </c>
       <c s="15" t="str" r="Q148"/>
       <c s="15" t="str" r="R148"/>
       <c s="12" t="inlineStr" r="S148">
         <is>
-          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A149">
         <is>
-          <t xml:space="preserve">AA269</t>
+          <t xml:space="preserve">AA000005</t>
         </is>
       </c>
       <c s="15" t="str" r="B149"/>
       <c s="17" t="inlineStr" r="C149">
         <is>
-          <t xml:space="preserve">09/16/2026</t>
+          <t xml:space="preserve">03/30/2027</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D149">
         <is>
-          <t xml:space="preserve">TRC Environmental Corporation</t>
+          <t xml:space="preserve">Atlas Technical Consultants LLC</t>
         </is>
       </c>
       <c s="15" t="str" r="E149"/>
       <c s="15" t="str" r="F149"/>
       <c s="17" t="inlineStr" r="G149">
         <is>
-          <t xml:space="preserve">300 Wildwood Ave. </t>
+          <t xml:space="preserve">73 WILLIAM FRANKS DRIVE </t>
         </is>
       </c>
       <c s="15" t="str" r="H149"/>
       <c s="15" t="str" r="I149"/>
       <c s="17" t="inlineStr" r="J149">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Woburn</t>
+            <t xml:space="preserve">WEST SPRINGFIELD</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K149"/>
       <c s="18" t="inlineStr" r="L149">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M149"/>
       <c s="18" t="inlineStr" r="N149">
         <is>
-          <t xml:space="preserve">01801</t>
+          <t xml:space="preserve">01089</t>
         </is>
       </c>
       <c s="15" t="str" r="O149"/>
       <c s="17" t="inlineStr" r="P149">
         <is>
-          <t xml:space="preserve">781- .56-0765</t>
+          <t xml:space="preserve">413- 781-0070</t>
         </is>
       </c>
       <c s="15" t="str" r="Q149"/>
       <c s="15" t="str" r="R149"/>
       <c s="19" t="inlineStr" r="S149">
         <is>
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="0">
       <c s="9" t="inlineStr" r="A150">
         <is>
-          <t xml:space="preserve">AA272</t>
+          <t xml:space="preserve">AA000232</t>
         </is>
       </c>
       <c s="15" t="str" r="B150"/>
       <c s="10" t="inlineStr" r="C150">
         <is>
-          <t xml:space="preserve">07/14/2026</t>
+          <t xml:space="preserve">09/23/2026</t>
         </is>
       </c>
       <c s="10" t="inlineStr" r="D150">
         <is>
-          <t xml:space="preserve">John Turner Consulting, Inc.</t>
+          <t xml:space="preserve">THE VERTEX COMPANIES, INC.</t>
         </is>
       </c>
       <c s="15" t="str" r="E150"/>
       <c s="15" t="str" r="F150"/>
       <c s="10" t="inlineStr" r="G150">
         <is>
-          <t xml:space="preserve">34 Commerce Way Unit B275 </t>
+          <t xml:space="preserve">398 LIBBEY INDUSTRIAL PARKWAY </t>
         </is>
       </c>
       <c s="15" t="str" r="H150"/>
       <c s="15" t="str" r="I150"/>
       <c s="10" t="inlineStr" r="J150">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">Woburn </t>
+            <t xml:space="preserve">WEYMOUTH</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K150"/>
       <c s="11" t="inlineStr" r="L150">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M150"/>
       <c s="11" t="inlineStr" r="N150">
         <is>
-          <t xml:space="preserve">01801</t>
+          <t xml:space="preserve">02189</t>
         </is>
       </c>
       <c s="15" t="str" r="O150"/>
       <c s="10" t="inlineStr" r="P150">
         <is>
-          <t xml:space="preserve">978- -50-0515</t>
+          <t xml:space="preserve">781- 952-6000</t>
         </is>
       </c>
       <c s="15" t="str" r="Q150"/>
       <c s="15" t="str" r="R150"/>
       <c s="12" t="inlineStr" r="S150">
         <is>
-          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="0">
       <c s="16" t="inlineStr" r="A151">
         <is>
-          <t xml:space="preserve">AA000174</t>
+          <t xml:space="preserve">AA000216</t>
         </is>
       </c>
       <c s="15" t="str" r="B151"/>
       <c s="17" t="inlineStr" r="C151">
         <is>
-          <t xml:space="preserve">05/28/2027</t>
+          <t xml:space="preserve">01/12/2027</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D151">
         <is>
-          <t xml:space="preserve">TIGHE &amp; BOND, INC.</t>
+          <t xml:space="preserve">EFI GLOBAL, INC.</t>
         </is>
       </c>
       <c s="15" t="str" r="E151"/>
       <c s="15" t="str" r="F151"/>
       <c s="17" t="inlineStr" r="G151">
         <is>
-          <t xml:space="preserve">120 FRONT STREET </t>
+          <t xml:space="preserve">155 WEST STREET SUITE 6</t>
         </is>
       </c>
       <c s="15" t="str" r="H151"/>
       <c s="15" t="str" r="I151"/>
       <c s="17" t="inlineStr" r="J151">
         <is>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b val="0"/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="10"/>
               <color rgb="FF333333"/>
               <rFont val="Segoe UI"/>
             </rPr>
-            <t xml:space="preserve">WORCESTER</t>
+            <t xml:space="preserve">WILMINGTON</t>
           </r>
         </is>
       </c>
       <c s="15" t="str" r="K151"/>
       <c s="18" t="inlineStr" r="L151">
         <is>
           <t xml:space="preserve">MA</t>
         </is>
       </c>
       <c s="15" t="str" r="M151"/>
       <c s="18" t="inlineStr" r="N151">
         <is>
-          <t xml:space="preserve">01608</t>
+          <t xml:space="preserve">01887</t>
         </is>
       </c>
       <c s="15" t="str" r="O151"/>
       <c s="17" t="inlineStr" r="P151">
         <is>
-          <t xml:space="preserve">508- 754-2201</t>
+          <t xml:space="preserve">800- 659-1202</t>
         </is>
       </c>
       <c s="15" t="str" r="Q151"/>
       <c s="15" t="str" r="R151"/>
       <c s="19" t="inlineStr" r="S151">
         <is>
           <t xml:space="preserve">CLASS C CERTIFICATE</t>
         </is>
       </c>
     </row>
-    <row r="152" ht="18" customHeight="1">
-      <c s="5" t="inlineStr" r="Q152">
+    <row r="152" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A152">
+        <is>
+          <t xml:space="preserve">AA000052</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C152">
+        <is>
+          <t xml:space="preserve">06/11/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D152">
+        <is>
+          <t xml:space="preserve">TRC ENVIRONMENTAL CORPORATION</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G152">
+        <is>
+          <t xml:space="preserve">C/O KATHLEEN WILLIAMSON 21 GRIFFIN ROAD NORTH</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J152">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WINDSOR</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L152">
+        <is>
+          <t xml:space="preserve">CT</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N152">
+        <is>
+          <t xml:space="preserve">06095</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P152">
+        <is>
+          <t xml:space="preserve">860- 298-9692</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S152">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="18" customHeight="0">
+      <c s="14" t="str" r="A153"/>
+      <c s="15" t="str" r="B153"/>
+      <c s="14" t="str" r="C153"/>
+      <c s="14" t="str" r="D153"/>
+      <c s="15" t="str" r="E153"/>
+      <c s="15" t="str" r="F153"/>
+      <c s="14" t="str" r="G153"/>
+      <c s="15" t="str" r="H153"/>
+      <c s="15" t="str" r="I153"/>
+      <c s="14" t="str" r="J153"/>
+      <c s="15" t="str" r="K153"/>
+      <c s="14" t="str" r="L153"/>
+      <c s="15" t="str" r="M153"/>
+      <c s="14" t="str" r="N153"/>
+      <c s="15" t="str" r="O153"/>
+      <c s="14" t="str" r="P153"/>
+      <c s="15" t="str" r="Q153"/>
+      <c s="15" t="str" r="R153"/>
+      <c s="12" t="inlineStr" r="S153">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A154">
+        <is>
+          <t xml:space="preserve">AA000188</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C154">
+        <is>
+          <t xml:space="preserve">05/06/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D154">
+        <is>
+          <t xml:space="preserve">EMSL ANALYTICAL, INC</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G154">
+        <is>
+          <t xml:space="preserve">5 CONSTITUTION WAY UNIT A</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J154">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L154">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N154">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P154">
+        <is>
+          <t xml:space="preserve">781- 933-8411</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S154">
+        <is>
+          <t xml:space="preserve">CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" ht="18" customHeight="0">
+      <c s="21" t="str" r="A155"/>
+      <c s="21" t="str" r="C155"/>
+      <c s="21" t="str" r="D155"/>
+      <c s="21" t="str" r="G155"/>
+      <c s="21" t="str" r="J155"/>
+      <c s="21" t="str" r="L155"/>
+      <c s="21" t="str" r="N155"/>
+      <c s="21" t="str" r="P155"/>
+      <c s="19" t="inlineStr" r="S155">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="18" customHeight="0">
+      <c s="20" t="str" r="A156"/>
+      <c s="15" t="str" r="B156"/>
+      <c s="20" t="str" r="C156"/>
+      <c s="20" t="str" r="D156"/>
+      <c s="15" t="str" r="E156"/>
+      <c s="15" t="str" r="F156"/>
+      <c s="20" t="str" r="G156"/>
+      <c s="15" t="str" r="H156"/>
+      <c s="15" t="str" r="I156"/>
+      <c s="20" t="str" r="J156"/>
+      <c s="15" t="str" r="K156"/>
+      <c s="20" t="str" r="L156"/>
+      <c s="15" t="str" r="M156"/>
+      <c s="20" t="str" r="N156"/>
+      <c s="15" t="str" r="O156"/>
+      <c s="20" t="str" r="P156"/>
+      <c s="15" t="str" r="Q156"/>
+      <c s="15" t="str" r="R156"/>
+      <c s="19" t="inlineStr" r="S156">
+        <is>
+          <t xml:space="preserve">CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A157">
+        <is>
+          <t xml:space="preserve">AA000251</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="C157">
+        <is>
+          <t xml:space="preserve">01/15/2027</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D157">
+        <is>
+          <t xml:space="preserve">Pace Analytical Services, LLC – Woburn</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="G157">
+        <is>
+          <t xml:space="preserve">22 CUMMINGS PARK </t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="J157">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WOBURN</t>
+          </r>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="L157">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="11" t="inlineStr" r="N157">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="P157">
+        <is>
+          <t xml:space="preserve">781- 935-3212</t>
+        </is>
+      </c>
+      <c s="12" t="inlineStr" r="S157">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="18" customHeight="0">
+      <c s="13" t="str" r="A158"/>
+      <c s="13" t="str" r="C158"/>
+      <c s="13" t="str" r="D158"/>
+      <c s="13" t="str" r="G158"/>
+      <c s="13" t="str" r="J158"/>
+      <c s="13" t="str" r="L158"/>
+      <c s="13" t="str" r="N158"/>
+      <c s="13" t="str" r="P158"/>
+      <c s="12" t="inlineStr" r="S158">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="18" customHeight="0">
+      <c s="14" t="str" r="A159"/>
+      <c s="15" t="str" r="B159"/>
+      <c s="14" t="str" r="C159"/>
+      <c s="14" t="str" r="D159"/>
+      <c s="15" t="str" r="E159"/>
+      <c s="15" t="str" r="F159"/>
+      <c s="14" t="str" r="G159"/>
+      <c s="15" t="str" r="H159"/>
+      <c s="15" t="str" r="I159"/>
+      <c s="14" t="str" r="J159"/>
+      <c s="15" t="str" r="K159"/>
+      <c s="14" t="str" r="L159"/>
+      <c s="15" t="str" r="M159"/>
+      <c s="14" t="str" r="N159"/>
+      <c s="15" t="str" r="O159"/>
+      <c s="14" t="str" r="P159"/>
+      <c s="15" t="str" r="Q159"/>
+      <c s="15" t="str" r="R159"/>
+      <c s="12" t="inlineStr" r="S159">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="18" customHeight="0">
+      <c s="16" t="inlineStr" r="A160">
+        <is>
+          <t xml:space="preserve">AA281</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="C160">
+        <is>
+          <t xml:space="preserve">07/31/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D160">
+        <is>
+          <t xml:space="preserve">SanAir Technologies Laboratory, Inc.</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="G160">
+        <is>
+          <t xml:space="preserve">165 New Boston St., Suite 227 </t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="J160">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Woburn</t>
+          </r>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="L160">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="N160">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="P160">
+        <is>
+          <t xml:space="preserve">781- 932-9600</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="S160">
+        <is>
+          <t xml:space="preserve">CLA - CLASS A CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" ht="18" customHeight="0">
+      <c s="21" t="str" r="A161"/>
+      <c s="21" t="str" r="C161"/>
+      <c s="21" t="str" r="D161"/>
+      <c s="21" t="str" r="G161"/>
+      <c s="21" t="str" r="J161"/>
+      <c s="21" t="str" r="L161"/>
+      <c s="21" t="str" r="N161"/>
+      <c s="21" t="str" r="P161"/>
+      <c s="19" t="inlineStr" r="S161">
+        <is>
+          <t xml:space="preserve">CLB - CLASS B CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="18" customHeight="0">
+      <c s="21" t="str" r="A162"/>
+      <c s="21" t="str" r="C162"/>
+      <c s="21" t="str" r="D162"/>
+      <c s="21" t="str" r="G162"/>
+      <c s="21" t="str" r="J162"/>
+      <c s="21" t="str" r="L162"/>
+      <c s="21" t="str" r="N162"/>
+      <c s="21" t="str" r="P162"/>
+      <c s="19" t="inlineStr" r="S162">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="18" customHeight="0">
+      <c s="20" t="str" r="A163"/>
+      <c s="15" t="str" r="B163"/>
+      <c s="20" t="str" r="C163"/>
+      <c s="20" t="str" r="D163"/>
+      <c s="15" t="str" r="E163"/>
+      <c s="15" t="str" r="F163"/>
+      <c s="20" t="str" r="G163"/>
+      <c s="15" t="str" r="H163"/>
+      <c s="15" t="str" r="I163"/>
+      <c s="20" t="str" r="J163"/>
+      <c s="15" t="str" r="K163"/>
+      <c s="20" t="str" r="L163"/>
+      <c s="15" t="str" r="M163"/>
+      <c s="20" t="str" r="N163"/>
+      <c s="15" t="str" r="O163"/>
+      <c s="20" t="str" r="P163"/>
+      <c s="15" t="str" r="Q163"/>
+      <c s="15" t="str" r="R163"/>
+      <c s="19" t="inlineStr" r="S163">
+        <is>
+          <t xml:space="preserve">CLD - CLASS D CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" ht="18" customHeight="0">
+      <c s="9" t="inlineStr" r="A164">
+        <is>
+          <t xml:space="preserve">AA269</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B164"/>
+      <c s="10" t="inlineStr" r="C164">
+        <is>
+          <t xml:space="preserve">09/16/2026</t>
+        </is>
+      </c>
+      <c s="10" t="inlineStr" r="D164">
+        <is>
+          <t xml:space="preserve">TRC Environmental Corporation</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E164"/>
+      <c s="15" t="str" r="F164"/>
+      <c s="10" t="inlineStr" r="G164">
+        <is>
+          <t xml:space="preserve">300 Wildwood Ave. </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H164"/>
+      <c s="15" t="str" r="I164"/>
+      <c s="10" t="inlineStr" r="J164">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">Woburn</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K164"/>
+      <c s="11" t="inlineStr" r="L164">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M164"/>
+      <c s="11" t="inlineStr" r="N164">
+        <is>
+          <t xml:space="preserve">01801</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O164"/>
+      <c s="10" t="inlineStr" r="P164">
+        <is>
+          <t xml:space="preserve">781- .56-0765</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q164"/>
+      <c s="15" t="str" r="R164"/>
+      <c s="12" t="inlineStr" r="S164">
+        <is>
+          <t xml:space="preserve">CLC - CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" ht="17.95" customHeight="0">
+      <c s="16" t="inlineStr" r="A165">
+        <is>
+          <t xml:space="preserve">AA000174</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="B165"/>
+      <c s="17" t="inlineStr" r="C165">
+        <is>
+          <t xml:space="preserve">05/28/2027</t>
+        </is>
+      </c>
+      <c s="17" t="inlineStr" r="D165">
+        <is>
+          <t xml:space="preserve">TIGHE &amp; BOND, INC.</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="E165"/>
+      <c s="15" t="str" r="F165"/>
+      <c s="17" t="inlineStr" r="G165">
+        <is>
+          <t xml:space="preserve">120 FRONT STREET </t>
+        </is>
+      </c>
+      <c s="15" t="str" r="H165"/>
+      <c s="15" t="str" r="I165"/>
+      <c s="17" t="inlineStr" r="J165">
+        <is>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b val="0"/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="10"/>
+              <color rgb="FF333333"/>
+              <rFont val="Segoe UI"/>
+            </rPr>
+            <t xml:space="preserve">WORCESTER</t>
+          </r>
+        </is>
+      </c>
+      <c s="15" t="str" r="K165"/>
+      <c s="18" t="inlineStr" r="L165">
+        <is>
+          <t xml:space="preserve">MA</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="M165"/>
+      <c s="18" t="inlineStr" r="N165">
+        <is>
+          <t xml:space="preserve">01608</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="O165"/>
+      <c s="17" t="inlineStr" r="P165">
+        <is>
+          <t xml:space="preserve">508- 754-2201</t>
+        </is>
+      </c>
+      <c s="15" t="str" r="Q165"/>
+      <c s="15" t="str" r="R165"/>
+      <c s="19" t="inlineStr" r="S165">
+        <is>
+          <t xml:space="preserve">CLASS C CERTIFICATE</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="0.05" customHeight="0">
+      <c s="5" t="inlineStr" r="Q166">
         <is>
           <t xml:space="preserve">Services Offerered</t>
         </is>
       </c>
-      <c s="8" t="str" r="R152"/>
-[...2 lines deleted...]
-    </row>
+      <c s="22" t="str" r="R166"/>
+      <c s="22" t="str" r="S166"/>
+      <c s="23" t="str" r="T166"/>
+    </row>
+    <row r="167" ht="17.95" customHeight="0">
+      <c s="24" t="str" r="Q167"/>
+      <c s="25" t="str" r="R167"/>
+      <c s="25" t="str" r="S167"/>
+      <c s="26" t="str" r="T167"/>
+    </row>
+    <row r="168" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B2:D4"/>
     <mergeCell ref="F3:N3"/>
     <mergeCell ref="I4:J5"/>
     <mergeCell ref="R7:S8"/>
     <mergeCell ref="H8:L9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:R10"/>
     <mergeCell ref="S10:U10"/>
     <mergeCell ref="A11:B16"/>
     <mergeCell ref="C11:C16"/>
     <mergeCell ref="D11:F16"/>
     <mergeCell ref="G11:I13"/>
     <mergeCell ref="J11:K13"/>
     <mergeCell ref="L11:M13"/>
     <mergeCell ref="N11:O13"/>
     <mergeCell ref="P11:R13"/>
     <mergeCell ref="S11:U11"/>
     <mergeCell ref="S12:U12"/>
     <mergeCell ref="S13:U13"/>
     <mergeCell ref="G14:I16"/>
     <mergeCell ref="J14:K16"/>
     <mergeCell ref="L14:M16"/>
     <mergeCell ref="N14:O16"/>
     <mergeCell ref="P14:R16"/>
     <mergeCell ref="S14:U14"/>
     <mergeCell ref="S15:U15"/>
     <mergeCell ref="S16:U16"/>
     <mergeCell ref="A17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:F18"/>
     <mergeCell ref="G17:I18"/>
     <mergeCell ref="J17:K18"/>
     <mergeCell ref="L17:M18"/>
     <mergeCell ref="N17:O18"/>
     <mergeCell ref="P17:R18"/>
     <mergeCell ref="S17:U17"/>
     <mergeCell ref="S18:U18"/>
-    <mergeCell ref="A19:B19"/>
-[...5 lines deleted...]
-    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="A19:B22"/>
+    <mergeCell ref="C19:C22"/>
+    <mergeCell ref="D19:F22"/>
+    <mergeCell ref="G19:I22"/>
+    <mergeCell ref="J19:K22"/>
+    <mergeCell ref="L19:M22"/>
+    <mergeCell ref="N19:O22"/>
+    <mergeCell ref="P19:R22"/>
     <mergeCell ref="S19:U19"/>
-    <mergeCell ref="A20:B25"/>
-[...6 lines deleted...]
-    <mergeCell ref="P20:R22"/>
     <mergeCell ref="S20:U20"/>
     <mergeCell ref="S21:U21"/>
     <mergeCell ref="S22:U22"/>
-    <mergeCell ref="G23:I25"/>
-[...3 lines deleted...]
-    <mergeCell ref="P23:R25"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="P23:R23"/>
     <mergeCell ref="S23:U23"/>
+    <mergeCell ref="A24:B29"/>
+    <mergeCell ref="C24:C29"/>
+    <mergeCell ref="D24:F29"/>
+    <mergeCell ref="G24:I26"/>
+    <mergeCell ref="J24:K26"/>
+    <mergeCell ref="L24:M26"/>
+    <mergeCell ref="N24:O26"/>
+    <mergeCell ref="P24:R26"/>
     <mergeCell ref="S24:U24"/>
     <mergeCell ref="S25:U25"/>
-    <mergeCell ref="A26:B27"/>
-[...6 lines deleted...]
-    <mergeCell ref="P26:R27"/>
     <mergeCell ref="S26:U26"/>
+    <mergeCell ref="G27:I29"/>
+    <mergeCell ref="J27:K29"/>
+    <mergeCell ref="L27:M29"/>
+    <mergeCell ref="N27:O29"/>
+    <mergeCell ref="P27:R29"/>
     <mergeCell ref="S27:U27"/>
-    <mergeCell ref="A28:B28"/>
-[...5 lines deleted...]
-    <mergeCell ref="P28:R28"/>
     <mergeCell ref="S28:U28"/>
-    <mergeCell ref="A29:B29"/>
-[...5 lines deleted...]
-    <mergeCell ref="P29:R29"/>
     <mergeCell ref="S29:U29"/>
-    <mergeCell ref="A30:B30"/>
-[...5 lines deleted...]
-    <mergeCell ref="P30:R30"/>
+    <mergeCell ref="A30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:F31"/>
+    <mergeCell ref="G30:I31"/>
+    <mergeCell ref="J30:K31"/>
+    <mergeCell ref="L30:M31"/>
+    <mergeCell ref="N30:O31"/>
+    <mergeCell ref="P30:R31"/>
     <mergeCell ref="S30:U30"/>
-    <mergeCell ref="A31:B31"/>
-[...5 lines deleted...]
-    <mergeCell ref="P31:R31"/>
     <mergeCell ref="S31:U31"/>
-    <mergeCell ref="A32:B37"/>
-[...6 lines deleted...]
-    <mergeCell ref="P32:R34"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:R32"/>
     <mergeCell ref="S32:U32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:R33"/>
     <mergeCell ref="S33:U33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:R34"/>
     <mergeCell ref="S34:U34"/>
-    <mergeCell ref="G35:I37"/>
-[...3 lines deleted...]
-    <mergeCell ref="P35:R37"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:R35"/>
     <mergeCell ref="S35:U35"/>
+    <mergeCell ref="A36:B41"/>
+    <mergeCell ref="C36:C41"/>
+    <mergeCell ref="D36:F41"/>
+    <mergeCell ref="G36:I38"/>
+    <mergeCell ref="J36:K38"/>
+    <mergeCell ref="L36:M38"/>
+    <mergeCell ref="N36:O38"/>
+    <mergeCell ref="P36:R38"/>
     <mergeCell ref="S36:U36"/>
     <mergeCell ref="S37:U37"/>
-    <mergeCell ref="A38:B40"/>
-[...6 lines deleted...]
-    <mergeCell ref="P38:R40"/>
     <mergeCell ref="S38:U38"/>
+    <mergeCell ref="G39:I41"/>
+    <mergeCell ref="J39:K41"/>
+    <mergeCell ref="L39:M41"/>
+    <mergeCell ref="N39:O41"/>
+    <mergeCell ref="P39:R41"/>
     <mergeCell ref="S39:U39"/>
     <mergeCell ref="S40:U40"/>
-    <mergeCell ref="A41:B44"/>
-[...6 lines deleted...]
-    <mergeCell ref="P41:R44"/>
     <mergeCell ref="S41:U41"/>
+    <mergeCell ref="A42:B44"/>
+    <mergeCell ref="C42:C44"/>
+    <mergeCell ref="D42:F44"/>
+    <mergeCell ref="G42:I44"/>
+    <mergeCell ref="J42:K44"/>
+    <mergeCell ref="L42:M44"/>
+    <mergeCell ref="N42:O44"/>
+    <mergeCell ref="P42:R44"/>
     <mergeCell ref="S42:U42"/>
     <mergeCell ref="S43:U43"/>
     <mergeCell ref="S44:U44"/>
-    <mergeCell ref="A45:B47"/>
-[...6 lines deleted...]
-    <mergeCell ref="P45:R47"/>
+    <mergeCell ref="A45:B48"/>
+    <mergeCell ref="C45:C48"/>
+    <mergeCell ref="D45:F48"/>
+    <mergeCell ref="G45:I48"/>
+    <mergeCell ref="J45:K48"/>
+    <mergeCell ref="L45:M48"/>
+    <mergeCell ref="N45:O48"/>
+    <mergeCell ref="P45:R48"/>
     <mergeCell ref="S45:U45"/>
     <mergeCell ref="S46:U46"/>
     <mergeCell ref="S47:U47"/>
-    <mergeCell ref="A48:B48"/>
-[...5 lines deleted...]
-    <mergeCell ref="P48:R48"/>
     <mergeCell ref="S48:U48"/>
-    <mergeCell ref="A49:B49"/>
-[...5 lines deleted...]
-    <mergeCell ref="P49:R49"/>
+    <mergeCell ref="A49:B51"/>
+    <mergeCell ref="C49:C51"/>
+    <mergeCell ref="D49:F51"/>
+    <mergeCell ref="G49:I51"/>
+    <mergeCell ref="J49:K51"/>
+    <mergeCell ref="L49:M51"/>
+    <mergeCell ref="N49:O51"/>
+    <mergeCell ref="P49:R51"/>
     <mergeCell ref="S49:U49"/>
-    <mergeCell ref="A50:B52"/>
-[...6 lines deleted...]
-    <mergeCell ref="P50:R52"/>
     <mergeCell ref="S50:U50"/>
     <mergeCell ref="S51:U51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="G52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:R52"/>
     <mergeCell ref="S52:U52"/>
-    <mergeCell ref="A53:B54"/>
-[...6 lines deleted...]
-    <mergeCell ref="P53:R54"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="D53:F53"/>
+    <mergeCell ref="G53:I53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:R53"/>
     <mergeCell ref="S53:U53"/>
+    <mergeCell ref="A54:B56"/>
+    <mergeCell ref="C54:C56"/>
+    <mergeCell ref="D54:F56"/>
+    <mergeCell ref="G54:I56"/>
+    <mergeCell ref="J54:K56"/>
+    <mergeCell ref="L54:M56"/>
+    <mergeCell ref="N54:O56"/>
+    <mergeCell ref="P54:R56"/>
     <mergeCell ref="S54:U54"/>
-    <mergeCell ref="A55:B55"/>
-[...5 lines deleted...]
-    <mergeCell ref="P55:R55"/>
     <mergeCell ref="S55:U55"/>
-    <mergeCell ref="A56:B56"/>
-[...5 lines deleted...]
-    <mergeCell ref="P56:R56"/>
     <mergeCell ref="S56:U56"/>
-    <mergeCell ref="A57:B60"/>
-[...6 lines deleted...]
-    <mergeCell ref="P57:R60"/>
+    <mergeCell ref="A57:B58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="D57:F58"/>
+    <mergeCell ref="G57:I58"/>
+    <mergeCell ref="J57:K58"/>
+    <mergeCell ref="L57:M58"/>
+    <mergeCell ref="N57:O58"/>
+    <mergeCell ref="P57:R58"/>
     <mergeCell ref="S57:U57"/>
     <mergeCell ref="S58:U58"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="P59:R59"/>
     <mergeCell ref="S59:U59"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="D60:F60"/>
+    <mergeCell ref="G60:I60"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="N60:O60"/>
+    <mergeCell ref="P60:R60"/>
     <mergeCell ref="S60:U60"/>
-    <mergeCell ref="A61:B62"/>
-[...6 lines deleted...]
-    <mergeCell ref="P61:R61"/>
+    <mergeCell ref="A61:B64"/>
+    <mergeCell ref="C61:C64"/>
+    <mergeCell ref="D61:F64"/>
+    <mergeCell ref="G61:I64"/>
+    <mergeCell ref="J61:K64"/>
+    <mergeCell ref="L61:M64"/>
+    <mergeCell ref="N61:O64"/>
+    <mergeCell ref="P61:R64"/>
     <mergeCell ref="S61:U61"/>
-    <mergeCell ref="G62:I62"/>
-[...3 lines deleted...]
-    <mergeCell ref="P62:R62"/>
     <mergeCell ref="S62:U62"/>
-    <mergeCell ref="A63:B63"/>
-[...5 lines deleted...]
-    <mergeCell ref="P63:R63"/>
     <mergeCell ref="S63:U63"/>
-    <mergeCell ref="A64:B65"/>
-[...6 lines deleted...]
-    <mergeCell ref="P64:R64"/>
     <mergeCell ref="S64:U64"/>
+    <mergeCell ref="A65:B66"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="D65:F66"/>
     <mergeCell ref="G65:I65"/>
     <mergeCell ref="J65:K65"/>
     <mergeCell ref="L65:M65"/>
     <mergeCell ref="N65:O65"/>
     <mergeCell ref="P65:R65"/>
     <mergeCell ref="S65:U65"/>
-    <mergeCell ref="A66:B67"/>
-[...1 lines deleted...]
-    <mergeCell ref="D66:F67"/>
     <mergeCell ref="G66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="N66:O66"/>
     <mergeCell ref="P66:R66"/>
     <mergeCell ref="S66:U66"/>
+    <mergeCell ref="A67:B67"/>
+    <mergeCell ref="D67:F67"/>
     <mergeCell ref="G67:I67"/>
     <mergeCell ref="J67:K67"/>
     <mergeCell ref="L67:M67"/>
     <mergeCell ref="N67:O67"/>
     <mergeCell ref="P67:R67"/>
     <mergeCell ref="S67:U67"/>
-    <mergeCell ref="A68:B68"/>
-    <mergeCell ref="D68:F68"/>
+    <mergeCell ref="A68:B69"/>
+    <mergeCell ref="C68:C69"/>
+    <mergeCell ref="D68:F69"/>
     <mergeCell ref="G68:I68"/>
     <mergeCell ref="J68:K68"/>
     <mergeCell ref="L68:M68"/>
     <mergeCell ref="N68:O68"/>
     <mergeCell ref="P68:R68"/>
     <mergeCell ref="S68:U68"/>
-    <mergeCell ref="A69:B69"/>
-    <mergeCell ref="D69:F69"/>
     <mergeCell ref="G69:I69"/>
     <mergeCell ref="J69:K69"/>
     <mergeCell ref="L69:M69"/>
     <mergeCell ref="N69:O69"/>
     <mergeCell ref="P69:R69"/>
     <mergeCell ref="S69:U69"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="D70:F70"/>
     <mergeCell ref="G70:I70"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="L70:M70"/>
     <mergeCell ref="N70:O70"/>
     <mergeCell ref="P70:R70"/>
     <mergeCell ref="S70:U70"/>
-    <mergeCell ref="A71:B73"/>
-[...6 lines deleted...]
-    <mergeCell ref="P71:R73"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="D71:F71"/>
+    <mergeCell ref="G71:I71"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="N71:O71"/>
+    <mergeCell ref="P71:R71"/>
     <mergeCell ref="S71:U71"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="D72:F72"/>
+    <mergeCell ref="G72:I72"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="N72:O72"/>
+    <mergeCell ref="P72:R72"/>
     <mergeCell ref="S72:U72"/>
+    <mergeCell ref="A73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="D73:F74"/>
+    <mergeCell ref="G73:I74"/>
+    <mergeCell ref="J73:K74"/>
+    <mergeCell ref="L73:M74"/>
+    <mergeCell ref="N73:O74"/>
+    <mergeCell ref="P73:R74"/>
     <mergeCell ref="S73:U73"/>
-    <mergeCell ref="A74:B75"/>
-[...6 lines deleted...]
-    <mergeCell ref="P74:R74"/>
     <mergeCell ref="S74:U74"/>
-    <mergeCell ref="G75:I75"/>
-[...3 lines deleted...]
-    <mergeCell ref="P75:R75"/>
+    <mergeCell ref="A75:B77"/>
+    <mergeCell ref="C75:C77"/>
+    <mergeCell ref="D75:F77"/>
+    <mergeCell ref="G75:I77"/>
+    <mergeCell ref="J75:K77"/>
+    <mergeCell ref="L75:M77"/>
+    <mergeCell ref="N75:O77"/>
+    <mergeCell ref="P75:R77"/>
     <mergeCell ref="S75:U75"/>
-    <mergeCell ref="A76:B79"/>
-[...6 lines deleted...]
-    <mergeCell ref="P76:R77"/>
     <mergeCell ref="S76:U76"/>
     <mergeCell ref="S77:U77"/>
-    <mergeCell ref="G78:I79"/>
-[...3 lines deleted...]
-    <mergeCell ref="P78:R79"/>
+    <mergeCell ref="A78:B85"/>
+    <mergeCell ref="C78:C85"/>
+    <mergeCell ref="D78:F85"/>
+    <mergeCell ref="G78:I81"/>
+    <mergeCell ref="J78:K81"/>
+    <mergeCell ref="L78:M81"/>
+    <mergeCell ref="N78:O81"/>
+    <mergeCell ref="P78:R81"/>
     <mergeCell ref="S78:U78"/>
     <mergeCell ref="S79:U79"/>
-    <mergeCell ref="A80:B82"/>
-[...6 lines deleted...]
-    <mergeCell ref="P80:R82"/>
     <mergeCell ref="S80:U80"/>
     <mergeCell ref="S81:U81"/>
+    <mergeCell ref="G82:I85"/>
+    <mergeCell ref="J82:K85"/>
+    <mergeCell ref="L82:M85"/>
+    <mergeCell ref="N82:O85"/>
+    <mergeCell ref="P82:R85"/>
     <mergeCell ref="S82:U82"/>
-    <mergeCell ref="A83:B88"/>
-[...6 lines deleted...]
-    <mergeCell ref="P83:R85"/>
     <mergeCell ref="S83:U83"/>
     <mergeCell ref="S84:U84"/>
     <mergeCell ref="S85:U85"/>
-    <mergeCell ref="G86:I88"/>
-[...3 lines deleted...]
-    <mergeCell ref="P86:R88"/>
+    <mergeCell ref="A86:B87"/>
+    <mergeCell ref="C86:C87"/>
+    <mergeCell ref="D86:F87"/>
+    <mergeCell ref="G86:I86"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="N86:O86"/>
+    <mergeCell ref="P86:R86"/>
     <mergeCell ref="S86:U86"/>
+    <mergeCell ref="G87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="N87:O87"/>
+    <mergeCell ref="P87:R87"/>
     <mergeCell ref="S87:U87"/>
+    <mergeCell ref="A88:B91"/>
+    <mergeCell ref="C88:C91"/>
+    <mergeCell ref="D88:F91"/>
+    <mergeCell ref="G88:I89"/>
+    <mergeCell ref="J88:K89"/>
+    <mergeCell ref="L88:M89"/>
+    <mergeCell ref="N88:O89"/>
+    <mergeCell ref="P88:R89"/>
     <mergeCell ref="S88:U88"/>
-    <mergeCell ref="A89:B89"/>
-[...5 lines deleted...]
-    <mergeCell ref="P89:R89"/>
     <mergeCell ref="S89:U89"/>
-    <mergeCell ref="A90:B92"/>
-[...6 lines deleted...]
-    <mergeCell ref="P90:R92"/>
+    <mergeCell ref="G90:I91"/>
+    <mergeCell ref="J90:K91"/>
+    <mergeCell ref="L90:M91"/>
+    <mergeCell ref="N90:O91"/>
+    <mergeCell ref="P90:R91"/>
     <mergeCell ref="S90:U90"/>
     <mergeCell ref="S91:U91"/>
+    <mergeCell ref="A92:B94"/>
+    <mergeCell ref="C92:C94"/>
+    <mergeCell ref="D92:F94"/>
+    <mergeCell ref="G92:I94"/>
+    <mergeCell ref="J92:K94"/>
+    <mergeCell ref="L92:M94"/>
+    <mergeCell ref="N92:O94"/>
+    <mergeCell ref="P92:R94"/>
     <mergeCell ref="S92:U92"/>
-    <mergeCell ref="A93:B94"/>
-[...6 lines deleted...]
-    <mergeCell ref="P93:R94"/>
     <mergeCell ref="S93:U93"/>
     <mergeCell ref="S94:U94"/>
-    <mergeCell ref="A95:B95"/>
-[...5 lines deleted...]
-    <mergeCell ref="P95:R95"/>
+    <mergeCell ref="A95:B100"/>
+    <mergeCell ref="C95:C100"/>
+    <mergeCell ref="D95:F100"/>
+    <mergeCell ref="G95:I97"/>
+    <mergeCell ref="J95:K97"/>
+    <mergeCell ref="L95:M97"/>
+    <mergeCell ref="N95:O97"/>
+    <mergeCell ref="P95:R97"/>
     <mergeCell ref="S95:U95"/>
-    <mergeCell ref="A96:B96"/>
-[...5 lines deleted...]
-    <mergeCell ref="P96:R96"/>
     <mergeCell ref="S96:U96"/>
-    <mergeCell ref="A97:B97"/>
-[...5 lines deleted...]
-    <mergeCell ref="P97:R97"/>
     <mergeCell ref="S97:U97"/>
-    <mergeCell ref="A98:B99"/>
-[...6 lines deleted...]
-    <mergeCell ref="P98:R99"/>
+    <mergeCell ref="G98:I100"/>
+    <mergeCell ref="J98:K100"/>
+    <mergeCell ref="L98:M100"/>
+    <mergeCell ref="N98:O100"/>
+    <mergeCell ref="P98:R100"/>
     <mergeCell ref="S98:U98"/>
     <mergeCell ref="S99:U99"/>
-    <mergeCell ref="A100:B103"/>
-[...6 lines deleted...]
-    <mergeCell ref="P100:R103"/>
     <mergeCell ref="S100:U100"/>
+    <mergeCell ref="A101:B101"/>
+    <mergeCell ref="D101:F101"/>
+    <mergeCell ref="G101:I101"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="L101:M101"/>
+    <mergeCell ref="N101:O101"/>
+    <mergeCell ref="P101:R101"/>
     <mergeCell ref="S101:U101"/>
+    <mergeCell ref="A102:B104"/>
+    <mergeCell ref="C102:C104"/>
+    <mergeCell ref="D102:F104"/>
+    <mergeCell ref="G102:I104"/>
+    <mergeCell ref="J102:K104"/>
+    <mergeCell ref="L102:M104"/>
+    <mergeCell ref="N102:O104"/>
+    <mergeCell ref="P102:R104"/>
     <mergeCell ref="S102:U102"/>
     <mergeCell ref="S103:U103"/>
-    <mergeCell ref="A104:B107"/>
-[...6 lines deleted...]
-    <mergeCell ref="P104:R107"/>
     <mergeCell ref="S104:U104"/>
+    <mergeCell ref="A105:B106"/>
+    <mergeCell ref="C105:C106"/>
+    <mergeCell ref="D105:F106"/>
+    <mergeCell ref="G105:I106"/>
+    <mergeCell ref="J105:K106"/>
+    <mergeCell ref="L105:M106"/>
+    <mergeCell ref="N105:O106"/>
+    <mergeCell ref="P105:R106"/>
     <mergeCell ref="S105:U105"/>
     <mergeCell ref="S106:U106"/>
+    <mergeCell ref="A107:B107"/>
+    <mergeCell ref="D107:F107"/>
+    <mergeCell ref="G107:I107"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="N107:O107"/>
+    <mergeCell ref="P107:R107"/>
     <mergeCell ref="S107:U107"/>
-    <mergeCell ref="A108:B111"/>
-[...6 lines deleted...]
-    <mergeCell ref="P108:R109"/>
+    <mergeCell ref="A108:B108"/>
+    <mergeCell ref="D108:F108"/>
+    <mergeCell ref="G108:I108"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="L108:M108"/>
+    <mergeCell ref="N108:O108"/>
+    <mergeCell ref="P108:R108"/>
     <mergeCell ref="S108:U108"/>
+    <mergeCell ref="A109:B109"/>
+    <mergeCell ref="D109:F109"/>
+    <mergeCell ref="G109:I109"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="L109:M109"/>
+    <mergeCell ref="N109:O109"/>
+    <mergeCell ref="P109:R109"/>
     <mergeCell ref="S109:U109"/>
+    <mergeCell ref="A110:B111"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="D110:F111"/>
     <mergeCell ref="G110:I111"/>
     <mergeCell ref="J110:K111"/>
     <mergeCell ref="L110:M111"/>
     <mergeCell ref="N110:O111"/>
     <mergeCell ref="P110:R111"/>
     <mergeCell ref="S110:U110"/>
     <mergeCell ref="S111:U111"/>
     <mergeCell ref="A112:B115"/>
     <mergeCell ref="C112:C115"/>
     <mergeCell ref="D112:F115"/>
     <mergeCell ref="G112:I115"/>
     <mergeCell ref="J112:K115"/>
     <mergeCell ref="L112:M115"/>
     <mergeCell ref="N112:O115"/>
     <mergeCell ref="P112:R115"/>
     <mergeCell ref="S112:U112"/>
     <mergeCell ref="S113:U113"/>
     <mergeCell ref="S114:U114"/>
     <mergeCell ref="S115:U115"/>
     <mergeCell ref="A116:B119"/>
     <mergeCell ref="C116:C119"/>
     <mergeCell ref="D116:F119"/>
     <mergeCell ref="G116:I119"/>
     <mergeCell ref="J116:K119"/>
     <mergeCell ref="L116:M119"/>
     <mergeCell ref="N116:O119"/>
     <mergeCell ref="P116:R119"/>
     <mergeCell ref="S116:U116"/>
     <mergeCell ref="S117:U117"/>
     <mergeCell ref="S118:U118"/>
     <mergeCell ref="S119:U119"/>
-    <mergeCell ref="A120:B120"/>
-[...5 lines deleted...]
-    <mergeCell ref="P120:R120"/>
+    <mergeCell ref="A120:B122"/>
+    <mergeCell ref="C120:C122"/>
+    <mergeCell ref="D120:F122"/>
+    <mergeCell ref="G120:I122"/>
+    <mergeCell ref="J120:K122"/>
+    <mergeCell ref="L120:M122"/>
+    <mergeCell ref="N120:O122"/>
+    <mergeCell ref="P120:R122"/>
     <mergeCell ref="S120:U120"/>
-    <mergeCell ref="A121:B124"/>
-[...6 lines deleted...]
-    <mergeCell ref="P121:R124"/>
     <mergeCell ref="S121:U121"/>
     <mergeCell ref="S122:U122"/>
+    <mergeCell ref="A123:B126"/>
+    <mergeCell ref="C123:C126"/>
+    <mergeCell ref="D123:F126"/>
+    <mergeCell ref="G123:I124"/>
+    <mergeCell ref="J123:K124"/>
+    <mergeCell ref="L123:M124"/>
+    <mergeCell ref="N123:O124"/>
+    <mergeCell ref="P123:R124"/>
     <mergeCell ref="S123:U123"/>
     <mergeCell ref="S124:U124"/>
-    <mergeCell ref="A125:B125"/>
-[...5 lines deleted...]
-    <mergeCell ref="P125:R125"/>
+    <mergeCell ref="G125:I126"/>
+    <mergeCell ref="J125:K126"/>
+    <mergeCell ref="L125:M126"/>
+    <mergeCell ref="N125:O126"/>
+    <mergeCell ref="P125:R126"/>
     <mergeCell ref="S125:U125"/>
-    <mergeCell ref="A126:B127"/>
-[...6 lines deleted...]
-    <mergeCell ref="P126:R126"/>
     <mergeCell ref="S126:U126"/>
-    <mergeCell ref="G127:I127"/>
-[...3 lines deleted...]
-    <mergeCell ref="P127:R127"/>
+    <mergeCell ref="A127:B130"/>
+    <mergeCell ref="C127:C130"/>
+    <mergeCell ref="D127:F130"/>
+    <mergeCell ref="G127:I130"/>
+    <mergeCell ref="J127:K130"/>
+    <mergeCell ref="L127:M130"/>
+    <mergeCell ref="N127:O130"/>
+    <mergeCell ref="P127:R130"/>
     <mergeCell ref="S127:U127"/>
-    <mergeCell ref="A128:B128"/>
-[...5 lines deleted...]
-    <mergeCell ref="P128:R128"/>
     <mergeCell ref="S128:U128"/>
-    <mergeCell ref="A129:B131"/>
-[...6 lines deleted...]
-    <mergeCell ref="P129:R131"/>
     <mergeCell ref="S129:U129"/>
     <mergeCell ref="S130:U130"/>
+    <mergeCell ref="A131:B134"/>
+    <mergeCell ref="C131:C134"/>
+    <mergeCell ref="D131:F134"/>
+    <mergeCell ref="G131:I134"/>
+    <mergeCell ref="J131:K134"/>
+    <mergeCell ref="L131:M134"/>
+    <mergeCell ref="N131:O134"/>
+    <mergeCell ref="P131:R134"/>
     <mergeCell ref="S131:U131"/>
-    <mergeCell ref="A132:B132"/>
-[...5 lines deleted...]
-    <mergeCell ref="P132:R132"/>
     <mergeCell ref="S132:U132"/>
-    <mergeCell ref="A133:B136"/>
-[...6 lines deleted...]
-    <mergeCell ref="P133:R134"/>
     <mergeCell ref="S133:U133"/>
     <mergeCell ref="S134:U134"/>
-    <mergeCell ref="G135:I136"/>
-[...3 lines deleted...]
-    <mergeCell ref="P135:R136"/>
+    <mergeCell ref="A135:B135"/>
+    <mergeCell ref="D135:F135"/>
+    <mergeCell ref="G135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="N135:O135"/>
+    <mergeCell ref="P135:R135"/>
     <mergeCell ref="S135:U135"/>
+    <mergeCell ref="A136:B139"/>
+    <mergeCell ref="C136:C139"/>
+    <mergeCell ref="D136:F139"/>
+    <mergeCell ref="G136:I139"/>
+    <mergeCell ref="J136:K139"/>
+    <mergeCell ref="L136:M139"/>
+    <mergeCell ref="N136:O139"/>
+    <mergeCell ref="P136:R139"/>
     <mergeCell ref="S136:U136"/>
-    <mergeCell ref="A137:B137"/>
-[...5 lines deleted...]
-    <mergeCell ref="P137:R137"/>
     <mergeCell ref="S137:U137"/>
-    <mergeCell ref="A138:B138"/>
-[...5 lines deleted...]
-    <mergeCell ref="P138:R138"/>
     <mergeCell ref="S138:U138"/>
-    <mergeCell ref="A139:B139"/>
-[...5 lines deleted...]
-    <mergeCell ref="P139:R139"/>
     <mergeCell ref="S139:U139"/>
     <mergeCell ref="A140:B140"/>
     <mergeCell ref="D140:F140"/>
     <mergeCell ref="G140:I140"/>
     <mergeCell ref="J140:K140"/>
     <mergeCell ref="L140:M140"/>
     <mergeCell ref="N140:O140"/>
     <mergeCell ref="P140:R140"/>
     <mergeCell ref="S140:U140"/>
     <mergeCell ref="A141:B142"/>
     <mergeCell ref="C141:C142"/>
     <mergeCell ref="D141:F142"/>
-    <mergeCell ref="G141:I142"/>
-[...3 lines deleted...]
-    <mergeCell ref="P141:R142"/>
+    <mergeCell ref="G141:I141"/>
+    <mergeCell ref="J141:K141"/>
+    <mergeCell ref="L141:M141"/>
+    <mergeCell ref="N141:O141"/>
+    <mergeCell ref="P141:R141"/>
     <mergeCell ref="S141:U141"/>
+    <mergeCell ref="G142:I142"/>
+    <mergeCell ref="J142:K142"/>
+    <mergeCell ref="L142:M142"/>
+    <mergeCell ref="N142:O142"/>
+    <mergeCell ref="P142:R142"/>
     <mergeCell ref="S142:U142"/>
-    <mergeCell ref="A143:B145"/>
-[...6 lines deleted...]
-    <mergeCell ref="P143:R145"/>
+    <mergeCell ref="A143:B143"/>
+    <mergeCell ref="D143:F143"/>
+    <mergeCell ref="G143:I143"/>
+    <mergeCell ref="J143:K143"/>
+    <mergeCell ref="L143:M143"/>
+    <mergeCell ref="N143:O143"/>
+    <mergeCell ref="P143:R143"/>
     <mergeCell ref="S143:U143"/>
+    <mergeCell ref="A144:B146"/>
+    <mergeCell ref="C144:C146"/>
+    <mergeCell ref="D144:F146"/>
+    <mergeCell ref="G144:I146"/>
+    <mergeCell ref="J144:K146"/>
+    <mergeCell ref="L144:M146"/>
+    <mergeCell ref="N144:O146"/>
+    <mergeCell ref="P144:R146"/>
     <mergeCell ref="S144:U144"/>
     <mergeCell ref="S145:U145"/>
-    <mergeCell ref="A146:B148"/>
-[...6 lines deleted...]
-    <mergeCell ref="P146:R148"/>
     <mergeCell ref="S146:U146"/>
+    <mergeCell ref="A147:B147"/>
+    <mergeCell ref="D147:F147"/>
+    <mergeCell ref="G147:I147"/>
+    <mergeCell ref="J147:K147"/>
+    <mergeCell ref="L147:M147"/>
+    <mergeCell ref="N147:O147"/>
+    <mergeCell ref="P147:R147"/>
     <mergeCell ref="S147:U147"/>
+    <mergeCell ref="A148:B148"/>
+    <mergeCell ref="D148:F148"/>
+    <mergeCell ref="G148:I148"/>
+    <mergeCell ref="J148:K148"/>
+    <mergeCell ref="L148:M148"/>
+    <mergeCell ref="N148:O148"/>
+    <mergeCell ref="P148:R148"/>
     <mergeCell ref="S148:U148"/>
     <mergeCell ref="A149:B149"/>
     <mergeCell ref="D149:F149"/>
     <mergeCell ref="G149:I149"/>
     <mergeCell ref="J149:K149"/>
     <mergeCell ref="L149:M149"/>
     <mergeCell ref="N149:O149"/>
     <mergeCell ref="P149:R149"/>
     <mergeCell ref="S149:U149"/>
     <mergeCell ref="A150:B150"/>
     <mergeCell ref="D150:F150"/>
     <mergeCell ref="G150:I150"/>
     <mergeCell ref="J150:K150"/>
     <mergeCell ref="L150:M150"/>
     <mergeCell ref="N150:O150"/>
     <mergeCell ref="P150:R150"/>
     <mergeCell ref="S150:U150"/>
     <mergeCell ref="A151:B151"/>
     <mergeCell ref="D151:F151"/>
     <mergeCell ref="G151:I151"/>
     <mergeCell ref="J151:K151"/>
     <mergeCell ref="L151:M151"/>
     <mergeCell ref="N151:O151"/>
     <mergeCell ref="P151:R151"/>
     <mergeCell ref="S151:U151"/>
-    <mergeCell ref="Q152:T152"/>
+    <mergeCell ref="A152:B153"/>
+    <mergeCell ref="C152:C153"/>
+    <mergeCell ref="D152:F153"/>
+    <mergeCell ref="G152:I153"/>
+    <mergeCell ref="J152:K153"/>
+    <mergeCell ref="L152:M153"/>
+    <mergeCell ref="N152:O153"/>
+    <mergeCell ref="P152:R153"/>
+    <mergeCell ref="S152:U152"/>
+    <mergeCell ref="S153:U153"/>
+    <mergeCell ref="A154:B156"/>
+    <mergeCell ref="C154:C156"/>
+    <mergeCell ref="D154:F156"/>
+    <mergeCell ref="G154:I156"/>
+    <mergeCell ref="J154:K156"/>
+    <mergeCell ref="L154:M156"/>
+    <mergeCell ref="N154:O156"/>
+    <mergeCell ref="P154:R156"/>
+    <mergeCell ref="S154:U154"/>
+    <mergeCell ref="S155:U155"/>
+    <mergeCell ref="S156:U156"/>
+    <mergeCell ref="A157:B159"/>
+    <mergeCell ref="C157:C159"/>
+    <mergeCell ref="D157:F159"/>
+    <mergeCell ref="G157:I159"/>
+    <mergeCell ref="J157:K159"/>
+    <mergeCell ref="L157:M159"/>
+    <mergeCell ref="N157:O159"/>
+    <mergeCell ref="P157:R159"/>
+    <mergeCell ref="S157:U157"/>
+    <mergeCell ref="S158:U158"/>
+    <mergeCell ref="S159:U159"/>
+    <mergeCell ref="A160:B163"/>
+    <mergeCell ref="C160:C163"/>
+    <mergeCell ref="D160:F163"/>
+    <mergeCell ref="G160:I163"/>
+    <mergeCell ref="J160:K163"/>
+    <mergeCell ref="L160:M163"/>
+    <mergeCell ref="N160:O163"/>
+    <mergeCell ref="P160:R163"/>
+    <mergeCell ref="S160:U160"/>
+    <mergeCell ref="S161:U161"/>
+    <mergeCell ref="S162:U162"/>
+    <mergeCell ref="S163:U163"/>
+    <mergeCell ref="A164:B164"/>
+    <mergeCell ref="D164:F164"/>
+    <mergeCell ref="G164:I164"/>
+    <mergeCell ref="J164:K164"/>
+    <mergeCell ref="L164:M164"/>
+    <mergeCell ref="N164:O164"/>
+    <mergeCell ref="P164:R164"/>
+    <mergeCell ref="S164:U164"/>
+    <mergeCell ref="A165:B165"/>
+    <mergeCell ref="D165:F165"/>
+    <mergeCell ref="G165:I165"/>
+    <mergeCell ref="J165:K165"/>
+    <mergeCell ref="L165:M165"/>
+    <mergeCell ref="N165:O165"/>
+    <mergeCell ref="P165:R165"/>
+    <mergeCell ref="S165:U165"/>
+    <mergeCell ref="Q166:T167"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.2" top="0.5" bottom="1.3875" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Calibri"&amp;10Page &amp;P of &amp;N &amp;C&amp;"Calibri,Italic"&amp;9 The certification information of the above-listed Lead Asbestos Management Planners is updated monthly. While most management planners renew their certification on or before the expiration date of the cer</oddFooter>
   </headerFooter>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">